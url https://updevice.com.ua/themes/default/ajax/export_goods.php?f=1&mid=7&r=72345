--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a242edd01c380a13cda27a8c62abc3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ff09d2231662e2507689a4856cda92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb31feecca0fa6c4c6837e7655328783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300f6dc90d8dc1561a637ba188c2c5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bdc0d8e304aa55c7c94b80621a18a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0a4358f3e827871593e83346032946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541c095ef4c530cbeda4fa9d6a3db177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af65c3ded8724bec149d0ce4f076b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb3e3a8193be41057dbf6e04cd0f299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59958bfbeb922b31ba40724c513e517e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced49e18dca4619198023ec6812a8e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bab3764ae060386e5d860daf8372eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b53ab8224d93860ca135af2496f8ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefa2efebd985a0e6c8221265d3a4ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f748af6b9d94f8c3c4200a03b3872d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a2c0dc36fb301ba438da0d5c016916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba5e910e1ee05a64f1e50ee7b42a1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0f5793efdc836d5ea167449aa0f3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4854b5b8f2d8caa943c596a1380dc4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcd6cbe6008bf385f3033d832c91b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daefe487403f880c233377d0c363eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f4645ce6f2450dcfbc835f5d0cc7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698a9cd54ffce406add1aba69cb0db623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67640dd6aa26cacf853f13278fce228d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92db4c2fc1ef744247721bade3cd0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d5493edf2b399afacd5ea32cb357526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef290cc5b05f74cec758200cefe5bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42804760420c8ca86ab8c613f43904228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c93c601bdebc8e236e8b99788e535229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92b6ee4759e02470cb0077eb0431b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2f381a3b6b0969b576db3cdbe399b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451dd090a899b2ce28af9d7d91de3c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5f519bba868d301de0c2c1612f9c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d5a59b39884bd4578e1ecf410737434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7d03ece7f635b9ce7d1beca6c547b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e4a98ab37d1c24ee877f1aa7ddf5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bb713c87e32e8608561a027840cdd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cabe8a6f244f013e0f15b45ee5f21738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1dce216fa738dde18226d304bbfde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7531bbdcd192c790a8dd04411d9d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7c0665fe3666586652a512e5c9fb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b351122b81c77b362912b967ae3a7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981d768577cab6d293b3d812d2df53843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548fd4269c3e87c596c7c42a3a6163d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54893c94e258715176cafab9791bfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04f33bff09fa5ea5d6a35cb53c8c1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604db8c4206dcaa852a60e73e836025e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943813c807bde5cb1797098f64ce290648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fd17e6182d7bf02e8e748031748f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9f711767ae0f253f5c0d8de7cc41650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88a69511e7bb98309becc41b7f59c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d84f3aae67a65791260daa242749ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3020f6274fb4b6b8904f88e9ef6cb2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b392c486aefd303fc3e14819d1de5f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a94e16ce2b763acba2a6f1924babb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99c0d113ed4ce11737eb03d64119db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ce2083aafaeedada6cd3cc00d0a4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a794e4f9cfef9eb41b62ad40e3fb1b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9ea1a484af7f0f7a3dd5e7ef02be559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c4d344913656879ecdb9dbf76914260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c078fbc4ada53d3137ba99d70ea7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeedbd6c8170de5965ad2a105a57c4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1cd8cc593631291b1c9a3f10028c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d40f7a8f5b5150039f224c84f9ce664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fcf6c027e82809c063d1812b4273365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4a5027b6277bd14a091832d57006866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146ba7cbefe4dcc212c3fc75b9d640f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d973d3dfd107ed1a8cbdc67beb3eece68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e728e00b7fc8026fa5b217b185dee2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5650e32c57d801c8ac4ff998a61ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0a6e9e5918a3678538b4e2ec5cfec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b9d0c649fea25b4b36e3872c6133d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470a8fa707619ec88758303c0f4a41373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706934b14d70303be4ae3e47ad6a024674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329371325d0f5e862a121c3e7489473c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25775ca95c76346902cfca45c4184076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aed3478b74c9ce809b8164f553c2ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1520267a831fdaff0815543ecd1ee1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247701df1f694fc5fdb2acf40d664a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47139585c07d024b26e911db0fc0db8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155e1bb8eee94a8bcccde423df88da581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d57a2db884666caf893fd574cf30c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fc57207d591c658b9a591c695625f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f1c5d95a48f57c7259f9df1c5550784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e3a7a7b4e943b07fc26131ee6524485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04490d8952d8aa343d0961fa3b385186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc4abca1e5b43241ba7b928018300087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b452466df6890d4a76d190ce1dcc35e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05889d6a674ae46ee0236188318bfc5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136f249fbd0360efdeff375fa0e38ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebb33ef3ec5515bf35eb701f26fc4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cc8f8382185455db342ef333776f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e245635f4a76cfe90f2f2a7e893b6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2754bf934ca2189232d4371b5e57c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b92dc7a1b3371bd95e5682d8a5ccf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8ca6221c108aed4cb602975a4315696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e8212863a4e4a02b7214eede7bdd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1f7681a990c21390eb2e4a486017098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7e7df291742396b5f9d3db1884ade99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d57b2a049e52e7183ff2a430bc7a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d73832061fdf37b79736b309c5d512101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3ff5a40dfd693ca5fad28b5d93df0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4751743a82c65a4b1b696af8bcd67f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d78de55d7892a996a7e43af0210d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9046d4c4b9747f9541fb36e2d7a6a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050261901059ad8d04833e3de8215d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5887c1fd661e7e17dad9b87f2f438107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4ccedaf0479f9e36bfe962cd37d3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df635f1779de717c5fb595a7ab5458cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238b3e28190ac457e3e8b3fb7dc0d30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392905251d442eda8392b7ffd7011d90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02e42ca9059c22bcc44fa90a642287112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf46a0dbe3efd6f26c1aec412933ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794be869c81494a1a6ab877518c55ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aedd286df691b8a10bdae968b41d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52e9f57683161364819a2f2e68d555116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304eb46688605898de324a6d32511c8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe993f6aed385b94f53f6bea371d80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad264990de8c2f55580acf40524e072119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4029b800fcc77732fb8819138a3f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac434647114bd9ca986d0bf1a4871555121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685eebae5fd69131fd8437d2d3d06ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a13f627b1d17eb34a56be0c79d332123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d9abb922626abac57307e95e1d147124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374bf355146e4526b6ec1a1527e9791125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d39a2e5fada40c950deb98823600a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f270adfd5ae7a70210b2075af6c8f65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e661e25f72e106dc940b7c02b31f6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e40ad8bf0b3664933914a99d677b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0110dae5e8994960a44eff33bf6f83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f9055b30b3b9eb86157e518ddabd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0709ab70fb6f42a3c0a0b6c9c79421132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a8bd99ebb2c7d813750afe70952be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b86a84b13e4912ae74baeb8e6af0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317b4ce553e4d19f6d5256437108128135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c5b792c6893bfdb5788798b018642136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029be38c1c265a459e855e3a3af0ed5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e76e41b42a77859f492d923373a1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6c5b823d133d664f71430968dbc2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daca25e684b3fe1f808e46e444cf7df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc05b85d2fd2198e9cf7e4effbc6c19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498286d9106cbbd4c1e413727ee0757e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13166bf2065eb135deb2b75f8d94892143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32416ee59f133940504d6dcecd441396144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62292a2d5cd5396b6325b585566d9fb7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1a4440cf1e4fd1977483bb1d7c654146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3cd5ae1321361083daddecbad72a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37202846fa7885f30e75cf37dafcc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c0a6b58fdc6f05f187e64ed7a81fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08135951025ec082c41c51347b3792df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d183c8dca217a5da00de77f480675151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e437bd6d8e32509895699c740d8657152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f44b2d56e21680c3985498f21fa0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4669569238ff5b868ae648a7c4ed6c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fcd6e6dcd607caafadcaba49338bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef4c643f1676af841d3a9bf13c9afb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4f18862370d5af7e30c1f43164cca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cedb3c733552e287562f4f8de9dc21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419787e9bb29626fcb15ba4eb179421159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8c3077524b85182574a2952d788a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f849caae2a54371a85e08f262488e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bfa3a31dbe8e5e1d9e40e257ee335162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d94defd40de32af8d1dc71d173d3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b973bbf9098aed393ea2dd2528845164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e194db141bfe8752ae3234df4c2a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb04d71c27b1d38df564d902a37631f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcfc6be0785c2577bbe221d381f17c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac27b5c8fdee14d91891c16e117efe1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fde953a3ba0ddb9b3c4b58d3dcbb14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4f29a81b40ad111cdb45081c72651170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639d3c18c4a1b9e0d9c859a3d1980d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06abf50df13e5af1a59a90b28449c19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861940d4b49095d65c210163a4aeba2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f31ea08eb5b4d5e7802212a702166174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6733a1f4781770f3b12d3ac49fcf6c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b36a7513dbe4bd8bd838c92f6f3b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef3a0217a441cf83840f145a683544177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165b51af70791f7fb504b19dd8225ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d412f24c9f5055d08f5eab8fd961c60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0b403bf7f2337b02d1161f2589d71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115c784e1738615b65c48ee320b85c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212dc8ccdfbc71581848fb7031bf65f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af499a809b22ba37130a55f01e57a503183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a0db31d350935468f9aad0ac58c4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5c252a84edb213c48d1730aadf92c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5676d162e4ad722725636be8ee35e7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c92c025fd05d01393fa61b6c5b4f5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcf22c310a30ee817c3710e9d44e74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71dc0c2ec4e0233e11c89e52ca345f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf9100dd2c28a370d2e4a3bf4657ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6a390b04e18602ca2485b41f16199191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4cdddbe9623adbad4d42b3ce513d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2640c2933283c2395308d602a8b1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b7d9d410e6625acc03a80ddca60c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974293449195c6da8b38687f0f8bbc7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9483ba408ffea4b0196b60a73e2cf8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99e775889c8321fb6127dd95f8baf6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fd55176cc77aff81e28f45c403fa5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f52ef06258ec6eeefe038e13c59d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154addb36e918152f95c45e69537dd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6dea58cb387a50f029df54585fdbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16f4b6509405daef82d6d6b0f247f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413da61db8da48124d250547d1bd9967203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5f24132b7d3c923d79ea0b284b69c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdf1d9e729fd84de0d4a81108de396205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4d7f9ef92ac3a88205ce1ef455c58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c942ac4c77dd35da042754a080f5445207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1f966a8d5cb2cda253b0c2421b493208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b6bbf2901391d335a998b02a04303209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7584dd3cb08e3eb99f0e6f76971c341210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab597fd8bda22468fc896ee98dd479211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4b13df75b86506ca2a805bbd5eaa0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254c6a10a726a9e8de329157c55f95c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6b8bc9376f7834a0307b2e64b4012214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed262752bcbed9623241a15bcbbf701215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22168271bcb5f5e0eed989ab462f27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b14eec71636d4d62d080a1f8eedf70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8f1662e4a840edf2aa1f24f2727fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078fed0b3bac1fffe122f4e4633dbb6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739210fe401db3571bac4471c6778148220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e4f1ccae5d5b56d5880d65cc3db8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f075ecd1f4e15012700ba4e67c1d26d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf4ef89db6531c1f8aec17c0fdab15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c32ca09e7148ace82557e662f6259224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f2919271d95187ac563230b2f205a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619e364511c5813ce3da1c04e3e6831226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36085ae5c7c9ca5a59d573bfeeaa13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd6b10faae54ac7cd8a6b80f5f566c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f211132bbfab4f77f8cc47318fe8b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbf54699315f32c7ab2e4b1a98f307230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea8ba8ecd0349fdacbe78970feb187231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95d537a45bb9ef329705befcac0f8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba9c49e8d8b35d4eb71a348814d599233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fd533cf61716cc9c514179cc89b91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2910aa208b4f5789178d309b68ea58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090f5307d2577012e97d4c1cadb217f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09f385798f2f9621a5eec4ed3f3f47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b318d30158193beaa3a85f2a3e8271238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad6765a24f9828a4c486882e109bdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b49b4cdb4acc3de722f2306d189305240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf047b5f539865a30ccadc7bece64625241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694d71097aa3586b0888746a920c628242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f423696cb6ba7fa03c35ccbfadc2272243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e5a9d7cd7f765ff82c7571a9396d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357cb0af3a0ec484df872136be1119a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fe66e2fe3b6e24d52965b01231c92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c8f0ef3dafdd42bb598b485f516c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e65e4865f6ef42e27eb67d771dffe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee983591e6148cd743eb5327de1cb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ba1e6ec4fe35efd22ac56f1104c6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adcfdd1fac67ac1bb24adeb613df6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a8d8d138728c5276035d09817707b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56d1c4c49b809d785ac315dda6ce3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29db509ed4f809cad7f0b539637c23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed39e5ea6ab2afb9f3d31514dc4ac6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d951340be3ccfd48674825fdf4b183c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98102fbd332fede7b7f388bc75b32e3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babc3ba5b8a1d25a7646dceb04cccb5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f559b06fdc002e51f173951037ad0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b762f72411b57d25207f90b9fb18e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befe39e5d9c952c41f6b258e2ddcee3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cfd1f01d4a583315fd30dcd15570c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781720f8b9b8784f7984c44c5a0efb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9644d8530d3bf62086e932a4903a63e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931459e522e9ab4b823dbdb7781f52a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c93548387a84d8b336882f24cc84ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f01a6e9badea621f052cc550b6975267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984645d2be5f6c8c4489de7d722547f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88132c83a3e877a1dfa156428f10d676269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0a9ce079db31daa208834a9ca7806270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a7cf5c1198cd9b206fa4d217f635e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bf7fdeaa548e64762b6bd0fd73f5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ef37dac719e41e32993936b403c83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2cb248eba48255a6271e0519740b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb3b9ebae68f42b773d799fe9551b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e101a3e2a2a53347f05b8cdcc5f3bd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b175f218ff3687b3ac780a168a9404277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64648544973395d50f0538b458573b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34085e5d7c077756da34f50c60bfc8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44b3dbbb808ef7d8d349b42f4c9653280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295e30116e3a9e8cfb374e391da88e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381ebcb8f93b3d1514d67a6437c3117282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2bb0f697458626ad9abd35e26887c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d675e0f7c72a66c26c79f2ff2978e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c560111e21d06a9623ce7342f2da05e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd4db4a1862d2f30a39f7107a1e203286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e965310f5cc5e0c0c0bf42e5ba4ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5c1332392e9eecaae2b2d707df0bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822563b9cf22b45d192f32aab04c217289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb4a42c7d45ec9956ad0f62d4e9de2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced57de4dd1f7b1ca3315779ab0bd6b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef8cce39822fcec8b881a4df57f494292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd5163dda851da461573474fa122ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f139c682c3707d017de3b65acb18a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef71d3acb68b105bd00e0f0db0f835295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e287923145e52f95440b5aedcebe69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd9e95677f0168516439ea59c5d3ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53119ef3c99003c6efd0b23528f96e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33590cef81ca8b4ecb054ec3357de0c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458b9d3d55dcf43d6c338458dccd3ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e28a3f408d063088d40039a401f4c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917add00428cc7997e9075a895bc1e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c9658f04fdf7425399070b251e931303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529041b8b624d46aa0eb36a02f6ff5ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d100aeea433dccad2964e1deeff7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a845cfd7e4e342e354b67659ba06c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33ba607dd9ff9f957f6381c796575f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2dbb16b09e3d00b1698b0ec6e53ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c181919a76167bfea18c4f7694ea07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce91c48ec6411b8a1ee061565a9a0cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2c4702a946fd351a42eed60bfbfdb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e358bb62721b52f14b8c7bbdc5794b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fbdb009531b55f055868e5a3385b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc825d87ef210d907bb38a5ac5a904b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3c19557b50abb5fba1e2b75c52ae2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf159993f56246f8b4d21a0b7933217316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460d8679419de4fd5759d78f0328bb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da52018351ea5da4d62b7f176292b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a885db6659394ca43f791f0d18e5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5fac1d629c09fefc62476bd62ceea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53504117cbeb56595e55e7ac1aa5b380321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b132e541b63250af350a498800b0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ee049a0fa552cbfb29adf65c17b22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84392cfe78f10d4f83ea8cb4fc98d637324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98de4c8e6d28304761a7fc3ce0a5b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfc725e4104533f91cfa06ca0f5013326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141a1d9d2b8c9f4aa2b82fb3234467e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a4310fe4faa909edd09392cad17fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640f3e5b74141af4b07878d699789b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d37f55419fb7eafdb97a9ace4104b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564b7751909e92063f33ede791de257331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5a440c973c7bbf79208a59f58c73c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3155a1f2b733a6830c48b5f1c305574333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7113bb7d2723ce6d35aa862d5fb026b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52881d3ca4279e5211d636668819a930335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21bf57ac26829c728a7e9a08307c5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff198646a37fe666af8bda140c746d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369cb691325a99cace387991027ab1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0de92d29351a672e8305664266282c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364537e7dce2a22827b326bf11a833b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a53a374f0a629bf9c47fd5ea90dde341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e71a866822a70077e31e26d5c1e6d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2385518a6aba8b902d0aa494c916e2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d72ba26e9decff8b721aa8d897d430344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91979b96bc44a8008dfd82700104a5b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5d1a6f53c0c24d220de6d94c08930346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2988a4ad8fe9d1b376cdf45640c680347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7afaaa6eb50b5762600f8fd92119e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd31e87e5e58001e80084d80799749349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c1286d53b2d8b9986767d95a567ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef455401350b3aec22a256b4c790672351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a94af3dd751dc9ee9d143c2d36a57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51533f62a93d0d50c57574eb4486dfd3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08eda2e09f26c637b598ec18e70d1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca9e9d6fab66bb98febcd61df84cee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61216f23a2dc907ecc8979168a1ec756356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07063dfb27beeb2d496a05bc7104e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d5d580ee7c847ba28d60694a5489a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781a5afa1b45dbea3e3258a742f084e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94535a99f61f6deaa5fdcdc5792edafb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6f9e131f3d674daefa1a7d25f93bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf1d462278e8c15366e4ecc1264b4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27a65c44ee16917b38a8cd7fe02588363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730810bd1e29983cfbf49063f6972095364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b154b7bd2b275e8ce74c58f53495c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50882a689df4945f2e3e95bef8ccb01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d6da546ae6608612991ee7ea8964e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc379d03f7ea4ecba517c329e5d83d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc680996de94b5598a70fbf8ac9c07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dac27dc74235bdfd2a7c3b1303a9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1571884d1be910bab64cb8ea32588371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb152c6bb2306311118c172e1cf895372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564959399266b27521c006fec59aa4e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12483e0a1178658f54af18efc2f50567374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17d4f53a14b6cdb9f86e4e54a89fd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6060df9ec70225ddf86be6800c4649376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9310aac064262ee1ff8012a49d7ad8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d505aaa65f18c700d32854f204c157378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36222c53be0d041c2456ee861965cad41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbb08e1d32b27e0a200c202a5dfaad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94844b4a617493352de020c733b24fc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce18884c5e61485c47181adadcb7af84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec70067efa2361d30a9f47b045f5b685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83edf77b342c3127f182f8b405343146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426f906a9f2e110b6313b74a4013b757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2f8cecd39a564f71b625d86562f538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8222a03f923e25e2d03d59f9b7ce09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946355e5fa0fee28e5e233c600a0f5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51c39d66c6b922ba6d9ae960045f8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28207d7926131b5ddebf5ca35b62d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed1f0601a73b8ca430ba06063a6d1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c0d44c165dce6ca50b0e8748453a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99687d4601c155c92dd6299157e8645b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce66b3b99343e7152358888b992525f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21498f456d67920a736467e0ad942917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9130f456dbc66f5c8e034d8a8996c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db117f244a1c8cf46f7ad791a2aecd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9b5422ac04904f4d6767ae32720f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d9fae3ca1c34282dd9e85032145b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2ccb5a17ed291555fb3cbedc2f38722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eadef74e789c22b1e0648dafe457923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34984dbb83a15f78c809dd3be4aa674824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c82b607718a5de302eaffddd8282b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81642ed32fbf7e18f8e6d6e27ec0a1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4213a560bce25aa96de39cf61a2be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49d7c947324ca14fabe03ed2f0d18d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a3000272747942557eb278f0ac0cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb063dbbf8c253c9a42418043faeab530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa167ac5a331f1eb590a35c7b86ebf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe4a38a45e0e94f0c88918bb495aca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f28322348ade535f709f44360912ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a944c80c483c722bfe791cad53b7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055e5c38d0fe5eb550508f0485c9ac235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7ac5ff29aca519ffd0555168d437d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485c7ade8f55258f638102291eaf91d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967db383571e039f8865ab6b7f7d552038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1a0c65e60a6a95ebc517f71f163fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ca743b69eca06ef6301faea8e5f3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e0af2b6de2eebf6618995ce6b411641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c73b83fe0b32c60a51cb63235f063142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eccfcf0cb31786a171c7bf6c9169443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32361e77fb8be59712726b0360dec3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dd174169542bde0bcd281639ec8b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68988460bb5473b1b9893c762287aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221289fd2f5e1b3f596727a21873a1ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6841224bbe18f60cb4897a841127b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f6ddad16f8bf3459ddf1fdbb8f81249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7490e0ca22c72630d782c6b883b9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3695f3e5501ac2c25a20612f0af202851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc02147b826839452f36c65534dd5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc319f68b84550fdb7e915edef2e2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14878238564f30442597d082274382054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7285d20f8f350c7f2c9a4081f806155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9bb215868fb35d67643b6a7b56a7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a17ad2bbdc5e802db45f5b5fa312bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f965e7ca9b0302d17d3b8fa1ad4b5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfa8ca7cc58894e4d790d20cd71a2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24b8d063747e1536df704f4023d92f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598bdacce462e13fbca1eaaf6538de661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e0131aa2d735f108c22723029dc5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8e67d2fd5c61fe706a72ced3b94bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1e4567370f28fe138c9b6bf86b15064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13267ece98d722230e168d85b67ac5d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a19bbf2ef739252e4b1d63d204b8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc563b0723a7279980f5d9fa66de81ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f1aee8ad16257e0eea5a2190afe1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771471c25aaeae160494f1070f9354269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4c547c16c6c147e4ee6d8b1b0f33170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175d19db5ac21f066ba6b6fb5613a6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e776cf03bf9b88d12e66715a35192d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3c2e46bf0994326164185083e563273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bef5ca141ae3929c0c7e562cde9af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93b3eee21959373e79f34422ef463575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f76dbfffd79b34de859b4a2ecae7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22a4b4fa6321c3827742525cafde1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b64795822ac5376a668846086dacec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c60fbcf715ea863b49bc0c80b7f48579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f918d1ef1b443c38b4f5de6df0a31180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d197474df76ec10044715952c887281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66845b5bbd208098f3281e909f2c0a0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf61957c60ef599d61a121a97cb187783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949cbc34e963ba742ce3c55704f742d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ea5737fb72545a660ab446c62243585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522c6a6395c215d3cbf0a455e86670586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504c71c6032217d0f64643c3331128b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2bd29954397f5eedeb3740ee1a3ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b18b4016f765c84a65fbd2156657a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a91e9f51d1fe350efe97faea80feb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b365e20c6711bbfd15369629077421f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79db72c77a7c3c6ff3607df7e3e9ae592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b9bc41787adeca8b4327c9309425b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b8ea726d751eb8c4eb9c086f38e7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406791136dbfe1c66ecc07e2ff37c14495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d969a541f54f7f2e464e84d4bbb576a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1528e91049e46a761565242361c94d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347da516a97e38fdcfc2da91dcc3c6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d08481d308d55579f2c817dbeb94c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd47735b40e2317b7cb6a2350ca3f36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc7cedf0cac6df593a917931d58e45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827251a995fd30c61d44362b0212dfbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f2042c2963cdc032e84f329ae8920103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b662fee781a52ee71e366402218d5e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a07d3f29968db7bbb789fab77010a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3658d261bebd9e6add22d9945468b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612b738f3fe514c0b3601005e2f190a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b1661b6ad1864f2d683920ff5a253108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9752cb04717a9f074bb376c5a8a38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2087f418d7359cc685852f92cacb55e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0388620b033d9a96467eba09e2bed2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3fd82e77b1636367f65880372fafd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98a866863460d6766d181c40afe35c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fedf9f478c0f071181eb98b634c707114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e04f5133d86dfbe19cc5eba9a2cf2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ebd9099d316f66d60dd899f8d184c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc3c4ce2b6a6d2f4b1abcce24fcd10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96088ed50534aa41b3a2687127428f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080282f00f6f69247107402ccbee147119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf73d3f667a2bbebb5d915024e8ce9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3b37da09916c8cbb246edf1380914121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec98f57604b919deccabc58d60e7c7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496deb497bec4032649f10b58f5b72a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160d0ced71015bcadb28172addd7bc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175d1c53f19102bc6f34efe504d27e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a753cd3ec2f31e66c1c528b0d340883126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac3839ec42ca26a2b037beadb42226127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13258ed2644fd246282e4dbe001b670b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124877cbdd0c399ce00ebb00694a324129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97822e0136e9c35b908d5a9bd90f1db5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65dcc8310045c78357333e2df1a72a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59252a8d8f7b5d13af49c30a9e8cc16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3da89e1b727fe3bd88597124ec899e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab946fa1640ef803481e37d342c4f816134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8659fe6e7932700a8f5e0f3de352a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af73f4aebdf95bd4403780c1b35c018136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a21088aa06392aa4884e5ae40c7770137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c576348cb70a5b00143fa6881f0cf14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159f692fff85462d95252b0bb8a5c50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a1f574ea6acbc0e1b2f4054cdccb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95d7c66c453a85e583ec18850e8151141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a956404e3828f409cc225189607de25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ca4b4846ad7e0588c6cfe5887ff61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45731ffcbc773bbd5e48b05ba697806144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c51637416bf7ece2d4f5dbcf50c2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df2542090aeb605320d7a2316451e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8501b23d419d270815f15969469f988147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534d696865cd314b70d419f6dc47fd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96448622955b028922e21a7b1cbf2dd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f87a273402fb5ee2abc5a4145de1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd811980113a1455632d9fcbd9b2ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27de18e6337a156099ec19470e10c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91459290d9ca67718c54f1311eb00a71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f8cb020e02d249888e333b5a5c5fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29aa831ad3189e749bef9e4c0bfef1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a616640b8d630de601629cb52bf9df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f5f76a60d9728807f2f7c006abcb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e2b13342cb956fef9210650058640158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b373323e8b1608e70b2c54bb7d4cb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cc16b13854955e30b1746dc4708c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42738624f97afd8c356bf1e20f1379bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e119913e06a3752aa13bc4b4e85128162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00a8f3c80c6a274357a24976b2e70b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abd22f9094421c384b1d1f52fde725164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c30b8164269f9a266be37cf366bf5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c23fa3652247940f124b18a395179b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea17047b5359555bb98bce7ffcfff9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02047b33e2fb129424b537dbe8b6a39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65ee5097147157dc586daf06f8ea9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511532110de8f84b3471ff8122ee9ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827eb91a5212eb7d8d6a36c227d83a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d18491cb91a601fd6b6dcd39891c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c038a618a4e5fbcdc40b8427273b50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc77e0e33a37a5d0ae478c9bda920cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f0a3c7dbff19224b39cb1d6b113ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0c568fcb96e09567d65945340a72a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2637c3afd6ffeb2362a219417eec7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8b3a8f8383a483613954c058818fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadeb6d4c6b8f483341b72e750d9991179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60a13c8a3dd8dfafc91c936c22d000180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30111354ea04ac9844e08692b60cb5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd9db9a2d027b9376e073e933d3981182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d8bc31befb34356bb41b39616fefd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e95f5db6b012e7507846c20d451fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ae66f109b9bbca460e3dba5c6da19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639430664caa6a26363e44a1c753e1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fc17c18ce524d1ebd62ad95d47dce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526370b03e1385f1128f3e17625c601c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9aca48fcfb252fdd2c524a71951ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cb98bdfa1b46e1ff39b8863cfcc42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dc9826845ec0f7d8f40f253f29cfd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e56f6a90740e02b77fa62ce9928f04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905453a478fe620876e8a2690bca386193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62206bfb5ee84a64c1601086a5f5164c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b0688ff4406a335141a8b124ca3bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba90efe2fe845b42e7f88ff83f7b639196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96511c3869957bd85ed3aa97d5fcf4be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17b22d29d2a5f01488223ff7b10086198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91bd550ed1be3eed89c0cb00557d70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78742e89333bd28c25b3cd99bcab6d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecc09b8ff7c1286bea535c815ba369201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a690490aacd2ea1106430c1a710bc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b110f3e6c43bd5ea429d9334584099203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985ae97b9ef2d07c0e07a0200a232ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e645bc33864b3171b172d7faa0dabea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a390c0c653db8329cc7b786d6f1e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bd6262e23efa4cde8ead0f5464010207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ed045cbf63e6e832d0e1bd94aa1bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce60a52180c0555ddd7907307eed7e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb9835f569f6b640fce402356f0b4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81996553bdf942472bd841130d2ac0aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5025bc9c4c531af41621b704f0baf3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03975b9f22406f0177159f0c42a95b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176b51416070160da1e90caf134215f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553eaf4b979623315f4c47e69786333215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca42f004964f5ff1709cc7e8845fbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cb06b7f8546b18617d98e53a25355217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb58c3d5a81635b9195b7430b3be83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4fedd9480b8ab7944c2c2cfdc3941219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d173004fb6b49aec18db552de97a988220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35349b2da78937fbb6eab10e2dc75f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908cc9d075dd096e3e3adfc5cea3597222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91ad00220498e41b9ab96f594bcace223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9c687c20d359233d9623e915cde37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b65a9251a7706028443a2d4d1b001225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e00d9bb30897d1c6b73e838ec92ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580cd31babf40f4f628f19c6e76b5bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029e66db9f101fcda465a8c775a7072228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d6a91091641e2c0461cac79e351cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669e6d650550afa6b42e9ddd27ba0d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa163eca310979e27443e95b400fb1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d759beeb058e90b1403c91a3caecac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647136065c6dd721a5819e6c8d7cbec7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a3efc2c4021d35413319e5565986d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f53fa4b012a5bcfc7e9f3b398ea460235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad6b5ee1d0cafe90fb6dfcad84bc2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b86eafa2a6221707a87496885700b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d3495bb594e2ad117ed46db95ba62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b69fdef480f7e772f3e6cb177a1544239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fcea36906b1c0fd6c31f66c13fbc4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa16e6fa3a523017395dd10c56e3e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e328220ef2e1a754a3517f5e38cf7eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b9a9e50696ff9a2f0707c06c8160c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0dbad63248e2db606defd8c3df27b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67faf86d7b192b714e892fd8afe4b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4f48bda73e37f9fa64bdec0eac14b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cbd002dc8c705b41dd856f2a27303247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510780b65a69a8630b0172ff46d2975248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdfbac7abcd8aa7a8e28add75d1532249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9fcd5db9fdd342029c0fd9a7bb073250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5f4713600062a1f807c4f5e6a4e0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96884075ab3d7682672e1da87fe7d3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30479645ea412ff07c1e68288fd1dd53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde45ed08fa6808527fae1858685dea9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ea4c0385bda1bd7478fd8cd162a4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c7db08b5ff218bb130ee8b591c841256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab33a77d478e49aa472812fb8e4549257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db138f565cc687830750b4198ff6b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ae08b50953008dfc17455392a79f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f02c6c145303d99e6add352d7d2eef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120706e2bbeac83480c5d21c13fcde8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75816e0b87406a496a3e9f8fa60eefc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1a4635db185086cf29c0829a95a67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c056267ca880a66765ddb080ad76129264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aa165635bd14a9c05ee2994793cdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae661a4a39609103d9851783133de903266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb71b9cc2c23bc52ba4e3a4a2c893b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f10ec2723a1355e329c8f64693d1c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cb7de93cb3a3fd570af0951c9d3fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5078d476175e52399a674909d6b59f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce0d734a2d3575bafe5158b98df013271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8a3e7175a90d6a3a58082b428ef64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb1a2730ede47b5e858e053300168e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04022478debf1086b67dfc39b723f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add74c2f1cc296be114d1ce3a6d9428275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c04baca76fa9a20244778d512c0d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2cabcc2951817189d1da23781afea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29344d95d2d3cde4f4e577f7e0f5f19c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657193365179339cf1c97f8aed48c73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a3863d9512fc716d1bb2b62c840ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a26fc47c2e0d3a68888f0a1fde04f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad526ca95964a1fad33242d84a1dd097282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d2f3077ded0d1be99d8af3d52b5ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972bc35adaa58aa3e56f05ba23c8155284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b2162bd673e4944db877117b6df9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf6cc88257405e8f534df38871a81d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4260fa5ce5b4ccd7bdbc49f6394862287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786480d8039d7cc32f2405880db600e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3864808781af142b87c0323bd8470289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed4045ccb2bd68d831932c8896e8bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322df9b25991b1ea22c195028647b4d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35409a38d8e5b6e60004b208a459d110292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c422982e9789e9563dc31d5b5ea7f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511a155b22f703e3988d7efc87a13ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc085ea901075471f4978fa90ec79c7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d77f01adf13ef7cf65b5412d957de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309ed997e05f493a315b6ece842c15a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd66df3aafa20b95835fb32bae008b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f4c7428507cf6ed958149b86d600c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83009f0c7a38f8e98b3a9cb9003291c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d2e7e20c541c9a324c59fa185936c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e1386295b9df542d963529cd911f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f373bc552ad2ca2a6b70c0ef3f4ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d06a89b314eec6ca6eb5ce337940e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2500f8b13bb7e2f233d72ccad666aa9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59526e7ce9ac20dc8ece3730c0319015306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e541131dff9daaa2c1501229a0f948c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7acce8a0702abcd9751f96ad4fc4ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f8f26723ffc427fa72195fd8ff5e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3750100443e171b4c526e8badb02eaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf4566fd34e5442364787baad0a341311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0e73a4feb66c617e9ba646e68ceac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256e4bacd86df92c59206bbe4847ad8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc97200d42d099dc7bb1cc3cfb36c6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca010bdf8a23838c6e8b6927e82872315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6c2616959056cdf5a3ca47470e24a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383437884763c08256bd58e7755a73e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feffb96167ec1b05e24b19e65452388318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f981321baa884b03cd1e6a63a424e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42492bf0fb272db0f7ab7896eb89322320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324333a96bdffaace1dc03d7b7e735f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e37518bec7469ea715ca4e5f50a95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbcda6a04b5478bab309ed2710e6a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e673b93e7016a283e35396a6735410324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25f44a4aa0409ccf6ea26eee93e0a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f873946a1b91aa79a787384f941f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27732b6963c79ce858dd34ecb8ca22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35dcaf092858614822ed71d95d42e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffed39e0e1b06e5a201be4cd8ce16ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811cdb450bca892a3455e585682b6c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04067cad1670cc87212bf14a747940d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a07cbf395414faedd7b1d0be275c17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7570a89a8a00e9061b8ba02115fe0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550e6d85b5dcb29c43e5d4185b5801a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b131aff226325da53b36c3702e8bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be486bdbfc48882714f420ed21d93b26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09683fff41da9a4be00fd714affc21fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03837feca2f918b788c13883fec68b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec9087b237029720e4473e4746b8e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a769450623acfe305f4d878eda487340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754c51687bdc1fc50b320ea211c3830341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562c20eaf2d89e438ddf62f7b0fe8cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad29db55e719682fdbd2c1919fce6ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c88a8b62581879d915b8de5bf56ab5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658acbd6196dd868d142ca1daf27576e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38b9372ed92cfb8481bb27eb4e3574346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cdc2dfeaa035a91c8bd57c1f0398e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e571781ff5cb2ae97a400ab457ccae2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42915a14838c47fc7a5364232ce616ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8436a3d972a687d4b4df841705df7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25ab0750b6c9bc37774e478c481e57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1fe650da632475db349b0df8771e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590803783d7b60d372e4c55203158dbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d54fd6e5d4d7a07909c719aa5c7771354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ec8f3a3a58dbddfa6523b1d67ff46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f144d9663d1470a7c3946ffb7ade1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1744edc0ae523aaa3c381fdaa10ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc490da93866aa75616c578a8c8980358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b02ca6b8d7b37d6b15622bc579be2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5d49909214fe8fee65707adb0f7a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a3fc307e401d4140622cb92fa6743361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78d64b02935170cd8e19b93e15eb3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711d7e2bae909054f11df42619e09aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84340386acec8440dee01649755d4df2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede58b0ef8d83eb5b2a8bbf438efa161365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bceb8a271d0e3847c3c46ba42299391366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d178820130f87fe7bbb2cc6d643bef0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df291b3d33131db398a591e08e04ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e43e00e48c49ee673abbbba768aeb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d280dc0a26b49cd395a78e94f075370370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076420a57691f67aa894f758d98845d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf369752abb4bc49dd8250c587572d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8673bbbc45ccfc6f182fec370a850373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8dd72686e271a38030cff569d69a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bed6ee93a9c82778e3296a1f4e17ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36272137fd6b40c97906465742df22f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4187f1420bcf5dfbba9a1ff9612a51f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cffab1f963e3925c4cb2a3b34f608378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>