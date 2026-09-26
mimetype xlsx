--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae42651d31393b84af8e9a4210a3991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fc5af25a94df2cf58d247114eb8892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53215d5dfb450ec0cc617c9ce8e0c0363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe0ad82f2577e6ae88ce70442aa5454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6c643cdf83526ce99239d455fc6a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dca7af9fd04880629a91b858ba9e536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644f5e33708da73ab3f0958b30420867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae87418e2ba216d8a29710060266b868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d5efba43a0d680c7c700027c1077a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0bad565f7bfe3a7a37bcccd6cc9d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e567e4037a1db1f69146a588195ecc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd465ba74bef7d03d2bdace0e32f8fb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba72872a448a2fd9acc060a844b27e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d7498e26127e19a8a179e6df8268b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebece660fd771bbc715dc57f0d0aeb6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb8e0e42de0931c9ea7d4b46ffa7fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a18a444b54454589dc9d60b14c79317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05fbcfe44bc4598107bd1fce7a805818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb931db2490f3001b71b22ed5faca76519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ffc27f24cdc490c01d464558704fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1510f287915e35c83e1c92c7e28ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42e8988f31e41f9c870b6623782e3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b84a2cafd00c6a320822fdfc24676323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3008d2f91cae8e9f72d4e7b280e714624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52df128cb938055c3abe93b581920a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78fdb48c84fab909f04f21fc23c23126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfc3475010d753671032cede53464427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e070e235556ad7177d552afc1511228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c52ad117980d17c77781180a5bcf2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f5eadc20e4215f44829e0cf60f09230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5059d287bac7153d45b4a06da1ab531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de757bcafdcab01ea3b0cf3ed4e7ad0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8ed73cdab557ea4437f023b960f5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e123fe80d6d8ccc6a561a12e18bcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814c0d79fe1184b48e32e9fccf6b75e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c43fab193b4c6139fec520bdb4ec1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a13bb0b516b985be6cf8feeb11320c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb293b305fd123c557d811d6dffdd70a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1580480b7ce14c5dc75023c04ebdfa639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd927b2cb86fbc17599c4d3320ccea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f575054ef4cc2a234b64643c1e784541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d78553918b28477fe856e474aa0ef142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c5ecc97c952477952cb8c8fc5c83543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f2e8598d5c86e419a0dca4157a5cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32508f598a3fbb3f82084fde1f5317d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2b82aeddf348322fe36777d11a0e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcaad0ba054c2b2ae451cf26c01238347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5c9ca9175ebe20239101571fda58948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc15386e38b4404bb94ff87000452449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90be5389c586f5fcf2495288e4397c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ba8c4126da082ad691fe9b0bf979751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532b00411a8dcdeff7fb55804f2e55c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd2fcaeaf109a509aa2ff7b028e83553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f546eb91c4f32d3d1758e25d747d7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40da6140c7b87c30c010d9dc72a3b0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcda316488b641dfaa04f8d0ea4bd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802d35e62e07821815b5d8a1d1666eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764fb982eb6d1230405527637bc3b2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc313c7831aef7c7f5ddb73396e6eb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d9a2bac536100f01b7b481d7b7efa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4333bc6bd73297c8a886045717c6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f4fb518ed975836358d2a63a5a7a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8cd41e0ad126d62eaa789607fa9b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b644fef07f541307175c665d74e945864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe029e42881f9bb17c9afb81e1075a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942261ed262c262264e3e842feaabaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0b93894ae61d9d45b72ab4ebb14f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa274c35be9347681261f52d194f0bc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567598eb64ba1ccfb00c184a72b32a0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cc5e32952af89ebc765692c5149e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c617e9f6a338eb16d21401e08f143171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3a7076fafbbfdf61b98592078c2be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82208687f43e6cc95349607307d95c2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1e54c2fc09d036e0323e12bee129874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52badac95c85cafe63b36461fa9bfa675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c8cce6fa6d7a27f79665a593838f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11096f5efad97201814be5068454d5cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cd70f624288fe68ac19b4a321a7bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ba5207e36c72c4acd7b7f3ea54a3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58085f301628dd876fa112386dbf4eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e8aedd6bd523e4ec9499a94184ac581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad20e7b388a48f0a7e39c4412f1d6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081353c54f18c7c1defd0433288ba7e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f894b8752ffa9ef92c0e73fe654f98684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c907930297903ec115d1cb9b45913485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84e97b495eeaf20f3592d58369f1a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5d6810093332840e5a56c5b91c28f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedc2c7269e3b2d9ac62ede0814c04488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f64f184f2a0423e713c6f15b7eb4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576e077cbda2a9ffe51fc53c2810fbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54367c585abb8a6d97fade74a9dc47f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e57cfed43a771a59cf928ab1c81a6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5327b2a95b06f2b9baa1847a8a5b32d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93673d08c0aeed3105c9a62f4c24964494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de7bde8ceb7231b9ba41a9281aba6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ed14282d0168efd5493f2a798a78196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f628dc2c583dc1c5dd16325a321d8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6c66fd9e8a611ab05021dc296957998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22964b7da11818feb636fc9f20bc0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687c4cbde498cbe1a67b85be190849c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e1a56f67425c839e8b536f35962dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ba8ade2536d9f925aafdd6ec34e84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c98c9992c0b111a4fc0ec50e8d78e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6568157a57375dcf0210b0dd1fea3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272593953def0a8682f206441f6ffa07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b1425a29e34d5969d098fada7f842106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26becc4e905b60a9c0a55000be47a8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37839c68b4ed7fe0e5dc03151dd9933108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967ce6cc825ffb4031daadfa73837c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e8ffc4d1576e20da88b1d3387841c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae8f3be5dd16474dfc764dfd570dbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af41b032cb464f92d8facd254ad7ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e016012a23710cc3b2af054f383303b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9202db85e3ce7ade0b9cddd1fecfe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807790ae531e027600fd465ed6cacb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00888bc05a5c15ec9edad9bdd2ffd5e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4b9815caf772b37d9b835b548887c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53076de585ccd29efcd5c2d54192142118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb0a48b18ca3311c0416853e32a9f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0899d29dd27b5db73d3f72866a9df2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e62fcc2190eb9518e59f8f3763e08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbc605b2a454579a66fcd125cd4b85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d37c3308dc7f806f1103edeb4dec24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b409e8d33101168533bee4fad9f3f64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca333aa0010a2921fe8eb55135c7980125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291d8614b9767bcf9464c3c4eefada0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead39be7a4d27c54561c54f2fa32983d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37731958c45210706020a548c391ef1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da288af4bf8a970c21f85ecaef0f9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb4cacd4d5e9c85400c72b24a90f8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb4db9fbe90a356f0d93cc3bf143c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdcb7013d8abf0be05d96b0f56fb3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe8cda7a3b413fffdfe88d373f589a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc75ffbcba004d8be8135255dd3b8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f226be62cf948ff6cee2dae69246bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6063c2eadf438b2f4974b079288e4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035105db3fd63e8a197482ec9bca59e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4949e26834c7ea35447915747091086138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cbb16b9691d21884825e373944dbc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570002761e49df6ed9eb420aa0b11247140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6f61846b36dd07144f1a14d5db438141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a596cc1765527de82bb89c03b64b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5165da90d0609651c16b4936802b0a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66c11d978e775999bdb36807d3a1cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ad799fa0aa2297864953bf904c9a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8d6ae40fd76fd84092557b98e0c41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fc07696758e5aa97a2514927a08da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394849df2d18e0cdb7423b8427365b03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c79a7be866b1a85e0f6f352a52b78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811bda86ee9c89a2cc36c1deceac2c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955137da229f810882b4e9c5cfa3a22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c661da420688aa933f1156eab4d15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5f7f500a670aef97c52fcd3eb5b9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675aefeaa2964399dfa0417977e5981154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b4b8681589b83f1a3f1f6f6896215155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a105087e7aa19825d99385b407f4bf3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45977df4a60e96815757fe3570c61bcb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a0c0fe4b7b2bea7a3cd072e8a503c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d1b7ffc8c38d390716db3b66b008e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28836ec94977331f7ae1810d098589b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9beb9aa3e8d13ccd900d79fef4ed1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7b783b8fe7555804b27cc0c1a034a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140238144d351e3408d177d2899fe321163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8fcc4f3c3b04cd698465a1e6e781a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ac4e3b14f89a50d58bc5d5e58ef7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d15bfaa0481f2523f4176f1bbfe0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a9863266affb885610924ca103a97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e423d00d5d11942e327f91700052b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb94df735bb9e032ae1c4ebee9e17a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e9a4965630d95219f50b86069892e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06a7869e9b867043b176d360b0e03d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6bcb9a462c22774d6fd4089393cba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35676fd3c4c02ce377670a66e64d4de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ae69f9129126437a2635974bd47f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acecf9b92b19ea5d3f2ec4384c25e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef213c9e6232dcf2d0e9cff1540da95b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4b2b8661e78e6adb1510d76a187f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec954567d8400430623d4eca2c7ea1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a52633b258e84986d60c6028fe0189179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668368c4804625adaf2fdc5db2719b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634a2cd278269a90a3456895fe82063181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717ce9cc378546da2210600f9b4e7a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727670693f958ad9749299dd3ca5ba33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9dafb4e10c8edbfd0d32c836a3f3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d39b533ebf5a62b818bd4a3174d1d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acd96e7785ef0b26347bd2565766a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f7866048dddf86d67a03bf481988c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f85d8dc9b0b3dbe6d62d2abc72d2e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5e011942b20a56e78fa7048db4910189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2211f75133dc8f3f96d0899ed2e2fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc09590e992631be46daebefa4ef4d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e365493e44f784f655fd2cd86aa574192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2488b6140e343cc7492ce6b3e8ac54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f100ecec28e3cb85aa64eef4787a6cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52027c7f1ff66eacd32c08cf02c323f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d15d4be7c1a95a8da932099347b66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22787751241aebfacfaf3d9cecfd7f70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3220e6cbe5990ad7cba785a4ad03f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74be2a7f992c1d560bbe03bd776b732199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1499865c022aff1778cb6257cd3e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d396d8b8cdf65416c5058724a88b87c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa75630490393b4b40a0e207734a8e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ef5cae74a79697062f386e38deb81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcde076669e2131fc1bfa63e56503c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abcd4c749eccabedf29e352b69c0d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3554b17c72942107ed5260f636f5bd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa6d38f2f2f9215a7d3995149cf385207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a3da11d4a5f58107c6c99b42fb0d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32f14eedf6358d7878a1f89b728060209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482e35928ca5f644964d71f9eb2636a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8066ee91a6407ae0173289ed7930b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8789b3b2dfa0d1def76bf6213a0af8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded577aaf2a4a1d8516b814694170474213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d0ec046fb8ff93cc8c4923970c02b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224ecad061863a1d5fc510e9dda09bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d9ddd2e09d7df84617cc0ab189edf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835ae2d7133a148cc40cec8cc08b72f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dd39bc19323c849c3fc6ba7db6527218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8f09432b3260f77c9c301a2ed200c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2751d2f840d2f265be73d6bf2004061220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4eda8aa2a14b5ddc3661a9b6a1d0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4577168f243f17bc1fb2df50d940f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f560a619b2102aab6f8b84905bd9c35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc149317375d9e8b228d162772d9d5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d886fcfb1ce2c55b4cdeaad6a2eb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e2f5d67722526e706a90cac0478f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56199b77c534644a2b12f5c8cb085fae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b955696d185c70f1dabe99a35c2d6ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f83ed818306c27904f06eb0390317229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739c62f92f8eaa02d7961514940eee8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab57e8d2ac571a55029127f1ed6cdb1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb352321039d5173a23e51c64c29507232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4a0263a87b93feb8e2d7e565abc40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dfa6a86f71eecfa5b8e4096226727234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccd2abbd96af344cc3a0ed34bdb413235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196135d4c0398137c14956343f1f3fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2426ce90624e33d8233b4b6a94053c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe3592e71465c39653a869fbf58eb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46e93338eec04a774f802df5f197a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe86824864e2a6350cd8425e24f7492240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1aa88453e668c805754cfea052a98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee7ed2608a5be58303a550335d9770242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62083dfb7104697a64590931a7d6821243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755884f459fad175235d999bd8b1c92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b65eafea337a2429567cb683547283245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874e7f5919874fbe2d25f93464bcd5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c694380f696bdf90a212d7493e5f8d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aacab6c9ca03681063fd75d5d09065248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e04747a0a75dbdb94bada0dd2ff365249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffbb4b1679ba2eafa3b73fef593b15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a939d58adb7a49b073344e9a48af33c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404afce01347ae23b31be2063e308be4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e5dfea85b9514ab2ab47ce2257548253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07531c26dd37166c0bf2d38aaadcaf58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f40850c6d6f8119dfc46195c8ef47f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972b4da27f5fc7f43eeac8147a7bedd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fe9bdb7a64762d8386a90d6981a3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43cb1e470e5ac2d9c24cf8f1e52e45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1678c78f38fbdac96413bcc21cf30de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a6387ad6b861e9ebaaf5247487cf7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2654884c355b78976b5b2cb605c7f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785bb79f83eb8c0c8fcd7f19cb3e5c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e172d153ff8d1e2ec106ca332f7b73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5613fde8708f03f0bb16011f1e559264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2af071f15928ab9c7bf1feb8243574265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c66e3aab72053d3567c3b88e891801266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f012ad6214aa803300e7da808d13053267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68e399ff8d7427afb4b2eb223c6473268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77761878f40857f694178191b1067712269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc401c4a9297732ca0a39c71759560270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0abfb062f29037ac6134ec3c8ba9bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a1d9842b10293e7c5845bde209804272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b97fa42416433a708633bf7f3d12c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057a42af361c93fdc5ac713bcc2fa0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63488cdbd4f12ce4a40cd3e6e8fa839275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ec942dac6a6668e2c58846b7ecc98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becedcaf59a4d4a59dacf9aa472885b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb6a44a0d13d4ce4393599df60a186278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0a5812c06739166f245739a5bc021279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b1b9d7668e5ac01bdb712b19d5af5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e7d6975a5255b2602c9c721b16fe4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ac5fc0c4d7229ff7d363108b26304282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4607590e1ee9a266a9819f0cd234a27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4221996e6fd72894c0403758f2fef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026821456a5d699bf90be3c26613e83d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51067badacff8692d417f01771a6df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4bc89e858f4060e726cdf429afce0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b81c3ae1a3e88fe20d2f90da59ebe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b4671b72818410dbd4bcdf2cfd90c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0f8acdc4d31b0fe6efb748d329095290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f76eb8c50228385c8a616253ec428291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550df4c65ac8d3df4a8aa5f79cc3d31e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984a01acba7b62a7f0631d191251973293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148e170aee46cc69b400e443b0fd9d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbaf53b570dd39e47b8d78243c0044295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99314f922974a3402c4113bd2d4abc95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4e1d7d9e900fc4bc2c1cdfd7dceaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb519eb3d896a562c251f2103f2b09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8abbff699f5e4c7465e706cf67138299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cd1b5a39d0dbae9195de1281b70f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d981eaa1a8f0205886ff773ba92481301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4898ed11b4e0d0fc79a04f6c23ceb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c5ecb551ce63963dd5108d5ab0a52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77f15981476965a83d072570c3e854304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800302b3b47a2a77f74051a59c0b8903305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65883aada66a1e5895d5a30ea9c78c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1080fe9e5aeeb2891dee7638f9c31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562c3863535cd8df6a9b1d880d258e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c619a888664f7f1f1fbafe4572072309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a903b08dfe7eaf3bdd707d3ea76618310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e7538b336e55ae32a5d186a749d80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322749d6e778d0674c05829567021fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f5fb540a299601f2718b3dcc54f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461468cdf0863a293e09fd811db100dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229539cb5b141a1de213313d611444f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f454f8fd128acfdb801c438c4681ab2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29904d169e97dfab019cf24c0f66ecd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d1d28a1bca3c32262bd85243967ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2733baa8ba43a32a9877c91be41be2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca718ecf3d593f2ad8e858dd0846a7ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5659632a6ad6ab7508450609dbea5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9d214866d15b1d334389941491695322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d4e8dc3a8eb27ec798da5bbeada8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6900f531d4bf9c3e8586bc1ed52c0db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98401648bf977c62ee7380aabf289ab1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e490cdf41b4626eb310c25417b622a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8ff99802dd79b0fa1c75b9ff05633327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dec2fd26c4ad6c044f19f5cf8e128f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905fd49b98dae3366b537a1b52a30ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc03b1be84cfcacc27c29d798b254e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0709e26b43c919302ff0ff5a6358a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4d98801744189d2fd879b798c619c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddefb8c80b4171b6c26445fd7cf0cd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce4f862115b94165a69cecac61ebb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ef45bebd155342b3f4e8300f4803a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1ba0ac007a3a3edf37988ef396c20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd579515a2afd8c44da50d0f4b5db13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e8451d6d6c704359d6cd0c04acd87338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ea52c508df371a9235ac90cf92540339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21099cee4547407c12814f3df872d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c35643845e4b1cc681f6e5ae62089341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f52f7bb20e4c73050d658d6057999a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e159b47bffb2f69e208bcab8770060343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c2e084bebb8b074aa4893e275c6bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6995e9504109c9245c5defaa6240c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef84b3af3724cdcda9a39e0d1684dda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e93acabe4836162094ed517c92dba5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e226a3f3a565681412f17165dfaf74d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269faa5893218a020c8b6759da3cc0be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfe81d21c1717262f632a71075e863350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688346dd14232212ae38f0a66fba87f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f27837c99768b34d549bb40c200000352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2a6415a0dd1877862cbfa4cf40b6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d019f6d9d77bc4eac2f96fb3fe711354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d9943604f5a03b14a053da425b737355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859ae17383190865e0ca033d366609b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352be7bc23e5aff08e9037d409ebb3a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954d10040691c1e21c9e5e9841c84ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb75dcfbcd90ea3dd07380b152f2f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da42be8ea050a5a2de3a1adfb5eb28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888e12bc35f733dd674e21508368733361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5b8f33ea6bc0d19d5725ae9d4d0ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1fdd461b380e081036239dee0662a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645ed9b60c7f7e2425e7d24288edc4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770636810715901701a4c49838009c50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708712cc77880b727dd25e528b0488c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9d70a392da6aa76a5c72b423d9d77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2e922c01e8871bb73c22f1d3d380e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511d75866e173c72f56af4f2da908d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44306ba8cbde0f41eec2ad9036c066370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ca18d6cc01464ca0c72c44ec1f76c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c16222baae79fd50514a83373e473372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea352f1522b6ced6d5a0d924e76cf4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f736546f396e39bec2e5f64c1630d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa438dc1b04701319913f8c1bcfda85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e16250967c0d8b182467151089754376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145c99fda0b24e9adbb73b5f29f17f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0463a707d11fb82f51cfde92ca1e7378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41af5f980952aedaca4bc21e47cae31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b56a06e5d443a2b94535cd787bb8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658743b011802e533c22fb2043cb2233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e444d02c4adbfa1dd98ce2794116b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280109b3797086d394bd2b442f66537e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f311b6d48767921df3c08d28830f9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53d6b303ce62e840e0795c804cc9ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0d5c551c4a4816e995ef0b24bb0dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b960cd990af1e8f2a36569414695469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64564367afcaf55f6592aab8939095910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce730c67f20183624354cbd5e38c7d8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534964de631056dd2ffb8d219d018d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85a72040724cf613fc35ac6c8213dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d4b87131151ed3ea6af7602184fe114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0f71ba973f2eafbc6a569f6de4d4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a00a93d35357e85ec3b109f54f85916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8c84318f1232f02a4ffe56f53dbf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfceee7b35c0b87d8fdbf4ad067214118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8455ef5bfbcba26046abda1b090da1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fc60e743da94ae7d1f919e95d5f2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66fdcef91e63ef63b906e7a512e36121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e22b5ffae2a7d910a29cabf5bffca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035182d5faa3e4762bc3567a79e962023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaec5f4fad26d7f47c4e3fa97ed81524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba5afea29f84b1eeac0d344983d40c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705248babadc03d42e0ad1fb17abc3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05d65bdb8b0f14dd04cdec4ca01b8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7c31b2ef65c7e80e178d84ff8dbb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffd6690742983554f7d46057533a3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f44074a95bbb75c27945be6d4ff8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78893e699b7ff01a1c38d6a9204e2ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ef198d7a10afe8ef21cbe8041c66832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054816890950fd6b200efdafcf3314533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb64f5a7b8fd6c2b9ff09b70ed687534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a34285590396506990d195e5e57a3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859054ef596665b6e6b80e1d8b8cebe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b124393f6aa9ab01e2a582e461b92a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93923350ce78f886e20215992a634e2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e4711e987eec7972a2644280bb04c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd3ee6aee6d077ef0f2545932f23f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbce6390c1a9bdfa0466da562b0113f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40da3798d445f5a1f8af6d71a450f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469208f1c05e8261c38951fe36348ae243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e3c9545e2fb7c878617b308588f7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996c36d93abda73c9473cee8003f67745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf0e63b0c1d0b4eedfe0dee8905e5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ce6fc010fc384f5ffa9cabfbe724347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d156dca382a96a24697fd85357f74148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fb97c386a28af73f5bf41028c305249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de52aea324677d28ec1732cf5605fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e2d52704f54f88404469d2f44326f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb7ef905ba743efaa404a472fd0e0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285917cfb5b869115e6d8996fae36d7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0893a9b654c19e999c6745244cd9b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e2aac2b03be7813e122c70dd8936b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fed8dddef0ea8553c378dfcf0806c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e20b6844a660d1dd23c0649b77a57657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e451e592cdd68f4c35b70d98f398ce158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51f63f8802e677ddf800c91024775b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c5665fed0d62ca5a1352de28cbcdb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748a438ec443a6dd6a66f108228f66361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3864487cb90d9b870893f247b7808e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c1c2b1952394a88c1fd39c805126a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceabd87c3cdf3877683cf4ca60293ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de091a68f350766ef931324be1334a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdc186732227f54203674f80980a7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677617b6d5cedc229314dbe13365e39567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850632673de1548a2797f9219402d2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef232c66800e708a74a3e33da1993069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b5e811d00c97c24f6a7788d9917d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4214fd3609145de189701d1acb5d1f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19630b92665cec7885a32135c3148972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6e01437e186188454ae16382bf74d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006629e970758c11f50d843f05c45b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb0bb554239e587b205e3cb4be9ae875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04735d606ba28dac0f68176e25111aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52001a6a800547b4a274bbf9a18ada677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c5334022a51e22720e54f8c4823d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520db4a3492cbe60944ec8e520a2703f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738304c57efa4c5e3552562e64201d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3ea084a1ce172270cc5c2b55cc11581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b12fdbb9c6b7cdee2ef2f830ee52482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906633259c13b50ef9be3e2439c74ed683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb114a1b9221e16f60c8b2f40d79ce584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca525ca474644799c7b82921559ee985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d182e02a01cd424c1467300b2e5ab986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8eeb8b1fadf4d76feab3b9204a9dcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af71cc5d46c23eb76a9b29d043bcd788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1e44b39f40bcd5b9cd1ae4517d10e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269731eeb822564c60f79d09a05e572390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e27a97401c8a1902bacbaa415a59991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af63dbd47cc6a7b6ade219f3d92e83d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b148ca6b71e2b102d1af0a88141f6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475362a79274c873548f2c0f8ded23b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eabd0d5e23120fd6381c92e3724fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189105be5f7c0bfd2ccc9d6de110efd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb237b805178d0395b7f97f6790e04c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdd3c9dffd7f7d0269a3e20b51b27298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b530c995d24ab93bfd16fa45d79fcaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fb8db562b15915e1dd3b0b7815347100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594a7ce41b1c5a8455634dec0678ad7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab27bd56ea4efcbc393ae5317d2cce4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffd9507c3e23e7864816c7146e97d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b5db064b30693925680a3ba0a1f58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b190cb4cc110006c1adbca0a39951105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749105c0f8129cf805968c0b67de90ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee47a7471b30737ef06eb4e9b03b2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a63cedffd9d632aa0955902ead0874108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6dd66f969f9a900eb48f6594cfdfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9734ca14c90c57bc0e0033919652b3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc4b9e29386183dc0f51cfdeedd546111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ca80247c3c6605502c889c61d5f00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8145863b10da9e08a59242d65241fda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b542451eb01559542de3e1ea02dc4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a038a3351336854853403c1d5d77a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aba02b27e045dee9c08c59f7203e74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a944bb2ac8360b420385bc8bbd31c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44aac7a7fecd587df3822e4bdb2f9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d95d9715ea9394a0d12d4a60c945b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e5f73837d8b776f4f167f0ccbf4b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1a38a5e1c67021ee099a154e9a736121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df68ab14947c02c7ecacc7549c15585122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2299467a254b08b74a6ddb05469e3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b51528ed4d499240c53da7e84cd78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8249141ed23984e12f1f56a314cb80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426fa89725d611e0e9bc987d24ce3c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80157ca7b00a9a381ecba48068ff5d6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd3e9bed23a54e6547918df210f342128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d020d3b34456421f3e636dd15c65b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af1064e205c0cf0829d04385a832eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e433e6dfdb2ade6fd6dde1e685fe96b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91383563fc69e3361c1b8ab683289895132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff963ff486c4191ff1779fa9529bf0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961d63570edf42b364a955f212c33e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65418b5b4b483b3b4506126af8743718135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dce18ebb8d6e4eb55a7a0e2352671136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f119f51d77c84bb1009fbcc745989137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8cf154d45802624a54984383865c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c928c4619e0910287309735bb7c03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ea22bca35c7621b173d4ffae5a8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fc5e579abd619a83aab1387a9fe66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c500101bf8bb7c4ff3de095452fba1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785ef85c6b3e1f652218b5e6d0efa26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7354d12968a9d17a6a551f1f10324f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da805b83469def87ab8d249452afb56f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32776d883fdeac4f80fd9c1d1a1cf544146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d2ae40c24f72797e8b4068009a443147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455d8c48144808c7551a4c87fe9e257148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a2994c52e0e909033d9ad0fc51515149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193ced4db735862619492a4e04cd765150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bb284f3e2cf0dc597759b06361d06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f843923034eb03738c1ab73ed3d73e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca39c2496416a79f338334f87548a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457ece549cdb16b7f7a31939c1a0b31154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7462ee6d01ab85ba5e615842183c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbc96753b80a974abb7f6dcf3aeb82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229bbdef9668eaf6bf8992cc7d38405157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171ca8abc9a482161030b2bd54412bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978d6033e56aedb365888b2ca3d0a09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c75367d090034e3e45f2a92817497160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23587631b27ad956937043970179eb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eea50e81e3164581bb42e147540d13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8880d7fd888b56c85319200231318163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07bf0e7a03bc594e73d0d5e38ad389164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c86d110f37322179099d95deee5d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e49d73b66a48357c97dc0393ef109166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3718d78455fbb08470631cca4b5d367167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a535ecbda1f73dd927fd564e4fcc411168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e009a9234ca27fa27d17a6cbeeb4ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913354ccbb68585ea503119f749a336170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca459e7eb9fc91f18c3b07da6770e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a21928bf3a879a1e8aa57417066cb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699ed254bacf8fcb668a76334c0c8df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63d698596fd1f50eea9ceea5b91c3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951d80ec510d9dd3dd54bfb9edb4243175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538d89c672e00365fe664591036c72d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dd197e58b62795a9d5b32f592bf65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cc5820e4688d56a32797f1a906a04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcf0496496e9fec5f27ada4b8e3c4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942ad6878fe0aa5c1100b9ffe6f968d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922b0465cc0050b47cec0abadb0a32b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a0f15ae6380b49470b1bca0300e95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a46d0427ce284fefae6cd0f6fc133b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430c322515298fd70200c19a934f770184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f974501f3de23003283eef1a16f41ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a8327330a20fbeba06c314f048bb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2fb5277c966c52d9171b25724e586187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca0e05149c26b4a1bc1e6b8183307e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa44aec7cd9445afe12cfb6b0ba291189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313f9dbf6843c5aed2a9c009a5060ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e63dfe8460b1114261f5ce82e20d2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2ca816366b90519dd6958c9243769192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522b9ce06536f01c5b481fe31ad9ff9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce12c77f59ca3fc9ad08aed5667364c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eca993b93d6c52794c2f1035959369195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be896fa33db02f77360fbe09c88431196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b323c84aefbdf00336e99c65a6c6b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cb826c6583c49f723a458bfcd496a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f3860ee69e2ebc69b3a71c943bd3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe750053c48333638be023a3239347200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031d642e8d777508798c48bca65c505201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b072e6d86910a6aac8707c223164e52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20407d8150408c0eb238df23caf326a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab08d4189fb6200a6e380394c12d7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b233e6916dc685d29e814b73a6e1c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ee1b04dee80ed09e2d751b75e01ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570705c63d1d07b30bb8daf1dcdfdb3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11234ecb6f37bdd01c0b8e5ca5ebe2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495997d8f4c5fd9b436de92990c3d599209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b210f902ccf1ab24ad91e8a4aa2b822210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649cb45b2326b896d3d080c784fa61d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97630c1a1bdb909e3795fa670d0308212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31b7f90ac8866e60bd46ea1527aa35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c31ad26587639f169bb0bc3cf80c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f8ce056ac0853c96aa1cdf6412df7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ed845abfb907e0ab2967c0d507375216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462c8edc82df36a7ddfacfabbcb8a00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b91e20a2659c88f00669b32481ad1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91de413a06a7251878a350da429470219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f64f5df24182285022705da6ebe07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8b97c6d11fe079cece96fe3b78f26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab308f5a0031d738893241629c943e65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a123cf218e1fd59adf66fa88828ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaad52932a342e9015a1f8c7aa1da87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc35a2cc0c7bc83d50c5e6a337ea7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaf6ca6e2cc07a6c17d8d4e53a9cd6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec50c7e5ceff35f64dbb36e1abc082227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70805edbf3effaee43ae2299a6cf37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a9678027126547a246e9a10f06ae9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace56db333e82faf02f3472c1a061d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b5071a3b9060e147fe0bad10e4fb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53c66391ea8e2e0eb85f4ef3f072d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3691c4885788c5a41eaac853f9021233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8aec081608dd8e4a91c14077d432d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8ee995505c32634c4b852a796d1fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cf011afcb31beba2a30f451b5e6ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0976cce369403f294b145b3ea1e4261237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab8e5bc695a843dd65a77d8291664b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340975e138aab3f1bf7e17499650e9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab760f810f11174e56841620300d7962240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21827ea634b9ca56fe3fd869eb0ee0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4beab8d5f1c12324b07b056ec1d6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b039dec5115842697ea6a0fe2747d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e15a015366aee2bab43aca9982fec0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385a33120b70daabf854e80681e0361245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b706df16f6bd999fc593d9df282c99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62313dc0c9f49d3e5e19f46a422351c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7257aaf4c857d125cd093d5ea419576248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a923c33188b49024476dc3c51df008c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf34d07804222ddafd39ac88089845250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6791163af7e24da7f3d9209ce8abf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceee569ea3d108393df8a8393fca3c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d91103d06e209e8d03a84f52756831253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f5bb3803691596f9de98ad819fffa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8d6b3c2a59b4e4503b842837a05a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3b4cdc8ca0c893164948ee15266f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9721ce95c3417aa0e8cc4980d6fe8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2f9be03ff0e896e0f1ed9cf2acbd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f35f5826e5a3a84c5dfb6e5c1fbce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94a16290eeab5ea07915527993b209260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8516237e11a2fa07912836e83dc5e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9b5db4b89f997a5c8ca0169e80ce8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca15956bcebe952657527ab9b3f8f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2446eb2ddab915a56604317ec5f77f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312073e2d139d78955adaf5281b644b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce92708a98c572c5e2d8cd550d05c4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6be3a158e0c73e7aca4bd39ee3b54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f21feb4c0dd6882f3721d040c4bbf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f3c0369f37a446e538c2efa8eb654269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fcab7b060b6504dde53fe67db7462270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051eda12106958aaaf6236fe8d59ba1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513340535416a7f9a6a73e7b08d11724272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f917f43c4552fd26ccd4a162b6a436273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb811606dd1dcb06f205c1361f33c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f593fec80ea2e1d96527409dfade045275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed04e3b5686df4fd076a00fbae1331276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff01347f14f2e8c48a3e42297dc3b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0f33bee049c3f46163ddfd87fd5c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bf95f1ea5796e99e3a59b640514bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62367b9eb48c89f7504520bd0c8812280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c9f6ee88b7d5d95015c2b0cef3681281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5eed0e60054f4c97761ff7fbd87fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b52d460e7c3a068d17bbdf8d5d668283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47cdda6008e0682fcff573ce23a72b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a70a95b7d455b67ee6a8bdce066eec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190459867ddb88006c22eb2e2bf864db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e379f9baf2b0b1f85f400833a3a97dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714a7e37216c8d3180a7c3043012c77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20406f5a228f3d20fff81bb63e16f58a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f206896bab8d30dac141b1deb2e071290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba310a9a70d039fb376694b932f004291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e53bf2b1114ae9ec47b18e64947d27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6f7e8cd2d0877f5cac523689ab878293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420b93b5b8963ad58796d5a4848a9e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212b8f04451100857489e08fefb11a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea4209b58a4a5cb4f27a6bac56dac2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460f1c797849d33d08f0712a720fc2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82250801813ccc7d832649a7dbff95b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1974a66bcb635f7eefeab6401dc08299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b303fb771832c2c1fde846a344789a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e30dd5f6307357b46311fafdfac4e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3c028309919df0afc3c6a895a7db7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea8bf0a5477cec4c4a41739b3a2a0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c731a0b330edc90076a61471fa725304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6311c667201478bc0d47b48d2f5bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bf6d1b54b63d12994daa699b59048306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b18e7c06a2ae912bae3a05c57a9a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9022e4c764919909a3bbfc7a681e2c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9655cf54feb286533ab1c77be3f29b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b26ac79b5f6a5733cb8f79d8b9207310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21955cc6372b892ca45800ed88b7bbe9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb63843a8d53faa5fcb30470edb846312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41b50fe77bcb3c72f9ef59700c2a88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afebe4018482c9289b96fe037aa11a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3150c58ea70222fc70bfbfb3e6f92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1565bfeb106571d1599fcdee89c45bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb905e6f744083df38e76fd55b9eeab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90509dd7ddeced1c4107c9965fb965318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433eb6991780c7708ddc1863928def9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115fbcd5dbebbd3531f3314e57a0879320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2bd5adbf179d62a04182f33ab6445321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d87c298ecba91ee7ea8540d5e233e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982530b4baeaf35a4cf2256bb501d36c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338c7a0f8f2d77ed5d64d3d54744433324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeff406d69f4469bebe17d96a9fdcc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f8532b2a67882934b77d289c61553326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd8a34cdee49ea123845d7ac14cc2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1054e27fc82cb439ed6a800ce576c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24654870559d1fb488365979777c1caa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8d416e71dbf966201451b6bff48b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c45cbcf646e7ce82b99b61a0ddf40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac576334322950b894924ab8bcdbd4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3d04b92f23b23d24816c8392336d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6485bef7beef359d099c73bc0dd91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d5d444de220cfc6c45460022ddfa3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92245eb82b38ef9231e28c0f650fd3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052fa4cf03ac1aac7a33fb5e57b4489337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fd8f3d3addcdd99713733f5db4f54338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146971411867752bc9f657c259e00a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bad8bbf6d11a232c505d2b3d3f6850340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4bc7b50057c0ebe8d1ab34f763285341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33d8cbd3fe4e1e061f3eb65dd39117342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a8688baf0465a6e4ae698ab4f1710343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd0cbdc8a16c832feba3e0809887e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769cd7b1f70b4c87b7692ec781c0fed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c37f92c08351e974f1bccd3e13802346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12f657f6694c35cb99b91165f237f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b478c975e799e53122a3f7493479636348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dbdfc74b71aa73a3c1c0c0581ecf8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84a353cff049627bdbc663891a27d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbc567e2bcca4c618616a1396c189a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51070fe92ef5d073409c15f02309a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294aebb2340abee973b272db82d7d30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b163b5768ecacb435e2bf40e75239b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af21da0f2b4f5e98dab0130024259f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a2fc75dcacad1d7d5c5b979c30fcf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d8ec89675cc8718a3e9baa81b8106357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3e67d848e95c2283a2f5cf594473a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f34bf4d9914d3a4fc63cb44521ffc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377813ca66e5887563cb66ef91c5f2b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17eca8773675c25cdf42d40af76625f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789ec68eb73398add80084b5d942fe7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bef90e8178f1b1c2ae06c17b36bc4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467a53f85d47fd7ae3f0950fd032bbd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdbcad6ea69132d8f0b4ebd860e97e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda626f36ed3a0dc9aab67fbc68a1e27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740954cf3b2b39be8caf10194d8e7bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e238e0ad494e2016fad305ff9650947368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae40e61978214030f166021261d84c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db661f2b35c043b59c619dd4ec17fad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a5ac8d3871173ef5d32e8c1268adb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74e0b0a7378822cfcd51eee1239ec4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95717b142a354f3784c7ed855437b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8ccd1ad42e7a5b42359d2e9624df2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798321a315b7d5cbe725c7a82955ba06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8391944c02b285428ae6150377f4a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c259b4212daac896bf4c7f123cf4b62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bce8df8c9c3f8c127ebd58dbb5c6ae378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>