--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972e479ec3cb8e7ea5c091e3c84ba531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc78d03544dca480302923c743b80132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eeb2703fc909d5d9a28ffd23cf3b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc70bc832d952cd35e32b3336db48934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff68aec95067f939c927ddb7a6acdb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fcf83b8a8d615628d29c1795a5fb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8259bb96b1c3cf368bce02ed9a62557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9c0f480e23a66a9b6b4713e0057468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965be2cb20311b54a71ab10ffc4030c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9d66cb6ff9c3aa3bcd5be73d7a3c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca631404455f3fbe7697bff3819e7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52815d37e460ec30980cc3deb33028e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e9088693ddc82c3ad7ce3c88d2a6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f70a6cd2d97abba75e14063d1fa4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca2ccedd5ca121752b94869d009be415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee928c35cb852f04a6b46930d9bc92d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf11e659d9ea42873427116cc0ec4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f656a3f863406a610db6de34cb0a94818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f6bad5dd05ac0161f8d1091a861f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0830c3917a14e35c9e8206038c335020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2259bbefb70537a4198885b80672c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72208c24abb8da22c97b2a01d8692222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4124448599b7c2e0182bbf3897ceac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65af4bc388cf88fe0863f2e2b118b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ad349897512105ffe71cad271476e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b5db4dc9387125f063c5334cf120a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff545ddee2e86252caac827732a06dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e28bfb1ba6147ebff4b5644a8bfd5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7286928c537575c4721daffcf033ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e639105c50eab4848fdc15da82d2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd5a08011c59ba045a641bfbe73a1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48794fb1143b5987ee5215bd419c3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071bfd9f8695987d0cde231b5dfa07c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85865034e0aa674b06bfcdf90d5156bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25720bf191099aead3060b670ab08c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd97747016afa5b38a7e2e591bf0a3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81461e16e0de587f76588def9cfb45537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb5a937a7a2825d8f11214f09c090438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51310c2a61025b3b8986385359b8bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b137dbf555be85765b0b24123b14e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02c35d171821781a2911a1c825537a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be4ff101f42ed87ee4276e7efbfe0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506b826b226080b27336cba4fd7028d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cd70239d060617e207eb40f0a30ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e39b75857846eb1f735c94290142d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecda884950ce02d6db20d5ee5b4854b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b059a7b49aa18cd07b252753dc6bfd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecd2acdecdf3e8352de903606235ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc764d06571e975350a8f0af1b0464f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993532a126e9ee66889600c91e75f65250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c6ecb79911ff60f57c802104ad73251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04076b66b890353777792d9d0db7a4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684c9b3812c97c12125db0cce34a96253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee54a20ed9dcd9c58eeae3068875fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ec93f0ad59d5ec1c4bd0497d6f4b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaa9cbb460384c3da478f7a0f26dc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33245851388fbf41b11c2b7e600a479257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7504b0de2e5bceeea557687fc8dc2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb98d98544bde1a7f3895af8eff9e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0021cdcbd4f27f71d40cb0c1cac398f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060748a3ce2fb1195d65b0bee047f8a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd749a0c599730a915bc761b249f77362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf90995fe3d208ea45f10cd4a915b2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af95c5c9ece962715a6d8d50f40125c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35a29a05325079ad4c8081cc82dd5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed8de4e46a77a69d00b476debc1f1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e257d2251939b54ece2fabe402d404767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e889753b47a9de2efb8be99c6395e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29336b4208f403b17e5459b8b28efbc769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eed283dafb821eaea3f571591ebf2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4f9f0d38830aa817fd3eb6f423bb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a9ada761c1c54a3fe8ccdc986191d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24c1e97d1adfdeb54016d74623c82273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f171b302c46036808a3626fcd2b690174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383c04194e71fa9a21e354a228a770175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2df951dd4261f1b2f943c84d57dfe876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8155bb3bb6fc7254ff8df14513dc5de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268249d71de1664177ae0fb7cfa4767678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5cd6d7ed590620fe59eb75843579279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e607d2cc97c8ebda9c265fcf9017e0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd867db1b58477e8e2a53ef53ad5e63881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8bbb6915bf6d109c4074bb4e0f0bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a91675dc6f8f7a7b9dcc6a70a22db583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d860e6fd9059ff85416c00297bbc1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bb9d0cb3a45dc569808474ca06c4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d091e41da65b9bbe7c45567a486a4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da09d496199e4be43febd67863f7a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d68109512a10a37126536aa72c35e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171d8b92c901c388db8c83022c6c68f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd923daf88d1fd13a259dfb1e577cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afec149a35dea641388646c7fe1304891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7b9d96036c760dfe6406b41801ef592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2fd677ce4fd0093145a31f5cf880693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895df2dce1e53f1d40a51fe4f76f9dd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccb1eccb5c7bafddee2c6435729b9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cae9aa0c28687f44e26d64f510b9e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6bf66789f7f6f002fd78f8d3a25dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e7908e7f44de9357b09625db13e6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993e77d4c9bdf4da695243d6b34640199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc60b21a89ee145c4e188f40815331100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b42f7619797828400c2cbc909e870101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34058c6ea42e1b24cdd9207a8b6976d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626c2cd34b66aa58f354df54cf90209103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec3335025a0a5a9f4aab17b8542b9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cf97f7686660a9529e18808d8a1ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535f360f6bc2bee68fa89aac60774c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4633176b666699b0affe105177ec697107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15e70013553d7c8455100a1500fc0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9774fc17bb15ffc6460cdce1113529109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80468ffb68b4e9d0a521b518cc1d6586110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef0efc89b3056b52a4ef6244e799d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9da8c857cdef52da52312a60f82ec3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6c6489639b56bc72574bd215fc671113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f258e82385092f3427513ebf7a2985a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8594161be77f9f902666894b433be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78836c8f93119545fdf3c29e6395908116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac29c3fdea562f008c559761fdf2718117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a574afa80c587c33847690da28fce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec9da09d4486b78f482294806a2d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990f1fe823fc3cbd404bd93041aa125120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fa6b59715457b23e9b26698fc6d8f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd26966da37777fa64ce99d9760f07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23f2566b1ac6366820c72e51468643123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c19d3d632d3064e77631ddc60e165124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf28e13f700502562a588b966f6bf49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b229106454d5e114f8d72a6fd9a8b12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd185577462599f5e149f45919a02887127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81469d43c41dea84b17714a749d3ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9dbf34d6a320385af02fb20210234129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4c35f47bd0056dd36995da6000a74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54ba227e849376014830c5ccbf269b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405b215edce7b6ae4beb3d2b752576d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11641a574af7031c3ec5e9772fd60e02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383604c89075a1280a767105034112a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bd130bff4c447a2ff23d384353868135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2586ed3ecf246709a8f0fd156a40189136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1576154e86736019974fe1f45e3573137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dead4145c567419ea4da91a131971b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5609a38cf7eec81d6e97b528825336139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86105788c135c002020d4e9c00c4884140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1260c16c191331b40b5130294aada141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fff531c61c7413ca4eb29def33161142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847113bbde8fa9a240556d11045af5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbbe687075e0e799a8c09e4e773b06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c35f04d1dc0716ec5149d785f35b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3f5d6c598ad825a50d2568a57ddd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdf82641e4534059b9d19baaf14dcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089158d2a34851772c3ee9cc90ac58a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a919221d54e0254aa0c7253f2ecaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210a8b30b6221c2f06cdfbef473375c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdebff6ca1f88d578fc16be0a02b87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3fcbf6227e416d4aaef60217fded1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3623456d4497c22b039798edc27479f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb57cd1f9dec876fccb7f7267467446154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d05849ebb0e0f7880da03309c37e0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657580cb8ea42e9cbfca40146ccf4fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05065bcfda8462e8eabaf224645d9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584426dc557f2c5713585eeb252123f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3258aa649fd35c63d6885ce2ce9f3bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fd92ce64dd3e2a87e4171367d0515160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0da8bcae6ddbbd7ca9582d1d79ece161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257958e938198f05eeb20dcb79b2d0eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deabfae1b5d8e3f747f2ef86799f829163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ae41fe7402b985813c1b83eeda301164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4dfedd55c6bf14aede915be624436165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f39f23ffdb995bd18a1fa26d904ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dd48a3e25ec8f60be6968b5efddaf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ef6967eeffce59b86fb739eb5ba70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f49e45f5fb6899f1d6d48c7d61365169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eeb138396d6f9d55b169b8ce5743a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98950ca261e81b0d70d57c2853660ef5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b5b0e74085c3b23180439618cde66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b779410ec5647c08af3957211dea8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e168d4820345cb04db0b5e1c35d818c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7388856a8f4b1703ff4b69e993459175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c552f2986ad83f5a198430fe76200176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c5a2dbc7bd92eb8bb4cd2c309f41a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575cff50ddb3c89e8eaee1de9b99ca8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec85cf84c12cf219bb218576360dc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67628b33cb4c95e61b8a62749bdc334180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e0d5689a53f0ee8de799425cd9c97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7676d9ab3ccafcb0df9b0b4bd8e105182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e6ab74fb4c917a2d02c38024da1de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75f873cc59037c47467e7ddcf41e63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4fbc47bba53b6877b05d55879adaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e23c9ad5cc768c028f5aff40248507186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84eeb9bbd89bc0ca0ec3f9958403ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ad4ddb2dac1849af6bd5fe4145e05188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce039945621f4f6ab5ec5499b94194ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b348e7825ffd2b6e9dc1e9676b09a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b4c0c4aeb10ffadca9a0503eb0e33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39df63b3d2319c0aefc02a973128de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7736f66ee0ff67f4ae6938bae6b7e5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3a4c98fc20b7bfc64a557c15ac42e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca06f79738288ca56c5543fded42ba4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0a18d45d3aff1358fe7e665fc2fc5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d909c61559d7653f0d418a4ec2af3d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c36bc912c9a53dc8ed74bba71884d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ef111a5b397a81044de257b3098f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10017792899b6851e61532e8fa59e414200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42268fe025cb8bc658b68bdbc577dc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e872afcdac806ffacf7fe7c56ae38a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e94487515d5c47896554c93109e81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705662711634781d8860a58b4b47572204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dba319899333d11cf38c00c73d27a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6226038e65265cef5704f1d5777ca2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e556521745af92601c90f13a74810d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbec64d9f3c94deedca210a4874a58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbd84b84ca83d74841ed1351c9f571209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41508c76670109c517eb0796036df83d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db58f6fc21458b68060818c384f848211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57109585789c3d8129f886f15f6f3d8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcc15b60969033dfb7f612ff8402a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e24958c672492fccbbb28a024aa0d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec567668665d675c3c22e5c8d855d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0185ac69a7797e4564fcfa6400343216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73c5f7f0407cdc6083a58dc96c24b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68858b53f494ce4ca0bcbc57f5ab16af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8827e7dd92f0cb267c52a37f4eadd6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95d13b2cc91d080d4369a28ba31e66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd72d384a263ae13e4c802942541f30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d5acc655c54c59d25bdb9ce6f7f6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0ae39014350e28daf3fe4d6ba8380223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becaa1e10aac40ef8db0b75501df14b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db141a939e38164bdbb20c17c2e5347d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f90da09fc92de759e97ae6b986827226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e47646e4ba0f682b41d16918120642227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857a62349f2b3113598cef9463d2c6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafe7e00aa1fa75c053bcf347355ed8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dc420dc4836fdf46675ad66c1327e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465a9c4d8945f40bd016b658ee6c246231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff320d648ac405dfd2452f7b711def2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fee3343fd59744d4d66be697c57ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523747a90c15142fd6ab6b2521097331234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d39ce29034b19a59634a5e7b5fd49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee7c239aafe63ac8f734812849f11b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734083a05ae37afbdfa50b2eb66de4ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54035ee1bf978da5d8f7b075cd38f1b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb1fb0908f51fc867a756e4368093f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73812ccd69d28e694f5a92c0a8c4ad93240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42388d55f7c4db8f2b312a18e8776f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab55a33bfef790d6e353dc5f0ec3c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf93ae3a0aef011560bfedef2ef497243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0281b950fc75f0b7435c3b84e7f3cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ee3c75d14d903f11dcbdce65139a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930babe5d0e8d9e7f6d0b1eae04d6e15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d564c249c031ae0b49482d9ffe554b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a1bf0a59b47a708c115e983048e88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fc4125c1d42800727bf1cb18614a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98051c313aa42b72c8aaf37181e975a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c20dc2797b5b206b74e2f65142f69c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e981a7843b9145abc214ecd077900c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c16ae2052e1d119fa6a48d2630a40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ee5871d1bd65e64c920040ad00fb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a936b005f98205e12d5982470238ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3ca565e734cef5a8121aa96c403fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b763694c969a941460567db6f5a9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe13be1c4340884485af3b636d77af0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7545e850134e76399d3f833e92eb0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17ab37a70c78631256f1d427931bbd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64b37a9fe0e44ce7ea330b394332f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f5835a9b9afbc965d905cf043ef24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12f5f15a7ee28c1d0e801da35af3ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee151ab2ce7bdc6ae4384b4a4ea186264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5f45deab33a7cbebbf6bf3927a64b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8bdc78db72a691a13da53f9dd31b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309a37bb80757a10e50535f39f2db19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309517a5deff0970a94d556accf11556268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f61bad143609e88de8e148123c2529269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edeef37b2cfd1a01f0cb6775b0d7cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad28f1bd791bb7be2e004881857264271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804b3678d93c6d894b6ef252e7e63a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aecc056d690b68d0419276d24b0786273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16490839989326d8b205f058f5b5d7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7bbb1ca661978bde26888659246f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a4d597dd7a1623554ea5f2bb6eaae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc40feef9b07be56174790178f4a228277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0e1788177fafba12116ced36615cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10791be01c0b3a1777e734972c88dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578dac8275552b1746f0f2ba5b1d52d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55567c420c980558a95241d4f1f1ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5846f2773a3357017766a165eb548aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cc91d0738394ecd5e8d1b02184777283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc985cfa7969e0f45721ad8531dff39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796cc9a61179fb80123b916ff578eb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8ceb6cab0a72c1c0ec99dac06eba7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb778fbf178d4481c6169013eef529a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fca45f114fd4dcce1590f406963e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94570db686b4c09f2723d2e532f10885289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0a2648eb056d8eadafd75d2e0d577290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d040c7220a0fd6bede9186b48b5431291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e687b3c3d892d73c60960033a5a43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d130d2c1610aa97f0a705df8c49513c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375b2c69ae2e7b48e911f524be4e8da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c60dec9a1ba99e87ccdb3e392709c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5bd3e4a5b5932ae6d9b74c1724434296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745669412aa57e977cf3187d6f276430297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cdfe1c640ea31491fedcba2b63e69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449199af3e392428c5624f878343de55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475aaa95f64c058f614a50cfe62dbc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef69aa42999e9438c335e5e59bed233301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1618646efd5946c3afbaaaca33fe334302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637003682ae7ba9a7c17c5bb03068113303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb9be95646d781637c40ebfd62f1f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc961f9d7ef7b4ce9d436f517e0963305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea316ef297809f8ce4cb9f591d1c9f74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990877365d26229a5a26d7ac2940420307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e071aa1ab63978e5aae20270d7c4aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4279ddccda9e22be40ba4708093db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc24f32ee8be5a989dc6c1f0eb7478310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea276d663f573bde67aaee028e1a919311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4cb0a90909a7f14d4a731dcfbf8ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca377f0a715c5007e3b866f3c8cd198313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c7b01695b4e221d088ce79fef49aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09215ef79411c84249c1546e64bee6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979467379fa17d2aebee441eae4e513316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29cd00dd48244298cfb640128da2e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49722b72189fe664820aff10f4101a53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fbb36c058754ad4ba744dc6fa1663319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da520485c271bb8873fb985acbd1d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbb1ba29b18c9d19691a028542abb0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cedeece0ee46a92e59cfc5de9c108b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0523c15df5c42f8bad08709e56ab2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e353bb461c28048e5d114dcc85ce6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e52968094cf343310cd71718ebd07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eb6d50efeee5e0e9529e9dbfb34a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27200b89afd85f1f5f6c3a002acc187327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71be3df1e6e5c37908902f1d6e6132328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc85d4e868502c36b4ec1685bf3128d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b20101df31b6d8b83fe5cdd642aa84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7326aa734f99d8f6aef7361b4b9482331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd275e784e899b69b126d4e31f15289e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dd7ebfe54e298bbc6c448adb89b35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d6e5f9189eea59f7f81a20e631c12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f7db128737f76ac07b94322424cbf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ea787fde99e42d3c27a9a7444af82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212ce6cf2907c5987d899317a5b5e1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53598fca27a63c7970c5ee72d554895d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29c359e3a2190f263e516f17e68ee9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fc4eec2aee6b07e4fd0aaa57dc396340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552e966cffd373170a14c9c34966bd3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fb2d68279422a088c57ecf49a6e21342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986cdb96e1f33a81e610f411e4e2be8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e910b4ea60ca981da484a57afe534344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecfa46e90290e01fbb998c4d2c84f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dc815f770d2ce12960bc4c618e4da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7858be38ab52bc88c67a056203d4a60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707ebd23f8f34625fe02c12f8093f5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598d4539299ed9fc50095ba3f932694349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f3696daee4b8f4ef80a225c3233a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42de880416be3d451f2d6c4081a3593351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954116c38cb8f794d54f0e652b0004fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13371e8aea27d9d54a53df67ee1bc187353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e472afd29db6f59e20b91e625ae15f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e41876ded31b7190840708f7f26e04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6311fa9be129ec75f2c38dc5de0dc62356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93bb7b10ef678f11f988afd4d867f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bd15160d868612d698d3e48797de7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf69d3d8f9609d186255a58f2c4882c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcfcc1aaedecfb4fd588e5554235c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c12c66484b1fb61df27b122acfb5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5cffe9556bf271b1736b88c19e020362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd03acefd96ff85a804338514b483a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc15e1377abaa9bb48686e7fc94c720364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfedbbb9361addbb14ba9d460c224b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98869c7ce66ea21a072090201b7bc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cb27bd3f953085d239049faf5f2a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291f0110b3f1e858d27ca13174b975a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12441192231a2f132e54114114005c52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90de360d551fb7c630190a2e4a302df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0cfcbf3b4a8fd7d2eae211a61edfb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e663e0c52aa69734c70b31eae0f76a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47a414b8b8ad6d18b13a5a399ae6f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48395cd60e468305463a2473eef7ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660e4469fd25c90eb50d6c66293a8be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bbd14a8d8af6a4ed62273500bd2a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b0948dc528a36fd94f986b6432927377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16fcb6d27c4c2e9f4cb1983f5d3e93378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b9cc9f906a9c84f1fa258eabeccc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8ef74d3608ecd89c18b9e8492199b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6872b0c74d54d4a0139433b9d0616573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d128ff78067be7542225e0a32828264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbea1438931817eb372ad8fa5e824a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fcb464fe93bcbb4a06c42d1286ea36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad030505924a4ea22cc828a67c6627b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8818ddb4bf5e8544c15e33288f1ca98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0508923070e1c74e0cb8640213bf709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2079b82889708cf4ac60c7c01e2dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826838fb6d8262c43d23705488d798011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b50c69c9ff42fdcc87c711d6e6ec812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381da6d5bd6486363a935d191c0224813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda861080d72550978d3e18e3123c7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a9f4c2a8e48c291ccc32f8e8d6b0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea36cf31afaa47c8886066d59e97ffe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ac168a4fe0dff0409640f09bd770117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f49215e2ae00e89b379567cc4b9ca718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f8903e1399002380eb8578abc88bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eb6e9a8f09fcf5bfca311c358456c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a9b301a03f1ab9e918e4f9f46bcb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d1a214dd0d0df60a66d5ac13a374722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a0a59fe2226df3a48177b90bab43423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b861c37f9baecceebd80e6dd7783a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473483f2d769c5e405523d761a7613325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4713eede2e4f9362e1ad98e46a9c64e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b78af63fa6bcba0e0b116d2ab596a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19027d4b2dcead3247c32e11c8d37eaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b34dcfdf2353f2a3eef51ab7621ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc25c5c0a20165824318625796a3cf530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdc37f6d89a05fec939bedadc5b98731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9289763d8cf4aab64aeb3e5c09043c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a728563647da80e71fa62b9d2838633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a1e705993ac484d8ccbf66e4491be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a894c2dd5543225bc9c4bb1db55ead35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973b2b957d4bc9b8609e8c55da8e7ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8937095685ce724e50cbfa266cdde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4260f2f4c65514bb6fdc0363f62cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d4ddde7da347bc35b9ca9d5208e0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0e419d8080633990ad7d40950ffc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79581558231c2e5c1c7c699ad6c404da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d52f8b62490ff7c4c3ffe75eccdef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e7784e519c35826bdab5399b8a3d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ff0b671fe316f5da1f26d99f47b7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac8c9a2e22703854ce862a126a623945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17b99529033e9f1a59dbcc30047f3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c902cc1c46f760f63a51080ce16f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be119de8327514beefcc9737f3ebe548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7e265f4bdfffcc6f8e66af612440a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3738df2d568f214ece6bd24499a9f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21f09755a97213698991c0b4c3228f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4c922497beff59d58d06ab389508552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57599d414f1603c949f724567995720653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee75b52eef8aa0b22b6cd22d881acbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759450b25057c6b6a2d1a1c7d7c3d9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf36b2fabfb30f12d692d66e1422b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faec6c67802e1d0f5cf17c6f117dc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb1663209c1c4bc7e9cf1cbfdeafd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d807fa805290b11531c26ff8d932e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d040fe9b19ce9c1a5acd03d563e573060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30667569313b936950cb0431a1d99a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f524a0d95f2e9dbcce68a1a4d07509c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a63c63b1e1cf3ac094f24d4df8ec963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881675d04b46c2efcb35004414fb0f9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8d3f8bc8fae32a71ff42c04054d2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffba0052fceab0929e8d33a65c5be066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b27f466aea3d1711e1ca9f9d1ab17a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16cc762585f5f9af09f9f7539e83f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03ae50a514d761fa605f5c5e00643e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521693954af960e42a1f2a57fc013ee970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b25a6fe097c28bd87694c3bc4000e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599d61a198f19d336914591878ce5ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de983991f6c1f26093617d24d66165a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7a648d2f3181bf1deb45d5692e62d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7057549c07d5bc4a90d9abf5526a6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c392b5d938e52c7b120973ec9e433876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6945df5147ffb79b911425d5eb1b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effa4c1f03d4e2ed0d97bc11c686fac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf607dc583e9928b531e7e114a06f1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241104e8d2e250d04e9f29608cfe51f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f9fc00b76dd986393420cc74d8c5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ab1118c42390c319fc7d0c2471caf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe9d7da74aad6477a4ef084134197c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a88d14854d98e4a6c7b49e559c6e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c91aedba217686818a789eec0fd3c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8883863a3ae61ded37b14b525ec1aa286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d21f578071ebdaf8796c82bbbae9b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9598c17d0cf6395d6d5246b51ef88888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa6d08fccf57364de1a7e6d249399e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689f26759150356b19ab6cae97a0c6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c512e2929b61fb4a445e55a34fefcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766baaa426cd4360f405546daa115d5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f984dbbef07604ab859275b1b481c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27015dd39971fa0d35a93a3170c9510c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30758a2329fdde3557284aef72805bba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f03cd0c868f4e6603b87e53e50b7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae9c65ccebf39863eb0fbac77a508c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151fdda04db7ebdddd8154d51cb2ebf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf786843d97a034a6932ffbf916c1d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6d5e16dd990e25c6cfc9ebc56d2a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334de8063c24611c4e3037e7e1ad52a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2dcce42f68f846f342a503146550f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3901dd746d572755b991986eb8060103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b405d369a9b227aa363e7c86b776f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee2a7e5c0fe35494116aa6d629b297105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887d3198338500e963d0ab590a2b14b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04fabb6ee4167488134ac404c7f151107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb09f1c263b01060b2d6797023d07e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d899043045b4839abc15a6f5ad11c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deb1079a3afb394f4a33f6ff971451110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bb6657a58afd605461a985313c301111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6b9774b6af1afe8a110a2109cca61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af797abe001a3431c36a5590e109b290113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fafb6254d6129e527ddffeef9a720114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b90c5615860767b972ed4b128775b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac1fe8397b95e736818b03a16f1076116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff474e90fee28496d6008d6ad63571b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae6a7a0ff04e1c88b6a491c1614d0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc15d61cf985f7390700b6f88318d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731d0ca490b568ba38c9c980c9f2f70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738df16a07f9030f08fb7745cf259c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f55a5cc8be7878749ddeca48f4c413122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3b083ea3766a2f1fbbc007f674d0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d28262fcc391c6a893feba57e60888124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b34116ded97f687cb6b3c90177a84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a35bb1254fe78785b0d0129162f33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a746bdfdc5ae54ccd1053765f2a2f03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f646b191fe942a57feb344d1a31d0b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8c2b253479113b582a539c30b9820129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb5d169872047321c14b1934a292a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c6e3e066b8432ff62bfdf45ff556d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b3b19b129a92fdbb61d3e27646c00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f2f037a0760a79b2afce2eca559c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142ab56578f4081b69b964f285d76f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93174ca7718f49c354b9ac352bd2183135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f3bdb50b1a915a47562b25cddc5af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9eb24b3f016376f61f5b02446e46d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681eaba67c13e2e3481ba855e1a3d92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d1918aacdc12ba84988e0fbda6c0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9ab1ae1996119d4886156bee9c91b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3b6801f278b0206f1c6d0b137a9aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e9156e42d74d6511b90d153980af2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b8d02f74e6f105495071f3f1d528c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4ff1af1ac0c4c30d992bf9721cbd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e710dcc68465300d19009c138ec20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154dae11abda74da9ed35d878146d5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163335219ec1992763c32a9c3fb9624147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70218a90681f16f15b456183fc0aaf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84e36e91a9b0cc711c3ac3ce447755149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154affdd0b66bdaffc3907475e8df80d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed853ae3f2decd4928f85c1052869600151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad62a27243488198a670186ca25a344152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0827b3ac057c2907cc7d35f8f4651153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3a3ef7aab5a179684f83c94f2642c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78924d3990e109addaa814b42c6df2af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d84fceb19f5fea2e340b537792192a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee52703e038a5467ecfd75220f3709157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94f6dac12f6604bf407504bca57d44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012b219a8d34bd9159686b990758fbd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11c9f5f374d83f5c09b35a00dea87e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100a28b31881808dced87b37f957fe8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d08a71d0298c8e9af5603eed277a02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f90ea0e2ca600db76ee4331a195b88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1b0ec454590dd0530a2e05780c23e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beb1d87778b10979bbe89df8e60205165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf793c117f4adca2b4d5ee19b7fb33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7acc05ad56d12a86d217059612a79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc958a22bfaacb865c6d95978c028dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868d3e3c9cf4d16abe5cf134f5b82a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5457f9a5f353c6b1af5480c157958e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f8c01badb69e8134a46d750813457171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d740331d84784960858bb69ba8135172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbcba5885cd5f943742c61b2ee0fb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1723f82f80f8f603a25d6400a7c356174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1593e05d4d58ea8f67113dd8db217a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30733696d9d70f7d312a56c657b2853e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975d69ed6faa77e33feb19aa35662e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42049e967e7ec2c316c110d7789a1a60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dcdd246308b387b0fdcd9e049f29d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c557227756c74368d092ee589e57b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792def885f26e2fc3a6116ff26d6ec8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180309fd5b204f71ca022aed9b2e505182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0baf797895215e7444ec2a21b84b58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e17e43ea9e6230bd31e3649ca2ef2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a67ca98392347cbadceca33e651ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0a45dadfe77e5899080575d5b3ebd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4193459b2e9e2cac296325db228487a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a0fa823eb0ea70ca53ab18e58dfda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9a06c4216c96d74418ec80b23845a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34b7f766858bcfacf8e586eadf35d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9f480691fb6d851f64a8f904f579c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2fcf3af52588c2cc321afcd7260fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1115dc10ad59f9378acc75a8d2695193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def084073f8186117f6de86228cdf28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0861155d5c4cbe4636ac3ad769f942195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577a013315217208193eec04e4db226196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bee014f8ddbbb915f1d8b0b5b1d2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd809e5211ee1623ccd9683cac7f785198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05361ff0e92d97923460b50c22d60817199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8f1d3eb27789e43e1ccc0bc21bb78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9720e9880ac337d06b483bac23b12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d434314bda4db553c7c15ce3a1eef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a07238e517b4460b62771ef252bd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0cbed342f02fae2d6041572270ff4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131373446f1459b0afd6fdf8353a7ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6082d7c3daafd961246b4887144246206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ea69507f9570b18a60fe532a7363e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26fea7003e001c0b68276831ab4bb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a233fbfd03259fe59756c5c70e17d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bdfc3a584403cbafd4a6cc78ca087210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e4417414559cacfa138b99fe1ddab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79dcdf6a09b9dc73744ff3959e9ccd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddfd9b5b0c9f1a61454453026a9079213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440f4dac9ee1337c4db005bce76b9a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33502463a0aea895d5f771f53ba6d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e198cbf9a46beb3c7c8b7d30def72f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd289e6db8b3a6cff78c0fdb4fd0e9cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3819286ccf24a9c792572576b4da5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b6df84a6334c5f8e038c8622486f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbff580495d1900ed76df4a0a85341f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7cbffa0d3477d52ceba51f886e3fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760792e4441d5f200fe1d89c0e035a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cec55a59f89c7257bae2f0199b5312223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c82ed8596103c6b2fd9e55c2fe263f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ef108dce384af324e12da2ba21034225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6bac0c7f6ced7415d129cb6eea090226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e08a93712452c945f3dcdd5535b662227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ca1fa5948af232260e517c48414ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f5c79de67cfd72642153c50294a44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066cc7e7e9b992956e76d331185c775230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f661ead19bab2628256229e650bcf93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b34939527f2f7e30f59660c3a7eaf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d7230a9aeb282683d97640707f41f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4d8df2f1dacf7eda6dc5de9159d77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e049d249e17f24cc55cef3ef837ba2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667211d121a68bae0b82d7644676bb2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfd8716c3730204b91d178e3f3e8c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316cfe3475bac620ead63388ae4b78b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766eda3de5abe6b5e8632ff4d2f7e91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd48a128a87b9ad7dc9a313f24a1c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc83fed6f4a90c189b6f24aefa24d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1751d599ad8171ef2e08be79fc95fec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf700d4b28684292d370924cc9dca2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de088c1486e389bff0b46915486be0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cc145edb7fa0843e4295b9213a682245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b325a4b25f51e82fce03427e0cb51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c0346694ff916c822cb45833ae0de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a83418c38f8aeb14120715612da1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a77c7342c729c24409ad8560171bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885c04cb3566e40d476fe2d65b3d991250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e26d50f86c057f963bd9d3a4e647c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ac877606565e922101a627906cb6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330af011447a3ad385a35f97300e7144253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b10ae2a638555f0854caffb319620c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da118faff7738a139aa3a45dcfcf47a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c378883dbe1e7645653a39b932e471256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813d1e2c7af259c28cdd922a2fc5a54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc51ab0da4276214eb769822483003258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d06d547d553fb69a746b9be926da3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce008599f162db0bfb82c43c91a169f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2855fc039b212c793a31588c42f33b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3509c1435140f7b894fc388d40194bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11fb866ba0d17c2bcbe80df1fd2323263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4341d00fb5cb5b228cf2ddc6668af0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f9203c5122dc56325219114f8dd41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14c8aded5d23513bba5efd4b414330266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937570a67032fce55ada0378c93b42a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84fdfd18f1d1f0a468867e144d34cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa1935707612b0a670f189c9d71b70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0caa80aaacf5b44eb9f7fbd3ea3b3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c1c867d009de1160cdc55f102052f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d02ea5714d52052189183e4938e9ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff59d61384a49d3b2ef5f88ad42832273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d690679c78993dae79d1b615ba005b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f7676c5958d3147a36c4d32c9c7d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44d074df5d3016326472a7f55259dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934aec0149eff511e7cbd89ba5f2167277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bba78f4840c89848c8933a124b42b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ab54ddf2839d80b7685cf3b26058b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d770ed40ff3a1ceceabb257682b3eb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35cfdea4a33fe12a569a754b96214c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781d5591e0cf11fcb5b4c0fb1b861b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41c5b30a68601aba2dd0a59e54cfaa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0c28ba4f4e42f81c46ea4c42ec3c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b121668134d12a82b6d4fd2516ca3e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a67c6544db6161a61994867274706286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879c857fcdadf477f5a35e598122553287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516190246f3e56879214e1e19e78ffe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee1afc5bed24b07b025dba6401e7e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9cad3396fb41ee5d19b96ffa4245f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac57db99837ee67a04ee5e120fc2ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f54b5e535d24a2d43bbde12bf0781c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e58a1a08574625c2db849450b36d17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353fdee346ccec55b91b1c50afe399a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920f3a5daef03adabb9cc957a500355295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150890b46ad7d620fb3ceb441cf1337c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36084fb08b534085a0412ff3079fa6a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cefd5756952c6c0fce33fe862921fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc70d397d067d2f20f9c0e43a72bfd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9a65afb87582726ddb28086025303300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec02a9dad02295ab7fc38d423a62f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9138c91a19c00c29dd2beb41f5b955a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e235b72f58579f0fc0037152549a073303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243a5d403e4038d1ed9811a65bd9ea0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40615cef7d777f511034d86901f43a97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac08bfea6c5eb9c087b8b2efc6d064f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f080a7125bf33f33f93fc394c878a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fe9f43487aa495bc77d1fa1096ecd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fa298ef38cddc3f86fefe1f9faa7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e271c087fc3f4949f69e7aaf579571310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36b5e475c36e3a7cf59bc7c65d199f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41c95e109767dbe8dc330441a7b9b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf317acbd7f57a36279f4d362ff7644313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33500af665bbda68b02cd06bb2a46062314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba254b8cb9f431db17f3cbc2d871b6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475620b44d9f1835490d50ac0c164a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc0fecd9c3ddf3bceb169fa4da76c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a371e8e55d296c458d52b369df556318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90cb5c4db72fcb00831b0bed937f90319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199bbf0b71aa98171fad8ce1ac1a3a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ecd8a4f97fbf2a47a17e9ecec7e54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a997d04822233977a3114078002b088322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e2d2e585e3fa5050452a138bfc8c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea3d9416fa525ca5936398ee27e065324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f306801743d2a006f8d33a66f1bb2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45ccc6b570f53716b2ef3b7ba9256e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af7249e7ff4df43391f5826d063a8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5f8bcbfa9eb3f0c005d1f78585960328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5d09636dd55835bf53e707af8eda4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba323aa88ab8428dcfa1a19c5f973a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed72cc21db496cdf5fb0800cf6319eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802e83969e443a325313ac650c65972332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3870e5c92d877843ca13eef6a07c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfb8edf4301883f2c5ef808eb4144f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c05d18eb5419eb04253dd4569e6e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304f9cdeedd0f7a106dad75496eaaa9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e98d19dc84f3dc79fee522ac527365337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1b8b1cacb55980883d37b558169c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29fd46dd1d50ec85d62d2489d534df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19602f9a44e7789ea12bada998561648340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b20503e31e5ed3a3afbee1d78ffd8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f85f5e9d6ea74bb5581cab2445ee8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969b9625a5f63f140746a05aae31faf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b131ad8486558adaa766bf3071db1ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62119c83263d7c04c49096d574ad9aa3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4750a827c58f713de80d8c387fe7c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca724d8bdb73f942e274da7d241b7b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc947a936cf4b0f66044330dc8458e9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4291b74bffd0cb2673b096d4b00a30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44a603dc181438b419cacd26226e7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c185b7e03b72fafcf54c025d7f1d75d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e58dab39ed2c8eaa86489ac81abf86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffe3d9985f8f8663f08d1dff462603353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef20d65ca521ec174e4909b02ad49e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfacc72c012982adcf1d2f1fad2eaf9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb0ee0649ef33b9f0331415147fe03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173edf1cbbcf3031b040d0329575b6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72041383de85a278726140efea1d732e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1438edfeb1124fabf480902943a985359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f29a7a4ef970ba6640e2b18af8815360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d7747e543bd20bd1b51ecdcf676ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9d72850b567ad091000dd3788b437362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89738ae317010263063de75f7ab06fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcef5b6d220d2dc49ca288b8414a43f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecd9e1f2da5548fa3ab17f71e74d59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d070b0096bedd65b123b2079cd45666366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc87a0a245e747190e402335b48d60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1223b002d03ae2979133b1e90ca06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664d827801aa277b19afa6d3d802cd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c2c085370100a261c5b0ff3ee6b19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a5f803b40ec53ba3d609567d94af3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11301dd26c2d1cf3a7ee4bcdb6f8f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912ab21e647c5a58d36a59a6088eed2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda65a6f43041950d41c83974a540eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbf2e7665a20e02eee5eeff122740b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b73a828dff9fb022ae494388636d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ea27f60c030d8ddf2695886860808377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10ecaa8d9920368da5afd76e48d838378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>