--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe4fa202a2c89314425e0a3602dc981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036164d345de8592f952f0356648d982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9ba1f3bc0d454f2076facbae0fa213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88575c0b7333a25ad6cc625061cd70ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d40c785995a518402df9a07098e8e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c62334f9c4251041221824ff1c10c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671140fd57ddf66d3baa995f5777240f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81d8d51ba1e7a5ceceac2a51da1cab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90548a582c7d1a086076111f1543f59c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f5b2dcf3d42ec822903ae2ad8b3ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052c7642a4a02afe77c3ed3e8f1737911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c20726437d228cda6eaa6de93f1a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8badb3d536a63431dd06d7e46f59d2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623c9439e8530f9f77bcfa1e860328014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887db8ee4f79ff16dca95d2d57742d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b3f0468f5348f1125479accb8464b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3c0c8b1f53d5bafb5ca657b7265f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300dbffb9fabf1e6ac67c7fbb7b7e6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365d5d0fcb2b99b3262ab4f9fd0ce6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef8b37dcc3ff9d9c06ef2e37296f5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafa7b26045caf1f4d5596277a8f01021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41897419ac4ae63e4ca5064a90b9912022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0506cd4bc0bd1942fdd984ebec1d9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c5161602524b60b18b14d8babc21e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fdb757b82e5f9460ceb5e1ab5d7cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa1bd566ec84b91c069acdcb1bb89926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860eb8312634c1e82bd21865d0e2de127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aeb80c475b5ea41b0c1e199c5a9c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e718761892edbfd75334947b5a2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127e01e2a87c293901317d235a42b4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb249ed4b209f39edad5b4987635b07131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b57113c905c03a98708ffabd9cfd9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220912fa5518590a743693be658a86633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93874135d0228c9edeeafd8fa1b0ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba109bd8fd4ac8dfd14be04bd6ff2ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4e2f64bce4c49bb6b22f746af391d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebe3b0943648b8869ddbec1562df7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a19716452295a8979fe6527a2012338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b272ee1d99f546fe55549c3da24bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c95482e4b21bc2fcc1c46606131ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3345c697ca8620d0beee42d20a0d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13b3fac124708ca4004544a888886c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525765a5eb2f1383989b4ab8154beeec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21efbade645f681c627019ae9997a4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10669497ac341f3ca227f6018214126845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3999d503298869ef80affeea76b7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637c758e55a2d815c9bed4f5b587f8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcfa4cb5695f1271ba1724d36b4dd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34138888f4beac51889cc5a937eda21749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ab052fb9d50ec5d478714d53812a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd5ab610853f088b7076ce4ccb135c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a61f476e080025ea7a4d09f3e3ac552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d57007a9beae977feb251776b6b2cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66abe198b73b1f0cbd2cd69fd829b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c6e6384c458284ef66b7d02e92be455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62117e2e33d0424e6f60504df2d9246f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544f92134da83f03473e8e34b421c0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb511a93acf0785bcf9cfa3626af50658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22061adfb455c73b80dde130b3edb4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c78075f6aea3bef581bf7c59a63cfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c6aaf17a608f409a1f666b2b7eb2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372607eee6e88f59a408a419dec9a56062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f82edbca17595081f6ec6f6b964db263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f33e1dab17e3a785d14660c433bbbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72e2db5c4a0ddc11cdb8b858d029e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024463f9acd50172ee1d46d88648bbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455eb25b145a2afb1101c1bd9e64079367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67edf03e77dd8aa02908e3165df0b5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feca3b7700222f52e601f98b5d6c47c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1294c1450f3ac5466349d988f966e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1c19f1234c526fa2252711b4ab61471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878021ad83eef62ac22a49049e7284072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773f99e52538436dc7ef0d8fc0a270573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad55fad3fe527d642e2247acfd5684874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33d46513bcf2d0bb5c3303ecda46fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d9c75acd81b141688286da33e9ffa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a66030b01d1ea3b85c1baf99c62f8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974463624812b0b0f259bffaf0cf55178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdeb01b3a11383bf2276c2fce8fb39379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b29970079eb1986b2bc72812b4c49d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599742571e5a407495d766416226c4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ddcb42298deafde366452b529321e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa802c8a0b0e16bf89ef25f01d7b964583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4b5aa15599569ceecc71f003656ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809ca5c7751eca0022ab747f9cf0c1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e39bd535e6ab5ec916a5d2dd2fede086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab52f30c159857af83575032f03364887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c00881cd740f16678067076e5c18d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeb2d4774fbffa7628f6c646323eb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e729c45ffa3282055f546c81459d63190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2001062c4c26f42e8929a04edc45591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31c76b3001c5dfa158137465beb27692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ac5b674ab7be5a40cde3659822d0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2c790258942f521e3596f0218292194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698c6538f0c8d67b5509a6ef4bbc17995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16a2ca422904b2b373682c800f3d2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1acdf0a504aa229d50d0e959b9a5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb079eb893fc97468da3539d385bf3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935404d3ae089a2a5482825e98d767fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a176ff5b96da3bf4575cb04910cdeee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11b3fbb231c4787cf55d977a7ebaf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2654cb3e0320b2a473ad4d860862881102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42df5201c5b2762402a753cc95c619103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49651f2341f3443e29c6b73b30b88641104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf4f5ed3c5db51b96d65235fb7c75f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdab5f681838ba7d18eb6bbc0dd33e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77a887349dfcad01ed8f5651710c3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046d67a11d6a35b18810f603a06766e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2f818bdf3c51f2ec1c543d0775540109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2b0adaf55d0ebee29144121434669110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcea887dc285f593349d33f581524d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaee55b64f7ac6dc96447dffe12566112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d753c0a584278ede9b837b4d75ad66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76857e03d51c1e44162f66049008a22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f1bd65bdd30417519296e0189f795115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87851b93c9818595d6b987ba69c8bc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b21da3464e4326fa48094d3ae1946117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76d7a8c09552ce30b5e8a20fa3f9c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abae4893f42176e1f354c47751f1b04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a783312d0c77a10b0b56c9b1f4ec9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270f2a8afc4ec2a90188c2e3baf4f17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ac1e3b0d9afa3a9fac83897ef427b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf89d722cd7ef92eef7556421b51b1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1dccdee8d9fa0a3c8b3a97e755b39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a81d365e9b0029761066169fedd56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0c2b56b7882d4acc661c0372b2e06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a7c1f6ad71b80647a8d6b5166ae22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b23bae6844d51aa9d0191cc980da6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166719758d4d89510aa95fed3ba06776129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc165adc6747939e1bc656c1061a20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a83519aedd1a4a572947bf3938e00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f30a81f587ea0bf5120a5b263ee320132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3124f521f66ed5c50b46c7606d6c91c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cb51f17b62a162713f3c4d43d03e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d9b50dc759ef74c473150b31607b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9fe0640d0bf3750773b04e6e70726136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d0048d082ec49a19521fcceab7d04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd5c9ffd00687dfaa3ed5d8f79d6fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6817036c097576ee5874f1ea3ce81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a12041aec341e95bf2f799e577759d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b7774f7b1ec6d0aecec4bb8653807141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65610d8cf527c416ac9412efab762f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f49ced5b501e06ad79f0a3b70326a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21584ad10b7c5042b6647c5b9a51d368144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb04cf85aaa4343e0bcf4af6104628f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7328bdf2f232b0b90f4533b0d78dac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7bad6f94a198910cf60fe6450cc25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319ad1b925f13e094eea63277d22de0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147a18dad1fb891ae8ef98215fc9a48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb329f578bec43cb20b335e4a9a23e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db618da1bb096df58e6d651b4a6d751c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d11ec03727a063303bf6aa006f1ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bacaf7acfe3a00bc55bcb62403daea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f95de2d583211f31b2aba34da2e89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a5b7ac905be798bf5396c73ab02c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db603d451d45df97712501fe9a9b22aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83460a0e7e72fd3263e6e83d29300dfa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60d7dc14d4cecb757e1bf191b47451158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e1b34c589e436f0b8e4bc0fb72ef9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babad2479f6e6922134601f7062e4a5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67566815d4417e76d7515de0e8f14811161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be119b5f69c6e06cf50f6668dae2c0d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1513aab8a35890594f42c59df77dca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84024afde5963a54d097041ecdc9b0ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f31cc0fe7de98bc3531e455e82fd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404110e70c68349095010ce73357e83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08191a72c8af371b7916ea4f466e84f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de978966082b5b1aab47ca7f68a60b79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd9d899c36b5e14a2d08ec7f31e829169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c52d4d6096a9e4bd7490af22a18f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e7f98f2f1d85414e129e3fe41d574171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e339b9a8d497d3e54109971922e7cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb4d11463fe5754f327f1027037f6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778dacda272bcf3a7dc300fdb340081174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb8765bc600546876ed129873e392d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261c402c7a6407af64339c5452fc503176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5909ee9fbad727061e608894a989d55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfec42856c51f84fc9abd40c5ab844178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a5db39b352095d8533c2a0b72a680179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c15fab5b3b1180679f8000216ac72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a84ca7b92f02287ea93c4ff54c4488181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4bffb1a639d541064120027fa4246182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54955c4126b11d24f294e2bc7a2162183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6e8ec640fdc8b0ab0031ad6e51efa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549d0a5fc2333f2a02b37b7afd1109c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df6032713f03c4ec5ef621c7a4ca63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6801a4864bf4a25e8d8e60c907b31b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ccd0f443d4766cd9bf3c7cd24912a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b90c32d0c9f679cd17ac5d016e636189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d303aaa56832e5302034a4182a74d29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6d5d22bf57c0b998735badf2b9443191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e28b43db28059ecd95a025a49f516192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6b89186c9cbadbc44a59c73e6bf47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26ac575618b55bd362b870f93ea8d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706b1ecc3d71452151477e7c2c434a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833a0381512706d39c3e5a2c7f78059196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad912ad4c1053322478c55ba43c04a1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640e9bf827800eb1421ef8cd860bad1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52471f0f0aea34f18be8b3412f598421199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756572fdff24ce1d14efec09f17bd194200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be71fea3a9efa995dbb930edad6e6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866e669bcd49fa7bd74242c75e5406d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fca164a587d6e54f78c6e6b3e596a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36016adf9ee16c830c4dbc8cf7bec77f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79a9c6014036b5039fcc8327e82180205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4251a3f9abf52ecf004cbdf0ade6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942187a582d4c682983d4c139fd609bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcae27fba1cb84fc8ad9f363a92af0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571a34ad3c0be6a8a19bbc2aafcb948209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ce9ae7a1ca94b516b8ac587357aaf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01865cece3094f0ccf9c8cb21b572f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35843a118f797dd2cb374257d9eb673e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec8caca5326112d321f8267646fc62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5a613a06ca38f8eeec17877b7303c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7586c679d5f745309a33885eb13ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519cb18c403421800589452c2fa8cb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe898c13097d296f66ae7d33510c6ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c1c0f9a352012314c442f687ba14d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409874167f7109104590cf20d452dad3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aac1caef05603133eae792bcfaa3e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539045aeabfee28561674a948e971d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb15d5ec6af90e07fe1af23d7e4c999222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd57bcf935353e82968ce2006cd56a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2dfbf02d07d93ebd1d42f9624dc5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe413a5d64491c3057b22c244c76d5f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cddb968cd74520a1ef776e58eedf5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff50f1ceeca01bdcb0cc0305a764a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e8887e9dc8c977bb05b3a3b6c26b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf3aeec25d5ccb9388f3aa2e1886bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e73fbd7f999a04d885cf474c35189230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce84225fa582492b197541af8a8965231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff002d2a2faee380db67cb14c5ba45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d8b3cef638765070e9c9dde76877c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677701754305da9ce68ec561c23514f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a658818981c4f8a396b14ab3d8312a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb056db2a1e047de0e00b3949931f354236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78077de2292ef4ada44c09f17995984237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0362010324811f719bfc01bb5d956238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39007ddf58d451745f4fa7d1c7566885239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367764809717ec51a2fdc661740a215240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5f9300e3303b99023b24f07692f8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829b5e2703fefbf15a0d09381ee371e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff1b4e68df17a32981959b656b7b00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0aed011ae1f258409b5e870c409ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f166405ef0991bebe3b6fc99f5e33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fb326a38252494394d5c81c9bd27f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e7cea1e123f979b785df5fc593876247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064b888f6fb55e61f15b31edaabd46f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10accf3d0d53fa38e23cc44dce5d23f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae8924f0037a8e0badcb35cce65e79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5a88757864065d33be5c69d7f5bfa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bacc0ce1e6ecf5d77581b24cb0ac56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b461160a7eda3c3857fc26d1daf71bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03a4d6f797e27b97f5352b29f53826254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe363d68864f0f7f8a50c152737646255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3271c5c75609b0db793d0a320ffce8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843e1ba8adee05c3a0e8147e7bd6822257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb677050fb013627a0eaaf62edfaef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e30ffb40b29259f29044659c80035259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158a26004a234f53603b6b01cbd05f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fefb4c8c5e03da57a4846fd57245f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc03433f813eb59e2c73c73f647c83c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421dca15379f60f6293d1ba40d0cc7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97d8ae3f177e786b6ef84a26af01d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46423c68f5f1903d745c57c64c749015265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad7f6e905a2c784dc1b87e06b9560b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd8e4764f13d8f1130eafd90bdba04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7752a6b8206e4dc35162f25de10ccf9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70dd9765a399280dcff76981f63af1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbaf40bee46e973fbfb5d3d44d6e7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d7c3645c32d64eb041272c58134bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe5f39f7d926d4c0034696d7001647272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd2cdc115260a4791a61dc2c08be6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7305b18427db145e55f181208b84a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf8f18e8f8a35e02475c2ccc5ff99e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acada8abb86135f88eb2e17e6c030d12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ae0169b68b2cdc5caa9227b73595e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa5618d567d35b320755e7dbe4acbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353903c34aa7749b1fd3c2f82c8f7f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ae654fee40d1a9d9170fbad180b9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f93cebc89505c7e987a43b7122788281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498cc14cb445d8bf739346be5ca15fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40075bb1cc69b791db1fb5fa46f3318283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292cc8cc0e5a4237e65f74ca2901d23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978da1b7f9a2bffbfeb25c7a1ceb141285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadd60e03644217d93e08186655f048286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134662fbe426795d94d5d3fd5c5e6e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7062712d3021ccca2786dc8d9bc61ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436a649be5d6445609d328166f4211b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d25e304de351e363da65e412d4e383290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ff4286df164618f9afc99ac6414a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cdce9c34c1982422b6796b8eee4ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4ce61f10f9262aae7c3e45a456f7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725f60cd0f8742c9206cc5fa9d98a0a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaad1d087e3631fb8571790cd669f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d42121ac49f2a99358c5b27b39f01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c79102fd256b90eaa37d54c39655c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f0ac61d5151bf9aaf10aa0da7f59c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a91090ef60595fcea63348e2a2924299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c77b976a82a0b7059968b5b1ebfdb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a049197754f9f05dd02775736b7960301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293e3ea9b623942e9ade82a7f3adbac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075449be0a0ec88c864413b6d473d5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c601da6f7c868fa1882da6a31f33a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b8270fbd758704a3a63eedd5d2415305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c76528b1addab5f90e708ad3a13b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636216c56272356af788af7ea97844c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248c0507ab94a68e02d80d11e8f5a95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a05436423c7f96e4a180b324986c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f2fa438802a7060feb39b18570408310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d28e257594eb225144a20b8bc7b41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58d15ebe16daf825e304274a59040a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5947b8cd91f7a53eb9643dcde96ac0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8097a58ee52fedea8141872c1969826314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731443d7e2b5e19f3d683183cfe05df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33375617f55b89d53adbcbf099f8a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b45529cf6ee7d9d0fc955d566ea20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543465a29b1f589684f700f2f404e96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911bfec481a7b9c9b6a0feb13274fcc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c509cfc4e0a9345011a7b7fbda2bad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d467208dbd498048a9afa6006105a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198c3109fa04f642a7486d4829cd765322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74e800228889128ccfdf5a2f4c709c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924a99197eb5d817da5025930c1f937324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b59090a39c7b490298ee089c45e3df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3787f5e8dbe20b3dc7b9089a662204326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca38906e6453d7947e6bd3e53a1fff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262922c9e26bf0554237dff77ca2b47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf776ce2b87979dbcd9082439fe7401c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2dab546aabb518b41ef7ab7a708ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ef43ea54894729e242094ff30fe0a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65356bdff3cd25184c5c3186f8dfede7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca37c9a2a707e5f173d765c7b3f93e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a73cb67f9d3a12ec89317156d6d86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574148440bb421e5dc80fea22c3eafc9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c7cd896ef59ae64a0332bcf40cbc0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2843391942c3e1077e77a1330fa7e79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7ad020c9434398add3147fe1355f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4018ec52cab39fd983e7e83ce9bbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6141e0b37c83f6fbcc7ce8fac5e509340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085eabde9bc0921ecb7e7ba78529f99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d5fa3d525af9070b71a1d90590c07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74ab32820696a2a87c5a4afcbe5443343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2328d07ac50f4b9934d04abc6c8f0a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e926000a6ecf44343250e8e00f7f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1880f5c91e2ad3f6d49f233d9785c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf30b4c95b92077ce44de020007ff33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1989a5e52c9a539ae85c7fd6a69d072348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7390dea9303f74f0bfb5d1fb3eaf3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2297c964c537c84dab29c56ea9d8ad5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a294ed32ceacd59a3e44e032eb3ab9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0714c5d3c497963af33c6364dae0a04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3e7e03df40dd620f48aca98b9dda9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a14f2609dfc11f2d59412f313311b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573d59df46d800ffc42cbb002577292355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13f6981149140dd0747e8f2a7e16b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03d3043d38825889712e9d48f55783357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9e256b11edd6ba5cd52c8732e6d5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b513101d35084238fb2349a73e5bd6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88678381c5900af20b4bb93093636b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1cb8033a52432bead1639c6a571d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f83912034e76bb7bc1f18bcadf5ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd58f7bd4553e8063ada44ed5ab001e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392a220bd64db014f25193d10ad9cd1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083529b89cce5c6e03ce1bf101f6d83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f045311481c431d44d0068395403e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf40369f689742139d30981127093b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f370a7bd599d0ff5b5293f6992afa10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401a273a0b7ca0f7ddfd1efb52aec54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49595cb365c8e086347a2c6bb5577ac4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b4dbc25c4b02d9ce3b74b2da18e4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50a69cf7321ab8b093751cbd9f030d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7740b9f9a36e5e91c5b53ae6bb8b9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd87255399186664850efd61eae74b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee874e8b8206ebc8b666310396dec5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d2c39d0a1370e0db078ed40e83181376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbe376583f40da2a31219385d1a765377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3158c82f99733e644eaf2d31c3b7dc378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42048882aab5adb8f8cc5762d9c5123c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553692a832e0822b0e04bcb7d9ed75ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef994419fb3713d7169cddb8c008423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03569168d6e0607ee2843702c627314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1fa076d29a4803a5668b8ee3d4c8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c91c328169c09389130044e7af822f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f559cd1389d71791bff558a76daf3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd233f482011126c7518d3eb8b46cac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cc82b28c80d29e12150f499804ab19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62e09b59f932ffb2042aaa04086c2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728e51f220900abb8f8423f876358fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b5b2e945e19d105097728c0fdebc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd346a4b31b5b0ba00ef9212e169253913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e950579150cb3e524a1a95448c0b8e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61482bdc18bcd3cb1215c123e8006ee215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b132fc998f0269236969ca47b33bcad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7adb5245973dcdf5a653e71448c7e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57384c82896c3a7635e07f2da188f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed13526c480baa4ebd41cd48337aac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2c0c088daa196d46596c4be4e820c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991ab8dcca995dd25fcad369796c89b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaafb8cc83ffe2d04feb7a02f2fb42e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83226fc6ce82c1706cd7560a2b3a0a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e2eede617e14343321787538902b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f09717e24e4a60098cb82dfd9371a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde659cf9b827b78d6294bf842ccaca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99557378136dbc783e832d6383ee99e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c6e3653d061354f6b6e9438383afe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f8af92200ad0a63678e7bd798150729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16d0879fd60210ead55508e996da1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6a5f29e1f2daf919ab53ab0b865c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4755b0f5607a49d2f766fd35c3aa0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc74f27589732436cbed80e14363fda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245a9261258253defc46d1b18aa2fa534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15c6c66d7e901fcfb3bb11b26f122335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1307b0b0363b2ea725a889e79a60236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854697d930d4bf7e553b72ce08c0ca937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096556bf80a7f0f835c2afd3cc702f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04980cbae6af4a60b58b7cf475d03a8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5bab0d1df075969d9b9deb32c973140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b227f0f0c8ee9f29bcef5f81ef4a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eef7d38df6a5c140aac43399e46f5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975fd577c0d8ac20ea6b69fe5a2973f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05288d8f41518d3b1b22ca3aa8655d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c274de5109327c1e4df0e868984be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fcb5aef39252e663016aee8e5d41846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202af7442be810994a598d6db9e3766247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6221883ddb7ad657b78e9d02f151c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae58eaf112e09c437451e1a18f1b8d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0f84bb8e5985485cf7f9bb5861d6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9844f08db473573bee2445200dd778d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1dcb7db468668e7ae3fd2b2f11be152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06499fc99c14a53822cbb4eeba30d46e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6844a52171a01943ba063acca242d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994b871369a7569f1575a2d63a01dfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43823e990798972c4a1df4d3f2a56bf156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740e04910f7f3018bd50b326ee9df5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf79b6872887ba2046fd28fedb212158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc3c97c5b490dd6ad6bcb2f24afa5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed401c83bb451d8e92af9eb48865c5c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33f98c03d9852d3dc544a9e67412fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8faf121a5a441d7f5238a5a7d3cc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcd42f6179fc897adac4745bed777263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2b461719538ca6d16d3e2eba5b66a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e01624830d8047312b71270d65a23565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510a489247b76839c472e2bcb20063366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43546d275c8028bfb50d1ec373161f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e83d58ab3d3800b371dd4743fdfbdc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170321fd277dde91ff82c836593e4df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038585cf2501b0e64224b6dc122dfbea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446490fd74ed34ff3c2fa6da5a2524e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828b741cd7c03993544e2d039471e3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364545c925543b1052577d459cc470873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45683c7dc72169fe6c5395e979774f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844ee21114c221fe5fe77da7bef2c7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fcd7d78cfe29129c897e16c4f5ce276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0fa15a2c4153a1e2fa924a95518db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af34267088fa99992bde7f709d5af3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d465602e801db509615be727fbfb16e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a639a9a7293c0df0e6077665015f9b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c481ea76e5ebd2ef1a7a1abccbf86781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176922d05e36aed7ec7ea7160ec635f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69babaf8a184da867de4631365c665f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdefbe190ebba10496becbcb5b6ba284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bf2fae5d81d45858cb68169fd352c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c0d90fded56156d2fff5bbf43c03a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8d0694576fa7ff8ed4c4c8252f22487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea452e3e753c28f17db29fb537376aa688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34ca234fbbb0092d7842d4abe357ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd3bf1aba4a96c664acdd46f92c6f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5803e8f609e3dd11cfda115f242792991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d523f6e9f13e35ec6dceee3efdf12092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57559cb24b45880a06485e4e02889d0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8947e9959a39478635acf489c77901594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350849dfbf6a3208000b20ba560f8d5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15127347c4257bd1592a88e850e48cf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d94ffc3351cf0259996db964ca8c0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e975a222ab911869f2956383b786c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db65bd048402f0c419ae46737d781799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98304ba2df49a39d979f7778ea0e1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101faedce897fe42c9199291f0ae0bfe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd12859e0e15fde467cb1fc0b20115b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda420dcb21f8061cadb3f3a18f1624103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fcaa743324db1198acc6325e7e018104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc858e7c4741c435173f688a95fd0dd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6bd6f213f222e2fd70f0002ecffd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7a73fb308fd18f328c2d88c797e41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66601f3e31d9c3eb97bbf522751378c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171a59b67e34563aefecc76c7a96da9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435221ffb4ef8ebd29b0437a281ca2a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1826946a78392b097d3b1bac286ebbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186a803df241cbaca8bd865dac1bc96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4def16d9ee5bb0416a8da01872f0f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e95c068b3bdf2ae907c92f9784ef1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e21babc0bfa8f4eaed1bfc2bb85f87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c2fe4b371ebdb88b53d1c9e64871f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326fcf3b94121ccc4916928585daa96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768affff508768445b215f40a3ec0eb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a238642dd7c46bf6550ffcb6e90f1a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dce13de915e89785714b122cf6624120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7463e0542ab7a636b742988ecfd104121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86343164f59d755ac92ac385211836122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81460b8a93f06224cfd083bac0a501c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc64ea82db1a34ccbf8a0e1925b0a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013359343b25d63cb114ce503e01047125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16543346f3be1fd821bd80dc706d63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5aebe5d97a3a71e90e255a305e35e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a29d9bafcacb1ab7e882614bf14c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f67cc4cb69443e772937928fd3755129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc0ced7ff4e8b12d0f8b1c6dfa39e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146ef0d64d8f3dd7e3b74a0e339f6b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824550d976be84e4e6a3dff19c22e09b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dfb2d6b5b1825ff4ad1e60d20e724133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bbebe6051567a3bf2253c41dbead2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fff52a5bf7e674b29cb09ab92454d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359838b88eb3ec666c6848b90c1287cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92607a0803632dcd4724586bb6b07d3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa08714c1665e8050e7edfa5ff5d548138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca2b83056ce8f70aa730c8fbc13ed0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cb7e0730a2b221c40587bd6fd4d86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3572f6e7df4a08b322a585ce998a4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bc664e87b4dd7498443bdfb4e7779142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647cb6ffa29ece2ff719b6761f1f0a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627b4afc631c3d6f371b4d342bd2a9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7207e4665dafacbf146f64f81ed377e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc76d8f7a70f4f7c7db47dee6f4cb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a1a0e347768d39a2aa45e51467d7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8742a906ccc7fb9ffa28b0da58b23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52b8a737ff47f88fec5407b257a142149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d19994a89fd149d6bf17acb93e7a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0490777e37e4a879d3c91be38106dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff019931ac58f01d803e465bc3f9605f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210725c53cf9d9940ba6a8e9c11724d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d6d8144a270e0828510cff26a9224154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0a0f61e2aa2920eaf484254487c9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afd85ad38bf11266c2c77dfd1c5a6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530247414e29160a489008ed8ed9e03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f25874a88ab52895c1797dd0bfc22e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbecc717f77bc20a9d8d207b44355b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91252aa6a71ca616a850403958499aae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39035822e66ac555057c3441c537e325161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50549069f58646016ea28baec137ddce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a339af2e9a3ce1e6f8b5e01917165163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b49c3da308899747746a33cf79c26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ff95b0fd7770186d22e5a96a96845165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb917f7cc4898ff14f6bf7950328ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f4f5f3ca4cb8fede6b5a3904db0dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6ae6feca5ba1ab5020edee4cf11e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8c57c10d69739748282db182f485b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15e7398e5dcd5e30368ee2463b4133170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0829b68e25d047a9fe4fe7061ac73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c433fe51a797f7b0df33c3d0adc2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa2afc4b533d6d6bbee4a12457e565173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796697137a18ae140168d200a6b15d47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06023605563afb9cfc3c9dfa9f774a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660f296e892949750e5d0da1e92501f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86be3fde0509d6eaec25dfab7ab764177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95f816803e8de9eeed630e38e2ab90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21ea61c2661ba13f1f32cc05196aeb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bf1d17db55624ee69a4ca250ced4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445c2986291efb6b9fef566c0540a80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43323e1f50a9e4d7f91740026695660182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66578ab67df15262a5a56259916bf2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b137a8157b0f29f2e2a3103045fd47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108d41c0fa988668458f233d888ab4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3cc4e9ce7887a797b93d916a93a30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf07749b5fee6dacd3b47675e145d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06ad581447653ce47278de660c4118188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584094896cf6304cfaead8b8f39e3b60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca6124c4cd7dc16c5b1a1f553ab499190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb900821186ef2fba412d4a50f358c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03f01e5b817530a2b224daa9824be5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726316b8e477d192c4dcf499961ad795193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04788bf4344d037555a7836e6e55fa63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfa0f66b2c06184c2664ee068331c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9309a88ab23e2ec6602fc79e09b0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154efb504c0608c191b2dac83e132ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e3a653b7920f7cb1fad7e8e22ec5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ececa1d959403b4ced252ceea2cca3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d6e4125ff75fff47c5ccad767b18e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b20d2b18fdd95eb8504f1fee699449201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c5815cf337342e05e24a635f76edd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4d116df1081a9d8c8b2163a787e57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517ef40f3be92e31fedd83e2a36fa6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94553b2e87314a548c2ce63d4450fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85bd5514387257883bd6ff15a6230b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15eb3f9a1f9ceb93d75feb1591d8b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82f50518ffebcb688829c11fb61f18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a60869cf3831d7a466b8c8bee26aea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c8e20dd37461018a0baeba153a7cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6742a2f190e4f9ade36f31095e55a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4c1680c73b3c9d1354c02c48264c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdf0db6c7b6358dd1a56e62aabdfa9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274403224870fd511d0cea425da802b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dad063a00cd7ad223609d0dca07756215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a13b6fe768b90eddb746644d50c98216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bd1eab8b86d9dd531c4c5a404a908217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337b87752c4fadea604b37979cd1983218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1030c07fa82993d5f7120e72b3c9c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f2e191cce277b00b7649dcdf78eff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78befd074d53d5bf73838f0fca1ad069221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60e33fd554aa449bdb7edfff869ee5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca6ac8c7369302994f6255985ba4ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1286fe299d1111ba7f11ccfc1ce04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d489b041400832083855f9bf7fb312e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f837c6f96e8c494cb78a49485c997cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e2d4838e8ba5722ec7e70360b0b60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3151d63942688e2033b450dd9c111228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c216e4b12c3d602c8a8b2c89a9b033229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be09ec8120d266fa4b32a0e01dad7ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfc33bc6c589e7cb49e37e477eed92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b89264dbbb66d7df8359d748cbe7e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c1568b3e797c5e2349bc063981796233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bbfe0932653ec2f0d3eb4ad12b997234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884e53f950b733f67b2d95c0c0ea614235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6174acfce4d89167b25d19d35b2795236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85d38e7573ebbf6195d3f48534bd34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d00c16e1a01ab9b1a1e01d83d2f44d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdde59b1a575c5ca831d3eb1227b82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977c2000cb85bfbcc20d348f3dbd813240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8692e430dee868f6e5bea3831b7a62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a83f2ca753517c1824d575221d2c92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe23bd73337ddd6340533f5b7658e68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7cdb61d4ec35da96d6d78680ec120244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808cdd770472949fb6b72ab564e0efa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7341a065515cd3598ab24a10636e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea58f436f8ac2aaed246cdbd27ce9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b41b1d1e3d9960ecabd3eaacfb0c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7de0ecab7ada6e2a5f35ba35d8bc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90784ec373ad7fd424938db451a7642c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91e6f77dbd9d6415848d585171c153251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bac104ebfe8b5a6bf70b70baa0924252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e048e0dbe7841f725898433e34fe32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727be8232c6e6beb5e86b9a1f4a696dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40385094158238fdfb3e3e08b0961ebd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7279270b9183d523608439834fbeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175459363d802ee37feee41f279df724257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d08c71925d6b88e1eb4e4cd027c79c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0b5777619b86d12e75aaccc56f26e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b09e17ffaeeef453adeaf87cd0522260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19e5281e3da989f7fa4dfd0c33ab57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fe50ce2e079ba386de7a5ae02b62d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a422091b92a98ccdae1250fbe78b61f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53477db2a29cd2f19fa30312977ac25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3310aa886283ad53e2a0d517003ed59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81cd927e74e21e22d5059028fe683b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046be28084f060cdc6e38f0ff348626267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b708d9ecbfc4420e38e8df708392054268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d21886ff223c9d736787a48a13074269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6e312b6f5dfc65818d7980c0a5835270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0d5f0721200617deba3b440b6c15c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e0354afbf2b0172fcc730b5b2f7e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69cea1a5f2ea2616d89eb782dc7190273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ad689b52083f4113f835e4b1d2382274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db763140f511ea80f40e144f42a2f38275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec22d186069eb0a6c4073fa9df26689276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f38c1caffe4cf442e0bafe1412d31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894437d9a7c8cb91f9b62cd7c08e53f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef1a7573cd9e1f65c2076e98e3b4cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2145797ae007afab3412ef3cc190c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7ac37c81ad36bf2a1cb2c2e6bba91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dc69c118e3b2ed16ec449b5be5b4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f122974409f72403ab7535c1d2c4ad9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16efd280cb26f8a383f38da8da691d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620741998c9076659dfaf5bc3ece857285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081f9d23b10ccc8671b580c3c6c66f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6eea0f41133dc4bf50f756ea269ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdbdcc2cee4570b96f78c3ffc17c98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf709bb9543087d63a3d293eb39b86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d9e07744ad493ca6810c49aeb80fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74366e013225280c34cf9aa2f3436b42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a00a10d53fa001e9601c40fdea251292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b7e7e6c0836b65a927f1ac81dee79293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747810a717d4ad91f4af4e2a31461aed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadd16de196ab76e35a17e5fa798f6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a55c257ddcd162e069cee6eed471a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404eaaa1cd19b100fc1c29771063a65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8cbf73af54ebc76961b4d79786f1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a100ea7ba1e98b6009380e4a7d229eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d77bfc106b5b3f8df11dcab309e53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4495eca87a08eeb1f364e4e25ea4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e4f99ad64f32a5cd41bbbdd502886302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f22cac38a827721b4017e7a7b8da8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59429c9a1ebfa9de36a91883686b917304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb18fb769f8464f6427e3284584ab03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7118e72d41c39b65d15b3ac7fea74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f3b0ddd25d75b8aa7737c5f2486f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d49fc46308bfe43c35221d68be293c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdb0b313182f5b33b7f62d97feb0ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0ca8d8471c5a44dbd9b1677b65ad2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7bf33813a273ec8869e6c96135ad0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e48ae9930680d0f267f44e880e9a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaa30c9e3b284ec044b9905131f4be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aff1226a92f98755875f3f61b70da9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c4d0788632706a0c7b5af1966c671315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e34a3a0533359dc2b43689fecd1109316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbd0e5a8f01d257b238b1e956e0672317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7159d2e3c1f9ce6da73831767e1543318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b94e7617b782643741466c0add2569319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cad5f07fc9b201a9e1938f4fb8ba0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc85cb958a132847755371d93328640321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea13dbab39b688f209cb630c82ab8e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9d24dd43062e24c2e1f27c6eb6324323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc9a3990032d6cdbd6b203b86e70fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fb63b008df913d00551aa92bd4d3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ec65200558839a4e0c6b269e8218e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a00bc841c2542ae0d638ef11c56a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1870c2e0ee1752451462cc192a35b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ee1ec95de7b7e52444ef51030a6a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95b8afce5ad9f16bb7f8dcf4d3aee2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7951e8aad61be81b5e9b7213cb7bce5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf90b990f0a0f6a1ced151111b67c35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645e4dbf7dc844d5f34eb6409d6c674333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be841300928509542c9aee121f3aee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8911b0d91080372292725c7c70fbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da8403fd622cccb34061d378033644336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24067af81d434a07414a3d064e702af0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807003346a8cc7c45f571f3ddba34bb7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494bed48cdbd003aa7cb514bd3b88cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7d172d5691dde746cb91f544f331b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dca45b1ae122ca4d7a19fbbc8462e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bce7ddb00be32ccb2c572f30b803bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fdbc0acbeea0d5106e3f38f09269e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff514097863452297d6c49fbe46dae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48a348ed02cb774cd36017b079ca25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cfa55f6ab17bfcc5e1b000166f40e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0f0326fc5fb8f91e5427c707bb03a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f233871165c4c51b40c98a7a8a0dc3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93040451a9ea761dc552d5abe4953713349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64604470d8317e6e874ec28c4318c712350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf1f65dcd03d881f884e21c38b03c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4394b1411a538a8119fab103fda7df5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f26ac650445c0adb8cb71418626bd2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63183abe9aa942ab76c8128c05af5f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de858ce9639467b324a286582e267e08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb9bb9bc7cc52a69eb12054b243c96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8587de218d6f0e86194e0a02ad45b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375710c2cae8cd549c057004fbb3470f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1178f8571a6efde10c557975d36219359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad3daf27bbd2d4bfe1e1de1bfb4703360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b35640286bd221106e49f87c92b1a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888c659917edfc735c574778fb1fca6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa78d7cbc605eb084e9fb01fbdf8a5c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dbffdc6eeea45c4000dbffbf9bcc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84566c6269fc31f9b8d187e8669874365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdc67b97e212a8a83c12ea9eb3dd50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3698d39e480fdf53522bdc0d6d3f2ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637a7ce23cb728ae6b9de40bac39fe1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f448afbbf96a428036a55052a562f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618f46ed112bc813c8fded8435f6c68370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae98012606fa2fa9210ea9fbbe8d39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c521eeffbc9f9964bfd28165e0bf0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30020b82bbf5c058158e1c48ebde8d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3ea0efcca9f514d2d08804a0e9046374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44142ee09e5f6905c3b250d3d23ca71f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e182fa7598151ab90fb09a0d217c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ae2461537443fc9c3a98469370842377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ae9624c259b3c98b148101a421a22378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>