--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8a23708ac5c782d2af5b0ef4738d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3eab80eb9929e1fc7a4d3dc83c8012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366bb4cd77424999b84e5dd0ff122363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f946a4f991b52731b62c25769501484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19f7a8e4f9d3f74b94578a436d838c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec576f087575df35a36e6e7783b13b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ce6091609e47786a30095bb57af4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06225a41fd301817987a5becf2e792558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299627bda4014ec1d2cab24293a3a129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d90c4d42858ca42f8466f0b722d1d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb438f971264aed8e50a0454bfbdebc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041562b0e43290cd32a81e806d93920812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e027a25899842e9d1cbbfda8b216e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a00480a479d5c4f28e90e7fdc57d8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80ec029831a5a66fa8bf07f5c9ecc715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d720083c725ee104086464cb8f3c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8682d391bc231aa51a72727a15c12a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b08d26956c9f2295bee9c24187b4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37eeb8a09d82d943da3951fa0de80619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57644ffe8d09a22bfe44a8aa8e9452120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4b0a32cd43608841905fc17e67f6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2162bcad961bdd2437150b20c093d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9f6e6940a030fec7b80a86936e41023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dec6bc17cec7962315cfe689c5327124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7233856408fd659f38031e541a6ad7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc7843202bb2b2760ecbd3d7e3615426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d247fa73b94cbbfc5b00ab23ca018127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6863c1f8e228dd18174ca5091735f9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dea66050b2d6d9d02807b6f5d995329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac153aea3044e0f7452b206c6d707930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27e9eb237006cdfeb3757169edf1a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081fcc22d9d39553275b410ebfdc3cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f1cba642a6f6f340907fa0750bbf633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8e50f50cf7101676a513e8a2addd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bbb3e3c3fa8cb1c8eeac6f6ab964235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d396296984b74b2106383b4aac8a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136bb740e8ec97637bcbf4a9c2d92ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71efdaae7caf7e12c0d97f3f20c7fea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e3507855d65ff3385f4725293633739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202bab96ff9c00725a5277c7195131640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b29e483a7dd03e7a6b5fb65c633c2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82757679ca2eb04ec472b178b85566542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e9fc72c40fd628df5cbe3b05ffdb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa640deb67df4c2fa07d3fb2563439844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffac370a16dc11cf431b22a66374d3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fa33c673b13e992c3f84e6f26e06446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90afa3fb3116700ef005a4798ee7ab747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de4b11ea8f3bc154ea93c03896131948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f047e321a597608987a8f97343953949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486514bf29b04fa735bbfec7b773c50f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839af3caa4f5c15d18c079eb662685251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1efb09709ef8a42c910bafea99bc3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12fe1a9915d52f89160fe1914cf9e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1da1d2f26d81e900187319b26e368154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d431ace925185dfdbed7dafade8df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f04e7102223fab64c498c2d93899e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86d60a24e96cf069cec336e7e1d2d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2e831b4739963873d4dda22e2938f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad321ad64c59e0b5874e45e37e0794e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aee2639459530c8b713a21db02e9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae184a4346d033782aff81c50d382961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab874d5b52e03ae5239bae0c90a6f1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32f2f1c66b4d6d13b91596294fe6db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed25c9a542b79761629c8401ebd888264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c60a9a71e3aa9f95acc6d74d68053e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455e393cad1fa5129488332115e418766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116faf449c6512ddba743a8dde3157e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72159fcc654c461cf14a45c098837a3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3e159a3b0107e1bb5b8f53f3448df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86780e4ead8724db6f113b037648a96a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3aa58b44984ef5ca3755e76b0190e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509acef694d60d281a56604554a662172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b702f5443c8f9ff0625541c580ec9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a56e85bc3273b0f0c9940b9913a9a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095012628ba7ffe9ce653be4663f8e5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead2591df24a1f8139ea35ba500392d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29a00fe76ac3b8d47958d4ac1fe7bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692d477a8cbae8f9e7d71f90ab755c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba59818e3739e0034d80c8fab852db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0aea281f47182ffb9e493d2f48a3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d2d77f3da6c43cd967e15fd8b2e8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15346463d82671b66594b134cd7d970882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12230663a11251f605476f00dfc3a8be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd9c4cfedccd7ea2486a490e86c8d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0441ab52398beef684cacb8f7d1238d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428373762d4ceda33fe05acf9de214d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb4f7b03df2e3ff021c315da769d1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34da99380a53b476111546df8fe9bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706fed1dae9a95ce9107eafb624aeea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601eef5415142aabd024c5e46d78ae090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bf275924d620cb5e329f8ed9c223b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e994d4e032a76533fda577a88b27bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644f6574dbb76d091b66122e34304be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8113bd5e15f51d877c58008bd38acd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b57b6b63b4e04890abeb8e1c29edd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef00128128caae913224231789707896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28306609dab1e0025d1169dd2eb6d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe221a8812b27f1a9b44cfc49ce61598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88e704bd004406b50f73516c57432799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9fae941c4e482e39386b77a37c64e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cbb784a1e6a06e980d7569506f820101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2346992b003fa44b81ea49ebcadac5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6a4903fa87ccc99d4aa663242fab5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671324bbd435298c8b681e0f86f9d2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae622e21d937b01035d45c83348369d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85341569d0f95ffbf0dfef2fcf41f87d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08e526c7ff57cbe2446019743ee769107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0c3118e852b3428d2c05d356ee8fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4d466934e08be7fdc546efb75c93a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9f177a979191894b30e59dd8df43f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e322290cf653b94ee75841915b8662111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e9982836142631efb7fd093a22566112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37166733d504c9938d35d5225d1c5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37015799a49a64fd192822a2d9b763e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de6dcf478c526a235a1afdd4cfa98e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82977bd6ca6fc2acf4bf58d9855c424a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa2bd43e9bb44c778580987d850158117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeb4a5ceecc0b7eeddbeff82d3819d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381edb26b6296ef6090d6ef6cf5072f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40847eb56d37406169704b59970b0e22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170b11593c423a141ee5a611cf1c32a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152a3bbf2efea5b124b0f11cb4a92db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848a72919dc94ecb21c73e9025622f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172dbd6ad70ac264533c418b87e4334124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3169f09a8b3d39b802387a9ff61033125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7f9521c50ea473158fe8d70c72ed7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9fe7b97001a7071c2b8c801c6fc3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e1edef82bdd62c3bb3285004616a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e891f42e0a60670861865c5bb87ce0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ca2000707ab68d5b1cdc6035531e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a54a20c1601fa79fe064026ef0627131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83a266d3e75791c79e53af8ed77085132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cf16cc4d5aba68e6f7285e569185e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a6de270bcfdb0a7312098e0d026fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efdef8669c02023c8e4d41aadb793f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666e6e3433264dcd3aa3f5742e0673b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b68cea7ed3d69ca16b14a2472412da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73aec08c174002c1a275f97efb39b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184912b6c565d6cf9e060a8f856b96fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319ee6fb2212d41dca53ac43d3a954d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaef70ee60bd9ae2a00e45e56655359141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e9ccaa3a9823cb438e106dc2ede4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73513e320c4a4b163e9250c919631ec3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae66ae93755cce4b10d21bb3064ab5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cfcdfa355a40a3608e51379c5a046145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5dbfe2c3c64d547296a8abd87d8c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c23856c54300b901fc49e29503cbb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f01391ce23fb243dbaa4ea231ba67c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665db6e6a6ad18417569fdcbb72e579a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa706d45936d0172e7b77983c08e358150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7935bd733f1b7d07fcf7ab6f0130bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72752eef4cd6375018d9390967503b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249ca47c639a523adfe1f915102e056153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265ba59a04b939a8bd8cec0dbcae387154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106810e2c6e0f3800283804b8d33383155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54f74fa0ee122c6b6c09bca139677f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58fd807809e7f348b8722ff8832f62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b18d517adf19a9a08f8e3e6927d27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6c7abefcd5173f14f3afb753e75a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea25b63558b501a554772b8d0838734160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101566bef8c8e720d0a20066e218a43a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d06cf0424c437b869e6c44faf20232162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26466e3f91b02dd2e9aa4c1ec561dd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624e38f664f61f1a8b506a37b963b0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdadd6cbd912f6b3d64aefd26bfa8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1446ab86359c60d53bcb34859e49aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8defb8f8cc4f90b3d1a1faf4e8f93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5de4ba44856ac47bc552e1acf3b104168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729ec6616bc9d4c03540b747590af33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb6355347d56d57329f348ed7fbeb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701aca228bba0c105084348d6d18c4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a46ea85310a92c5fc9217c7f889ebb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbd42731f3ed21d03edccf7dd26f2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c1ea68232b06288db6a1134109011174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6fc4020ae73619760f0488b1bb4b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80398a82d03d8c0f158156fc07c9fe18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec53d960af52913fa4e4673a354874177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61aee8d8e2ed457d7cfd031cad403c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3437da09445c0755deb96fc50a572d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cff12a715a0e83972ae276cabca792180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd1b20dc1c6480f388d090fe3b36bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3007fc0ac12c83596e09de9c437faac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6f5bf881b60fc596e31668061c42d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a3c6eb2390a025dd4a62449d2d6b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514148baf59c7314ff279cc73f790d7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a22b18e1bab9d723b1ac201662f229186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b549cf25591c06be01bfeb605e3a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ae1589407906d788ac0b786a074a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030dd70d8f56e5b1035251e0fc4d371189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedfa8632521cdcd891398b2837241d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28f6b019c4a509820a932ed3967a52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436a6f990aa56a0348822a8ea446730192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85bed728486a4e4b8f902225c741aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b2ec99f63ed17abbc724843e6b4fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcb295cc494a9f6112f73f0c249495195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b9b1d776bbec26ddb8edfda5a1716196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224149b17b68a49c8a6d15f14fd9615e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668a2ae3f727bb0cdd6755fde3f29e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c39f224c76aa556fc5de3f9280b8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9bf0f976cb9b13cc4f086778812b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14a49226b8d2f8e3d0f8341da06e1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636cf3db3d456a026272b5cf849d515202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaea9d29f63717d3f5e100b37bc009d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975ec264bddf342c984fcb6b960bf40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba71d4fbcf4534495dd2ab20f303f06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dff4335ece62ef01539abf5bf5b91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b4d3e80306e9bcf7fcdf8637da71e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b08a3b24eb066998d56dae020edc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41060b2831686137cbd62adb01f2a157209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8988b8bdbc4cf5f6811bead6536165210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1672e88fa5a367d54100660b9ee00d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb3c04c33a0be8cdb8eae0ede764f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2030c0b76b4825d477db4697f93f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c3498985221a866a483431ec0699e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d51aa5c3e3274bbc141c5ff8242708215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c59d5b6914ceb004055c35e46c9f1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a77452058e43012a05023cdb1fc9d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cefecf31d5164bb79a775c11ba727218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9aa350aad9a18edf016b2aa07cb0b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc626bc7cfbdd91ef1d4b68d964af56e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d02ccf62e5cfa7157b3fa2cdfc6f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3954ffa58d13d2162dfc601b71d3d94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daed175632768af4bdbbdc435f0fd36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41709f8faf14e1c48e44c745cdc8800a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6f9283531a977d6339e693860b1c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bcabbfedafc4be2377a93d463389a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401fe8c4d151813e43b06bbc0f205ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb879a575c404db9d81e442f10b5086228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59fcb518743a0f08e237532cc6b508229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae37a0c2890b5c83cf3c6e8b556164230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6508a4f12f7401beefab79bee31a0ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d86f94b728bd7a76b15deb8289ca9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcce6c5c8ac80aa9764afc292d46a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf15a372f3a8fecdc644d3ca44e760a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cdb4b01f0ca9c8d2a17951acc1290235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd8886ee2fdc824ce836762c9858f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd61bfdaf9127e39d990a6d5e7a083237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f59a1196dcc421ce198ba9d69d60c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2175da427db6e333f674a054a93766239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3ccef530f0fa02bbf04bf1f9d5cee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91880979bdcbb7cedf3b74a2067ae2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cf1f24271fdf6d64dacc90834e7fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90328b2b9ef2b3f5569ce1b03a7f3e9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ce01b164554ac15e85047c47706cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337af63511836b276d9245e99b51fda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30816076bae39b0db30393850a834eb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725ba768088c620e2b0596570547669247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d071df0c3d13569601a890bb601fedf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9ddc68f5d22833a727e4384f3c8ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c93d1a403c0c98af350cff8b6dddc5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37c442d5146f86915747b11ffd7f05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc56766232db189f81ab42289170c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2298737849f1927973a0318082cf54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd1c48166dae6b44a1501b2a1cf3be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef3c527c74194c89c98866cc8d2601255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e6240096d43cc69e3d6c7b96ce5da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c044706bc3d9ba3e29801be847ce43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f68b0a9d7a34066b528ecc38d0484258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9dba9432c70d484f4d65886524359259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababcd4408b4d4a69e41692131102791260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0192fd0594eb8049c21db785dda1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e89b68009d86b5cd02ee69d85d6f71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384faa4f5fb80a2fcb1e721bbc5ebae5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcd0ad04998b9c7e9b8730008a0362264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2dace4bfa7b1bfc1e5a89fbc8a44a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3392bb7ea66531a089892048bac239266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c97fa3a90f1b630217aeef24f1f10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ee736ba13b9b220aa9336ed601b04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a159b5d3ed76c037f98eb2348b4464269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d138c299dfd8b4ff2b47ab03b02f40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49299d541db3617a013482940934338271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e068b95721f89518e85b30603665873272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4c7f17289ae27d3b1a2de23631dc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252dde1db26d7caeebb2914e0fe1d51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608bb8e3e50b4c48a0a4882e55a46f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b4de7c8317a32c54b050c36194218276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94ddb20c13540d0253d57eafbe0e20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7650bd5f0c934c2df7ad33f25dee2cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d873e1ce400f69c32692508e7064f2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77dc17dc44171aba5f9cd7cc015c6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7e71198bf1dfd2d14cf1c43a3373d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e1cdd373ecdb50199efaaa60c55dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a2ce96b59fef38f0304aa946095a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b7202ba04d860d2789dc0396c770f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead7ab7749c96fdb5a7133e58f9da47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6303601cee9e4edf07a0e1bdd1b07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed6458e47fe7dbe566d98634144f02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c249f8ccf5a90a098f6c953c224328288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae061e6d4250724414e8b18e718b04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e3e88591778bf3c7ef1199c9fdcb5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07877b66303901b7f665a01d52c25de8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9588426b7ed6c800123672ca08b89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c635fccabf9c148824b51e1b1b30d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f31f9637e2909c924a13f320253846294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8095756c05d0edfcc37cebf73c7c58e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc05445b87a3daa4fa1a0780b804bb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05ea5fdfc11cdf25d518270cb81c30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1c8ebe12a9b6da137404fcc674753298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31624aaf3fdb2db0f9ca1113c3790798299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355652b2a7f08a2478e2df03e9c0834300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae434be9d8711c036c9da5be04c694f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd1523396faf7e935559c57b047205302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb35201ad0409afaa65778ffa98ca7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdf56bffd9c5be0baef2da6f6e80a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e3a0ea9ace7494afc6a28bd9ff1a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5b56f8cd3234520dd14f0edd3a262306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3be737932052dc408d4b91fb0d3ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0a58bae69dc578ff8fb266fbe752e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78434b6223ad043a721034a70a27104f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa278ba98faaa55e14d58f4959528e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4454a22c9e1874563045bc44f713d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d0eaeab471f744fbd14dbea584d95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a304403883fb6f7667be5a9f61d887d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bcb71a02f60251a1b52438b1e07b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cb66ab9052f123003b88157a45661315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe964c8fda52e18f9fed8b9195555521316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4137008959719863d2409c7ba9031317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c023adc62d3983ace617b6fe8ce2185318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e12148383ae0244d52d245bde94cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47ea0bcd8baa0a9e1104a653b99730320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf4fa934e4f66126af98483a56bbb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820e458d6d91de3d30f5cf69e39fe07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bdb3a20e1d606bec3093e32561177323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac4914986aaf09b6b63d42e47bdd4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b4370e279601ad97fd087ff254913325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315404c5434f6a4e0954b24dc9f2295d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c748a8e75c8f4d15446aa2d50fb6d65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2acbcf50447ebabb8c8aa0b0d2834d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dc6b2b67ff53facac3d631c613465329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a4d71bb09024eaf970436b63821bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d024bb75cad12a54acbab9dcef2cdd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ce19452b23a7a9c86cdcbfe898698332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56b5492415d9f92d8039fc11e073df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acbae36c8b53330cce6deee62dae32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0d84c13d194b6352e6c23eec532ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbe1a2d7dbd35c70093c703cfa76b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6053f36ae41155a9ca080bccbff3f00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41be03be3c3402695321314fb59885b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a194fe956b99cfae3a4e1a3eedcd051339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cf3aafac73a5e95bcaed71d83279a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81601507b005fb2c08667a1b638674341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375cb5804f99afb3c39d669252b9313342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fb1416ac14551c91d16c4c2f1025b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3875a4a95e5a3bad64a5045c404bf9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118add89037fbf507cd6e90dde81db3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb35204c7c51b5efb459c9800fcf89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc0aee33c7ab0ff97ca113554a3fe3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3309aeaf086509e7be45585c7ed04f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabc80a0a97bb57b157a8f1a007bcfd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfaf3248b7d1f8acbdc30cb819daa5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaf32c19e87572ae4d10fece944fc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9747c65b61a0ae2384435dbc58c23e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430497e4e2757399c04bcdd23aa3550353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784e1d872b588c2c44a37e5f2aceed8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996103fee46660386ba0cfff093c9ab2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c5a8c4a3c971a0f15e92a443504af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed17e5745819ed33a4f79f76d6f831357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a71db8f9fa337b4f97a3752b34382c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189794ab2aa04b400d91acd22b2e62e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97c67ba91b136e7dc9df4fc88c3dad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e03ccfe5685f13204e92e5edb694e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e06d679608d0e6ddd770520474593362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476afb99c650761d24cad4565cf39c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0c23f88c8ca0a961b40cf9d71dbd4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8077d9a8a5c1a79d7d082a76bb8d12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce8554aaa53f7707cde6d9711acfae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f855becbafbd89766448d8e241addb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3467d2e23a8e670ed81f9759e5171f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429a348f2acc9ff80c0ff21cce709c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead71571b62aa847fff8ddac24c05d3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9423d26296e16f3cb6dd8ef979954cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d548534408ddd07203eb9af0fcefb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9c1d49bfc4cc9ca60e8e59e30002f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100be9ae4d9ba80dc3737fcfbacb062b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736ba1d05b025c5bcbf7ac8aa391f02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe62706b7e2ef9690950868fe7790db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44b985572ef68ee3f59d546add74c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2813d5a19359ea1f60535728b02585f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a664bc475ccde326b728ee69603501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f137f83fc488019870af0c83e5bcac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175258c4cc11fb4bd32a14aa712a5283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdf6be268f0cc6b90a235de7ff6ec14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a5ea88f4ef50fe33e4d89137453db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73806ad40140f83d57fc34bea9330fde6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df44aed32ab895a922f81a79c93e5657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65af3c0453c8eb012a34257ab6752b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced68e3a55d709d8a192da3a479d60179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23f6b348d25797aa6d8d9ce0e714ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb54d7e5239364e05ef7d3ef96639e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2e4d7212a8a6464eb925cb4447ebd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f1f875c8ca9c0f9df037b5b59340913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a0dd88665bcd09621ab4eea0eca7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe56da1e05d2a7a81d6d971d9210f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f07acb25cc4f3af02afd462ab556116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817a0a65d47e229b2114a868648720817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab828327842b17a0c4f1f0d4ce9995a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4447a76e420d890c4108a7aadbe7ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77276040aff114278d4cac6822bf4af620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae10b71da12684965189ed90b78739d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f04d185295ee50c60bd043df9e29922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d8b487a130875a8fe72ef2787464b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35aee72230fdf05d540c0eae0a03f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66189b770b2de7fac09895c45fe549825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dd8b6ee6c2dea10e19e7394f0e28d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd291a7a8acba5ab1ad24d98c0286427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0820e2e577ffb8d9fa22a818ba584628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad358a4bacd68cf96fcc38f45d64f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead6dca3d60f7a545dbfb4f8a8bb19430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef77d0d5d09146bb0319bbfe1dc152331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595e2505e9f5cc618c786e56950ec7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11003044dd045532f56ce09dcb5ca67233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed618c903a191ebdb03f063b008ddef334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf79046027423ff6531e05d373c2a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad224be8658d0fa405bf36868150e51736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c2b382db018cd3abda5e02c0f7a6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa122458403671ea40b42fe5279f2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13c4f20b3a40df275b494450ef68bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac6d1a2a81eda62f3520aa54dd632540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8838fa9dd305b9b3960dbda2fdf7f5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b1a9b033906a1e65622da0d3360ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf7cacaa1f11060fe3bf25b03f526543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022315f45e5ec2417a1dd43d52810a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0948895bafb720f919d02a58d03571745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef38b0a55e49fbd9dd4059fd9063ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfd509009427dd5afedc770b9c68ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73425cfa897d24f1e74ddb4b08eae3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe1be6472aa43b055a3ac63b8eb05149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514baa46877bbaa3e5983226b01778650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e00538fa8f70a92cc5b9739feba2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361f3f4b011e65ac9e0149f9cabd24a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6c3b49d41cff6295aa94f03c9540953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23063b883d998dcc1316b8a48f1f9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e655918d14ecd3da00d22df8b920cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f873a9b35111d76e5749c1bb3133756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dd736f42b6e3ebc5134d4f32a10d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf4d643bd1504f220b803eb5d3a1fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ed53fe5d0278d5ca10cc77f2be5d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9682eeb4c34ac57bacb31c208482b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f95c8dd88ecdef60ee834b03b8b4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207013dc2b93cf60fd240dd508ec9a3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485edd2b7f4c060db05aad6e3178622d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1ae1a30b9e15c83153dc6e525cdd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33533a2a37868966d3e19308319a43d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc11830ed6a80896a898313f1aedd8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476a4481abe78cc5c049ee9a744be4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3baab1730f26c55c3e1611828f64e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0c8b595344263c5094d3cb3879ef869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8336b69f02ca043d0d2320864fc99f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bc20c0836b7c5a555f6ef89d60ee571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc87788a8abec8317bf1c6fea0e51672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3aefe9819971f1c18d2f03ccd0fc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169ec717a7ce0d4fce98590dc1ed7cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf58551e673be4422c558d729fd3ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560269507c22703f90e140d874860c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465c7e817a2dfbfb02ffa2583bc750877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fbd2999f19a65636c5d649d3ba62b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6423e57322c759d1bb1bbf9ff1b5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c641acf11ba2c0651954c6e019d4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2e08326aa9807b8ce8ee765563dcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46c6c4cf5ff5fa0293f661938c722282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344feb25a8bb0107dcfbe5b15c9af36083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1da2e17704f006163e8645842ea7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949cf38a4dd27917cf362d2505aaa9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5e6a3609283adeff9c8660ae88dd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f4a729edbc660f62fe9492b5bf5eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643b78134810f38278023b16b96cd1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86724e39cce54ed362cdc9855c939289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677df0cf058ae89ce14ebfc9a1146cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd28343c73fafa6d8897f6ef84c3fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19645653ce45caace6ef73b5fdad66b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cf3fe40a447efb37b060e1903400e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe228bc73fd0746cc0e0b527a6568be994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905ece30d083046b4825feb6b91567095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce57a8c1c19e47ce3884389018307196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49f2119a1558bfe9e1fda452fea1c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce86a08e18360e509be9cbf4b64147c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062dbab7ab354ae23dc6eaa42762b1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a76d8a51da16774ccf453e77a6780e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631898f325d0825e7d7c7e987ca9abfe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9bb3f748ff39b3f54913b8bc847c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20629871f3ba960d97f44b95e2c51c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d12340cc79d344aa7f83c23d586156104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b09ace9030c9e3fe09573889ef2c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec7a6f96c247503e27d5fa96ad267f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3c2569ae278047c0b16f4ccb4fcd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10200e6d74b970d8adfc84058c0198108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebefb494ac3d73c6b498e6d3a2b3954109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfd4211eb61126f4b230834760b0e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df84b176b53487c05455242489fbd95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1020187c1cbdae602251b98027d6c93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485a02f34a71d61cc47001ce7fb8dcc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e22086beb2ce0a5e059d6039e47230114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2adf53acc3a5ffb327a3338222a43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d30b1c981bac7dd882412dd4a8ff3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9e576528bca47b8ed4d55bda6b05b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e3365ee71f19a25afc2ab5d894bfc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b04b537b8ab017b9588e10a2450e31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e4e702d58cbcf9ed909ca82796cd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c762977621088f99f560d7c1dfbcecd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c46a312370638822f2bd4355ef75d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61031f95b33bb7a61205a41cb0dd26a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5d730f7fd500fbb72cb7051285416124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfe92661f6e448b70500d04af46660125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0db1a23a3be0935f68cecfdfb9f083126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388da872f7d0072d0a2bc03b01a5507127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb78c1afc5ce597c6699dd2c0db335128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af71674a5797a6e143d74ff30917a51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecc83046b4e8a078f97b06811e0dad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed9cab0d008be0b09f3164eab7b366131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746ec0fc1ad38b82268a8c97eedb114132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af206102cdef8c939e8e37c9911f40a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b26c84a6b662c253e8e1b52bd5ed0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f4cbdb2f2da31958ffabce4a00f71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608911bff8f103014e5a80970c99769a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b1cf97bf6fed917c0c688ecbf24a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcb7489b3adf0d75da9440a092242a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5b27dbe05ce6e022f3bf062ed5abb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff32d97972ee123a41657c98a8a1e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328abed1925af9f508b011c6b2584800141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0822091b7d8899c7278180d64ef81f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ae8231cde71fde7510894dab83631143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fae1f6639fa30271555dd3a2ce726144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dba5a3bf88102cbdefbe4f30229d70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce1e04ab22c5bc770aed7e933134f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bda2275555323b72cb43addf3bbb0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a9da48f0754165f944504945c6547148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39225d1e9e535f671f15105c55aebc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bfb6ca8b7ae9ff844cea93fe9073c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a87dacbf47b5f23844f36e9ae7fe9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96039af2c29b523f3414fefb9a432ce1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f58db4e83b0741a134fc577345b08d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda028747ec6fb5d4898756ddecf409c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37045f23a64843b661f1427dea6793bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d751e6a8e1f493c183a321fec154d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b9af8e9edddb7df0d405052987acf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d16f90e8448c3df2ff731b5eb9e63d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d9f33c75dad2480bf4ae356d6f418159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923408c79ac2f96a1291b4e224c62f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd24594c409cdfa2da1d0c8bdfb66e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab5f5c4bdb21975374a291da3b7599162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c3c4f19946af3a3586f7611cf646b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176e6be4362d7671902757390d284c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0183f9e89a78c3fcb411dad79463747165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8efba052c1d7f6065a2322262cae0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd0f239992a85dffe1c5ca5eab5076167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0875f5dbbfd1ed6520427f6e68309168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccc9f2dfddd2e00ee4baefe920f902169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e95e9a8a972026b8192d4fa73be43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee3e77c33f714335c405f070af783f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e5ebc997af384a5cd828c5b0939f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894810dfc966b71cd7d771b319b0e446173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21725da2a7f673a2d41b2a6de1bfb6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373057b702166ba13235290fc4ebc69e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3818bae31274c6d3733ff38d95fb8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c3fc873e67dfe31eadead1ecdf863177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f238bedad3309dd6cda649b39d659178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d951812e2d634445dfc4e44603139e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a721578cdbf0a4a79f9e2b6b507470180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c367c8bba54aa90e379213531df6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5890f71da9774c27dfb35d7fd2ce66f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bf96df9ad595808d20fbbc1a315d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f6c3def8f71d6244400b68c077a8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c26606418e6ab4dea7f1ef2e4005f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede3424d4a6d6f9c81611e7dfc17ea1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b40afd05743675e4783c9d8022513187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe82f4534125c0f03dc76195271697188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa73b269d16d9ade95a8d246d86c21d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ba3721969f86f7880b2f83220455b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd614e387e799b61ae0d2f9d96240be7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb50aa43f59e99d8c8356909eaa37a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321f790b66d8de340bd2ce3d204978e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a99cf5a6b126041710a4707045fe4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25d61d228a4f7e459cab8ffbbd18d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152e81ffb006ea345df1c32cc8d155d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685a3dc7079168242aea7c2e46a7a31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22feba9cdfefb8dd08d01fcaace1e64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671d51aad8bfeb3903e289420146cc9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f293b6b4fecfe66a90242cfa3324f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf850f6d42ff3070216b984d9ce6c777201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc10fa166641baf39e7fd07166af820202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ab968d6ad04e663996923f7779d3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076d2b8040c5f6819168549508ab159204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc36aaa7c0c391cc0827f03f12303fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7221cad72c71c2ec9f0da72832dbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbe6f7f0856694d1e2944adf8d93a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ed4f1e5625c185df87fb90b07192c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76b972103a155a918b7fbc9078068c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84283d119f2156b2f883848a4d46fa52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b46e723036339ba24f80a9f131aec5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f80faedb9c813bb9f30b1b0a77562212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32672637e0a5500cbac3c3893bf57b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf276e1eded0a10cb3cbabc64e6b18e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31822eb462e3f61b001e0b076df2337d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15fe83ae78c77f7fd31831bf223701216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f04fd9d0b126d806af71dc94d5c2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130753c642e605c80b82b24d07983ef6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9ea8e3f4943f52004b512034cc848219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862889231a2dc1358bf0bb2921071451220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f80dbfdb6a0a6abb9f9cf1e30deec4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d448ed2964a19db8bcb69adfbd90e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498470ed4bbad1eb525fd6c7924594e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db11a23088398704905a1a2156e7745224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff4d1a03e682f5fcf4fd27e3ba9a5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f801499e48b233ff94992064289e479226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87af7b4aa175a6d29a645ee244f187227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92b772881c8426aba6847c0e7da161228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26299c80e27dcf729cd6876b7fb0c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d919adb8121a7616300a828f9315798230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdcf551761c51c29a49e833ce75ce9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071baf3aa55fcd6ba0c5d924359a87e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f56f4ce6be9bcaedb8209f1e02afe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd088502215cfaca4894d859fda7fda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046c3fe847dd33ae7847360ee7d488e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49404157e4f867fe279891221df4cc5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbf408fa42c39980e8bfe2b1f86f95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d36ab1c18488065ee257c5985f1d75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9f36677c55e221465ea3483283f03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea90842a8e73f2bbdd68ce2691fa787240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be7f80afb23d193d5a52762ebf3ecd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4a2ed7fd9626b872dc6f8ee4a7de5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d697303298fd0b03ca00b7c2562b66e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70efd98a71460b315053eb2ef23198f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74048df75977cc36e70c62c675be71db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ef69884c9e4e0ad17e73b91e8d702246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f809753511b873791c3663add34229247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0f23ba593909a31b13838fb849434248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7320fe711f803dc8689cd4f75e3cd6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bda67e06a09d5a3e1aff5098a86a76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2069b7b740313aff3e9925f8f508f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddfb088b0b7395d525da43994133e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc22fc3a7efd74192e4042b3bb07af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883914aba02cc5fea4a6b9588ffca56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d1490365c9f42bc9a827942c987f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fabaae978d40a830c3bb7db1f9ab4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e56d55dc5a7057acabc682b452ac9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9cf915058061e3d60e821d37ba1b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f622a620225675e36210cb0983da3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b662448f055e8c384cee4f202eabd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54184ab8b8ec3800f550fb70d7fb48fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f544c20607086bb408e2736ab17144262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c539b050041c58d4946441b1a7e1f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3a23830b92f01eabb7c69f27dc1f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76def09f62f8efb99b0ba5955d63951265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504e51c0f93ecde97a18402c65391e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188b6405c0d35854ebe62d90123cf28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26dba0e57ccfe98483c5661a61d43bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86a847fe79fece07273287b53e2bf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862619905afe299f67782837210a9a57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e840889942eddd25564798380f415271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaa40f5060bcf09488467deb401628272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35dd42471e2917ac605e2c626f7673273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92fd6b97fff486df787ab4e1bfd3d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480e8a473211ac6015bc1d1fc0d738b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b22f5a99339f32d23e01ff29d17a60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19839149684b6bb1a1c895a431cd04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2259c1792c45358ed1c90b8332695278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db19ac2b0e818ece3d9967723d1c7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64413eb45bbd2c46a8a7c17a8902ce6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abad659aad6855b332a0996533c27ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaffdd074b7e693021a82c353f65523282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d7d2a12cdf97bcd745a5f1ad3b7ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef88c916fe87a61b46e9218cebc6c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be999fb717d6a75c336df96a633663a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce359dca33a767cfd50c13b847d509a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0a36db4af789d621b3d407c47d4e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd251d94f91ba527ef6247f7300d60c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac88b5b0e06985c8e930c4630c9cb15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c251339fbe1e0c6ffafa616355e5fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954ec1102344bfb2487d38902040494291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2aec580ce9f18ecc0d7cd54aae0e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5909bbf16ba0cf962d681b33b1e06e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55ebb100c70300d8d2bbddc4124e98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36892e1988095f39d58c11e381d436b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738d83eabf6af3190cc117e63603d04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c7ebe2e9991a955a15213a82f787a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13698b92ee965aa392c6bc3666a072db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003266804e9ac384c171f2f0fefb9ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e00f8d0da8d6acc3f3261d3e1ed8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb7e9cbebf6d1395e58bc52c6267d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91202b194100cdca5f3ddc8397f7bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf40ec11ce85efc9d551947bd868e0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846be02cfd52f5f95b06efd9afb618a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5f96562ef334ef3ad032d3071d727305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950573381cda6732eba02a799de673b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a01b19c4508897b8f935cfb046d18b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674cbf1442c57ca4798acbb3f5271e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3e3933fd211bdcf3f8976a41eb416309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf6d28826b5017eec0aa3af9f17a9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308530235385a28cc7466cef4b5dae2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298c1f0b2177d4fd6cd1d4e84aa71cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db55372a62bf59665b347b98f6a0e90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c9ed9402eeb0ce2fb23d9ad82cf9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbd29af2615d6c2ff9d083e917fdd7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bb131bf0ab9021104cee424a3b337316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b6816ede698e90876ce0ff08ee9c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6997b19162a113702e308942ef334ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c8144717a10d2e9bc6a7aa50b39a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee302d177ed5b368f600ac445a21112e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693fdcc652d4165868926a8e6614e5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51878d7ed31fa023750a5ab8da79d3d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e19df85aa1f2baffb600e20092102f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346b0b962807a379376bda6f0dae0cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c65030c9fb1628af58d59ebd45dfd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eefe2bd717ee29e7e2d603bb7efda2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080c7736af830c60c408caa12120a92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa2c6e4352f56f0d80669c7a664e23328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9855574e7c0f9f40e94d6b681ea5bee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0103e77e343a071d4015c76e00f79b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e4d2bf99a8707db61a59773ff399a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ab0fe7dacafad39742d5c813416a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232218c8b00a5c2b9eeebe32caa410e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759c93858de5e173472793308abe52a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81b5c28d97fa18d990966335167aa0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b040c6cb507cf4d2c06151ff73735336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30891687a2726d23a89a74854816a07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe462f0a8a449f67043935808ac334338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83400463ea08c0e691f7e565a32bef45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f682f53c63fc802c8f32cd6b934585340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca2ea95baf922afb18efa7fc0bbd8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb03b1838e939a6ed3de80ca034fc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cefd9e73964de504e3a85fa92fbf93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcde91b9e5e774165f9d6b14d4bb9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05512cb7e8993f965e4c0c911257d16c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faca9b47896dad20fd2979512917889346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acee0da9f4124b9c18b7e288a0c5399347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347ecd09a610588c138ccf3c5e3805f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e538ec1848c801c9a20ab30b2c5dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4997cb971c353e2955cc4b6a5d5a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377f450f2f24332e07bb6fa4612403f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520cd608f0c49a9f5ee47bdb7840b84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f567419541971c9c79a6833e10d32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e67a14b57ae7d398a3ea3a43286d25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319060663df32bfd53debe984c8770f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e62998e41a803f1a31196f7b3209f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ac1ccd0bd00167a115a1ac5fd17ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61b9a352dfd4f47310f1b15894d493358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc074b5341651e5e967fa6595c94faea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43550d409cd9b03f24d9b5093773f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7c4af72e2cb9a9e085c235d42fb0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb9325bb15f44185e88bd3524e4a7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518580dab3be6aaaa88daac01294e6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c5e8e638b2ae28db60a9384515c80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af9eb8498aa9546d711ab34f66ead1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edd0928fb905e41f0cf3c1c2425fd6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1fff0964e259be506e8c29c3da810367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21cb826f8f49c3ad3650e52bb2e381368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1810aba6295583878075b23d4dd525b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afade1f4dad05c051b85b792caaa301370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7e58e0ba3245c1002bef631c6fd13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8adb17db4229bb0a2bec59300ba1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14b7a65db9a8365586b071a8defc88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca58e7c04e8428b86a9db14f8354d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1273516e80b2b0d7c114d9cfd1777375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2707dd21a2fb2fc2a40bb484b11b59e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f93f7db82551d4ad8119a97fc6305377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6984d1d7c4ec144ce15995e045213a6378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>