--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfabe76afa512d0c4bc55f04febf4f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ceb00fe6849cfed81b3ca3bff3bf342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615d4f868576a37ec4e9e458c3902a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af932a2d1e3cc3f1b293f4ce319a1e4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea8cadcdc6afb1b4bde936e2b0b6bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534343d5a4a2bafe473efd858e5a2a066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad314ebb2bd34f3529dd77acf78782397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f357e12f5105b071247cd1fc96d34f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cf03dcbd0032f4926b73cdfc5fef09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8e8be7118f1a0dac24d9706a49e0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9298a126571aaf9e27793576f831d9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01946906cb5ffe44c2655eb08a486e9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12780041e381f180a64fef9ab17c7bb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d1df6998c43a15965384d0739986414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b5cdc532835b6227b038e203e3cb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f91e897baedef673e64393aac4bcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6acf2fedaf36cf70d485e9d84c22b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e836dd6b7fa9b9e179006cc983c4dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f68e0997dcdcef0bd9621dbdb3263219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a303a0cb481f0ae46e2d922af282620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836df8e45bfe54b4e9f1d242fec825421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e308f4aeb59087e4f2a59ec91229de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3e4e305db28cf9a7c0eb8eb37541923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fbad84dda315d123b176121ba554324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6f02339dbfcd862c7fd98dd65dfe925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eed11c9f9e75854f3219ccaa730d9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684086feb1257546b93af5aab330ded27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1d298d0b844b181eca37629ac956728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651b56b9ea01c09e73d1d35b4f5cc3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69c9b0b60bc814156b8a3ba5f38a9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dfbc78a1dc520dfea900d8fb62edc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03414698187ee873f2e67cedf1810e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00054b3d0a1ea52ca141b370a1a8122b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca5c634334bb35e0a3a6e71130176c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe8db5506f548beb2cbc5da987e89035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa203197a81087c8f962ace5d0d5dc8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b42dec43894fe772177dab43f130437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb7e48072caf38e8baa5a90e26ef3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168e425d145ae7fd579177eaa36d64739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe0e6a5a271e9ec21a53d781b0143440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ead7ccd83bd7cfa5d3d6463ff4d36541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba46685ddaaba467bdb0e051bb823a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93757097724822bf7c94f26e1d3a71e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56ad7c82d455577852497c0d939b5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29408f6f65c93c2d939faf37778b40de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c31734a7cda9369dfcec6a7e3604446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bb2f1697cf4c55b7e7094d427970447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca2475bacecbbf5929108ff592c71048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb41b089571cccd0d26022d400506f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01242e1a919406e0d64cd503b8191f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae23fedc8ec26430c02f0cb1364237e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291b7d81bbe27bd54e1ede62c7693852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243d19ac630574c3be4092a976d790653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a6d55fa30abf8c916b2559597c6ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5949c2f0738142dd9b203d59c4c12355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d9b1cda460cf19bdacc4b0694910b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a5c9ccdf7ae0c8d07b4a12d362f1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c0f08b8994f8aa73155deaa54742f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc04711db8802a8a712fffb21945b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e302a5aa16c21ca675b46e34c434e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852d92e20a3086423694a7b1737d6a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08b17e691cc8cb0c03832abc778f2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e2a7c32450f21c2de07e04589968963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165bf86facfd6d2cf49b6bae07264a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559ebadf976aa9bae274d5feb7eab4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb69b17dc61e332be06c585af8787266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc606249c0857e40ecfa65afae20493767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9a2e5693ec9aaa2ddc6ce353e2c7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b01c1b68963dd0d16da80ab8934cb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773627eef15504d7c2e591d1ce3a485170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba40e1a85003ac5987fd2476275865871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d08e253dde532b9e3e02cbe1d7b2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256229b2ac6b75f8a6cf5960babf6e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401dd40484dca2f15249f4fb6483d9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67581b861d5d758dfb12d85e6379e4f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795272cdbe7e547f0e6f61bd052d1d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc80ae639f04917a8fb1577bcacc55777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cadd5fdf3a36d4457af8ab917995b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0276979721831915c5a7fed170c403379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57ab28ebffb02ea147ba71ac28c4df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87732d2313a89ee15c208067c6a8f7b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cfb188e83a924be5eadd289eded7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e4e231392302e5ee6835c5773aa9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6b897a66b0d6c411ebcfc8c3e452d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0029a87823f36a61253845414db5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e0ab70244f718303428f798834c5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aea6aa1f02372d5f5d4cf1a856ad687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed0eb8a2ec68b5d175228ff4187ba488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be49f7940b0ec0285274e345a607a3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5cc7ec7e4c25767cf12b013f4e13790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059cd218a3a1d6731ea4075a86c65e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb68d38cfa09e06437db9aeb7e8ef2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77cd6e5c1f8d4c3d8e82a169663ec993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9068d1074a4c338f13c5e37953a364594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffc65e9047e257ff9c48bce44e8b7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572c2070a9d6c1403ad422f1f900eb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee23dcc6937cd28e59b3d32a4c707397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7aaa63c3d7aaa4031361e1386c2d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a9789268c8e862bca56eb3e02056f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e06f3a284ab233285d6ae0b8d91a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b833b19607a902815c5f1c57ac318c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753adb28655422ce55e2e2ef071d5d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b49a072d49fbc08feea29ae747d7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed901b6e76be521ec95c4791b5f163104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0adf442343d78788f09c9e55ed6ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcd1718bb822e19c7d3b6b9ed00d51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84067c791aa707a163f180d1532f45f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b621b5ca87137d8fd493a1484260428108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef51f21362182bf9594dd70c477874c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f0d0be699495a12b0b16793be227110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0acde7f1fdd11cf773436609a19b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b925439b7bb87f38b4caeed21563fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38fbb75a3329ae6eb4d8087b6c01e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f6bcdb11012a5930cc8dac5546067114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb81eb69ac60a9db99c9a402b327553115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355ba90099f0f2d55357bc7f63f7f96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bd7a1a4a5832b99a7ea8f30e0e137117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6313954041cef74759e0321553a42b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6942e035cc08f1a583a10fb539526d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d80a7638248d23712ff8ded1b18c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70029ca9c23b4c99ae93b3dcafcda089121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44076ee8b18e51276cc6725bcec30758122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff473bc476997d07970559300de883a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71ed2c4bcf51d9e66b8e9e47e62023124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc635868c67102907cb3dec0d5f04664125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc04fa4323453bdf2dea52d39ef3679126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0580b999809959b014cd248bf0816127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad14d2d0b0a63ff348aa8cf4bee027128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39404c53b266d3de711497594595a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fde2b22ee131c38380f43ebfccd154130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42709c059034e37b3a2dff31e0f405131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695d81670b407bc15bc2e1393e7a642132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b9b70dc6b576bb0bbf1c6b0a8b364133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5ee997d770d7ea20facd90932fd89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c502b80d92b152ea2fe156f9bb1e478135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f3d8405108506329fd1241ce8cef7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4386d3ec65e2680d5aa317cedab88ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c95b39d32f08a9b19b76fc36320c03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102b04625aab94d2b21ee534ba37043139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae73c552dc6c5374239ebe9508cceac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc2323c6d575ba058fdaa8b9071d05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdeb9b858b623678bc3a53873c592b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce05d11466c1d4dcd9c29e07aba8a22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead20c5c06223d1b7fdce901b255285144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f755d13806eb29dd6787dac2b5d4057145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cafd2b82e2f9932e7a0e23337c8c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed9d1cc423706b0c9519b07a46b15b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27628a317053f7ef929d06e149c95e29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4e7d3bf697f54a782290f31af9203149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ab0201554b5cc791809ec78a7a5ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a3e29ffc78de3fa7aa18e1ef33edf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da8ad15e162f4179846bccf384a7bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3260fd222811d1a7927b0e149708194153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f072578d6af897d37c2a3c8e350f9cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20093eded3f673ae66d112f93c010dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee74441b3ee73674f6f97744655f47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8b6dff8f60118a263b37e5f32f783157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06ca1891146b76dcf257b176dd11d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee847b67d8231343c724c279808d67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ddcff794e48568c4d8883ed64670f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057220a46282f5c1cdb61c2db97dc48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456994a19e472ef9c49453206249f1af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23b7f419de84823a6aec355fe576f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7618e767353e614d37ca9d5029626c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daba3bcfcfaf4b9a5d246fa32ce0b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea81f667c4b625207a69fae091c3da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857547731f10482b718595fb5db5e8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef475324644aba5dbca3144d510b58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a454f268aea74e927b7c88309c35bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0290690058c6ca3383e45af4d0e04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c75674ffe08ec765bcfd6d2a642d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52585c0b23405e20d05f7c4af6161814172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf5fa24d819a0103c11c2af0921a77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6e455937aef07520cbd559cc3b8f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0db23752169f3dfd5f4327481b467175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f175978b5ae510be46a6cbbeb05d04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fb8cb13b3573f1a3c90728fce73b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196e9542d781c0a6cc9aad0001bd6e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36ae70ed1879abbcd7795e0dfed6d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ba0304c8ed223c2a004c699888d39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182a5cbe21a00a7f60ff0abbcea1b41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb57f32b848f3c9052b3cb8d3791fec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd565e60e1a3fcf977c995bf29b102c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90da35b94859c2ea80178f6228eeec0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15231d01886e954b1d4453ac06fcb95f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c028e5b863ee7d855321b6cfddf6198186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55557759b772a13e1f7c664bf2ae10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef138caa102e3f43792875dd9ce0950188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc90d49a46f8a672bab99369655a86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7dc074eb86e7e43a43fb561e8160b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8320eea1ef4e6f27366dedc067c4ab5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ce1268f521cdd2b775bfca34771ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5a0c9c329e9316cd2a56a77b9de3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8534c30e4fe60e176b0ec7675ce9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb8e58fdb855cd65995d07927c58cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a432ead414b5c95a25e58e14c7d5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c8598a0897ffeacee28ba45924247197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c440c899816e3021dba8e9778aa47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d553e1c11c297f9c325f44476d9c992199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d7bc28c32184e7085f1d4690ae733200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1e46a9850902835b28c3c141677bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fa3e67d643ce167e7dfe751d3208d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53580b74c5e422193fb6ae85a4d1c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e800812393821f9ab02f2ae56d011204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72a91f2166540fff4c122274f19ae0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70874d326ef5daf8c4878ed36d0304b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990fd792239d3c1ebf210f7c07b9e43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854a31a959a578319e04a2f48a9a605208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58436dbdcf72b32ad2f2da15daef3664209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dd2b4065186ac21cc33289102502a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dae8ac10f4684ddd119158b748ad6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa261f3cdb1f9b5a23ead423f77ba8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47700b05eeda5b8b05f5cf11b630d5ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe47238117a642ea61e7bf50e1f569214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdceeef7710a36de16d67038de3aa4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24dbe397179bb9623f356d3429329e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4363b47a5810d20438401145ce88b82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6b1fc8491cd7eabea76638ffea9f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3659b3dd05d03157becc1f371592bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb543339854cb0a662575c0b2e779c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b36a9931a131bde3331254eda9dcb1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a25f54b730bd03ddc88caa29c38d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145252ef09c89089ca82ac82162d50a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b46c8143d54dcff770f65644afc6be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deffcb07592cdd5b7e31e829c3a3253225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d977c7cae1f3c6cbc0a01fb9fed80ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feef31df2c1adb70d852fc6bf0d8111227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7eda2872ecd98db5e1a23d548eeb14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b53240245920be0432e039dc26440229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1a3a3184cb0445f80e63bb7f55494230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cceebeb7141ebd541050ba96e6aac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ab3ef0ba5c1e79022d2f0b1ef4411232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d72c6be5db6d68a8ad3d92d3a6562233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c5a7582144121d0d51cfad75675d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43363e5e956df0784ef5f394bdb711b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965e68fedff7f8900a6d9d47655fa16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4c2f78b7406ce51788a079b10e808237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54439b4c526f80ef0bbf321c02c78cba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998363a1b5af19a2673351a403153b21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3e145b3082b19fe310eb4e39d0f33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed6204341868be7154268444be1ae6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e8d59a0518155846aae66ed7cc36b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6506dabd8465dcb2affe5c82d2bac0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738787bb7898a1bab592b28c6da3cbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd79ea24abe6f7aa8219145f2d999f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f39d6b0bac5d9e4ede2b050b6247e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa03a109efe71a3200b34f01e617b07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acd030755ecb991faa424935bef9aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87083d4e4b79302999d8de69b09e4bf2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6665c0eb6d55001a18a1bf133042c12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949022acd9f86b40a876d1b36aecbcb6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde40b5ede9529940a778e39d9e414e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2651db618fd56bcd68e0167cf942b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691113debde1c388e7e1c24e5fd0331254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a60357e7c1612706bd3a47300db54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a61d72f60f5bcaf34e206a362d36e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3717c0d1fdb89d01d93c6738925693257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c7bf0043fe515226848178444c2bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70a14c8f972ae99a725adc398c52b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502e0c211b53d62c607a22b290caf11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb406d9b6be3e48773b2e6d45f71c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48085e123e744ff894cc00c766e5628262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847009df3a275a2fb6198e9c68d89923263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246b5dca828a7888353adef6b7aeecf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54f642dd53a0e03ce0f733e0df0f11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e337f13426bb3ee0c9a6e52d5cfa9b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc11201793e6e5d583435977a8547fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5e4f7a66d44371172305bdb3eb68e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3a267cdced7e1796eb68d61408618269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a91ffaf1f2806633a1f78774396eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4c4593f5e1255a93f880f83c27f06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1700dcfce5853c3b67dd8b7e76ed547272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fcd5040d9af21cd2df0e4a135fc28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e14396ef59d670e50b8d865fdf71c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd9098d11c17815ecce29b142f8d63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b647f4f15435d1ca72adb7deb368c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b01435e70668783b77c952bd5a1d6a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac12ce64ff68230b82ef57e51c6e8aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4700f410c9d9cc10cd78b86ca2eb2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70626841bbc13f260fb35a04ce385b7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd69952d0193143025da552eccdff3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ec6db2bb6c63aaa8b0c7d83e3087e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c965130bc73bd8fe630b667ddb2f30a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629e84b159c65dfc148e48553fe162a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029d91168c93585f4056f6f520aa67a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9b58813852b920fff4de421a104e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2f497c0d2eb1cdf95435604eb80e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d7deccbcc5d536c26559018d4f98e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43f26c45964d5c370b72a02869caf1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5093f5603c3ff99b63d1bb2c6d68fb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85ee94927f42902e345afa652145cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282a53161edb5dde7629d8c8108d300292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c1584a6833fc7c6e30e62de82f6a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68b5231bc046ae75c7848dbe1b0fbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118858a43325bb574ea0b932fc4c525295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d807fddf53c4d9ed16e93f99aed82e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a32e7bc3ac8ab7a166be85e9436c3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ab079674f54da5dbc456d3af2c194298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e172fa1142f70363ea69e951baf545299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf937db5914652fc8ed47cfd10cfc57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b72197c4222b880554f49e3971902b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e145c380be1b6e1219950ee31137cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58396f9f3e192e2a05fdd225dd299e7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e8f55f69b7c8c37fdd0701f292a49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0ce82f2c7b48a4935042d8638107d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ccb6a0a365bec2c141ccddb0dd528306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be751a0938dd812d3c145e59c817be3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee6822e4f7724ed69c3593085c1b2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaccafbb86b82a66ed0df48d98048fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b3082698564a425d17eaf4ef7571a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e398e115c437b174c848470295b7298311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb986a471a9d370c99408162772993312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258fc2b6d0d8bc5976246c2e3293174313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70d96c2d018a7ead018a18cd7c8be3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdede80e65a8df033dacab7a1ebffe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3e59e99c8a50506dc46a1a9351810316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790141bdcac8684016409f8ef5ead98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd330a372a78f7d1660853fde6bdb49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ee8df5849dfa3a2f3c916a4abfbbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb298ee2160bcecd3b38deffd85859e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921395dc8a7f7aa958d08b9d00ac037321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8300aad565fd7b512a4ce493c30d9df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745df56f01ce801eb32c0e49a142a89c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94788e6ffdc44f424c8a7170807c1427324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8ec65b47859866357f7af66f480e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea77a139ae8141d112f806d99ab145326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac5a092cd95c991121cadd30a429a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88641bfff7a9f650ba722f2c51539bf2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0ee9a9558955331d9bce841c1eccc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f4de2affcb660d5ab6ae3d512071c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb0a8fb08fcff67d16f3b4dae1fc4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0737164bb48740e940d8077611663332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aac0a819916b93e145feaa3b1a3f0f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04729c004f5434c2911f63befd0138334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce29db4b7902cc3bb861ab0a7eb7370335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad911d85975c03500b5b5153f6740e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b651d6d211ed04289b3e96a6840bec6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bb4a56db06083b1eb11cdab458e2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b221805b6f180dcd1eda39ba150f166339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3a47067b1ce582a7c470a12078210340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6f69c6044e3166463b926d5649110341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b0b9708408b4188a410380f7f7f01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275a82e9309e88bdc4d6ef69618b454343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e90284899a1b93f525b530a4f076e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86844790f181f3b35179229991542418345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0394a15f7df41a391884a4a1837df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b124dae9b8920fbc601db6f978864d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933bb70d3586efce66d64f690ed8538348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cb3fec5f0fb20773e7e1e84d778aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4ef10c18631ad9bda68e574c5e679350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85945c202ce1c284257cf5656a270c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8a39fe46b69ccae84b4748f9600c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71106841545a19afce4ae6481ae73621353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071198543d8e9bb1b352289afecc1aed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dafd7c1cbd26dd609f742b60a2c7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d16b59edd7c9b061f0a0e35b9351d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95188e84aff8ba7fc03231e7d1edbea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173e1afad5b8ffa61d311f5b8a140c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a593eb54380ff55723eeeee4a42082359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62e06a90bf54b705c7a87947eb63b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a57b8a13e115b6555714d3a22bd7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47e87aafda9a6b91ee7f3d21c35426362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974239b601dcd7875b0a5664d733207a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fd26cd479010001d7289a995c46d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f5ab1da6ddbfe9d0a20026cfc086f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3f25d145d3db74620297d273bfb35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68b9ebe079f80eb5a6ac0b916e8502367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ece89a37253ee2da83938264686cbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a1f6983d4a962f423dfbb524a2f7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a585cd129f6996d18b26beb3ff20343370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dcce528e050ae7708ed33626c4f9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff227a93feec1d7f7f0545dfe7d3d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e494f530e3b6a0fb94073ad21ffb3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968d4b9fe5bebe679d6e41f356966bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007837656b4709c7644dc389e6e72e55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3e8a2f06829f5dbc8275e6be0017b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909fbafc8286fb1658ab6ba3c7d69d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea37c89941f597e912c0a84272a8286378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5613c595598342bde66fbdbcfee311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338aef9340b23d2e300a4e5ef80bfb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f28713a320b00b27c2388a219faf0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115cff9aa0c6325863b19a0ec06dda44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff920c3f8f9d2f83c3d6c3c8f30485255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705d6383ed0d2e6d67aa73c71155bc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3868c07a64c51033ebcd5fe64948b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639947261059433086f775bd5788d268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09944f5e7486c24c7ec7ea42725cb3289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c55aad1aae94ecdf072a5016052cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3f9f92c741f82192ad571b074789e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7665624f4a200880253b73adcbeb2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392e99991112e035a9ff506cdc3703b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99870d98c6412e08610d82ab77e30414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8f10d129e8070500f2ce7de1b8b0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ed445600429367094ed54cfec3dfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13056b7b003412ac20208778cc25491517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4e86b3e7847afca852eb9b6835be518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd1194806c73717305c9696d1ef2fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f4b32b9b2fe31a815397f5fb5d0b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90280863a1e9c8b9ec6cafc39284394a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37e444b0cdf2c17fb3530df883832f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2362bd1e5ff2beb651e7010515904823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9897320999109f9b153c81d722b7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a838e4b44ad09e96f44619a9da8fc9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bdae6d78d43213ef8c92f76f1145a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f149972646639429f677a07181f125b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51807d86916981e33f5dce2518b3c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a7f8197e668615c82311c8848a91229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbc90e1742dd888fa937269b2408fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c9144d81fbb03587ae8f24b1a04de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea142bdaef7ed141d078893e09b5a0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284b3696930e3d9b90af8ed7010301533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adec45c9f64edf8085029f7bf41713b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bff859bd0e5d0bf49f6a82b5f67f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94314e1338b1c1accd1bfe038e2c2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf7e07c407a4e31e878dbace75e65f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf66d5a44b3b3e39945dac686da05438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212a83c4a3374e5b67ac34c726cabfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c9abf182ba482df60a548ff2f397940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b039da098f113ad569555353a0d463b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d4838f13c2e3d3ed9d657d5a8cbb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf1a6fc1dced4256d1fbdd98c35e9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d39b212bac8a63293baecc8516df4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0ce584bf608ba55801b9f7036bcd245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032e7036c33720f58d3ef0f3e22235e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe6efd2f0893d597624cbb85c15be547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e3e1e5ae3963afde8769b9bacab2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c705234acd47e836c33c1d8db221b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f7f92cade35e2e7eb41676f105d6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fc6030ee7b82cb2b22dc87c2a348651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97642712bbbbf5b94241c64a3007b22c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79f6529fa8be816ebfe90de3595c6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409e6d3c898afa40743333e3ac90a7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f3fb132f371a2f616ae86c5b4131d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d824747e2e59d7596fb7f97eb7a37d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357853f9eaa314f615dd52eb3dfec6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d76eff2ebbd7aa44d19b86b411674658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b3aad40ed4c2f5959b3b89886096759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52625fa7c54d7ff69ac68698c4c1e80f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451a54589484b77ad44aa5ff6baf3a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468db9a9bbbc27c5f9831f95e091dd562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bad7b570aaad720db82eb6ff60492f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2cd6d510963f8fb6b78c734e12b6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628142e2b0d21c828679951b137333f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b3ea185a97be2203ab7537817bda066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cafb20a193f74867bcc2ba3b28c4dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb5703901b2d08fecb3703ac85f2f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baae9fd3b32ccd54c7e686b3577b1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f186720a956bd95314a77dd5d27158b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e853989d362e2aa956268c7889cace71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaeca9b3bc70913888f282088acf1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3ab0051abd37d2ff51e695ceb49f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaa63d62a0f0285250d1e915114e6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3db4b83619e2d660891fceb0fc941975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bf4f7236bf662903c53109ca73cf176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bee394bced403fac05f466fb50572b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2beeeffd4969aad30f58dc9999f11478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89dee2e796ab65a9f17f37cde04eb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b65e27cf1528aa8b2659ad37ab2fdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1314d4cd29082fe5f102b83156c61e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38ebf6cff565ce6b1d9ed5623b654a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627e6d60152a6b7435ef94237917fb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0d1f6907745c5a13da3da24a822e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d39847b0a3ad4ff041f913915635d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdc0d4445bd81a95bbf939182ab5e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6a4c0268a4caae56fcc7130f8925087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189051dc3f1caa456027ea1cc741596288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864bd908259ef0696c5c64088dce3bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968d36b6bf3a997832ea9428a9768b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6a0c74bf9dbeef24c45890280a2f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee6f16b36ace37c08ec93e2b3f5e2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81376cb6f46b58d547a704e8175d0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4f8e19762c57cdb751745a74a330a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055c0580224d2f65f8ea4503fdf1b3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf1a23ba02f864ae04d86b7e3efb5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f12fddc713a244da19f36b0e63b3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f86a1c0bfc3c3c7cdb7039d3b382698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecaf93d5d6c50544dc52fda0e9880f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab001df47404e2fbc4269a1c6b9ee7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1601f229cea552b85818bbad3c8401101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c59c993a214c3c84ac710a3406085102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e77a0f4a1e7fbe1ef4697d4e577d38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cea935bee20b1031c75519917d7f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129676e1ec626c006779eedbe6353b56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7186ebce5f62e42b994997675e5a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e377d5ac45759d5b7f756abb89800107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e9ac6821c366f8b2ee5a823a39408108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be227adbf392cbfb1b5b9acb7a5dcbb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba9968882bd5f79eb568095758deb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613400118464fba3eedcf6d79302d03a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76479dfe40d7dfaff2321db1a25a6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192904c3d6a738b1c8247bc920bb8ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877355976282f6eb157f74598957ac0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3f41283be01989c74a0429a2fa18d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad3ba4c6ed953e487964845bf96b1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672977a3fe97ef8f5f2ed185939358e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1222c522582f8db10ac318171c768e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279681d40d59ca9696832dafaa711a46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd7237b060f94af272930d60fa50fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d60bf4960f8bcdd6b7fd918aa8c65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c045b12c8e1313ba39cf972c575c12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dbb7481247f5fb6db37fba3b3e6fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11617b6841d8b1eeeed0508bac0d82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ef8bb0c9c059d3a8f23099027a4e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240144b4024ab0af4c963539cfe457a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e36245408e350399918d1c81f60c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2a2ce01c08c0057c6d6f8669e6844128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63513cb7271c3fb4f6a85281bfa42389129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4604e2d11c4141b3e67e5d06a1cd90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9550d3c5d02824aafbc84d4c26b522f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a8a8097c535b7dbe7b5d6f918ee3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0ebb30158a690dc75d101bc355d7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff972122456be370785d563053a159b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7087d9e57c0324c305abfca6c60a34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1767a3a2786284b93db6634c068ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e089e78ec63e1e21523fcb2935571137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f64f6a3f6289d0b2dcf4a68f3e4ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb767107e80f453e563d6406c82dd42f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac437a0f82601e69d46b4a88414551c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9940927f1d1c2f2f84c8eb9d257962141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056d0017e939d729184f150a56f9a80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacb0d4a4343e8ca600623229c5aa9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5ed895755de695950c847001a16b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e98a07aecad2d8dbb4c59d337d559145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddebc38bef08adb0f67a9ccef4883b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeaf604718da48f406782878b78c10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39310a446c5b6953967e04b33f881dfc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d8f973ca54ed9d23dd05d262f2d44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d5ae51a8f9196e7779d16cf71501f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c6452bb210a41a429a0204cc7a704151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000474972e3978a2bafb71809ec7e10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3714dc2c7151d07a2bb7e43865af9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f76ab1c10fc3083ac47d836b3b4601154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcb272f0ac78e66a1fe43081121b82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6ba0c27c6f6cea38b198da7154e32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b1b6c6ec6e4747a98ca69cba66183157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3953cc4fbdf396e68a4be71c6d18a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccbee927fb216edaac5bc4cfe38d90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9422f75e46749019a24494b6921897160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64215f97b837b3a309f829025a2ba8d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926d25512656b19bf0eee5fa5ea3d08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4ae768bcae77ba37fe499abadc2ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1e5ae05bdfc5b02d5706100dbbee1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6037d8ef2f46f79eed393a0ea24934165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4da310bdc3ab55de2c74582676a9fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ee41630e809a625ecd5bf63dc89cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254e50f1d398f7695b80434e350274b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ca62f249a17a74e75629a0b006303169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21111c753f662fbb9f35a7bbd6616e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65832b06898a1736c51243b85fca4d90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619a193fb6aac3f99019f09ea0350bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948c993b392159b6b0cd4ae39f5b776173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521c6842c664e99369de0da5c612527174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148511263aeee30cb848d2870e107fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677eff5ad9b2d1a931d2d9bd2e71b47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab366b4c23f88c82d9c2138fb627bdf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19adfb45f3ed477851994a12f5efd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbd74fc95f01c783c2f2165508efd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b2550d92dcd2582fdd10590f771da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58343c372e28e008b5e1a805225ba9d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4716e1fb9141b2b945a76e9cc841d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc3e1ab04d1d55e8ddeff188389f28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb24f2b1e8b848aaacbb5c2a7f6909a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54088223e32d9f95782791a524b39c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8395ee6a32590e758e4e373f78b69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14021565ac00de849f79668f031677a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e419ebdff4a54e13ba9cef9a5e6be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f60635cc2c1b007beaca7e11bf683189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc545de87f05478e017dd8f1df85c07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b638f1f96bb617a744233ef0861966191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96ec970009c0e7126597e3d7471963192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d08884787585e3146080bd7ea6d19c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7af18c191b8094223caec8ddeb193194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c0b71576bacd4787ac4767156c809195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cde72a1e51d0737ae24f09bcb5683196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afe3f5ef7294687568d51666dec8f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eda37973d5685936f58caab5239831198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f81a20048e2ad9df7246be6407be67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e35bfff567aa7b1a480e593c33b23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f1594b6807e8e349af38f22c17424201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a9cde6a5c9c41072c6ad7d3941919202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58181ba01f52fd5dbc6b51fbd5d6e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694513e077179d8855f537a7124b8df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6948177d65a5fed1d3530c8028eb9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3662fe0d1f9e8f768bb732d6d2fc8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe4c4c4255c91271ba6d38b94d0793207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ac245cea247f821e2b8f0f6c44d07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19beb4a4507a5c924c0b941f6c54741209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a2b02263841a83005389e13ab757a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7ccde79e2da6d3c228b8d2e1f03de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d65a6af59e19d466fde975459f94b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61734168885a0a2584c4e67e6a9aae3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c6c5f895012651c3863729371f7c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fded80f9dadc959a7a0f03b4abf7fc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfbb0b98df183a18650c8eb6e7d4b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36cdc0d6b26bda283649ceb0bd096f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ac10897d76d26f747580e5a628d12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f0faa1d137fbba852479f853e9d61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70535fb6c65e704f6a86f0923084b0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c646ccd3e572e8e0db5919e678e361221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c451d74c6fd9c880fa02768dad9dd8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c37071c9dd498342785dbf43a07c18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612fe2e4815c103cfa610234867c313224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281268102b8ef7c8c0dfc96f33cc45df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01aa82c9bad893e439e19022a3ad2fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482681be63aa00acb93c979a3f59d220227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed06643099093d4de2a71a048cbc35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedc1f580e1a815a4c1b1f3eff97608229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42cfc6529a687a83b1e199f41c9c26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1443dc1f259c8cbcd0fa6540357dc67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef43e44e9826affc942e6979c020c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133f3306078c9f53f0a59d2df0d2316233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933a51eb44a80cd100420c70f46052c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d897fd263f7153cdd52c3785433f94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d744d870fb1518bca6d93e933bf19e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f1ab0b910224f3c80550ed7eee332237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e205b0ae822195d1731136df92d34f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6103448a34d9982ec5db922bddf28d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed5807b8d39a7ff4f7668f1f6d4268240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d57f31f62edc3b2fe80fb70fae4a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a026d1d51b76904c120450352d9e39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c6285f878e39cb1dd82406972050e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff59df2d5dc3d9006c8c84c0bd0284e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ea9c29cd2d1fa29b22243dd31eb3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1b037d18f6e32cd0c68be2f200438246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48ed32e2af9d97146af5ad7a015b74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe1d90e9d7fe25de9c1649b402724a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33a7371193fa67e0d2ff8fc739616f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210de4d5467734879faaaaea48452c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeebe8c910e0e353dedbdef5ae06d75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013d7deef12b39776e471ca9768b362252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72c1d8ececcb89bd8339dc0be51be3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e232ce4f41c376c43ddc702d8ec7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98b934fb03b018434455f5d6aef110255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3318c307c3aa0d1ad830500536f423256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87955aaa302cb8c9d58f3f05abf6a845257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec1e23cabffc6df45d5b8bbb1103a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce6ac02f9e8f9cd93225d4c4cb27af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4af931321b91043846527d3e9d1c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d8b3041785a2927474a88a20866d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f935ad8b809cec81ca8320beb3f08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af48598c3ceef8b548a2f4da977f71b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ab4e9396bea07152d3d6adadd7f6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed359a9b98e1b861274a9de2564978265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597996d347246ac588f0a6982c70ab99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4e51d13cc1f06b771052a158eab0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3779dcef8e05a7063c02eb5821545fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e6f07158d887ea0ddd12a613612bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21f9fc6f310e32d6c0eb3113234d85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706c0e479662ad9c057750adc6ff4e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41e49208b0131d3b9c0790675c111d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6e3f8907e7b7fd77b8c5d673f0bd3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb15b1a14c515943867899493cafa0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86221a51be25a46e9491932262028ef9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c5030710c8d2bd70bed94dd69e893276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce910f00c690ec46c22b4b1c82b19e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263a18b1e652a840bc1dcfde459dea9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4188a6d963bdac61bc26525d7a2cba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8e0d778115df033782f8f0f2edffc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade4b4effe6ca9f37a94f1e2d632981281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44653a612fb5f70070ac51a18cbfb0dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5f8a59e0493e0c7a124ff4edad87d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b36a0621f85581312402fc14a56bc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5ca2560ee8fae64417702623192e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5835d852e7e0d88b21c45f756c1b250286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad151dedd6a872b95e7d23ef18958331287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b454ffab4695095da5353b67090a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a711579688cccd7c1569514d9ec2854289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3553e0f961ad335d793c2e7b9ae2502290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c444df2493745f764f534fce1ceebc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50046d098619084e1630a02bb3a6a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2acaa70d3749ce5fe62b887da3e67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10dfc9ceb70e18ee7ed4e3524537b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e80d10c7fb14e6791194b335be28f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c22a0100a83c07e40e146acf9546e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43a98ae3e5888b41756483a77c6269297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe969be114026619063fecd1d4d217298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f1dc3790996c3160917cb384751d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761e2f98170d4187c75e25c17723264300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c9cb8a2349fd25625e0337a0be5ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ba3dd311fb12a074fab7349feaca0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e162c9e9ca616fe83aa4744d654987303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee960591c1c0948c28d6b3b0d614978304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7890004f49b1532d15a02f8d4f20038305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461b41b18bdf39ca1b622ebbe6ea693306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638d1cbd796697964112da29d913c70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ea21b4f44ff47e6f8521a7fc97b2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873da6fcfa1e69d0220eb321b94e17f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fd2dba77f4305141e6698049216ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa880a04404647f22454e46c23e9267f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85678914cdfef77594b323fb10d9188312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81b5d489600a5ab4a5eb37d1516cef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b5070a55eb9348c54c7665ab121f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bcc417b68ab6a33791b93c84e9652315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bf8c91e7b2077fcfcd26eef300148316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83416e79034070bca93a0e81f590681317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98a504b64b3b8de900b6ebb8a02317318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c819696d1eecf6510e8a258247a7b34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8ed163e7420dcf9bd5487e3e2eeaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768513bf8200977f0ad4fcfedd8b8617321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963d06448b87257451d61347cd836fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a82b65d08c2e334e2e7206aeabe9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b6fcfce07282cfec9447eb7f5014e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8599c6c548d29603c712ee3085cb930325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c6c77e26c5bb73a259148a2ab7ffb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d7985e6eb3908c879619cdfc5fd03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b379e45efee928aff4bde7e13ed48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db31c5a510dba3e67369040377308ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aea650d138d4187f4f1d5a0499b71d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8eb40b966c983969bcd10962f1b2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff96a538f902a2b8a1136a905991a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ab77a0153c204d5bb2317e87926c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dfd2ebaf7c75b1ada73231d35e9d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c018b56137216a39b120e4b26d73a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec09b888089c45ed24c35e0d8c5cc2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313d8f7c94669e580d14ccd0287162d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b582e7bbfcc37e647c8c225ed6d45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08b651814a19a965ca2f906a1e3b27339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299884108c50e316dca4081c41950a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e68b41abf1a600e1a7ba24d0cd5088341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217c3186d68fb6eb8b6f8dd5e5e6c5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401297e868c3d745f5c7ae5ecab1819343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245da2eb5ba9117f890df5c6e93e00ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9ba6f8c17c13ecc02fee9540f3f51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914fbcc7c041cdb545360ddec87e6d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eabe4cb4313f77297d3e458f096937347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806920ab62b0bd1e6bbe371a85e5eeb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c328ccb4444fe65e19b1bb14c0da58a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a6eafdf1de4638e4fd5a70c6bbd63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed69fc80e60c265c775ceffdb61d29d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b639474dc96a7d24ac86504affe939352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8deecd25dfa002d684a726c5c018c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ccff8d44c19fa199075ea587c7ca0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e7988cef2bcb604a3ade10494f65f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff32223da6f7513931ac7d92124d06d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98203a983317ec2f52bc38adacb2ea7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb62faa499f47f47c92ba60478f1ccc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28acab8609d00272f2fa139283b63d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa65d1ecd8c19f91ed9e92f2e803d04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea1a9dd3da5de1d3ce2ea8cb52deec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9bc764c7f06a342411ffe78772eda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b6102c45b80a45794b557a3f9965b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400e9ec7f8dcaac767234c18a5a2462364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e5d4f79d3895af890519b154f4099365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f22855bb79ceeb93b9582e2ed5e62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2c3ce4a9df0acb8a203b63bd25797367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5deda0a91f4d0cb57daa7eb749ed1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce182409d71b5670a8c25c852a54c88369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beffdc4977bc9680ee81eaf7953451370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543e4c598fc9891827d2546c7395d26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e748077934e0e5d6ae721fb9c4f64c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287ff3cc5d9afa6bbe3e78835630b52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbed62541b0fba6b9be3dd971599dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4ffbf54a406929a9103b0f7f3ad9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eb03dabbfb031d6f788e5d310e2f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b364b3526cc443ab13567d2917c528377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38fe49fabc3df9ae89fddace2f6219378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>