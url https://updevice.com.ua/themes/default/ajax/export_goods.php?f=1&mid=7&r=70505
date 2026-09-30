--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de00d71e5ef3adaa65a1d8f0058bea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246d702c6ff8172e3e88481684971e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325e61c0a8c5551b0048d0976e0d1b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fff15f95ac2531b4d189b5590bf0124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989135f6f9a5d015595d40071c705245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34711e1f4afc658c2d3e9566b4c393af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbfc1e6b30822e9cf407edce94901e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca3a2761c7da25b51e80fd94cc5fe18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f76d2c50bed3ecb3aa009174739a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4b656decce78ccd80340aa95e9f6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550edcd4baaa156a41c5668f3e2b14311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76713161ab27b6d12327a5daf9c1e88912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c505fec67c125b9c56a6e4993970a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d58e90ad7395a280cf87fa3e3b579314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772028679f880538a6b447ee90375a2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e8d981e9f4d9e8ffdd5def6dc2eba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a025d9d1a364ebb718087dd9300911e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9a037eaaa0089739c164f9567a5e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0d12006f4194a53cb18c3e9f8b4a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498935527bc11ec463e2b2fe697d84f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456517e2ac9ef30637457c42f5bb840521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1f950545fad931355d9e6ec5fca9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ada328e4a77c4d3b75c925372a98dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694fceec89cf4a9ac873eb100342bf024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa5f145dbd0fe7666200d99f56e43225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1526f2b8c6f9506501b6ab0ded65fc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed0bd8eb1a113faf902cdc3edb426c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c0e5b5e61d6d64e3551d554a3e94128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87831e1afc46d6f948792acdcb6ba7e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f564f1e19222e5291968c8322341930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6016a2727458d142d15ddf3c7f574531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc522c5a22dc04e47a4fcdd455667a8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0fc8b813cf150a05296bace4414d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12705f1682315ea72118212427c1ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28213fed0d552ed2799a31561ad73eb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d50fea39782c4b67abcb7a39f73bb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21df90c285e07d79df8ff8f8ea3038937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565a2d4011b42e3b194ce9122c01c9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8288556aa2f8487d2dc8075682335c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9e719136bb68247d7bcbc0d9a4ccc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001763701d87300bfd57825c59cbd3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08fe3d25544234c57405fc6495dc4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e888782cad2d675502a46d1ab27d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b00a1ecc05e5245cf100bdd299092844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f8e029bc9cc90137bbbbc64f9106d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3c6405d75626a6a8dce2b247d7b9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c629db93b13dcdf02ff748e2fc076e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33f1312c0a9df7efa6ab721db5ad2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9a931b80fe323ab1a549f3b0a8abd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e5dacf8d13736728adffd355acfc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc00f605375cec5d951a038abaa3ca351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232caf83c96b60155c3dfcad3f7cefa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf464832948c5e06d87b189051848153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aed4c366cf3615501fe038c34325e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dc826d40de62e965bda7998e2c46a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d7db39c1d7f632dd0767614a9dfef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f4adde5de4f1314f57ccbd47d7c4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35edde4dd62228ccf233e4bf130c61458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff0bf9d31bc7015d5a160debfc2a5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8385cf8129b4acc518bb57683a0d9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63fbceb6ca9ce92f20cc9f1cca364b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07776c6aaad46835b78ed1f2b505eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e5037a0048b2bece81ba04a7058c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1049e63894006f172140b6ed8cfa8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3164a09964dceb3391e5b5c59ea21b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af52147b8fa37da09e8ce7f5cb996866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa1b27deb0091ee0ed844c402698a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78fcc34edec4e6790064540df2073068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5cf92177f7a0b75faa2a525eaa1ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6260543bddd4dd975ddfcfddf74afb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c580b4f9e42b84c20ba88c67f4041b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a805826ac74c8b1962248547e395372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654172455b3619a6588e64dffaf5b5ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f0f1baa219f8520390b958509dc7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b1593a0dfb2b9aaea22ea2ca17f4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2e049cd97c402a6a1c852433073a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92c82040e1d8802c8348cba698a75577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046334e4e77d8fd314144b24f96f4fc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea837a77d968fd1042fba4217125def79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc318911962e3c1acd381abd4fdd1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebeb7d7bc85b018a8f87303a6c559fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f996c1a5d8f213a0e49a4169f9f837c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aab128f24cce11cdf9bc1816a1e29683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65f85c9dbeea5df37feb5f7f2a2d5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3c0886e30422f04f983220512f02785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371cfd9830a10a968c193d3803ec67686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb8f5de88a53bd182cc3b6a6c43d6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee8972f1ef3ecf0c9492429ce6a56088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a46851fd7f4089d86533230f386de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0f44c13f64bf5ce2ae68594445edd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3e6c4b87ae157eacde1698dfc070291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86d018350c9f19f4c44232ab154bb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f070ff87b5f9c92146d597c6d8a16093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae8bca9e02f7f816b8f691d263d9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cdb5ccf226faf78008a7454c6d52295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc477f02726c07ceb33f8548f54cac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abd8e9aed950959d2cecdcbfbf287f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c1b1075a29c1678b97891b20a9f1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ee107fae3e27e7da53f37c35188db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1763493353121f681fee722917fa198100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8ab7db5ad515b50a6da4b6b9d5fbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384e9628971da9aa56e812cbed99388102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326b4dc5fe4803e537e6e0c736d022f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d198c047a1759f6a29aee543586f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae45f382038cf84e91291df5370ee5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cbc6e626c218819de1f14aec23328106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4881ff27c46074d24bf4f1f5a8d62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9bf26464447bf432b4fcfd4528142108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0f2f5b3ea0d889b8ff28d097144d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc1b1948e86906652f70b5482777c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23766161957097a96a5ed972a88ebf34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c989ec9b6572f3166e933dcb36354112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f4e1c845748f16bc6a5d9c024f1ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c48b513f6dabd81a04933ce2e047fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f21ca5188eb695f79d57171cca6190115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2266134d7fae460bf56b26e40b7ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f4539e3f62be523d6596c6406d678117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfb0f8599934cac5d4478c5e1fadcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da863f11c8ca1ea11d30f13fd766b5c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a268909c7c508d167497b19fdf59fd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff28286d2c785c5de8d50af015c745a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eff58806a60515f72b24006cc550ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3211ff685a89476830f671d4c441f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79872db6101f05975e2e70182090ac07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44304f0445eb80ff6c3c45a5d8881adf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef90a199adf18d9fc90d6724fcff431126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a67d63038c6039eb6db3c352f075e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97d59db4291723f1cde524af496b36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0bc8dfafce3190b195dcdfdacc508129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb22f04fb6bc12829e9056c23a7d1d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3fe4b7de5adb71064a6674a0f4e47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef93c6b7df8d56a4ac9fd244932facb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8144d7c404a7fd62f8806e586d3fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbcbe53d8f33423bd53673e436ac98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fc6e3c1ed99b18c4a5124ebafb9dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76968c36d887fa36f758a551b1559f64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c6c1bb6ffd226da3571ee7b6a9a30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae9d2ba52d3ec2704796fead4d4302138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a91bed07ee919889ce0fb1c74f311139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe8292626a029010cd7fc9cefa66d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08fe93ed1133f98c673ad9071c3a94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffee8c3c90d7b7c5699870fa862994142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4b3c55c95e9da1e6433f256c2c268143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8363f02cc7d1c319c2d5456c16761144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbbea6279817f82445f8254d8d448a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b5a8144614fcf8a5ee57186ac2858146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cdb14457e6c156d11b4e2300578a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecf3a71e4f002f80f229b59661d217148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e2451c1bad71e134b6506b7c32066149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226598fc4ed315a8a030f39e3f118ae9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60109df2a3e043ee263f98347050b7b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ae3c1f10f11b1e9488c1cc2938856152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdd69db7afadca1316fb75fac36b3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9da1be3d590f45185ae93ff7d7a53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23e72d971a10567301281177b5b784155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0369de01e16c595b1354ef5f2300cd6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dee8a8d2962f84c47cb05f49334b18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d55d3c51392aa2f2fcb026eda955a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f7adbf0aed41882c0a281b03754b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf208e672f6c8848a6c3b80aeb5cef1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b967f117b1b77c1af54243bd3cbd656161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188d6ee19d28afdb22071b86f1455aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6806c9664005c4f74c7a8d5a27afd7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa246d969820fdb60ed00b02967f3b33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4ad00508122061f121d80afbaff5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd69a611db1f4d1dacf9cc3d786e534166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb08363c208d63bd9dbf517c75c4f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0376cf980a8eddb6bcfbb57ab3b4ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa389614a7aa04e12264331811e6c38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34dd345cfa4c33c4d1b47e7db38ef4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1b49f2233d6903bc16fab7c2d0731171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3726fd905c766253d653e62a8a53f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75687303d6977baadf2e907e04611fbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ece6d5f68290b961ca5c1953a675f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d17900f8fe13177e292b44bf37c62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf6edf0842a010050a21d66f0cbfe7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7c54c1479b37459cc4f9f89951f2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6c672a1746e59a4ce8953d4f50b5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10381ab711724c843d1cb393d447edd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b17a10b6947a6a58bbb5535c5e46b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472f71270f6ba2e82e488957f70fc03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2120c056cd8130dfd50b4a5b5e0c33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c76fb1b9a62bbf916d72b2ee4ce26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aea0ff6bd2e59ef1aced8dffd9ae5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2660801954ebd20ce8584f9c56cf1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99693edec6672249e699b18f3e7b8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98221f42c62eeea19b4f9a784d6bc09b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420696ba1a922ad14acab4617d851650188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9878937150e73d4800b201143af358189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e556f7533b36b832dadcf72a812efe3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772cd20d471ae103a4a9be680c08cb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b501884c2516b36ea63bcd997b2eed6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842d2e0050138e47f43e73dbf9d39d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89cbd670835204b7c0ad3cd576aee8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1891a2af3a40a62519b676c6c7513b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1a56bc08b3cf2d7ad00a252c04781196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b279acecab1a39ead29528c63e5e73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35141fc36327c888b69d3960b39777e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf993a4c78cf8e6fa16d12c3eaba8cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e70d15109cfdae1c13560ce9ac211200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edc6173c7883e4f5e993f3e8079ade201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822ae08763996b400ed8062bb39546f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4dbf0bd6f40c6ac4f2d82753970e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95065a2d063b9ebac545a1f5d90a330204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ee84c8ab5da8e7ab1336a7911197b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bc904cf5ebb27da64c21d316baec4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047c5ac74c6e0b1fc83eaee2ac68984207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e6096e483ca72b8af74f62e98567a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f96f41a0c27632d14fda294bd5551209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd55f04e747240d511cbb475b9adf6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027812f815b7d273b8b0b47806e637b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4934e4caabbcde571f7b802002832212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7eafdead5900597d19fcac336e06c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04dfd2bb77166188782cbaf51df710214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4bd514ea10a4a1569c19effa86f4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f001be891fe195aad010b0eee3fe0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6ac94f87beb03995a04ea004e0cea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599b9223dde050ab50c0579ff8f1fa6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ac23d7f756e9f26da2a9a36ee4c8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc486ab8c2290ba8039c2f30ea2f3042220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a38087f0427b98a9dfef6174f7ff63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29295c3595fcda22880272065fe80b66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10d93c62462259efa550a4efc52468223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026e0923889da938487a9e2ee0aa07b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ecea36b73baad042d7854cdd30e46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20495c4e41ee2f4adb6f622f6cc09081226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67214d0f31048592a44530346cc960227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789e3ae893a52388e28020151459028228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00568d86ebad2c4ef098abd219e082aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486c11139c6a1bf163c9b685497c235230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81171efe0cf9471b177b4e1b31f438231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb84ff0dd0e05643b6972ffb14de59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691817cb1e3ea53e6d5a69959c9b7fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc17757d8e609acd7b2cdc18aa2b8b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19522bbf875385d0fd528cfb0033ede3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a30e2cfd8b34b29c282e552cb1bb4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f715b99d50c6752d63091473a0c24c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02eab5f84c3f3bd483c65d5c1dbae1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c557c8c4eada69af91b43b28e4f1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0676786bfc49de768808906e45e30ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39efd9cb4486d448726cad689f2671241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709440b1cef2f424dbf1d577771974e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e080c4d71d7520f5cb86511d8e3fd75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229870e8161ee1dcc0ebd0cb08805ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faafc5d6e1d6b1959542136bc6fbb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6c839bc6a972c04e7ac16499a4a6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824856e7c3385a78f837e8184bb3348247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c09439af20aa2d3919ad12aca4baef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d4c3616bdd3722585accc615a4e88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb9aa68031199a801d8bcf3d1a9777250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ee5798f203fae1fd7e7d929b49427251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ed9e0ff88a483babc61fca0848c95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b746e523838c337cd718347171c6a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4946c317fd50a82ea0077f1b1fd6d78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9062de2fc0ad0ea7ea6dd74518b569255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d349601f791e485a4bd1718d302556256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa05c89f340a0c962c7e8c26ade8a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d60f6a76f21b0b2f341fc301fd46ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5525f2706341408c94e35c1da738e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bb86db6e4bbf66f4d0e0ab2f31e20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24159d58a612e80576f1bd7e15f125b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcbb11fcddd68e0e757ca23cdaee90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801c735f85f76d5ca4ab172a11a8ce2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5eadc69689e4b9e15925440b772045264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f4de12c9906c175843eebd2fb64a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453aa8f98a0053b26eb1aace936798e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d946171096f10ecc6bf4a0cb93e2eac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a59449131dfd883b8910fd6c4089d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a05e683ddae81d3782339d6c3241b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c187096d8ed9ebcc3772194da81de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eb8c5e2d3d0288e005133e37ccf69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d68668f8e22c18908d2a0676229931272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abd5115033625aa1f0141bde12547a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfedb57ec0120beec7cb3e7f132d258274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f71f72e6f7b8ecfecffb2bce99b5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b4e4b2314329a2135e53a20716203276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8ca70f4f22cb0b04238ac3d473376277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73697a8bc1e1098b6683c99c73537a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254344850cef2a7abad02dd172db195279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d26e10ebbbc1b763e6851d5893db70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dddbb2968958f68321bcdf8d0b9590281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7859b9694508c4e5324f7697ad7688282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd53966aaeccd0ad7709ab93747ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfe81a9214a1ed9eff6b26bfa06d17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45735294613a895f3f3491cb90fe3bb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf7fe1276842250e34cfc5e9030c42286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df93363a740f1620a31626376f8c67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d16e062bc0e9ec89ddbaaacd5ea8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b751c7793e570ee05f0cff5fa2bf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2215bdfe2e144ec5a37b1367a09799f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f74d445f8ae7bcde30a4febbd832b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c9e6495301b3bd962c3a565eecaae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d55d3a02feb01ad715fcce8032ce3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40960a0a76effb1b680ac82536ec382f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dc129075e7a47919bc1288efbce45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be4e318517f2ddfc641cff551a91ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077574fef4ac090bddefbdec789f078297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ef1fc16c86ed3e613708eb4febb7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284395c617d05f1622c5aec0b3240c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cede091eb38614ff1f8367590fc459a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259120fbbf8558d94b5e871eb46c9323301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7d790d3bf784b11f704e1aecb0d86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6f61c2f0eb28bf79650a74f9f7c68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d2cf782f9de08c4427d3da8669595304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118c73ff405308311dcc5ae373dd95b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d57e60c8503d2e0ffd8e4983c3858306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163baa944cc6f4fa59de86ddd3876e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdd3ec75b8b4b8045b51b1daca73ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fa8b04d42302eb37def5e811c7db2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758a627e4860db76640a058275bfdf6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643762319164ca19c92db5d865f24126311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed041253e809cae19aa65b9eab1ad839312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582e58ffd9a11641ce4ab9dfc3d4703313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a7433bc99b8376327189ffaf732f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd177a7d86ff5b212428088b762b22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8516d34750861c0173a7896726cfbb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268f9be4503f3f2c9ad56f094727170317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf5fa6689bb7c5a511836ec028c616318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7da6e4d685c83e0399af52643eca94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d28fd9a85e20e79a02f51fa74a3286320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9be3e78842df7eefed8ae6b3290d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f834c134c45dd76665fd295de8f4d61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58728a36ff97c9a32c41197d2b1761323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4677f4139030e239588a629e21927324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae05196d75bd9e64df4609dd133f19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86a162aea384f6d27904c2945404f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb3cf5b9770ebc3adaf821280b2583327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce6ea30cd52034a47b8f8ca204d153328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed52cc11bd68fbd4d4cedee54d723d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898490abf9d8abfbb1b877b9b69bc327330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d7ab8423a8dce39033be5e41ba712331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5724ec5b48632f5a305b2412fb7a644332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3c6f18f029a4c5235463c2e7ef6ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afad332ab8881fb8c490f3166e12b30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923102b800f50d243c1ef0283a935c08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da173eca3aaa5df4d80b7a0573013b7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e7d15d8fc677cff20315b18d1ebb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba83e6a42ca9e94110502ff829d9ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d280e0bdf553f2208498073a71ee9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff5d2dbcf1b5ef5a6d4dd4257e17ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46792999de374338cc6f549f9364076e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fec5e355039ed40d5545256ead4e56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b7a2b35a0ad17819e14d7130ce7ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90d34503027efe8c469c597f0c9f14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0eadc3960fc6fa89a549d91778a691345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dded952745226285a59ea9341666ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552fdf25734d4d2e8478bbb76287bd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f928be0de742128c70c3e337fed33a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270949915bc989cbd421c03827daa51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0bd24898fe4824559e030240ad62f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0405da4b10e0a43bc7e1c4326ba655351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cbb913a57f1e0d62cb80c231a1a38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43367bd49909a0e7319af093191e46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ca8389e0a1463544305469aa46566354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6934203032d5a39f8417d35822662355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14f1be7e0af5fd9c0a16a94f2214e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0a8d94734b4968aaacded971a04d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a1d975bdb175824825f202b6649df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9c05470205eabac60b55223f4f9b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492a1adea022e4233ee7457b591747d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7be6a296a13fb6f13781d725dd9d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d6c711e020d93ec63213085a65f8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb638de4b463a152aef7ddd657fb91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef230252712c2bf855647f7ba8c6d261364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5ca6b50f4bb56879d18bbfe558773365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152c4dac38fba5fb2a0500a7ed69078366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce484bc0de888469a3e820b5aee5fe5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa9669f92455ce25fcba601357a35f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a417d0bc89370902bcc47236bd60f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce114b770329f7518684d4056c9fe5a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2651bc70f001d7b46aa466377002026371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a7a7bf8649696d834f0181fd9247d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc742cd943db4c15cd50b5eab43e09f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d94ecc43ed026b2b63f3e05f18b46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd42239e7f6bc08e54104eb0145105375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d095e00838d737dc38203e7310cfb1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7cc895c8ce3188a8ca80711af334d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7592a4bd8ecfba4ba2edbf00411a9a378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd2a988416cbbd1df3ab96275f20811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0ad1f5b08581135325145ec84a63f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b5184bc079e22cd2d45e4d57e409a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b7e9a64593f61c762459fbb9f8ade4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffbbcab5af6abed679842390bde2475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85f8aab011cdcd611b568574b6add06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994df769235f9b896914e2aaee7f91b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4297b49168baa99d3abdbd8f1c8458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455762441cdd1432e3382eb0e00e4159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdf037b70af36a8ad2b0e8d1c5f39b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9c4245065dbf833f6844889b8c99811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68233eb15a4148e62c6ce0ff507c51b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad6a09c6c5ef58f7975e25e6275b8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47177acc55fe458b917a35f1984679b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f406bbe58cf49af03622ce006550ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867fc663720ade339f4461c429f099516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d619c57998577ce1dfc4c6bd5c74c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e42d8d71153a5deb6faae5f0bf36d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482648685fc3f904bf23bc50c803cd7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587aade3cdc1e0eaac5c33be3f182db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d30128b8ad34bda56769907c5c2c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aff68cb960d614ffc1604a52329c3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331c2604485228a1b481f8f0fc7a85223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bd2f37d7b04c31d55abaee1942dc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5838a0f3096e813dcef32ccbfec6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b459c2c41a961a0567709b23e129f6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64333623f4f9b1516f9057ba33d0948827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d734e953891977c7a2114d188e3a78628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d112b404efe9da48cc46eb1d28ddd9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ea6c8090f01e8a6a1e8ecc7a349b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fbfd85b1ecb29ed14e9326c44734f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652ce1d78f062f8c88321006403eda132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7aa9bb4797d1b48becedfab34c53533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4da169919d126d6374fdbe2d0e4d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9126a67dfa31ed844401e305b4b8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f77bc37156051defe89d865d8b342636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac2ed712744e134d84dfa427881d9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ff4b37cda3258544b7fc0b59a5e6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3568f857cd792634484c7b1731689d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11e100e10321c637c1cf596556babe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7950b37dd03ca531f25ec683d9188141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2e9720fd0fe9df47e38effefd026242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc8e0fa378ddb3732281208f84ffcf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00f8812bee1d47bbbe17e7ba2e84cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddccf234907412de1662a388c543dcf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef04855637af050101844aab0e61f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43d3b9849375db7e7ede580d0ced4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a902a2eb19e8db13f90d58259d308f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c722d5669bc566461330a8d188ca8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d6970f774e8b45bde97d7c753d69e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d664174d206785d121858ed789f9f8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093367e669d9ea1009e0e1c8947e32252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14067c33a636a9d753c03b58d6c09b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cf112f7587015885edb6118c8c03154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c0ef0bdc01526f932fbce412fc9c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acb612daf631cee8c19bb7409a4f8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e37a30b623b20ade119a08ce122a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bc29dd02281a13ed0f057ebdfefef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903622d2af7e1e480c72afb38ac9ab259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce81df459af40f7d8029f9e6173d5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ebec816867cef09626f790f3d316c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e7dc77fe5a1c9cb27d4e9ada713f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb6401552208c34aac72fee148fb9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41a8b98a72a66519491c99e72b9da164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374c0a0b055ea9e608be1f45bc173cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882391c3df18b1af8415ce545aaea6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08dfa23efd7feb1e04daa1a0ffe9a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54882b0097f855a669af70fb898ac11e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1f165363ecea2177bfe4084d37a6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e19add2c4a7a8b76c08af58bb0bbd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5cbd3f607c7cdb36a6cfcd8eee2d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3af340e1a9564072b28928e2071a2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173accc1301b1d89c9f599412bd166c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e97328edadb955bb88e2b17c576ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a987434841b4c78ea02b46aa5572875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f31115a4c6891b5bd1141a5d9c86e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146a210d10b53d1ec825d6b366954cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec964816c4d153f60aaf8b8a1142f5d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a580fb04650fa6203987c85bf639f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bb24263b8e5d4c70f512518f34cb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f82a7fede872c32b9d3b23994da0d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b75f0ca44b5aee4d927ffacddd2d1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c850b3bb211119e286cec10cd4150783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3f2335e8c5093f3fd73383c3b932f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6a04b829554f37f399c676a5165e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34eb4144ef3bc7dde87aa8efe5cb7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530eb82ba1ce93c8044d288ae0e1b5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefac95a0317daa24b44337c77973b8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ab387df10e0e3cff747cad642e44289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2de63ec878a06a7f9c6bb6d8abe2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca85c0a2746a094a98d535f6c55a5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523c58ad907b77878c57bcc50af508d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a105fe5c56de3cf24b8a9b51aeaaa593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be2311e25c570ee8c13fcdfb6f0b4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1172f64cef155b14f6d120ceaf95295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48777e2e81500e8009baf7ff23a82b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d18835267366f38b83f7c26a513f0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78102dd68fceb29901ae1df4ac30c2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b5c0c3babdeeddcf3cc472e49e1b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4b07f49007d7006793d8be6e99dda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e1c373e479ed89745c2d6dbefbed6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c122d94299825bed1ced866e3651b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dd3907044a3b41f5434994dafa66d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ec3749595e01f0677ba182bc5a092104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870fb323da53412c384e6a691d8dd54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958da315090d385f578abb133535505106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c07b20b78538dd613f769f8ba72fd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a82e2967d6f7d5324e8b3b69ead5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb8bc8a0f32badcc850b4d8ea85e82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48247c25d67f44e9e4089bf44a21c2ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240a15bcebbf11bf27cd9ec0b695fce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca8f3754e0732ba290f01fef83cbc2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d3bd707df7659a82da21bf4728b36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220eed79edad385fd9ac004d3a510aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bd7f0564568fb8d77ceda6137b6b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3904a963a2d6529553a556455ea71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ccfef55f039a416904a5fb2b1a97d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba069877ed32ffffa7c0d4549a3d64c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8432a71c9cf9d9626ea49967b5b1d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449804fa5c2804b86ccab178744b0b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dabe64c37cfa3f424dc31b4c9ea4ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66715b2bb32e06286214aa658d1891122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460fa8263499f7b018b44bd499fb5f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac60a92c29e2f2bd07d8d6d77c2e44b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e66a10e98626a7c07393f6f579916125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0098b546d49f6e43c4f9ed6795e9e2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2994d74a85a93e4bb988755b8fa2ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a955c5743362903847d29870f44cb4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f52cbeebd573093d9ec4b386f0726129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b14511622672f71f7155ee7f93ee7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c06fed2e9699db9675d10260b76970131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543743b8ce370e39ef70b7f522a68df2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2ff60695ba31c1ac986134773b775133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35361edef00fa3171e4f2c535c10cee3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6862bb27ddafd7663dc2211723e17d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43608c54c9cab0fda4c38633f481b416136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcbf9cbe9eb52367fe8b4d25779db2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56368d927243442dd80c7a62658efc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca08a24b6a3120a6b1c67ff7ecf4ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b917b044b4838f814e151bd348cf06c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6918eea38759c7720fb705ea52d6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eff92e96db351e7779e388667eff2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc488590fdbb6db937814c32db41b19e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436174391c84e18e18ddfd0c8815748e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407581828491eb5d00045b6574d5d2f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17c0c8a2748adcc57ef3838ec1150c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bc520a6ef84dc2917ecf7baf91250147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa044cd9f2fd755a354a122f9383ce0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4a352f5b43540c7b55d8c5d5b6775149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4dab4b3e98625029368b5723a1e9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c008e8795f765954c78d88d38cfd49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc7bf1d771e1704521c2af97f54feb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f1e837939d768aa314470f4414f06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3d146c424521b93946ea3214dc9d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1f04859beea194a942275efc1aeed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531a2b3f79b103011ec4f65d1d26800156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e93603aa3981f4a6dd9d0071592861157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350c4960dac2927837986c0aba6c2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc606fd184bed23cb662ba99e701ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc2eab503f065948fcdb257ab11b5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d33925018787428aa69e331e3ec078161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19827a21e318c38dcbfffa2ec80373162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edbb520c194a3886490fc0e6a0bfac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15702e9efbe4623f7eb9ce17c51027164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5b8e98f48c2c6583749e09271431f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fb0fd9f1c41c13ecbf59e030343e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fa2b4ca0d2a55530e4b670a5823a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc40f8b14140ceda59a19609ccbf195168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fe58dfcfb7c98ce8eba1abf049e53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b67180091f0bc1a1437ef6339be7e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dcb1fe219442c0b09af3d97add65e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367320e054494cff93835935da4cac11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb2f5cdbade0edccd17fdacbb3ce86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b940f3989d6234583ddedd2ff5084c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d058f18140890c631422e319cb0def175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d8137fe4c6910910b41d5f1c0fd9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068cd983e4bdb846d1b12afa4d9fb0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fcea9b0c98aeed2bd46cd827620b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21d03f936f23c00e5ec7404991cce8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccac9e22c1dfdd039154d73b773446180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c16ab39ef3cbee4b409ed41cf5ade181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdadb093489b3bb096bc89a08272783182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bccdea0701b5c248e565666d537a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e042ef69e9fffe52b297f31a003b36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200c2a5a9ac47a33f6e59fb405cb1b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa74bef526d30c4e93288c2ad9f699186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780c51dc6d73880da814da54f56e519187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a2c7b85294da8abc61346f512ca18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c3f706e25a716f12713f1328e707c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaa93d43d5ff76eb4d54099ba74aa1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef3c3f41ad75750f9cb5fac054bf4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4dc4dec73947b4259ff082c7fa929192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8be7488a2480b2e38a66dd1dfb1391193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f48cd882e736277b2501e9f7144dd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946751404ff110d6c92c6f8c61b22433195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ee2c5a564b0e614177af44f441d47196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23c34ce12a5637e5b2763c141672e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ab0345da6474a8aaad1e21d3b9e51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3a0a1327295c8acf6c93afccda447199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f5575f2b1e08bde9fb2f5ef0004d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239c8d03b6338441de19cb69daa1bcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04043b07b0e25792c005969f09f6e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57d911ad0d82e78bb85e0e3c602fc1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dde7c4327169fb141c15530780f7a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ee8a459ed10b837c340b208da84c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5286a7ab524c9962ed61cc223509b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb1db0d1acafdd18c737f1f6a08a26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8784e009332f2d49134272000ee93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b597fca6d9a7f80bce9b23fc248640209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7d6f7e955072963b29773124d40f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5920aefe4368e398252d014d8e32525211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cac201718d62a34ba9ca6f4f5d772212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8755b7b6892370d4236c4d31f8832213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d45bcc7b5869417075d0fefe37d512214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93691fdec647ca3908d1ee3eb66bf4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450657dcade186ddf54e55b74937e04b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb4fa85682e4e82016a95a973dc629217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e70a62b3a59ce6131b2b589d3500b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed15b3ea0126acdaf6bee8d233f1b86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339c2ea21db5a4698b8ce0580e223c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0730f74b70c58dec16e026ce0d862fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7113d11eaa3faa5c6290d874c561c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430d90e56c43d2ebb4384fb9eda7f3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7cfd9cdaf08d502f52532dc196c15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd66e9faf47ebb47841fa9ff152de7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e74e2a8c6a8537885fafad492c6a5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9721c06bf7d70869248f0e92b3c69b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcef2627cc7152350dfee52b2dbb799228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68499e6693505eca5a6e626d4eb4ab4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2a7d9cf7f4c122b18e9340b506c04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7ad6b1d31d7b9bcbb009a5fee4206231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec6b21a8616747a737044fa74c889e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20486b41bc73319d5982f4464d5d891233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0deedb38d2c5f3d2ce9c63f7db981234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215abb3fe8163f172500818593b650da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006fd5817d1983d83a554ef237fad61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb97c99a3c5e2bfc035d6d3bc50c334237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80364b42c93b462b0794b75750bbaa5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180cf7bcd84bfde5d67ec4e7d4e5272239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149ece89dd58c0264e48060607d3ba0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca07a9c07a94667d8dfaeb30bb031d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b1f99a8fedd2f2a0cd5d9266796b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991a8c11041eee5ffb89e043416be6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bcc413fccada5b8b4430e83a277ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811f65256f8975bec8e65371390123c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33ab8823b9c3280d39fc12271d8788246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2ba9b7536663ab5d7db2cda49828f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c02f6fe6e03819cb5d9d0594199199248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eab2d1138e911659ef5a1320a2db8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c86765e44911ad9e4b5661e4455c11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b4d1096bc8dde31d374b1e86d4dae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05472d1ded285fea4084c9eb211fd38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cff56275eb3f20f84bca788fc70b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea5787f6482be01720e27c50f81261254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e09dc66876f720126c1b1c6fda501255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083e111dd8684128bd3d067b0a8cf90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927a8e01bd535f6c0ad1f78c88dd486257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec1837e43ca5cad5a8db7ddb40ac8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7756595962d6c2bd26ccf0cf6c58ab1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966b9595f4abab5e21250459773e766260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411ca201124a0289709793e8b84cd43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e1abeef7a20b9dc89dbc8067d4aff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336baf41a87c85bd7f2d9ac18b0aad9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b085eefd70ee786d933570fbb8f2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0b899f713dc159f92106ba7773d25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f22dc474f01493c6a5f1c093ae5c51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5201a4c44890e02a7b3693ff61a5ca0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8ac63ff29fd03b447d51da1b6506a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105e5010664fc938a04555d7e9eb36f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c7b098397a4179a792b7e696a7ab3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624b5b8d9b5800b2ef17d21eb851840271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955995f1d11304dad96055e2bf9f6736272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3317535e23211b38a7fef579fa5e109273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c97197781553f7d45bc4d2312dd724274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4109742013bad6bee7f937154c202275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e328752076b507414ffc1dd14200391276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df393fe310c2a82a3c290cfe5dbdc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d8c35f382ad578b1fb5f3f2f737f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d96cabf45c8803a6f91ab7be05a4f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac96532ca678269a40a1d0daffcac8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357d1d75e4dca9ca7dbf70d7c32da17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bca03b9d388551f891feb08b99b29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242dcb8cc2f207cc0aca583cfc0d26f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2eff498a22db76d0ebd0891051d4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aceb44992e27e1f48e80f5caf97203285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4344223a717094a3cb1f89d6c668239286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435d394b8388274a1bcc2f4d9f664d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975880e2959f69ffe1b2c039fbbefdff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9224050ffa2c043cbc3798f4a155ab1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d42b15b0c30ac698f025a588ef96e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d306085d39fd836047828a6e0108374291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331e012083eb301c70df809221a3d0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cede4f85b38b6705e11fbb23d22bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba53135b680894ace67012eb19dab5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c31727408dc8ad8ff3b920c1ac2da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e8e1f88bd7496a9db92ac0e29818296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a91bc4ec4bc48bff434f6f82b128d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b398fb618c365c404e85b892b1766a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7684beec0aaf3069a27eebadc207884299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fb98113f7c355c26156849f477b49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ecf01cafc22a2df7a6c108c11ae5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2d16cabcfbb95c3d59b1baec948fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e569e68c449fddade55fcb793ff0fb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eda649a8abdd513771930213f9f657304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f956879efc8026ade8dc91f7e4d2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77733767d509b22bf2767a91f1dfd5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9c36db19af483931473207843f771307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfea3629e2ad50273a30239be51531308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c942113d7c23ae830978936a40c8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ffe084568977be1de13e2172c2ef8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147efd98e9ba431026bc34efab517ce3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96849a505834e82adfa0c8214469f6a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ddd399468dc7dc0f2fad0eaa5012a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cd0e0b23f65402e9f11900bd71410314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bca4e6dd422efaceb0bd9524a56f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2285af3a7b03ca9cf117709a7215aa1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447d3929289fa67865e818074e6744f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdae7c01e36e25e86210d725ba61935318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b2b8051f7babea18d61136abca893319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b467ab126575167bebfb07975215aa2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583d6e3baa19b374a0cd8389c0ce711321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f64d88f3a9fa6a4379e47bbe91f47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21895bd430a04adfc010eec4d52677d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de72ae82633ccbc0b6ef65ec277bc4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed2a05d0f2f78a720a5c41584af107325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8496634aec790f8479176fb1373ba7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2c7b84bbdf150c34e4eaa331034b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54247e7b44ca693e45eff6fb5b4487b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b20ef7cc70be593a17737ffd6a0987329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db42ca2c4c000dcaf44e4b6fdbefe9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6274cb0e766a8e949bae9d02227750331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23863e724f0722560de627babb03028c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20986a5a72e47d086d84b521d7762a4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65713b8eaf463973feca29d63f4f778334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d59f0cacadfa421c9a01fcaefd016335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e1af59f3515fa7db55c434a57ad2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d282895fa044dba3b932eb25115464337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf2d311b8872b6cce7a119eff6ce2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfac1895438334f8579778e5c154dbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9ce928569e50ad885f80dd7c9b69f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259bfbefe6b7fe82e4202d86409099e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda1c6b94135104095f9519a76d460c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb522f85eb27f0b56388e3bdb3b049343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4ec46ec7e523e45e391a246f6bcfe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f734c4d95c975ad103c9118e8ff0d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29cc70d59cca0339243f6d36657285346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc67c0dd03e9294bc4b771316b5986347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc200c8e446770e90ef66c0ae4534d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf86704022455a69921587db98b076349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9eb0cacac345c83d4b1d03a61feee7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04ed0bd7e9d30cbe633bbf61191f35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff9b7032768a6bc01389e92f9cc259352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa152626b7384efba40ae7e4796cf7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c34aeefe67ad4b21dfc2611a749821354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735322c86cdc8d9f47aa91ac970d8141355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7d3ac544c34ade3e793f09765a93e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca17863271afccd5d7a97b5cabbb697357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71ec86d1af3046da5bbf9ef3c0231b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be601982e4b76d1c1ff86df1ca21624b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa41342124f46a3c44ea3c0ce9f543360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429be8e7b9f8841da7f67becd333f1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22de1c548776d8de56eae94b9c3ce74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada72e0aec0bdb9ce7036da97c39bf81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd5eabec31cf8a9120356c9e7c4714364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6f652090e043505853c56c8638473365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976fecd87daf314ca425d24c603b36f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340951d81b25dc2a6626bd78a97151c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a470122db5cb32723071eb3a29abcd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370578fdc0fa190d237ac9cb0198e81c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7072bd895a9d417d3c0df25b9da9bad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576459bf339c9dac30c5788edc307a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421057a57b419c86b36603fda8dc09a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16b163c19fd8a27e86911b0f37b389373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e5fef6fdaa601ddf29c67c677153e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600225b24cd7fd4ec6510edeeb32749375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994130edfa3a49c2b7e1cd39f05252f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20a119337ccdf3d8b8f949cfcf8b63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943aa59d6d98ab6ae6a4b83d39787af378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>