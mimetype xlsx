--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee29ceff594c46f5263c3dbdc76947c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37abefc95e1887f2fe16a9fb5d86bb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c49aee935140679ce44e72aa8a2173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132c8c581ee39ec9bb86dad0e6ac1884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5ecf3d57ff36be4eca25de2ab6c7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e338b1b8ca0011ffa9c03684df8ea66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1290c38119d4015777c889546d49b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e14b9395a7fa9551ac9a21b471a2b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25fb9202f44c8238fdb53ef1c530f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207948241025c89d2c402fc14947ff210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03784ca3e391a278ae3403c59c86e5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae854ce8057e224d87109103bdae911612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339e048116ed8b5a6e0a7f6ab288f3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747946c46a1c204dabb2a856df5c07914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357ae6699158dfd3b2b53d28f5c1ddd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9430d3c30ba5f713545dfaec2d23c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd2861ae95c7cabe1cc9334e46178917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e5a70128e62c9421393e5b089552618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06054c43f2e612dffeec7bbd202d014e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d6df023023824b4b67d256011ce8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24974936acceec1e0d3b34966983b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61ca863dc346628116350a47b3c75622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a035adc99b46554644ba288b53414523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c1171eb7479519830f1560201d35e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6edd3fa21aaffd6364f633ecabacfd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fde2e1763e0213245fda646297d8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eaf5d022523582b79be68c17d3ca827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787bbae86b5e9f8cdf1aebe1ccdf86328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a54375fc3ba42318dbac38d4e511629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3a1865292e76bcefa2045278b0f8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713fbaf52b1de2f40f06501043c8a9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb211dc57900ef10c0656469e2190532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e24d121cfeb43e90b1f2c04094a3b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9f20fe67128f0f0ada935f2466e1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983ce56c07396041792047c77ccb7c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1498775889709fdc1528f2025f6d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4b94856d691f35ba532ea69e5d16f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208df42c44009b861b9c03b0105249938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57cff0e6c711cbd61b0e22fee48c1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8242a856bacf8c2c3962ce86bc9caf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c000fcfc5d17462db037b3fe6bdb69a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dc2e334e57ee1b519d30d342e4bfe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf454e8630a5db194f86770680235bf043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43e25dfea5aa12d3e75d0e5e1a5aab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dc868ed2b0c4d6ce8250922d359df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67a5ee0d4a50a3a515514948880f4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d6f651b0917f229867d1973ada61847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271c801438816f5de8a5eaba89ec5f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf116e5931a6d4f75615486f521abcc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c55455d53da9ef5b7dceca3cb0cbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7c63ad1a2e58dcfa887ae9fdfcebe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece96924c118cd353e0b89fd3448cd652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbc780d81f9816beae488c7b5885c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc12e400328aa71e5ac9442c55ca92a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31e2c9a8a4dcd70f7d6371ca1aea8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6efbf7b8334104e9d8da4f75576c7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7c0690bdfe00b68e5051f5dfe711d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b957ed63a733d7b25931668b23fcc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af88dc46856068e97f32023f30ba3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccbe8459e1d31ef52cd83f821e70b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc460e7d6e5c0b45f2259ca04f851861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cee8cf94092dd3af30d7c9d45770762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73873b9ae7d8fa89bc64eaa7c3d94ab463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38ddee14ca06a0f9b03328e4d31ed164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89a13935fa482fca256253d132870e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a6245e9d24f8b452f3b9d597471be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a771463094dfe7839f93f7327615d4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc809e79e47dc5a60bf41f78b029a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7f67e09e466bc88dffb3e576cc37069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72606efa7cae1a8e126e923fb40aaf1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf7e67d215d68a4ab0f4a526634d8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f550f38aa3e258ff50e1c8a5119f2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d47b97fdf13a8b743d3836f079440773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0765d6dff26e049faf3dc99631df074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd582e26a6779eb178460f6da71192675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b8be9e7e60383ebd982dd8cb3d71176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd138fadf201fb2da0028b5423ca9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb6e4f6cb9afd1296f3e3445ed4bb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eec73bfc3e7009bc31f5769beb976479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cebf657247db802cbfea8f0e5f706780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819bb4b7ef555a377245efe0bbdf60981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359aa91d3f1e463f5a54d4e170967a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeed31e2b14ff05719b072166dc2b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94acbd16f79e50c0959571cd30daa5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22049cc0bd13ca64eb464f7b0e0f2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8898c3a946df0932e18d3655c8e58b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a959939721fac0a28867bd0a0409abe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e10847e0ec5b5049120757ff71737888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8ff1897e8e02345127ff1552b695689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade28f557e903290862b4d743ec9a2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33940eab8ffbd9097ea8ecf3c213d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10804ca8f57ddd9f07b8adffed4ddd7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2335ad219bcb5eae3177b933b0c3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724b0ef639920ff8f534ccbd95d21ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611ca38631e83acb66e11bc355c254395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e293789a150867b5dfbcec9ee3204d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33660f65acafe4737e6dce5085c16297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54948832ef70ace216441ac8aca857e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3b7303715bf919757b2c413de515799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbafe7701605c08698ac2e2af3e43a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72836ac3389dbe67e25c5aec9e4b950101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec0c9723fd272809a8dd1eff3331d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dc9b3d57ffd9808735d2f71264a8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2e6c983ba29a6162500127ac23017104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3a22be90fcd09c60e7f08b42737f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c22684135d5c998f91404aff3abc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091149e56e6800ba4be411aa87ef8e16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c459cb4629e593b5a7f19d74fde59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5da7b21c4751478d7f30c662659935109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373431227c9c548e5ffb7d526bbfcddc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0a4b6fba91db9b3f857b8d9ed0fe6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b66b7a1214dac5b36e2f8681a6ba0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6071427f2a084b61c86a954e6005320113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be337295ffd9f9834df4a71cd46f9fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729b14bad9fb54c7816c1e97d5a3d5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42ea1a6a56d2f47ad03a5f178bf211116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc5d8b023dcc4ca653072215edfce2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691272e99f0947ca18162aaf6af1e28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2e658c1bc187e1c24f609b85af02c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f311b231409a0328d441743a32d35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a184ff229b0687a3302df166c08036121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d76d191d8df95a0eb1123f3256493122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35a841e8fd6f3e0e438f7d3ac5a6e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed45c02041d066adce1094bc41a79cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716419d0ecf98d9ab57927f12f7c02d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c938bc5285e913d9ffe38e2720f97b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f4b0693793029cdaad76f0c3d2e9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d7a08de233d0ed7808976aaf4d5da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a5b9b8160856b86430ccc5edb11e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a2c74171ba059cac0f4a1df9608c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356295d0efc1d2ea14aebe5e2ff57c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b3586262984f09b64f0f0c87629a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea29c4d7558b72c52f19baed490994133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cc9006e52077e0f52e9dc5cbec854134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235d218d7622d64bbc01fb8a759c99f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83091980f98db4d5b54edcf0e1146cef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc94f21c6ade1fb81a894c15588afb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa69ea8184f313d181f7d9f7029e265138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf7ec5d294546d8b0bac118933be4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b82c73d8190368554cfa1e2235bda8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbc3dd08c25609c81a64afe63383ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475dd3493e3220bd6477f720523bbe0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33a94c12a0da926f6dfa6b5f82a9a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa98f69919740dc80273059e19b2a19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a419b82f50544024186683feb8dcaec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a875c0c989cd3aeb9bce26e0e8208cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcc8347df0cd9bf870907cb542ab49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364426b610c3dddddaae5c510f4511df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73b035a732c5ebbf840a872ef180ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9214a1866f22762edfd060598f96a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432908be37d8ae194a683da7fcfcb1b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e36107d3e1bd21f0553847a8e1c3bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadcb2a3e461dadf61ea6fb189b4918153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf4a090099b9dfcfc6bfdde7d6f5ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b143fc6f9274557182b9ba9a138332155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859ae84c7892b803514e9ac79be8129156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d308b7c12282f96589f3f11c0dda49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b0f42d377499a71333266a24d8aea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd0e0db96c6961ca92f59aa635cd88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4e3926a2f367012e3d17a3f9b092d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383493846e98c5c79ddef8a6090cd0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba657d3070cf16de00bd7e4220ba05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f5df83b82d581fcd688521b95acbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d43797e5227ac6053d306523555bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0d089f41cba9defe5a3f2c4b02695165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a4972dd4d769810f7185b17b8893d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172230190b9dbe1300afdbad77c55b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9433f9af1a296629d67bdfab9fc812e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7d23eb677ff48ccb4defb6936077f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05621b7f726e422585b9efee7af43a18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44b0a2d926a13584afd9c371a606a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69417d2fa8337d1b069cc471e2c34686172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46711024209d5f762406ae7c76dfc83a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92384b9eb4a0c0a2a5af581f562dc661174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e587818184578b5b20e67e390746c0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3e9e3196ccf3c20f6a3613dc31059176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87961f552f7b1598de1ddae94b9ba51c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38004a20a3118828cf507e1931dd2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559675b56e8d39d7dd67ffdd76ea1a45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d32be293f07edac399ef0517d2e221180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e456cb35f875e280841320213e25d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6b31956b14ede669fb42dbc8a525e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf47ac5fb13b3f92319a84f10a75ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897b2b1dc507ae1878cbe4980e0520b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7218a8cf1bec34469eeb3a859e4b47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199df4172b919d7bae7c3da25b1551d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43c16344026f9dcb96c99c361ad74d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de15f64ea86c499f7f9820c116376e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e565b2f0d6681308804a65444aa9552189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f51d87ff433d686ee9889ee0388e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbfc143a8862959e7fe8ac2ec4a1dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891f37df2e3a035bf00116c886528cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4469809cb1bf26a3cc179628378e48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c425fb79b4ce7dad5bf6610934ee7fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53387694e0724fc72710511aed944738195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396a065d05a84aa60b284ded447aac9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b0dfd5df98ceb780c75e6da5c3663197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822740a858255a98ad5130b7b0f6c2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d7f57e6f730bf2d76e7cebde12417199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0c466f7c945e975f8c914c452dade200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e2f385429340d54395149f86beaee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70488a7702775a066aa341a8da98482202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fa77fdc443dbc73e9451ed53930f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65233a3990b1078d9320ed1761f5b9bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a6b232569b237d3c852a971fc4194205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35359f87b10e38b0089d5caab94509a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efbaa1e789ced7117d61e0625f51f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d096be6bdf9e9647dabbe7298c3b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89937d866b15582fc612e52e3969186209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538caebf02513be66f36abc4ceb7f1f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f55f84da179f680f8db3b0fc11f0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adc5833f559dfa05b4bffb933df657212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f130fbb105e0c4d9e167f1f7d0201213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ead5a4033e128a1d69122a3a909f3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390bae9627d7aa9ae35d010d5267d7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0599019fdf0eeff89d53a4e149e39a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e875999988fd57b0ce51979f3c4c6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530b4ae9aa6221ce322211b689cd6e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55200d2acb88fdaabed523beafa200219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9821f27f514c533ab37eb83ab1c887220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8c66b937906a2744fb7dfd4e0c8ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfcf9e61222825ff00c53118d24b40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902dd830fad21f46abe9a75cc03897a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c381def907a42cce0550f74a47dd9e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebf249a87e586cda53f33abc2f3afa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e9b0d2a4db3c9bb3c1235923b68f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195986deaeee1400d4a8616e4bc40bdd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a203ecd2b5825280f4000d8732c8f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba2186b421f23415db705c6c661804229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf76223fa4dd84b5f8e56a8670efd20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe41d94c9f91ee7f26f079458c7860231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293eff808853e0d45b7edbaa1441219232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b930ec91cab928a6ebdeb8d89cbb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532853bf285b0448cccbf1ce1620d0dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96885728017ba6dd09fbc5c2e7a020e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf389dd171d0f2e25fbc62d2f07c50f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e918171cbc673f181af22278aecf7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e562d9d74a30aa109c78a9f272943d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ca59c3e416aa20ecc65e6d7d842e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb6e27ec5308f47819550db17506c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6a8bc3bc2630b61e67026ff295f6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d04d59da4cf4d84c6b34252b4f3e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece64faa186823d3ad56e539dbf8461243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eead50f872627ce3d6abbd64be51e17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd975d7d577d5d8cce4100c3b76a06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba141ddf51378a9b663f10ca7c2f57ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b34cfbaabf466ade5d8f136fa3d32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e911201a6f3c9d2afe47e733de46c04248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67e6624d8dc227811f497235714638249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c3f8663a4c400f70b585690e7a0be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926beeb02840901f25b82f7df7e93b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bb160f820d9bbd6cc3d887039c0a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9ce74ce1be1444fc5c25481115de7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ace0bb18d1164c7d40d3db9cfd9af9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06f91b3294090c740e461426590097255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e211f8bc09bff90951872f690af8b19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87bf4544a64eebe6a7179a0886aec6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de05a1207995495d4eb5bef88f517a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952cbf847132645b771a0582445e4dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccefb93192f77dc7aa939bdbe14ae79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df31196c0a7e0bcda22d8e399151c9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d12f8b9aafd54ece536e63ca29cfc9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac51158e81c9dddc8adb6b0d8d97e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2e7999e751c4de95d35bb2aadda86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f60ee1855a92d9bc2f8ced01c6d63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d496d1dc52a5e8f5ee868ba63bf976e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427211407766102cbb0883bec528bc91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867be268e89edd0dd88a9262b5f40b28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472810181a689085d52c18cd70461038269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b97f2475ef654c8227e5a2b713cc2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf695b8c665b12bcfffee8294440ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff909a7967175b5d1ed245fad17af6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bc71ea314d9ca047f6d16ec4e0bb1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e44a1cedd97937cd4207155f6ff43e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76411bfb0955b75b0193e6ea7ff8834275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2ea536dbff8f43f23da1f1a789734276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526a8db6daa8cf9eae3ea901cbbc091277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624dc6368457756180befc6ada0b957278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbccab794bfd2f56412e7a475a16e46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce260f52d658b8b2c2f6df1f9625b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2198db8342d9a6408eddcb3b8a4dfd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236267ba877fda65ee34b0a76d849ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b0627c462347065233b1dae21e26e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3e276202c8f5f9384a6b7b185b149284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199f87b4ab9e56702275d2742211ba1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b73f15fa2ba72f032904f73227616286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da91111a8aba2c11bcb5896bc75233d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f9cd1244e8b499104ab0499b7e5e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b44c5c344e0c0f85339ff735dd9686289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e7c0fce0f4ae2ea31b655f4bdb087290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9dc109937ae7a92c4a0dcbee95d88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0d5884a880cce0c16b507eaf32d15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1c1dcbcd86f515667bb3ea4de7b25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391a8f934fc04044a6ba778783d9e16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea015039634813799f908cc1ef9b2f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a7ce44db7dade15eaea68eff3e65d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a14fcb367d1e1afd75a053cc7d1617297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b405fd1987692d76b8a8ce9a5f40e30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e6f2fcb118c87c51f35c1a9741ce4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278764c70a7505269efac7bcec32345300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc5e85b266af5a69d300b51f8f9160301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d544ab3118ab99329d10d3075e104302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028482201156153d41ba431d370f4c21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff23a8d2d7c55dca7fcfe22a61bf393304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129746ac730e564766c199338dc23610305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6433c8d7e962bd3dd3185df1a7fd66e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18a85fab93decd879864fe5122ee23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527585675c754d7eb9d19dcb3e63627d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc532a40876bd94c36988c8d4315f18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dc59f6743971b06768b2d9bdca076310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57789cea414d06ad2f56879e6a1fac7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eaa05be6af157d99281d2e4e7b20c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb205aaa935055ddc89ab572932d2f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc6b999e62ff6d762eadf47371b765314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db846ee1a59448a87a9239ec7e709087315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a190b2875004d28f797b6e1601e3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b338e05e543a411a9a7dc5c4bd0ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb173c56050a6d7354743987428570318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1d7919c5fd6ce9dcf101cde5774f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbef9ac11bc66d6ce05a5d900f1b0f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2acc3aee880e9a0118ed7ab17da007321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513fb4825ecf62c598a16b0aaf979a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79126a0024b8fe59ee6bccbbbd96b576323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0de713e078391d8b26b5912755760324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9041f208f443a39ec68a93e0dda2b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853fe864c2c3e4d06ff8ded341cbb41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faeb0a836bdf0912d6b970bbef3735327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc224324345bdb5a1d9eac4f342d4887328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e532b005ba77a28ccbc5a7f164ed12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45c27467aa9872200caec67bb0a8b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836dce765c2746b3a957c53e814469f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58305b9914686771a01ac3f72ddac30c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3885ccc9592377487c1084d347b20a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8ce5fd0acf69d8becb471543965fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500ad95cc024560d965c75dd72b106e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07204f56ff36270c19f468516af425b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0367a104f436245fc35e67d774b240f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e6a8811f7cc1370eeff8441d5d1e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce487603d597b27c974dafa00c65ebe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c9d6b4f385bc81fb29fb05ad56b41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adb7beb6d82fa42cf14208aa505ddb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a7b77af53e30cb8ccf4eb5f9776c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa1a32e432f357f7ebd81a67ce1d4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4135acd1bd747ed0ffe5ac398bd4b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbf79fcd046ff9b9c5beef839940b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541156e5e8dd36a412e7f8b74c130ee2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827dfce5447d96f84dbc74f09fdf91a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558d2385beff5d94f92fc93604b503a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219821633f7bf4676b4c30cf557f28d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895f97010ea602fb3d2a0695d8c6bed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fa1dab0dafe4f5a63b129f704b517351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38562a077fbe52c8d4095c5b22c753a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4016f559a4ebbce9a12499e86abffb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0391fffecb50cfef40018178931c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d60bdad119d0510d11c898ba2901f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528d63ee442e1154b9c909970065ecb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3df5a9bc4dbb765e71f3fff582d10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b71f13cf11d2ba6e752e46b9ab3ab3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810882e7d157548f3ec7445522fbd5e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f88deb2ff8ac19d8fca17824cbb7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798672a2c5940c4f7c3a311fd2e9ed06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06d532096b1380b1d7b9caae6e74f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105db93f76678d681eb8caa09ed5cfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ea3665ebfd4cf0f162c2127ce1554364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69410a6b9d7508ef6459e98aa1896f3f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bd7d3549a9f97fb6da52ecfac62d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8360712e2f70740db3671c679ebb1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9757d815eb86614aee4dd0330e344368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f06c65f894f63854ce687969451091369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b474ade84be35d40bdaa0681a21e65a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0264cf6e6b45d56de094ee2ad4b968371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162733ac033396aaa20666a771abc8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd304dc36ed4de1b25720bca2fd28d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e28af3a980636b0ff1a365a359541374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02180eac03b5691217b3bfdad221dd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165d3029f562f8bffd10dfef4ca888a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa7ad44ce3542032a047a71103d58a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e39051eb62ac47a142ca5f324e553378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cd8a2d7269af79b469235fbbae3ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8818705f00a945941acba19e3d5f2cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7697b32d6f99c919ed1fe4e39a5c273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982af16afb0543e5e5d8953cb2c712c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a797501665b8b19da4c508a9f87ae1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21515ccd53f3a04eefba279c716a307d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56434b4b746eb999d8d5b7f5d96cae9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54a4143c221dbae8e6bfdbbcf328568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401a9110cd699101aebce5cd83325079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd252f120b39450cb17b7a9d127b04710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb6138fc9c9ee6be30b181db90574a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205c97bc33fa09015c3d2d678f57b5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8b1a9e7de7a55163a89e921ddb65013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd65012e25195d95b10d082a4f75f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6f2dddd426003bb8b050f4486b4b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcae003a7eba7b60856c50388ab23016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559627a1ea0fd07541e8e6230b221f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7df8b877549175d8f6472b056cc8cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2151f57639b5517affa9700182280a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c973a290afda7fb9a4c500df58975b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2c477e6c058b76a05132edc3968a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559fd1d9e49638d071d02fc4ec44e6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb362c85ca8d4a9b284484eac0bf4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4d7dc8f092870dc9e063dc3494fd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5f0a6c8cd17c0aae3a0380dafb3a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd13df95f8c58de13be6121e67c7dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a7ad16598565f7c48f42a2b2be4b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77c9bc02519376e4e2eac16566c04028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a6da912c805ccc23455792e4fb92c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b41d41ecb33577a934cfc6699821dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53d94711395e33fb1cec32864b229a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd4a8544a1ebfbaebf87295561348532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3d87440b53fd1c1dfcb6b4be0358d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077054ac3ae65c547bfb2d08e000592334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af99360a651ce3bf008919a63eba2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11115d571e9d2143e885622d29e4c71336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4ddfcbff76892325e1fcc0bbb1ba637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db8964188e7ea6b7d0daa29886037e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d60671e7481eb61431e6016b4920b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96df7cf7288f0b72820fdf335de90040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfc42c9b18380ee2e5c905e2c6d7a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1c685e7c1116d4a910e147e567c1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c14602570b066507ae56131c2826a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c70643d3b88fd1df4b884d17461ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f0a365ca2dcebf0d6510558b68dd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058158acfac8e08d3784235e03d9069546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ec8d9ef08eb8ec7a091134087f38047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d716cd19dd609e7643331f53997223148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d9523cf4ac8f2ea34e73f056ed65349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69307248bcf3c0fbe83d389f5ca251a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489340c6e6b8635c912c0dec67fa49851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc06b893ff599f68b4e8cfbaabc50352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55547a3f6531d5e0f624ac8ddf2374e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073221b7919822c3e6a743b51a797e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef34a32e8b16b0a48d3727afbdbeb4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bb82c9185eeded8c8540c0afea71056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ce6ac4d3588d13f519c286630831457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31beabe4feea0dc9e7591526f7ea85af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aa494ff903058f6d49c08935885e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58277f447862151826e289f38b7c6a3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e2defc5c691e254ee7f99b2916aef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd3259cd4e12aaa29a7e3bbd83659062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa58b2d5153f656fc5aa91f830638363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e71c93420c0bf0e508f6d6b7736dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ea41c41ae5dfb2078182cfc0e037065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a226c0ed3dd3cab2bc0fd3e535648a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e167f1ae87c8859b35d04db382ac52567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5beeef94c6cce0ae0720eddb2b568f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09244f9635ab4fb444a478d8acc9fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5c328c79f45fce9d10558cd68ba7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee093f8569b1e75956e434a89e5cd06f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857861a28283223f0f9880864028896f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332c867ba244268e1c8674b13dbebeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f9631bbce7e4a2c3c19b8f8edf93f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66876af5eeabd0cdce7df715d41457d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cc039b853aa515584e0d94c9a024376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384008217f9058e488a18a4470916c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ce6ecb917c06a6572c525f3317e2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ab4e691bbbf437a918b1b71a5328979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e419822603a14ce60eafdd6fc06d9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee93854d2c6f38373221b94e5bb6af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098e0829928cb2e587d46230f8250c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56998991529316152f32fd7e749ef983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a409f5f37de5f7894b61d12e32d8eb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6f1f0110fea30cb01298c557483b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ceeac65d6eab890721a7e2a2ca6d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd1f64b68d9f725252f355dc3fbb4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422d148ef9f2698632e17c756dd3ffd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba280c0cb411dc30cffbf7f973b1c23b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06108b3a9419da742fb5b51cc2b8275490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f2e8bfbfc9ab7736ff3358f929ab791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82292acf6f2122dca9e8ec932147aaa692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd42fb4172160c677d1df757d923d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2085c34d68e117589824f4ed51673994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39576d7eaaef1d6fca9dbb0bc8ebeef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faefdd9542c6103770c42795d99a24196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ad497bcce0f35aefaea3db548bf1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ceb05f43b0d7357167b146bcf762d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57baa0ffe91b7c28f2aeb517b33067799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0db9ee11ad5ade238211bf16b39db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21217bd3099fe3b68815ee8945d1c13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d55ec5220b95bcb483e015c469578102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9d9bb9a27f81ec6c4ec48e9ba5853103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edb12c221c17c073487aec4ce2fd60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69d3fc5a7b83e40c62444c9929559e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55769a6d157406db57314d96f1cdbdce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18404f919469790deca6f5f8b6b35de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910469df310cc06119fdc240984a62b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c52dde1653cb957e29e32eba38aa39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d323ba2b50d2990cfc3b00b6952b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a02ae549fb167aef861a44264a8c4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55b548e615413fc9972ad06ec59d27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcc9246190b70f2e9e469ea42ac7cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd7aefdfa77ae2899644e0c5522da2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abcbca8add45b8bdd64b143bbe0abe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b57c288f22e2751de483a11160bccf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8f660d57b7bf79b72cc75a7b865d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f8ca853aa8a9e02971aff61046457118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b46458ed81eae68680cc3059bf57d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1bd7f2e7ca7147940a83452747905120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873f21224c815d3dd654ae3f5f66eaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1739448727a0bafb6bcc70144f2e5e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cc6f32fea39ab49ca9d3fe03dc915123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72668b6f5beaa46de616d47abe4dc688124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf6ecf05e48cac611c9d0bc2de379c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80995ee751f54bb7fad9f8f0cbc51bb7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbf0a5664106174d3ac93dc4c05b21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb65858a9184598c23a5f2ccb99a4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2421e90988cf7f13d4c512daecdef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1010a9b8ff8aa54ae46868f9773b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa409d502662923ffffe2b6f070c64e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eab619e2aa7ff7ecae6eea6392622b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b4e09d4db910511cf33445a3e3802133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73651efcbcf081d5832516760ac40bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e247120b41a927337a59e22e808b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c189d39bc84e64288315154f13bc1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27e8ac77b19bdc09178fc989ab4d70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d4bdaaae760773bfd2ce5603f6d3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c7b27f25494d79ba5dbda1c7b15c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162d47847e9127c58459f2b41d53d0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ce6756e983aa1a1c6415b75b16563141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748774fe33c15315c4c2a3bdc9bf2eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe0ff498642ae66a09baf0f3cc09ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d9a46b49f10cb548863552810bfb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e542f84c5da5514bdb03725182e83d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d903a892b9dd2dbf6736f1209fbe6d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd665a4a3c9da98d3da43c425b0b0471147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b38da571eb8f4e08568bb14d70cc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fa4c40ce0f0a815a1ab8421711554149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb57b244672331255235ff1a352d7e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a56a311eb1fba1d2ee39b5e84980a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca3da0ced01177dc9a30e04dfa0c5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4106c4353a08abc8b61c43d202490b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27687448e92cc33fe26b9f1e735b07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500d07eeb4a2094b7fc4387643dfd70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eb4e0c87fc1ff16b314e6a7fb8672156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d42f209a8607a765fd3d94fd0105a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9bb895d07f6140654c7613644a169158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8351b98c0f503962056f19bb168bed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f7b7ce1fe9762af619a68c8ac10ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacfc6aef58deb0c9ffa8dba89345d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4030ec9b7e6e9d6d87be8a9d978a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efda3e1e8ba7a53bf5219fa3c99bbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec742bce5a70983fa3fd9cfc2b603f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c646a016600a71253f25a76e28c42c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685832f2e7c79dc12d91f3bb159e53f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c41d0a7502fae1868b82ca0b5a81d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb5b16d3de69ba198fbf95d5cfc98f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aefb3879d68bd2b83c764b28b6cae1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd08d4634c7ac9fbd1e3be005e45a00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c39c0cc07058f53d7530bbd7a1f5a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be659ada0b94640c7dc6cc5df4b0f06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c131940bc6c2ec361638c3278030283173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933c3d152311fd9d4d20f55a367cd77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385942fe8a920a7e5d1f112acd84e48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215722a8d8e5b1291807abcb527a55bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2ce072349eea77b45be09ef76155a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fa538c42b4de90eba1d19579bc7d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da0768b1fd0728864c9516a34a3701179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750a6fe6d7d84cdc52b2c36d6d1c001180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde780833a34a69894d2d5ecbeff3601181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cd7443f8d7b9e0ba23d8487ef84eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c74572afabcf2663f1fc6868711c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c3ba4ae85c3cdf75d9a12b704e311184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e4d02c5e5022694e56dcb23aca495185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4187f51d21020488ed536ffbd80afef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8f995e459e69b52e1bb331c197a68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409d92f94ab0f9a76631592b8240c47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11d1800efa06f122c03b89ee1c2fbc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261b8ada835a5bda6666a8dad9cb6f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c5a8c3fc708ce576effcb35e138c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e04e676ce964cafab6eea9ab162019192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7823f34c8be8daba71cc60e92504cfe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781dc94ba11460ca852d9be43d53bee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f007fc3380b1e095212606de177c15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8d512edf0e7b6eac3da0d2155f8de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb54c8753ead4b20a613bf131bbb54c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adf2410af61c6096610098077bcc32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924302b7311754b2f3c8b4cee6893ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007c5fcbd848969e07f9d6a1267f304200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead71825d4e23dd5137487d37611fc1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8d6291bf909bb798b6d181d724c0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121f3ec37e640657ec2c18c67395127203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410cf9becd279af88c632231628d7d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9b0e2482b43969aff07a655e3647e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bd5c8039515a0323651f8fab20cd0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e0f5568ed213aaf18836e13f0c5f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51606a42190c01e58ec447ab8c55993e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37981ae522392ffce5d9e515f680334d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561e3ac1b10e27a629df4737027856c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64de0a121d604a1edf6d4945a965181211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f34ce0e3c271cc02c4e232c9d659b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186f772bd2c6576ef4c7d308ad58baf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc92eef6a0b0cb74049c5d3a4579bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7d984b81c6cf6fddb9acde8c8a2cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171812ba48280b7e8e9b296508a7614a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04447cf729883b9af8b320a7a3f6f6d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d97e0193b8a929df4440dfcd4a8b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bfaee727ce62dd33d9335d08b3bc0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf9c9107fb4ef4e8f31fa5933752dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1afd55bc6429711649224fd9c7606221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ba30f6623d34aeec39891a64e25e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9e146575a93204bb1560cd16db442223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2db74caca0df47b5bcfd7651859cd2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ab0fdf99d94d65aa204703aff8e52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fa2a9d67a1de51786cecd0a2719d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51124e1b285080731770bba4a0906e2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03f4f4eca0a75d40f83bb8ddd87c8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf3d205d354d52cb240bbf2f64c581229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458755984a761bbf6bd82b12becb0a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477ae9d3ff0be6368a9af1c2c0a006d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77dd8848a3ed900a5bc6bf3cbf6c3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890c06afdc827b9ffbc0d3ca2f379ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6725d6d6d0951da2754c68c1db0d65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44e8a05e1f3bdd56c0ec156084a88a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df02c9ffebec92798c7dcc91baa4dbc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6cc394d8c33900348f80897bb79b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a79ecf69e843b75e98e28265397f26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75c9bf8aeb90d686372ddcd4da310a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e99e03d37ba44c2cb8961c7891fa87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db07a4e419d683b21c4f3330ed7d876241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f17a0fc95fc32f3ce5939a6372aefe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6478569cbe4d6451d760d152f6d0cea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4af114fb1ca5a2a88e98eafb936421244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1fe649c7365e990b699e782c1be1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32696760a3d18ccdc4d0dddb66c8458246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380d3fc7666ae355ca1766f5bdff7c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26600340ec529a39c6b1a506259a4616248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8001f09e0052a808050f099e20838249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c968a62cc416208bb64be0c5943638250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff3bbb26558c6865b70f603153717d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629b3b76244c0e288cfb929c20a6095252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48053fbf07bc2250ab29fa546a6868de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800651bde9ad2c26bca626afdbde5239254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfbc13af4a195198fadc69a9c8b153255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035462f96c4b38970f1c9874edeb0bb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba418303958c3d5672aca334f01b6877257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5ba6b16e1de796649d0ac7bda7b47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d53060fbb94a0e97f72db65544b8ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05143c2e7f503d450d82e35e85f66c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ef8cba72e31e358faa1645100b7f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234c7a16a4f1c821618e1fe39543baa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8686b1e2bf1135bf5149b62fcb4b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a4b44793846ff611681a5dab24e8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b6e9e208476b2ea17083a0d5561e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d7480e0897b3df40b847a7bf1cbe8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6fd3bc936cfd780610642eadb4a8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21b266d741aaa27b3c6bec0f70119c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ed0758a3f9c7a197ab29f73e35f8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d986932c2fb8d6734b69d6e56ce2df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793303f3d308e5d114358c7ced8febbf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ca9a980d6202bb6d6c64de398d99c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df20f9e6f6033721dd7e9e28642c50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0539c908daddca42339f1a5bef945274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfff6bf763caf41e2d29c22e441a17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d7fb620cfcb7073a2615573933560276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8192a79a69423b2a566d18c2917e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d9ac291b143aab15c1c66c72f1fdc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b322fcf701a8885867cb579f558d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14823636624ee083ef1a2910be2db4d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bbebc957cc70d4c25310edf13998e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbcf91234ecc76be203a9faae13135282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a023a695ab7d2a429b2b146a4e6beae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce526c56c2a7dbb3e4781931d0c27c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58182678081fe3cb4ef357859ca9af8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f269b0a15e0f66f2a960c7f014299c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74352316b5c8eb069a766bb1017542287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebba85b24927fd7f3aeabd7e0d246e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f32bed37141fef0a46023a8792b4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2212faa36c889dc37baa9d46d3c6899290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd27291a3eef265079c59801e15602291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639acb63e406442de5339fd713a959a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82836cb2fac0507293a7173e7c409405293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc8dbc856c8d6c699b8cabc52880f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f68064fdb9e301350ae26826aec883295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90ae07fd8899ae31306fbec2326abd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c3afda78b4bd5bf5c77a08905b7e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3029a5e08fc523883f877295e9af19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd8ee8ce23fa08f7f251b10ee5b1f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7909daa962aaf3fc2f0a95f24389c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256aaf10938354bd460e15d49b51385301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654473e000e517e8073c02a1dad38fca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e4658f3094f207db8e79efdf1fa14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fe1240d47267a1fd3f8171d99b2e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97a5f2edd146b07cd7475e21b2bcfe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93391f968501775527e380d4d40d09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0856f9ce85fb873df23117a6ff5a822307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5389ad3aa41b6657d347b95f6737ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab980717ee6ed55c6fba295b3bd4be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db32d5eca2d91a32321f7d079493d2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71adac7c6cd434486f311ab34f13bbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38adbda3e6db96e81150f8cb93931c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da3921070c44aba8095911346bbd42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e173db2262a0d5f54e8bae928191fa8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97569f359f9317e73432499345065208315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e42ed2b7be69c82cc3c5123f8c3773316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff3f8d01b6e21bb88a9f8b990c0fe1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c04384e484b63f3977621d78a6085318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e203989360ef0c150c15a93452a1505319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584d7f14a07d374df2d40fbfd4a0845320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc7d17a183fd002a74df1857b67095321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156fb6877b3a982bfeba5b4cf08f747322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb530fb799482b8462cf93b5f3cd66ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453496f0d0a272660ad13730e8a62ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b819ded911db01a308b29649a5614bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c00346ef572e0f698461e4fbd13a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d99f8f2d1ce79a08b938e7927aaf9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e0f88756692c44303e70a281f346c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a42305e838f6632dd69e8ac9f831e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7b9aa1ac58ffadfa8158e4a7b3016330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e251aef64a6f94c961263418f4f642331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c7dbd59410ae4dedee68c12482421332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5c273148f59ff5f6bb4385aa2bcfa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d4db653ca9a4a5edb2c8872e96f4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb9e975175836e27aa80dd896255e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1154b18f525195d1f2e09d008e441336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e79926b8f41fd9164fbb866093071337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600b08c0b7d08b803705ed941a417de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672becb3600dc5a4d3d4ae2f20a0bdf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab96ff2bbe248ab5aba8e732b29a90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33434301fa83377bab3b1f1883832305341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ae1a9100b69995fb0b6024874d365342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ffeb55e5a257e8b4197bdc5074236343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f3c871274e9a005aec98020240d50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd789fe586e09d39f8a807e3c879f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906079c4cb1077ec37eb1d14a6336d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d8ba18a2c93465793906af832cddb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309025ad6b50c1155e419020970d8b86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff929cc10ab3b8f8234ddaba5704684349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b4b3d01de487ceb0bd497220912ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191b10c2101e9431f1dabda3fefc8ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93e973b862eb197113d3b92aebea0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d84340b09563d92c20230266fa167f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf0342c178477d4c56e9fe68aaf5bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5583d7761ebf18df227e57b08064ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547bc5085504543e43b66f5e01af928356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d7b3f1137cf7edccf266265b8b56f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9044d4e117e41a67eae82a7607b1bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b69a530679e96982202d07136e5cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931fb01c68ba00ec9c3c14e8b742b8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea094bd4ac777af37b07daa0742980361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cac5ceea7280194f36eca39d13b00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11c714f93d446b23e846b212810870363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f27842c85800a61aceeefd9aeb9ecb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b609778fc51bdf8b22c7c4500acc13365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e1d42d9c119d3906318c0e6ef8498366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8135a9d98304022dddd0d3f6addc483367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74419366cab6c14a8180e9f6d5fb2f46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffecfa8a3bda1e786c115008527c52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c080e041021825883c4f35cfe28e09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4e96331cf5c278be052da34e17060371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe0f96f0a59ef44b72ffe2d255cb47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5701eaa50cdb015469660c8bd84f5d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724292663c4a5d6d6b90e899166b0ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe7d0d5b5731c72c73be9f114779fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ede146d255a8239f936530c4692bc4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393433ccda9aefd6819aef01f117de7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148d6d2134d26fcc082ac169f7db204378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>