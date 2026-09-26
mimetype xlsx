--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b7e0b95303117ff38744564b12c781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cced80fdd4a8f16c3f81c115f662ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29fbf30fbdfd85735a5d40fd472c0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22936056ab8cf801e165652c67213fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cccd45b1a2c907ad005953b5aa96b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6071f24352812c97be3eedece0596056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736675db649b003434a79b50052a9c697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1887f9a75c973462d239a347805d2318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0e94699cd996189a0aee59edc20029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c40b34dc27582d1942d19d8508ac5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f17366e7c57971d514d7320ed228f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b319c6459f5899e5951da10b3b0b3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bacf3d551033a6776497e69d855ad413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a0bb1d3a16371b92bfb67cf64d6c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a377c6a814a45fa001a657378fd273e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd6e478a75244acf39f91f59a38ac416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff0728622fceb4684f2ea1c5bf5ddb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610995b6aab8fb7a1a363982f1eebba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e768b95f58c8dbe88f38ca4f3f6be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e781537f8aaf8ae8011bb0f0738ad020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7171019e4b3942d4bf3493f50a21c4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a5075dfc9cbffdf2e56ccaba0d8ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cb1586733ce9219226fd2b47df5a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4012720bc202235fd753c61375a2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449da2b0fb76dc7b155086e4bcb9ef325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8db27da01fdc361204c867060047e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e5453fff8476428edb0f2acffc72427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b242d9658848bcc76fd28c6454a3e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae38e1ff3f75f6c54997a55c86bfd3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1235b9f3e2c26fc2bc6814c28d2816230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d85b21c7b575b228ff34eb789d6e3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206042bb4690b41ea348a17d26e29a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d3141b41ce83c6f427139f2b6d07033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713879d78a7f01d4ecf4143d791fb8eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca09a8359d41f634ce26674e4fcb0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c3f1e36bb0fa898293c8e926f2bf036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ed53bb77e28ce4ecf362707dea8bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfeed4e62453402e53aa008725dba538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a1da4358b2284fbd44bbf5c728f0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af695660690efba7beb925ab69723f2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6cc2ff7365fef4f4622f670166b3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88ef2a129265d7cc03c241ba17ce0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565114d88d3a67dbb4b6f63e1ae4a34a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894d86bc4298021479a4c25f2de24c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59381d620180a97d44f42e96d4b77f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaf8eee61c5c43eb9ea3d28814a32546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d18e6a9cec03cf9f3b7077fcb1f23347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf8cb79ef0e89ec5180c863ee1c3b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08e39f5263c2f372850bed7104482949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad33536a86e05f4399144513bcb75850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c8c6089ecaec7a4fb9740b6c6cfe551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa7107acefe9c828f0c69c10378ef252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82d458c35c7981526c61ba911c2f0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa09211baa11077053c55502f774d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282991bbc8201210aa3e47b7c2e6754055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e56c08059a27801ed682879614729e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419247e2d0ba1ec37fe82a3983e82df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ad8dc8b78a4b9009d9b2b62403e4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba113ae22f0e94f549d4771f9a6b407a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958a13310f5ccbee0714afb22f98d1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c119964839d0146706f32b55e209fc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabef965653c062a96f2cd965f816bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4242f6c81cb7fdd36cca83ecd77b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41666eed88ec8e53fb370affac3b160764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf09cb43c1c9489f1feb3002b956eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d46a739c64f8127231b9481eca97c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655343b1f33e3c3ea17f5632c76467a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd104fcc1b7b47438d9bae45472b468668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c046eb8df21be3c45b4124dd1774b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1adcf18a31c3c6c96540aca3eecfd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260191a635847679f4d602cf110ada1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616d58fb5d48772bacd299980c0de5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7cb9d1b3dae1070dcb7c7a45dcc5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60138bb90fe6cb0e4c2442f689b2528f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cde0415710fcf3bc74b1ea2a5442175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76898ce7b8e15eb81fa85a1081b26e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287cf308b10ef75cbba3309034d7d4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ac0a937bd5c0fb9bd352c1c44e38978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea7f60dd18106dbae63398d40af82779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f218907da39eaae0c74329e79e26580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e96ee6f2489e1f678078bdaeec5be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325259aa09c773cb72238fc0624f8bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246b073fadc7ed4185362101c575b5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b1b0afd8cb103d4b0e9687f634ee584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6729ef1a0803df339df1254a395ad185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a072bbf9243d4c8e0b0414e86c6725c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ff7edbbb0fc2e32574032818510da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0197e53433b2c8eef015d40b686b1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81412d4fb5183b906f27eed5c3ebcc4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66386c60b9e597c681881dec20842dd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d084dc80b857a718f31aafe44fc4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d813864e987dcd44a08b796d0c386692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f4fdf1ed3b199e1eedc95e7a2f4f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb9ea6734a1d60ddb0e16f0adb0bde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742eba6f6c48190c43d8fd497f27f8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fe0f267332f552a588ec0bb06fb4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da55b00e8732895fd075feb6741e82b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d980036e1d67e6039b73fc3c21bdb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221324b14f21c5f68c82de97ba5e9bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c8177234d0b553eb48c5754af5081100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63f358fb4af2e1e7fafa226368e48c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a541a25edb22ed74b383a63ca16db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266b225be46f3824a96bc9bbd3080c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f13ab8bc28d9aaf47a5ea9d0c39e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e069609b2a4a40ea4850d5a1a6d389105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe574656cc431e5cd4cdfb993482dea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c3d6265aee5e59a5366dc5736a866107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e70b1fb6646352408c84e65b42ec6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83d913917aa1783c0029d31ac9669e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3c500b6e3649d699c614b0f4b2576110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0c95870bc7858342a53bc187c1f22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd2a4e2adfebac009a4aaecfb7195112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422fe68776dc3d88b93eab2f955a0aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4ea6d4c278b222428e572123e610e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff532f65bb2fdba6e72f7cd5770a75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e85932c09cc8bbc724d9754b4093b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24ce158d190c7c6675ecf8e5eb61b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201371d29c0686c88361f0eef498b41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4af5e49fcf9a24b4aa13db382fd56c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cd075e4664a669ae8f70aacf600f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ca458512e61ba4bb9e63ac2ee96ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd243583d3f69e04a3ed593e0757a988122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe50b39f8002784a3a71c388816a04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498c84de0cc26ed0906474119b71f1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51762c0f5a6e68c5487c2f1dd3f9d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd458f742930f5886e44334ff2a5abc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b44f1d7d9a1cea34a1400c6d64aa8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca347062106e76b6a904fa185f9e65b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d1ddfe1bc7e5a98a8d470c8c7b634129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976ecdcbcff18ca8f3c66a91b0b6d6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142b9096b66aeee8017b2c5714b6cc5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed9ae8421c7e99b2cf347f08217632132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ad0ff4011fba6ceaeaf9362348016133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bd0a6be17024a16aa072451c5836a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2a102795f63665a2de69a20bea0e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8063dc5f5fbcaef130d4a8246f9fe8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242009ea31f39ac805c1078920f1a06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0682376c8ecb0242ca0d546943cc60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e41c3b787fc00ac9d19e8d7c1fd43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c579f076b23a7e5eab7244936fd8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27f397cb9d4131034515964e96e6c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17132cbd84dd848e5583eb859bbde66b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86405714cdab4caf5f719fc1042c3ac6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe465860292c9cf6f9de4ffdbca9d4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0051b9e77292f9b9525ae004bd39e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4d802a780d1f5bd1d591cc7095a9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fffaab5c9807f583677295a71aae5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d415fefada5016149e13b170115d5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f51684dd2fbd7e630d202ccc02ad21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475850cbe25bc0fc87420ec8641826c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807db9a14d50ce513e73e5c6c42ba88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5b6419435ba5fdeecbd375778aa62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838e969bd7fe8a15fab7d48a61e1ef5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6505178279f511116c2b240f14ace8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e64e6d97befb8c44348c00a7f1afe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9604ee35a19c3052f192f2f2ca7e3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35d2286e48e092db418e93af105d0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30371d16be8e1556538f581144c8b0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f64b036022d4894a5b97024619c62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80500d604e2ae9f37520631e4f813a43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee51dcc5df44d1c4b5d0f7642c93cf9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e32a4a6a827b5a7e3d383d675ebc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630088481d48942e967ec413f03ec7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f076a46e70ad49527ac7283e68fcd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca8e5ec033744a7cc409e87a61e3f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4bcc31557d95a739ae16fdc6ddd6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949415f37b6a9e5e30757d1a9cf52c95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78cf4343c60e8778f83f0e145db6f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa807db83b854bdc347f1b3e3aa061b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b42084a05a73302dcf3b492b07798170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc063b0af455291b948d0d33a65facc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981aa983c97f9c448187b924586818f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0b95b5c7960dd769a74ab9ea09029173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4e54ebb497590af6a5efc0fde9b10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a060ea37fb70029a9fdb3a44da0a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d29856d67380e05e87f662faefe2fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e140f10df279a4060336219b163269d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4cf2009bcfcd38ce5987abf6194b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea83f1c8eae18689f5585dc750e30f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996651b63306508edae9e6e6304e39e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27f17ee3ebe16b8c053e09cf3c4120181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08b33de71602149c202285fb258925182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d05a3d0a41c7179b251dcb4a3b185183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4762c7d997d53fa56af00768c22024e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b7b4dec479dc536a6887ce3aec9de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407c3772641dd1651fa62950d5843f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c339323a8bb72b816badb3321341479187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43cafa9f3da671ce514aae83d65a82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592008d0b4ec4a22d374de9274ea432189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f2eac9746ef3835c955faaf4c1631190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0669ba8ec5787d27f647c284d3e4c9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f6ed9649b485995ea4bcdaaa51c80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74ee5a30504664d9ef13e803088abe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e097b37ca71992a1f47af9b2fe9f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e2b5680ddf5064922394569a81dc7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba21713c73ce9d6f32a6705a894b572196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52c2988508f4ad710c7b82e271120f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c667d819bd0095405ca821232c5af7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb04f31d9c91778b5af24c5c0e1c2af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079646713cea2ed95ddd3386ae6d577200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9640cbf5fbb2fd6a21262be47dd76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76710b00f2beecde543d18d6a878e67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f549926dd74d41520673d9ee27361f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da98c4be70459ab6b247c8c41cd85c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17047b2b23b692fe204c5694ae8c48cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc944bc162b93b1ff4ee262f5a0220206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9706a243f4ddc5bf73bb6d769032b5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39fb11c60137ebdac13db7d7372335208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b608578e5f555949d2b9af83c1e150a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec06634dfe23d9825d39c771bafd130210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a485292a3a11db3f42e83dd5e2f49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9271a4a93bb1f8dbd53c13ed17a8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563f37a9ac91c204fec0ed51824fc1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a104b0cca8eebaa7db39fd28fb7f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0256a49aa6d08747dcc90863143fd3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a2a092367251b7d2950c462b656df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54b090b3acd90958f780e25cfcb7c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f001347123ca0adab80271b65360d6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb8d3f80fc11263920f92aae4930c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ae41d57eaf6071e6d48065c6beaf1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec462340e40b8a6b955a28942abea28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12ae2cc87b9bee63205443d29a4521222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66806bd8364e8362fb09896443a0012b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67330a2ec56260e716aab42cd82c7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66de215b99854b14bc441f945d3a7bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c34b6765b0e9fed54ce8de057f8c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b055760886d72217a750733b8e728b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253ddfdaed8b5da9ee793fc323b42c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5071402fbc823c13c01f64a47cd7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b4f5165f54c9222517a75c0ee00c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcb0a7ff376deadb24b6f5c9339576231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cc73ba162d200fef92ff23c0db058232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b453b96aa43ad9423b578f34b8ea1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1e4857ae2d2526f4b1f8170f90bd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78a3394801ca11cd1af2111285ee46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1ae44dcb8a5d54af067f420588e4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4922710766d93531992cec5f26f283237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feed364f93a65a55d54fb7127104add238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb244f9a82365779fd233ee560ea5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4a458667344a3a4eaee1cf7429648240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd292e22d8b2d735140b2b62c265fd32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf422708735fb77381e58c423854cc78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe45f07dfe1dc0c869320e6ef5dd0b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53345605028a9ef0c4c1f25ddf3d0433244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420043c5aa71b00ec1a7fef7e872735245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639e3e49060f1070dbcd9f1d4f4aefc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94b6f459335aeb923deb30db8133ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b35b2e9cfe625ce1405adbd8ff6ad9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eab940e3d773209690e42ec7b0adc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037c43dcd129e03f1d2f31a0e86f960250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd0aeb8405dfdff0b9a6846019fd12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba22885034ba89eb221225d3a60f35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84e6c11b9a23c598309ec4a4c7131b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64307f983a9466f544d369d1b143880a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99027450ae471ec0acd25080eef5525255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e28a0e6083d673d55a59c021f59fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47053d370800bb2e7c4d7d9379ee8a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609c8e85bb039b37c68452605340895258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b94ce72b442ed6bc0635b015a4a87f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9789f26019e8b256dd5f7ccec8fc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc806380ae2bcd1986cceff7a9312835261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e92c5801a7d74bad1b60f0a610583b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a046388579f1d09ad0e50ebde725517263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaf6dec28f59d30f15fdc2083b4a74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e69b9a4dbea3bb3c9ea070fbb03a94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a82c0bd6c3d047741efb07d688287266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f530f0c00482ca18d9397be17a316267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48f63065c015500080a8c1d66408e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39966dfba1856b5b625dbd91d2d0755d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5705011cb9de03db5e30f21dda376270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a255e20e5dd20f427217d92d913f74b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536fe6b4730845842e3861daa3d58ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7928a825a856c318cfe93509cadf8af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b1f645cc4219bdb762822cf102842274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c851cbcb7925eb99ef6f008573ca1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be64ebfc9ed7069f5d745765d11a5ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b1e04dd0a557e71696ee601c48cf9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87effeb1d896def707b0d48ab9daa7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31ffa4e24e5a8109b9535face9db77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07481db089300dd5ccf2b587904956e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6da4702f542306c9322fdafc50023a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defc44c67c8df2e0c49a7895900765d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba502f3dec8f45557f094e50f4812a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9850a1ee987aeabf6bc8ca2ca3becdd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c2c8755f3650add7927af0d6c1d4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289c8f0ac843411048341fa82812332286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be8a9397285f5628292fe26aec4c7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047d9ddf52a95b9dd656fb301cd453f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663c4daafee7e865ad7c5784ad8d9dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de467ff6ad8d5accc40cbf9fb8b3aaa2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4903f43228dfe18d3967edc7b9b19c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465e7eaca911a7cd62920052d5d11d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134140fcc35ffae6b375da59c37c084293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e6645d61c9fadd7a4f6ba12d1dc77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b022b9d802825aba2c1707975c623f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff278ae1a37abe813e9771f07db0722f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a667d64c56ebdaa47cb5d55328da7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd9f6a0f7671359b5f42be440e1b4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67b9d08bd5388a14e8ef4c848abcfe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966c5c6881dd420c5aff1de275b69ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae38c58df0da96ccf2f5e5228b38fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b135ec8c2342d73ce792de8eb2d0f2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b2e8945b42d4659175a41dd24f389303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62347e9a834164bc6a22368efae9627304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee34f4803394df1e37f0a2552840398305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec3d8ba0169af184b6b07b59c3f1ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f444f7c395f3cbb77457876c11e8a97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5579dfae2d620fbe22d6bc3af5889da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9e1ec2f7d4f59bf13f3590e63cb4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe941ebb6145445d1b9e85606e4d90310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70dc0dc9c978d5683a55403fb888d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05774bc62ead6d91f1ee584502363c03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3fff499353b3325292d1176f11f44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a1259cf8b86701bfd9f8c13112f7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e3e2bb9058ca71da7a2f23cb80570315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3375e79fbfa2d143b99b2360828e2c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d75e804d7a3e8bae8e78f2a2e4ab17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546dbb17096f39a8aa94e14b3ef22ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea510979d03cfced0e143c8a66f2d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488934d8d5ab8d4675a102daf98a0538320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec565498f3aa412664c4a96674cf0cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0c7400af8a8edc3ce0d9ea397a454322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655f921e3158c1ecf4ef5083721364b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0048083e934d6349ffbb2f012b08e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafc82f78aee23a36b4288488bd61e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfba7b4909b58788b247e4b0ac22c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128a748ed8dc5126240aa9e29b6ddc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc478d376e0b1c53c0b95fb37ec5ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6ece61b629c61a16650c8d5e3fe04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc1f963e6a2311386c55e50acfc3a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbce72e1bff71610aaaf7f95ca3e3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c93ebd2ab896770818f5bf1f67909332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05e0ccf01ed8988d8ec7990f1f9b73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f485b20ca94daf5e9cced1119b7fe6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a767a130cb2f78f9d47143086726e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f5fef3961a167f0c3bdc7654c437d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc0a2559fdee4b0854672d3ce0d316337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d0394aa87ca119bd19f65951d8482338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1192036dbc144d2b1f0078e9deaec9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c999c48d8ccb5b5b130cca7e7896a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1888f1ed1a2eedc8db9206163d6580c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3c2b587b18e61f4254f5a0f5acefc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf4c33c6b0c547750627e57d1b8404343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae9da39ecdde8f533707b51957a870344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183998bbba80c6e50abeda3ba2985d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88d1fea667d4da438b2c48e5402266346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5f857b17746de78434d3b68732b1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fbda6428819885bfe98ecf1ac3ab2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de71677dfe5faa3c1587d12115d954b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bd28f2052af090e928475c9b59452350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77987021f81ef6d1f99cff179b5810351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe538d70dd000d8cba46be8f33daab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5f66b2eb6d62b75ee5fb0c5f1bf38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35535683af66a5d6a81f6cd81756a109354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f2a034d9cad9be6603df5aa96c775355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed30cb56860d0b8c97b8d028314804356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc772afaba6333d16f3eae994dcbbd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ef5e9f3987302a5e540b2f8c74209358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac12a2a1242fb75682d5f274923864359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ca96e9fcda5cc83e35325147774af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a612d321ef1d9889f7fa3ae6b211176361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275fb6938f0514d7791e25d01d6a60b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eac94a700fe2f8919ea9235a0e913363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7dd528070205f506daf9edbd65f5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a024e175cba91c98df323fb609ca09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1990f15370c9d407be7685a681c3109366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17d3d33850d0358f4a7f2465c58e42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11e6d2fc71cafc92536e877b726360368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec53aa45cd18e9aef54cd7acf613007369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63004176e7d2d8823edc8b6d899c0fb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef12ff9c9be1159270f1c658dc60724371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1abe5c3158d9a512363ca0b2721ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb18e2e4bacec51564c552d45dc4346373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7802ce30283765aca42ea184cffba96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dca7b3fb8af3ba96edd088629edb6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892d1c8d2c8d692a1f7f703b6b25456376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9151224c12dc5605e20fe48692cb695377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace5ea2b43b630915cb129493777c13378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77772450b01396c6f72518b5145ba0ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ac63dbffc7482083db4256a1fbc2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d88389406f8baab7a49dc2f0d6d0163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c2c5af81e2ba399c9be6433fac1184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51826d2784b5e6aab3a8c90ed2d4fc175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61e8f18dc80eea1b59487efa4ee4286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5bb3c3516daa48c033f859e06dd337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f1fa5e914ad894df2dd786bf53a948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4f067b9e38ef863b6de1b89b26b589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40036bee1686955c33eed96e9286fdfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5369d4032014702317a8b13fbd2e15f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626571fce927dc81709f293d263790612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65da9e24e6fea67de3a95b6842762113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815e2f311903131425a922391d6436714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b643bec3c2523548084d1f85f85db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a850d6b51a0932d2a0d12d144d09716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d63fb58588935b81435e626fc5fc7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f5af926c7205aebf56d84fbf7f21718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ed243a2b396fc5a12727c6599de3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134c5bf272811f1b04f1400bcfc84e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe94afcfcae48a2aef5474f48ab073521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b4945879fc5b15700b1df5326d25c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3a603df588212b1ae5e78a5f005bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d9018b729c7b9a3dd0fcd662be7f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9a0205d3379981bdba88a6b7a2b7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987223dac1b491f39daf277ff078d2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b481fcb107d1fa206332498bcb450127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6628735f6eb848bb8679dbb7e654428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd606c6edb6ba6c91754c4469f143ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94450e5b1b02c266616e73ed40f9fba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aa6d73ccfda662b8c3ee239feda3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c94c07d2d419d79bd3a75b51e2cf0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0c0f8208cb0fc2e994c7b8c8960de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde252858972d22bd217a6095c3ea75334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f884838f219dc3b0ffd897b7862001c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd52fc11fe800a9f001d37a039f9e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707264e97a0c7a3937e5d2f333d93d4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4873a0b38b2f8a6e5b352f358e3df0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376aa48ccc5eebd9493d4fcd10bdc9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b87112c02de64bfb6c5912b74b137040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7028b118798af025436673608f4be9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee99c3a1840b8a0133423101437ebdf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dd321d9dcf5bb6620e0258ea9962043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a459457f1947efa75d0800cc0f96a8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b5a7b301c20b07d66b30e481dfaec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc8a62e06714ddf258f9b11e9aa31b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2c3da82896c28a81ec83d505c19b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde26fde69bc700636d33d68bfe8cdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7c91640cb305ba55d83a1ac249f4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1792d38629fe7f19943dfcaece47cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cab79edfd04a0c8e08ec8f62663be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5649470d374126c8838239e35c35a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426ce71c3d83cce65ba93f5c175ffdb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e4672d3fedb2b5ea467f4a1e1778a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fccfc92fe4dbcbf1ed2cca179d92255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c7b58b979fcd1750ee11c171a9e2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431c1fc4068f27bb698f4f074429c9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429eab16ba91b12d2fad01ba7e39cc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f3c6922700b4ad39929782478f03559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9b26123a0f1df16bc424e939ffd2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc9289e51f4d578e6836bdc35d069e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469028be24e80aaca3a2e0b0e68dcd2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39d0f7268fedcf322beae121cacaea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc70208410ecee211ca02cdd581c3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9659a85249c3510138dbf5e099143b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348729317021e16e1cd6048f017cf4fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94c84ab502d6b6bcbc2694cc4d7f4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144f6c59ba5a63cdd5079082587271768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dd9d37b1756c0127d3513a8e5e04a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba639db212df969788fa10694944a0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c036f1e3bbe9ae76b0ac894809f7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d8ceec3c045eb2fed5e6242336fc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2c3610378d0305cf845fed643892473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63c7bb44fbdde3ab15fefea9a8cfdc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0c2bd914c4186a43802d2d0ddef3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbe4d66c3c7287e087b071612a98a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030ef299514d07885e33a0babbf7a3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde37a5c6cf38f60b7f632c64e14a61178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38d8a869471f1d5cd2904bc060f3f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa37e039ad5506dde942a2493fd5f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a70f374ed5b5d6310b04b3c30d700b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee08211e7d218cd7dea861206a3496b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36585775cb1650d6717543b87d1b85e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833973d393f75507dc707f2ddfc1b2f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68bd836ad58403454d9784d544ce3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d894c84d66c1a5499b5757ae241c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142c5ea2be41f7497cca0ee529799aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884f7d2ab508bc4e46079938260fffd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5e0533982ed967fb4971b07f8da3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00992eedf85b94619191bd1d53bff10790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31c2264a3ace3cc168b540f35bc67d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a987acc002fabf33321e0fc93bbe692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca07af2accb78e4a3eaafb49906338e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93592cafa7d0a8725ee32ef17f3fbdf494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc87d380d0b7e53921b790842189b6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb97a8748399fc2e90961b8047586ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46e5c8b1bde2dd96e00cf088446b7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5d612c3722ee5d8c24215420fe14a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7133c0c3802e35b95ba1d2fe4790dc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6293058d923bde68247471af0c84d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8324f89201d76703251036e83b9e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976c238a53983db80208000a89020fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b76f4ff36f7a72f754449f57df61bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c3854cd3a54710a94fcd1c672dac0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91c0ea91714a97727102a37ed1e525105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51ef21804717c9edc08c87d2d07f42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302db267314346ff99408f626a8cde6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90998b5b5002bcd7ad692fb0b5d97904108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fd80bf52a03de44bb981118411a61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef01e26fd4eece0430b8b6dbdeceff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679374e4ba57d7d1bae21d907a67136111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba0fa668d92db3da42c41b8ba5789112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7e0983a67f930750c8a45eba9938a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7825ecb885a44addd2dc4ec57c993114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526760e135baad0adc83035103d1b349115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd734e3881de480d887921c9ce18ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2086cb45fcf1694fb65a4efeb3eaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac94dc609371ca6885246c2def0fd7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef166c67b215bbeb17da38d254777e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe6a218b84e0feafc4cca561be0c5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15d5fee789ff1a7e85bd719684050d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ccea8b1cf888c5337975df18b1a30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccae2b0ffd04b0686b681dde06c99c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46964299f4d424a14317285c753dc4a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d3a336a0790b452081be96b91b114125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4a0d4df3351d2b94ce8ccacf9dc6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c05baeb920241a9c473a582f88b285127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5834cf6a7c30fe3ad6e47a306d293f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d729732dec0465ec13d13dfbced858129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3c1b10677689633cb575abd5cd138130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948feb68df6ec4bf61780984a28b021131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84851c4012538e92ecc8867430f4cae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3030f50b7cda9267488b3e8eca4787133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ad0bea8f7d89e82317408e053eef9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10159fa00584c47a34193f31fa5b89c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37561188715707b176a51cbdc51ed7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a2d4ccce472e6ea50a72377a098a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9c8f0f115d3f9d7b2597c3a8404b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6897611a579163f658b883116c4f75e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de420eeddd0950ef1be722d24459ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5dae1765273d008427a37e3afee47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28698fe477668d460551f345a8b1c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85e6821271d247412f44a951d315d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9903130834ea7dc48b284546a9f58db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b701f85cd304fd3816e37ad48589b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96a51f2bd177d63b48ff4c6a3d13fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34682f082f7f4620ee43f3993af1707c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74016a6e9791d49b06e8e89af19d6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb30882a51a09f271954a682ba8f0aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257059826eefe454a9ef615fa50b4688150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef8bb0e2f1f8e87641417dffed3a8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf58146d2e61b159105ac2c73a45538152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b2a8611673e02698e95ccb3b00aa7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01feb47bd95ed39cf4056a1d51226d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f4f81059a5ead9fd2462de8fb0ce9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edbfa103ff5f3e2d94e376685b4658156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a17dea3b65ae0cd270d414a0a9242e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebbc18b385d72c17e2a9fa2be5f47b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b4e94b61e4256b6380b3e8f014927159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd16dbc71cb5aac063153241101bcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceee328850ae94f90a370aa28c8cee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9b7e3448dfb8d8f9fcf1eedc19da2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629428b1a4fd6cd78399522b9ec437fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaf28032298bf7fa0cf772b6b25169164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2028069b88ba1fe9f646965141783165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf750f18e131b29067ff2d46abb72e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c4c91ef8cbae00a38a2ae37b7157d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d008b466529a0443f41648916c0938168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c921e66cd7d51f7425edd3071ceb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8aa4a05a7f2eadf2d145e8da007d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7684c60a2eecdcf3c9116d631728b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66595751fc9a5451e9e854fae530639172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb6772df30e0626df54fc3f9820016173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb515c60eba008b4ccf44422a9545b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dda9fd1b759691d2fb53026a6e2d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b7e0576dc553f935e1a994ca5e843176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26759d14e832e546aeb7a377947d0339177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd54e34798de1fe308eb6c32472415178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e97f9448918fe038bdb41a3b07425b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15681f8049eeaca394bd83e2ae50dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1e06766e1ccd0f6f225e2a0d6d754181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b26cc8009cf7a307a35935982af14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffdd35b9aa1afc8357567e78bd0690183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa6951b7734feb9256f2567c6afab0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb3ccb7f9e49ddd2e7d1baa0136594185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e31f6c7fc110c351315ccd99d1010c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6f42791450ecc3640f95a7913bbd7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2c43e50a2c275c0a44dcfc16adbe7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794f6b78629c166b6cd995cae8bab8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721666b0dd2ebb93125cca128f487705190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf9911966ea0ea31d3e61bf681b579191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbd57bac49cc508b95062def13d7ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80b4ba5a6ec71e1bec1e819b4f582e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06571f5e2573d6a9510fb5a0cb5a0bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10d5cbdeb7f63df398a253e3db6269195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a67c47abae7bc7fe38075de38ede8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de778875c5538898271411cee1355c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9867c96543520b01e8a334dd8ddf963198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af7fd855dddfd07847a27a22629d39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e49c82b116c9e76308e01ddb923fdb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eefba36a3294aae4812db76710498201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27d375848f04e015b7431877d1d775202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e7a4abc478f70e50f6ff9073e38b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148ed9923d8689d696eb15978245884204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b9d19ee0c1820d6e6aee655c83199205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b93fa085310060df937b93ff41479e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081af9423c8ef182f2d87c2483a2f0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3be79b7e31927dc55cedc5c78a22b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a13653501b0e1561f37f70bf4ef5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897b42ca9dac604c9e13f8e82b96083210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d6c4997760838fa048aebc0cc2c00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af516ab9cac95499fe30b4a9c7a2b43d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715d0a5089ad447ccf6a37f82931eff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298912490318c9dbf4233c214abfed4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ae0fad5e65264e2f656cb8831bf8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad09ba577d563e007c11520e70f9ae8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f596bcd3297d5a789aae17f93e7dd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa3eacbf634fab3454f1f89969259b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231be7eda5a0572dce77b3c5ec2ed621219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a1d6fd544cde31a2ec872259e2da6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea6fc2a9cac0776f198629eef5e650221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76090d8a3a255bc275659abc23d0c3aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e37932b97ffafcc20814ddd5d4d22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796ef2afa2c194282c522260e8fcdae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df83f2d633763491a1ce015b1bd2d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c95acf497bf9d8ee3717742634213226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcb50f4062651be1ac39123f2cfb01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b842629a39eea9051d69bc8f4c240228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc8c79c192ddb79135a81a2256a174229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f63359a51fc8ed0198d4d96b5e2f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9d4ff23f24e51fe37d7a2942b9006231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf87f1273dba0619e5ed9ad22a4201232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696a5cdf60083b7185bc62773801f2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa88faf44e3227aa0fa7bacc4291de8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df1c8dd3f0e8ceba33d3cf61361bad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0751e2aaa03c766f4a043b146d8d8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f084859fcdf9322c6a7b667ca37b473237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2f6d6cae80d568fbb1eb2b6adbfcd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfc5c7c3b2796cfb6eb4845e33091b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81a1a233ef435f541faa818aad26c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0a69cdd200da7a5a632720bc84d62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15948a6dfd3d4860eae25a67ac5d6d8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598256c1c67c6acec13f6f6568f1742c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2283cf82a5256462db375c71d51584244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc099dfd23c9c28c40bceeb29d14d24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49021ea483382428ef0e3d791a87ee2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37a935346be371359c917184ea74be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908d90dfc8304af008c8931c07724a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e8e2fbb08ee9d5f336fbece3dea4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f398a44a1aed5a3fc65a0d9770ad2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e002ac8118199fcdb1e49703b3635d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7b5cc905b7077352def040da4e739252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdb01ee905f72cba54facd5b7b781b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97965b81ebd87a55e9076f0e21e75d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c89c179c6d9822979db9f7e11ced2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8118f025d426f98a26c8ccfd5057e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ea5946bafa17c4236acd4cd126317257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729a08919e47e4241f35f1573da18fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d8b4facf2277fd5f7e96e8784d8bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c252a9ca5cb71a1ef028b30c009416260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65eb34a05d40a960dca6d897fe0a717261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd510443159e3d90b69af4310cc9222262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966354bc76f4f24bc1703557ede40d5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59292ded802262e41a49c1d814594d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582d820d8478fad4e43a60fb690e2ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c356f12b893101aa62f56f899fa4524266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9c201154e46f031b780c411f5182b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14b6f880d0091c90bf678386f8d28a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e268490c8e53cafa9d37c3d4edb51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef00399fa6973696b56356030c5f769270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf8c22d17054e65c9a3443c9f96a94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59625a215de41826322ca07f25cafa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823f8c6382025eaa904d86dcf662ec6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997156dd7b57cfb8900fb9dd66171c6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b717a0261f45c775ed877d16a12e949275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a81c6c1a373d5ca094e4a42a86d8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79459e3314224d0f32fd27d3f541d9f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89ab370aa032891d57c1885a506bdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad2d970c2d54c098724e5d8d8516ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8857428a4a3bcae850c2f5d00b9ccf2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c280a1aa90e167c7365157e49232ef1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fcd6560839c0358e0baaec56551fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6b80bd83cf9b53cb9f65e650721fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fefa77cfd4e690eda846a4af8b1f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c4b5629bc9bc6149e1968ae02c85c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3278a1732921997521a8f71e86116286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6603a859a441b79c32015eef275eb67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03951d9183d68bd7d0b93bd814076e21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e3d49f2711aa6a7608d7eee0221dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171301a79643895742638d7134a86394290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71a0a876098547642c607334c8071c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f479bc012234e2ad9c3f1b7570a5cf9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb67d159daa13232d69140089f9cf9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35466b6de8856386445fcc65b697319294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cefe78323c0a76a95fa2d1a1061d05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5fc73098c919f204d4bab24d45145296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8833e9abc9443d8c94cdf6c1fd417ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fa66bd3ecba183eed22df05d79a8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0686a7a6c7cd36aebf022d15fe0f9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc8cad28eb83ce13d89131fd514510300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511edef2150c1380db829e21883c537301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc4369be301297ecaac4eae393e621302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fde720ca8b1dc3f83db81b38f9448303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1ad898f1173e6d754fb1fcebdb1de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f75a7bc601dc105e7213afaa15a568305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb29c8a5f0222fc76498c9b54f2f4c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5c0e747ec3273edc656f9890ecd7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536ed8766b6316d375fd05a4ab17b13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28459112c9ccaacf892b7a8ce193fc0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334ffa3f3ab58f045ae71006b5a456b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88da5b52a340f7678af55f183d3e565311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c37c930e27321f61e35489033abf1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f97c75ba9e833942f1be2cefb111b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396f5f9f583fd23c50e2b91858dfd72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f621bee48cab1f2bb30907b6ccaafe6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a87ea0edec17c92fef971871e5af8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06247a88510b623f6e95df5fd46e6cef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca0d776bf09aa03cc54cb8772a4acc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1a520065e96af5fc1ba9dad1d94ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a045b3638d89e975f9bdc5e9346c6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990881e814bec0ac195aefe1c58208f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c9a35c88e02296e056b3b1d65d6c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe8ba65bb182a6c3eaf932caa61f01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a91413448ea8a88e774c58f9bd73f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c834200a91b768318a6d6dac38491325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a01a6a6d800f1569349f0c59a49bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350d8341f5bf4b45d3a1df7c1b2bb24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad86564e9bd6d6d906e0cd677892e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310228e0e2280695db4ab2029fc1e235329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23bcb8c58f6c55b86831e9607da560330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374063a284b89082baf04649a8b0658331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a193e630a082c2f89d3e7c68efb3d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b2175944582fd0efd5a550fcff3da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64314efc3e8b36cb6e545cf11bae5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01be0f538f194c40d8ddbd5a35be7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c417f91a9eb9dc2959b00fab52856336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c688d5e2b3430ae4d9b73f79e4cce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01338e207af76bddd7b51ad6ba2d6328338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3fcf73042a4246c2d63c8f6b0de22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bdbb4f89540b069a30bfbc41fb907340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ae0d4a44a73dd1339727a8b2232db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b717b04bb066c57f369b784e2a17f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69015071e670df588da8570e0eccb32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f72da13ec150d3981c8d3b952bd144344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591609b833b61fd7a2ae2eb5f79ee25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0a14fba9b7b477beb0df1638ef10a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822951292a273c8d5840764fd657b69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8855f6eb25c25c1cbfbd98507767e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680000843e525a05853a9844170f10e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f1140e36754789547c6b16cc863f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a124ebf1f088bada6955b6fd6ff7c76351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebf3c7d31e6f498417d0677740cd01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d40c28062b63d23b0724147b7c5d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb777f0b536b7c0701bb7b5e34cac48f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcefd8d97a5aa39e1528e1bb333913355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01162147b209b41cd2c6a4bfcc8adda0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa96fd4e472651790157d64ec3311f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd79d9a4248adb8a8bf3771eaf1e07a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336730a536666a3e7f8e5768df73787359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77bf5bfd4a99a82ea9b74be3b75b5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf4d4dde475833b39df4d16f11e89f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7db982b7e1831d6ec307e93a2b7b88362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf015c39f8f5321ec48cb0ce750571363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74c353f5569b5795f7e967e99e6ffa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394f3c6a932d2a6ebf339157555ed6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08236d19a03ea99c4aa40a23958010366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c07b58ea12ced78a303a4e2e14a5a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442034ac3dbb995bdd7e1c7e50ad15cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e280ddff899bad85992e40b172e68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38685b2457f2cadff8c2efb14b725f8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c68b8392fac7b551e06a1f9594a61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd209c77474e3f0646386578dc5132372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374991120cdd4bba7d068900001179e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370892b71e404b59e5f9aea0a36b44ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8815877ccc8c22588bb89490b66c5b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d29712d420763f75c68793fe10e78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da01a03d3c0547e5ceccc4e3be612ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4794a0e03e268788e694b56717f6e7378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>