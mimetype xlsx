--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4352f59afef79bdb38dbdd64392071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e172a3b76b5f45c0d999fe16bc6d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83228a996f22793f6581606141d4513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90c05ea8fc80e02a92dbaf67934ba14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956db6eccff68cc10ddd8d36cfb79fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cb582f92e13397bce495f8522bb1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab72dc014ae371a70bfa46d677360d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6ae52f0c104cd5069a14abdc3e93a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47c2857961719b5909982de2eb01889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c670482fad7ffe24df326b8fb281710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f52ca00620caca7d04d57196865fae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ad7b2d9de50e438eff21ac782ecab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89078fd1bc4f690e2121b85ef4ee937513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43885e0a103788138e62e2509127643014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adc5f5d25b0a59f12bf661dbcd4e3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eb0c7fb37db4a635bff62a51bd91516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c22cd852060791e405e6799fa1d3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90351aa2200f07e08ee92a73c5a40818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0311e240928d6dba84056e46e1cf619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a64b85f0faf222ee82c3659520be6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109bf7b3a6ac9fb016028a9a2c1356821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77e3eb752ba4ba32c4bb8d9914f55222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ab0043916151b64a15e2de65b42db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc84adf268e74eae158fce2c18be55124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c142db241d0fe438255c95ab1962125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457723ffa6b0a18f45ca032e9a78a9c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9a135c89a594641a68809464a3b0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce8193c541aa85dbda8c148f3e7b0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9872199067fe46e78c46900869fe529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e8aa5922e4e522811afc90d2447c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9d8929286fa160edf69fef870064f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153108d9a76cce5f6f0dbb86983252932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855b53ca3cf4effee3ccd4740538aa733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a529beeb297abed7f2b5000f1f92534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74567b071de999a09684e1b75cc5082135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b1d1cf736c4419d01c96b5886834c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d30f15bd407f47ce7f2995e5cda9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00532b3af818a6e9a0580ab6cf7e957d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c7b773b2317159b04049b8665205b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd4914d015575dd0ac7e7aa8d0659d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2af3032b0626958839fac7d079d7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32635f9f19a6a0e4005af3c1078dd6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d247555aa04cb2cb932ddb0bce4ca2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6e03565b0f662e25bcf9ee0f3f3a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78747d405e079c1d940d09ae6c9f4c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bf9a9a1b4749b9c6ad7a0fbeb20c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba70750d566b1329baadd4562fc038c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707076142a798a5a7de43587e57e75c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee0a86fa43bd61dee9138e98e5214a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656030df1fa6a7722cd084a060eb233d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5ae2116971e313acb9a50e92482b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb39156ddc4e0638f5026783de2675152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05826a43917490a3433c597e0789e1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ffc20fde39b1e17af5677d1db623c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97324d7bd61f649c2110aa56c05420e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1f35aed504eedeb60e14295dbd4e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f43760a4032f4fbd5336c0e53c42c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06498ce45d88d5a4688a644fe96d3bd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8a1f23db433235c4b63089eab334059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f112c912283301cc467ccc19c4609a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1aa891df1db913cd289952f62795eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fd7a28fea797ec4a3ebf2bbaf3e5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda85a8390e7016d5cbcc9d830d463563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65281178cfd1309454801d7df292851964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7ce9853c80da90e5f987fb3b8377c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a789706c3cfabf6f28ae30f0e047566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30369c7947214d0301f4bad5405a8b4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510ad992f88d0c0b59b93807ab9642568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcf4cc8ddd987e1dac3dad0613506969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52514f6d2cd42e132634af3bc6b9129a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7402e4b7df0a11b009cf2e4d86a7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a1bae6a4d052d8c4b146d94d5103472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080d9b8db65199d9ee8f57c6482d84d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3698125f127aab91c0cbf25f12298574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6605413499e11766489c001d7402dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72478279e6e2ec3e289b7844b64ba5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a7e67ec7076ff64c54f75d7b10ab477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29631dcaca09f15a41d3382f2e852f1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bddf1eb0d3db8b794036f16b2ac7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d43472afe90cf7e39a442b2bfe471b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f859080980d4e8d9eae91218949baa881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598290aa77633880b8e535991c383bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5fb0dd6afae2b214aeacc9a34204a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fc8dd104f5cb0063dcf70e504a6c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae188c71b459979f29db846f3f0d5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38823044b38de809f6ecf0680026fc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba727090db794cd3f56f26dd27116887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d32dacea4753ef4c0bc3a96be26bee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a237cc9f62f0d0a682d420155656b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14504c9965da201a6977ccc8835c3ace90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b755569ae00b87b4111a463026ea9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38fdbfc218d3008b13ce21201c947192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea241e47f2c13efe76709025bcf98293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccd982ff92286be795a49ff29a9eee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34969363784eee7290d0e8d0e115e5f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c630ffe4457e496cda89871a4e2559096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab68021bd6e89d44acd42a424ad3e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842b8b93524bfc4603f99932ebee79d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920e03bfa3910178c5b7e8582116ed099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918924a8aadd3861bb4b2f79ae07625100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b38a4fd7553d939c961edc757ac76c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039e3cac6d7a6d947c152667afeb122102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eb460d5beb8ad26df00d107fa9dda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25510230454fc3013f4f89e9ae80aa9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046e77fca9c69982f133d2bbfe3dc57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff47b83947ca492c5254c3c898461d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7687f17830664b199146c6f99d50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1e8307613efcc6d5e293bf5abf2e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b67bcd4e021a854a3a54f26801a442109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8088c9b30e511bf8be272082f2ce89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32058f835ad69fae8c351e83eda2fc37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e493b629a64b3a80dfb0e752c1ad9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46345de6e1d4e0f2cbcc0b8d0f03a053113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de442ffdc166d952f146b05c75dff250114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2129fabb3e645d8d9a36c94be6914115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe7bb426ccafdac34898dd26a2d670116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771542b0c82cccb9bba54c302c755ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21b26f0d6a64efd5c54fcac85a3779118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c37cd661b48e0a99b639dd08648de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c7b4189456c2ecb56d6f750ede7d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce20047357cebcacebb59df63a1475121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82711040a6558052e14d7883646ee5a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae776a50a40a4b41651b20cdf374fdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8574b50d8ec1fbe8507cd5ba8358c6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79b94db165a0438e8397f8b4a2a860125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f3dff21b136e89cf7846ecef8ed27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d565a3b5e46560eb2d4fef74ed50f1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f75e6d0538ab40b842d03bcf13738128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a71090f5b35e320699ff9e83c1eff2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89809cd47f1a4e1b3d7454137069718130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3a924f7a14789c3b29f655c88132b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92182b9f186b7d5f39a4c6b43f972fc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e4b8e70d3e95260644f35f8a06f34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9787af576716485cac4bbf8bf8161134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff467b45274efe6485d05213a83c0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37957d124b0f7f6633e7951ee4aef6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78acff3e001922633626f481883c907137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bf1254dd0ea141447ef4067d2c98a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f9d409296b4a044b40b10139126d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623d843ee7aea1cf0ca3af705fc2fbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481efd4363adaa30d6e8e47cfa997e34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc7bd1998795a7908b213b6ed1c915142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e2c00643fc8596967d3ca784a7d8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bcf31c0f9e2d22f24a70304f7546c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a8f9042abaf95486b763c99b8994c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56a6fd97e82ee4149f01869aea9ccd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571417e0720b9748d370d8acb96d24d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b0b457bd69abcc99544d5c0dd1729148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29f88a55e9c17b3f3330e641834c17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b723364bc6cf0c7b6a6e807c38e9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f568927867deb3ecd87bbb66cde724151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f13ca536d00d656c16ebdff5a5cd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21a3ef9611a5fbda6db31e13386d58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fc2bf92c54d8bbb1dc5eb38219f26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd7234cd64eaa5a9d5da2e9397e711155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbf140d122ba27d13976f0c1e93cee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da61a14d4f6b19bcfd96935dbb358c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047799cc18ce83c0463c602c60830e25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f754db07c069a3e081af6be9a8a7e40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bbfdfdd339cfb7fc6512b66223f44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1dde4fee6999f5dbbdb3725122787161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9f878a23a95399815fa67fffad5c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10254fde947884c6f863cf48cea33f18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bea588611af3f113f806f95ab976d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6a9c08a5c2b90274b59cefb6670dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07dcefc1a388bd1209a4ae22c4ef14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcfe0f1fb7349b6c0cb58410a544a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d80c1e5799107134c732c89a1136f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfa6e25d7a02c05efac67c0b366a0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2254e89b222093e2cdc827b25625eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320e281a08688ecb518763526e14162171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2095ff5b585722e7462d39e8e8091b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a054847aba24393fe9188bae86f89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe2b1d79e3fd7d8f9328fd124fac84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d411eefe6a4a792fd9cbddc9a13705d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4653bca59e8c5b4e3a256d8d11f17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7954a4d9d12637049d893c4a13f3122177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1d83352550dad87a39c37ccd23194178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada6dc4dea97f46af9037f52deb4bac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384532ef6851acdb8f58eaa317898e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455313475ac640f3ad0f48d1477ff63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad43e1f4eb5fd1c618317b0fdffcf32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30811bc6a9c0ee98f6cd0166d89d19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b850c1ffaa07f9d244f2510a707ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb57a11c25b41f427b80b899a2746e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7001048f5f219aa00f6dc80031ee266186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be786b8ff51e19ba3dcb86fe1877f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecd36a666c90be7384ba3a98c54548188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9d2268e9411d6ef759ab60f721a46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112f2c6bc8a37af1ec057b0f75add29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a14425f40a26702df2941d18ea2951191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350aa9d1f05ad008d72a4102bbe40a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea081ecdafbaafb2d60e5797fa599d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fde54d2b7743527653fdaf8b58f6af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ef146faed31ce123d6a3e805d08f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa495d4e88421a058e15d037521d19ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20964ab152bc7358cbb064ee419446e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca39f3b5fd2185edf27c8c31a1489c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc6ef4cf9b4def657332bf33a7b4db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59799fe326d44e8e66d557148ca836c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18234d7bf9971499d7003a741871a3dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6c97405d29dd675d1652de20a88b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3d52242d0ba3ea35d369a7e35f498203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb086755865776d5a95813cc7a2e996204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07872033ddd0652f9ec8b6bfb048cdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8078d450d05b3e57967ac0cc11561b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb766f36ea737926e5f8d5eb4ee3d5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc020ceaefca6e511e19efbddac05e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42a7fdeaeab98b934cf1acfc5739fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165c6f470cdda5a946de2b69797d82d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97c3fc952d26059e99c8cf8a8af5b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36fd84fb293b4924875f954a17d6ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6444b9484891ef9eb83b09d379ebfe2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382958de86c631c9bb55bfe8f0e8617214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a4f762b4515ca19e1ade7edfa6812215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c4c01fd49c7470692c01e3b452bb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77773afe03859634686bb97b6c2fb006217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4035ae90c40358c66650d1916b6748e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc4e090cd61ebf7d804e689a2354db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b808b601810a24efca056fce723d944220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abb86c8e27da435484d9673bb7b089221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0d7c05ad45e1792b255c25696ea19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b78698880f64c723b4d719b6855c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40e4ab790c1c4c954c431ae785549e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57010b7434db6a0e9ec9c5babadf8d9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eafd0f14aab586b42ac5b5b8e2e48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5cc4c97ae6c75f33afc8c1d6b4481227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d93b0e352f15425b8e036c5e0eb91d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4419ea2c1d580e66438dbaff786d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b607dd7b6aa25a2f577c551e79628f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59254df6016f64695daa4275b8d36026231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef83ad5f3892b2f720be363b2a2bfd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f62ba44a2d6b1d15128d45fd7c3fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba88be2f922b697501615ddecc83d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c16eb23c06843d07292583fff00cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dee9af0868d632ce89ec3dc811a23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff324d2c286a4036dfce75f2a01e9a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7156c3961461704d99b2814476f4a35238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdc220e95a94f6d11aa9d8f9a40f74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76cb0fe324b56a95c8caf710c96758240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11098401488af11d1f9a24e6e89778a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdcbcbd0c0f5943d378a76ab4c6954242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f87629aeefff2e8c938d3f8e85ce5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288053d136521c4abb74d95e0c32b2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c817cdab9edc7eca444bc83830220245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeded1f534ba28c9958d2c49aef95c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a074c3b0d90cc22620c6bd8e95352b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca18258c2a17363ee0b87c0ca1a69e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ae222dc5c8c92966aa6e8e5ec5e7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68aa86ffeaaf0b584e455fe33d206f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65207df181b56de3f85b74fc683b33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e7b264c0039600a1cf9e06726b6b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5998aaab14af3909229430b7f574512253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e6201d63ff8efdb331959061c75a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75823248984f05015c7cf325b1a74ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d50abed111f366e4f37da9088b165256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154a9d9acabff33cbc809c7cb0b5705257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acb2ec9bd8b9912bb72623e12f6b12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fb46f12cde91981c6bff80d4ac9cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bf99d3542eaa49c8576687c717600260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4079fcf0e06ae7646490b2edc71692261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254dfa43265cd1c0beaa95dec2b3837262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038965422702fcb7cd01ca3482d0478263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bec78a7b28c89e1c35dabd7b65aeb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9573014827bd15710e2b6f01bc6259d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4a99ca4dbc0d0ec047227f60af3f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77103e646a4086722ea3301cdd180f03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe2ee87305940e447e625952068762268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff881e10e0ba5df1345556276990c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc871c03d95385a89a78600f41c9e3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc29c1d97d81d39a17a28df7acedb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0a7de70a5574a7a145148a151c87c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdee5d43ffc54949f5cd690ca0e2252273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127841103b7bcaa42cfb1d2f4bb8be06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d557b4760c20b3726e4ac42772e04f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26075a725111bf466c0386be18d9df67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cac72bceebfe87bcccfe5329e288e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19245a4297119ccb93d1d9a26afe694e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3121966fcbeb2b07c994e40fe6d2029279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756078ba603ff1b401b89723ee5cc252280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f24ea5e03d69506436c9af6a83e56e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc75505e2f2007e7a982c4dadf48d7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595571befcffe0abe689f9c5264ed9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3c47ab3774948ef74f34269356d90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7e03c1a4d7953fbc1d67b8e863dd4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98632a8976a87cd539243ff814825d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c66d84e2b25db52220c038849ae8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd17b1c58e80a725baf944f0d5a479e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901c6f98f076d77c5af31610db90ee2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b80a8f0d86aa414f2b4229a98b6156290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528e5186f88c47126c49e98964f3f03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58156bc609c95fee5b1c8c0a45c0f808292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080bbab101a84c10ced1b8c81e8716f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d045544624c3315fd1848eb74f4f39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1d18530bfe4048b6a761178bd545c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d08078f9d3b666531c29ea87c986d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250bbcf0445dd83ca35d65f001e30c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f8fd16ce57c6c32fa9250c183ce75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03374708866f9ccea64bd1058a92b7de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac18798d779a3579b4cd7a7ba00539300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ade71b8b0ab6098ba4c34b0c27dd9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73245dd6f0cdc303dd7bf82e6f892b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410412d2e83257312d1c24885871b6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0156f5e95b66f777d9edbed4a8644304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce106a7956ff90abd1c20ed4b23e638305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7b5b73bb01960d55ab2525d34bfaa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09980bd9fd7ce8224ae9a6f73bafcb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013792b7e8b0b213de6f89cf85c0955308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665a4fd280a0af968566074b0cfc7f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ccd941e6cd7cdbd475ce262504140310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cfa2a4e8c0fc8e210b1924b321edc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6831a015e34865e66896c601d63285312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6fa6f7772e063dd8a4ecfef396f61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0534f655320538c057a0011f7edf165314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9701522d7e3051b7d4d8341c31457315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979d84a3bfe8c6abd43c1d3d6aea16d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7487f2c6679036ca20df31795107409317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1e520e8ffdaa78cb4a21d1b9a9438318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ae29fb4e8065dfc6906bc77653077319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e22a47fb64d4a202b24c097a4042a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681c08966fc0e589d40dfff91154d0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e1c2065354f793d3638a20875865c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c78b6c8e668264777a791a5686406323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaae5f03f557ca18d3189e0dd8a7a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36325245cd9ff0c1e7a1182dd990a3b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51954cb308e5fe4d1cf48802859fc52f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b27b3d595d09b178e3d5a02893365327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a221ea57d4c74f9b92630d323772f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b85941bc5b017b98eca4ee7bf4b68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba05de59d672b50a45aec15d2da6451330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f7072e814e3d3c2d246c651386de6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8839be81501fe7e763ff9e993f035332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8a1be47ba33433a44fc89078c0fb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94911aa0843e0a6b4c7abf7eee6b96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acd8ed93318351b444ca1c98fc8bf3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c22ac47eae006537f6071c79b2c39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffa7aae42ae2317e46051ed110a4ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1ed7a68ed27a846388b4e9944b35b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9e9b5f334c292d7231583734cffda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f62e7b2ce6ad8fdff041ac8895e05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943eb5d99879309800035bfa43c4fc25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177b9037c109adc7a651bb0aea8430a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7e646d5be9a31db4efbe3278f554d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25492b65f41e31b697c39ff5c44ef8c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749cf761ff5f6c612fc4f17d1e088ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2026899f2158fa58fba0832376f257346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a65286274f71f24a6b56e666f319e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01db92f231eee2ac3aed07758c39479348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0b05d55b890049c373d27d47a958f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c27539d49c93dd30dd7e8612d5ebda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90380baca14a042a6299a627c30eaf7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a3bfafd4c7b6dad9c01fcca8f1036352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946664fa1f47da215d610b5ca6ffd009353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd8ddaca8ac2705c1a6c7b09862c0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4f1b266e26110a035a63340323ffd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ce9c35671f1d8e9d48f9c4b2fdf4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57174236da19ed83fcf707465f2cc4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205968fe2fb0bd29b64898fd6b91cf9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461d3f3f442d7bba51c4ce097ea2bdb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfa1c7884744acc982a599446aceda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e187096301bb90f81b78dce3d8f86c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fdd22a6ec32246797b29bc238f4b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9e7e9e51d9e9fe7f1daa3e9744f2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64048e5d221f1b3dae71b74efa58d7a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8356e5d99454da86c2462a8f4c4854f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4f8154998dcf4574387577f724a52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086eb851a5ec690cd7ca8d74b0e380c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97c75dfaa7ec63c5d9bfe553ea2b38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876a592d819bb9506b2735ab54d8790369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf86d83f4c1a0a30fc9305e52294a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcd037154cab2340e264f0be8c9cf5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e3e462f714c29edeab48779b51e56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56467d8f81d64b1724d59ed70ad65bbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3080229e1e51263bdd407a91c2736374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309574873c436375dd956e1606f4be07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07610a39df3c89ddf65b9d9cf3a94d75376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe1841ee046af73095143315c6b399377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b926c998361e45be7c5391e9a500519378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517babaaae2be99ef381d5bd8c80e33f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e08ab817707c300ec965e6979cffc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40e4403cdc94428037415969fb82a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a06686ac733e6e248904bad8fdbbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482876f59d80b9e8db0d750cf42d79545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9694ecc75788ae03a3d60001d58b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776d41f4f5b3434a0b575023dc75c327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d7ce9136fd9b130b13de854fe580b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2d00791375ce7c4b3916f80050a129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59841b890d64bfd97ec2ba6917988df510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d2e7d072fcf205393821c1658e78a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432da66a7a7712ffe0229a172b488a3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb18f3d1b10784393b8dc397cd358b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18256dcfc29750fd16fe5da038c9064714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7a26ee33f5c514ec37866198b975615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd34a4cb1facfadeb247c7d367a30ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8de982f448fd99a258ec19475edeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa83b3125ee27e2134efdcd08d3d9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdc59bacba0e52be85bfec846214a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eb1d8202af1993ab4993d83d32fc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86820cf77aebc3e0fa7c162172f42d8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2f10db834c879350dbfb98a4656ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfb64da13450315845b6db35a680ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f932bd63d5b3928dd2126ce67f74c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70102c4485bb06f26d3a750eb746ff125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a11e617a34610a3eec40bfdd869ab726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc716651058073c805528a6de5f3bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89efd7ec06dffcc94d98414254efd0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6e23c2e2ff4bec7939e6a2c92362029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e32c319a6319852d7173533b70377930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0fc79f2b5cf37a7d6a2effd6f474431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd04c96072c4dcf1e189a5818c912b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb5bca5c08c40ce0aaf573750b640933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479044440b3153c1e6b4715dca8017b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b2b76163075e578a1ce311efd037335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1938d928d922239997445b05997f5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d1f88948a0b734ad4f91a2d86502237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca54bc962363a3a8732df9b7225d9dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31602e36b78036ed328d9f932811432439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d7b375f8b9df51b54c778f324f47c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3743d7302abb86903a44f6555fe781441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56008368f02509b07d7e7b47ba38ca2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87400f299ebed7233332408dbdc71343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25701c7b7b5feb0ea758f5e19696f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a112fe2229b93b0030b32d4bafae7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fa1edc388e080fc6a3536bd10431646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01629cf1e930a460f189fed022c566fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae68c87908b726fa2d6952c3ac644548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978142ab3eefd349e1df24e519692e6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6c0613140b6bbc5cb7cd0c0bd715550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73c3fa1a761190a473e5a20b920d2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a59e45b7357e455a0fe789ad308f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88b3e76730b9bee74c7c7061762aa853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00da3fe56d1a0f9e06bcd320afe57b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bd279030f78dcfe9a10e86d1d919755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd5128db9b0f42186e9a88421187a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf699f6a929188fddb93e1ade3e14fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c536c01f67e8deb1fac54b3038eb48b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b7ee2b2384c67866b23d91ed1f90d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7636d1a2502769a745347896a1c62760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106966e76f28117c6a7568511a7785dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cde3cb9627dc2f7e16846f6d9f21862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06c2adbcc47fa7e41002e695b563b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe42ec7f31a40d9c4822615659b80264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890e216d73a7d6de73a4be58ef86fdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06890d3e0a6beac653f84df08a11b90c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676cec81fdf962f22ecaf243da0e46867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f67e9900b97941a66730516f47566668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403779ca5d499f830dde065442e1b91269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f0457f0acf466991ef825348deee070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8707506b626b0c7baee5ccfbe7a63e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b6406c3d44bc5a93296bae5fdecdb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa0dd80120b120fb11105944c9d89773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4edf9d7823c04b510a7d684c37197574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e16cd069611c9807142376b8557e9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4d4df18977782ab36dcc86aaeb93b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00371ceedfb26cd7c1a72e8b5396b0b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d8b6db52dd1f8619b31bfd22bb4a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff83335c1e9b6c1e796056ffa8236a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e3f6ad6264a5287f0d7b54884931080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f670b7be4e5dbb23efd1a22e27c811d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e86962ee8be1af721c78cd29b1743a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea5173f4922cccc56ae7d0f83e779b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd1dcba26793bf310e72fafcc62a7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677666bc23f45e31e8339eb5ccb6e17585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc725c2f8c81e74c52f085018e75c5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22bc5902202f8a00e6ba532852176587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec326a2a01bda75e3d7c3f8e3729b08988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cafbc42f58ca3eef48381a3a1b5e2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60eff7140d2b4ecb24774ab4f4503290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997125621b3898e56a0f8595201b58b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afea9c767132e4f96f7b9b541a435c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fed7926b314ee0c9671d6c999568d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3eea14c846c86ffae2d377946c6e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31073818c936b4f8134fe6130b6efce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6830f31ebc23558fab33622732dad0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96aa45717aab978d0f1176bd9cb24997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d78c489de5f947c82a2806870deee898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8f3b50335af7cc2c38b49ebec907499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede39f8aeca2a87982acef14365bcd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ae1dacbb11016c9ed4b9791ff7a1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d0f8597bff673c274de995053e7d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb17beebcaca1bd4892afc51789eb92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fce00875246420b6faf8aa7a319a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b47241b7a320529eaf16ff4f377af6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a12e4fcf3d531f5223208f82247db2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e2ea388a5e49c03ad1cdb2bc80f63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fb50a2e3e262474e59cfdcc5c2de8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886c9e371240d17bfecb6024b062331109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784cb5b0ff5a15992a206df5febd750110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e19645420b2408815aa8661aaf5bae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dd42411a81def69b680d4927875fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c877da6617073d7be1768d3fae7cfb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4a75a18f7e2c60a10d208f4a25aca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c5d7061d9f050365cf402f7e44dd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df986bd9ad3a894e6175bd33294586b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ebcd58da7cb06c14b34d49d2b32c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1641bad68b4e6890b06d20fcecbd3b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd065f122c6d60b8ae4e4d1eaf6375119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae9ab1d9fd5ed3c6aa0634ee98e084120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505f590e254ae329bbefa028a99272e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f21853797223be84c7c86ca1ab2fca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d737f7fdffb0a20402edbf0001fd29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c47c90437b9e2f5e873ec1e673793124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d50756316f10c3b8ca2b68f0a9219125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1b9cbbfdb4cc9940d5a1245b5bd27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a3c373691c3718c9f3315b7fd2a4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910960a7d75267e65864d81147b9949128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8415dd648c01f4d705a6bd494783640129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5192edb7d3f1ed3b195a84c5502dffc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfac0435fa222d042f297699b0ab28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756bc1a51020563bdde29fe33c05cd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f723cac6f3742c5d993f456f755d2c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb52e97af36404194cfa01f3a287f74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb600d6170e36c6e016ffe1b2904dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e2beb0f42f84bed311c0f2ccf6c0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d69ed05d08750e3fa94e66ac20a45f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c713c56abbb4a0d5e862d3f296b59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1998151bd97129d8327a0310d8f736a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4870be148684875779895f788613e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e7168e7fb5f7b9907207ae8b62a44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ecd7f2a62d18a73fade2b4cd77265142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08f529606f1b3cb4ce31f29e36dabc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb088812e18d924dafb7502699bc498144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90d4cf98e2ce868daa47c79bf258b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc368206d4fbc1222bbca41b65aa398146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c9d5268b06c7a5124ae272b69231a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e18354f12a1bb998b511d20bc5ea9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b74e2977ec63dbaab38a43856ffda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9b41c3a613c91be8e036f2c8b9ff2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6193345005880da8afaf40a133810c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37dc68940b32d50c0424838a10bf1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b45a1a70f150db890489071f9e34b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83e49f60a7114f5c4154623f0e5659154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551cb3dac384a98cab6f0b2fda9b7a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21566669298ae8876bce1f9ee4ab1295156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a14d2336d018e714c05dd74476a4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e026a7e1d00acf0b048ebb2890eac3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1fc5462d6891463d2666c993f84c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf51c23a2c1de6501ba7aba3e018bbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e171d24bdad9e1a4528be8695bf4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fd337af2d5268223cc5244bc87f69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9fa7d72271eea1103ede7e8ca0d89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4299273d7dbabce651400f797f64fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b616a66260fb256ae295d7ca0f83353165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5adc46e06400bb7a6507f47d783c05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822ea7d6e2bdf7af5c651a61b734ba7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab808940536dde98826545cca1d95ff3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f9406bdc3c44749746e16b59a8744169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73f2273ffdcdc63250e08010fc0db8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a445d81b5c43ff982f4fcd033bcb30a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f633bb0d21dddcf987ca4aee78ba2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54f87da9d2a7f558035434a818cb6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c188739e5e0688ced9a6caba65ac3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830df74b698c0dd5a652b70a1bf765c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea1c33d6faeb7550ce3b79150de55d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61738979832d254f2a7c491059ff285b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c7cc064c1f3135f86eebde7f3513178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c94b1fe41e0968b08c51b45c62493179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8462d69d9a522231a0a5f3db30e597180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a942505fd2f41639b68ac0175566c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30740743b01876b111043419455186182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1947500ea12c0c167f73888c986a48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfe3c14bfb6612ffd7c7746f59ed56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3172484e6638e710e92fa393558aa64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10c79557abac86e43d72f511e0728a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38a4bf755a6dc86b57ef2f185d42fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c0450b94663b4f037f90a7e4489c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144f5a8cf28831e56f205567b7c5f61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73148204b7efcbc6ab8358da9e9b777190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df59310e46375867e80edad12f912f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c0f8b5ede04e02d920621e3ca594f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2c9bffb6871c19794edb4a299226f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0ec99a34873bc45c7f80b89463c8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa88e6240c9d09e0fcca771ae83a00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0bf860a5797180410366eb168dead196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7e8db3f24422f071f0537d9f8c6e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a901085cc9a46a6cb7bca40ed2d25cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8293f712523a59d8db43bf03f587d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398ee759160e2bf981f63d396bdac8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8722c07308b1b4452910d66afb85ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535a0dfa7a9936725e1435915d49def202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939a812d66745e4d3e52fa0dc53cf5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a11866132558da84d6b97632cca56b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4de0b9e28f215f7ed8b611f845c6c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd27e0c662ef70e482f47414a860a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73347df5340aff13e4beeb4834d0ff24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b4c7c1ce3c7ccf5a06197234d35d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af038fabb319d926eee28dcc8ab4ee9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51ad54984f84a3b0e066317675de50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581ce9dff4b97ccfff3f0a1e6bce37b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aca4c8deb63c64c136c46569a6e57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee8f94406e37b8dc366497fc866b37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b000287c354150e2e8c3ad044a7e5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d55071dc680add5d6ac8c6afd3ed9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3e36a3edc7a3419d6d5ce3a949234216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577ce21c2d739700432175e1f0b996b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae142d82184a655b4b81344c54ebd33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621d3c20e39646bac66f5a97dcb5083219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79242f7d10a157aef867bdeafa051094220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c101c7c502f74adc0cc70ff1d82a0c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443ada8883fb39c40a04e8ab4421bcf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdd6e38186711cc289a14795e8856a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a66c2139064b270eb2844aa279717224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485931c82d9e763642a23531f7359c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671e5e0dadab9c73154935ca762f4fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddda57d91c1b7d70a7ce0c86450631227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951c051971605000422b460b109ac29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eca12aafa47704657656c11c3c2a96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd64de405b3eb3a58c7352f6e6db401230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4677bad7adf5f5424474c512fd48e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1452d30eb85d56ac895776b4312f1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e09bb6fea1d1421809b701617ad787233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc1c3bf8a87c506dbf7e245bc55e55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e9412540c02a8f3427d7acffe255f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2ccf9305e915328c79ea6e3277160236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1518dbc7628d235f147ab90260e28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1796b48847eeacedece1a0f1c66c231238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc7ba045b5941a590cb43002502761239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6aadfedbece5c8676471efeb37e87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3a2d78a65ac7ec67d8b5996ea32a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6145bb01caa70af31503f0e80d82a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd48238224791e774b01285505536f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66006458c3f7e2016ee427774e8537d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2a62a719abd7ff5a20521bdcdf245245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83957ddc706bd50d94b2216a2a053e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708279e18b8d088a22d0cec158d495f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75eec62fbd569a98cdc306a7f55547248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512e2a7d8e72f1dfc7b0f93cf51d45a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21646c08b05be133b068c3c6cf69bdcb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e443ea1f6ae38496233d0c3f399af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd402a334abe414b6901d9bb515b9bf3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b701cbcc2822800001cd18e481829f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4d5f55a49441cb415249b6012dac6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135160774e8fda5682738be1db09e6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be121251fbde42d318b85136a398c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49268b725b01efe9bc5c7065c7651e0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2852bca8bd9780b44d3272dab371a62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0ba535a54e9ae8be11292014902d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8957d1f351573d1aa9f78a05b0cea1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3eaf8a11d8ae908fadf885732366f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d881800fa831fe88d7e21f351f707262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f4adf0abea55c69770977ce76abf1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45da7aaee13013604b637099943476264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120986c2672d887741359357bac70be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3232c830efd30c4b8ff5bdec09d72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59341dc4d395a4cd4f815a3423ffe10b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4924092a31987b132d5f9adbf33c5da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe5742ea35884c993182af17d9fb7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cce2c03110a3b2d2ec1e901ddb102b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db18477542309de3823bca8d161c3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69152eecb96723a4bc56b168b44f68fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba0e98458780d352c4436da0e04795273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3b2841320936efdbe6befd2e6fc69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6cffabb5439231dbb6261de49c0f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a187cf17d0f9f095dc850fcb623f1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff671c4e6fa6618dcf94c91ec1f3e70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fa43162e46659e0ee2c0ab5af0f27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4f223c981ec0f80a40133e77feb78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe94e52b58f7309d862789af8e0062b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60916d57c6d8bf93b6d0de7508a0e924281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822fba127362f53dd4a10b290633b21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132012de87bc3c68188ce30189b0032283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19166aad619e902891fc2f7fa5644e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85256ce48893ce759e2e0db5f0575d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b28eac8d0cfe1197d49d304eaf164d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbfc23ce3c9b33db8b248aed4a48b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09396454bdcb7b426c0d9064c31b4bd8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737d811059e2b493776a8de874590a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6c0fc9ba4f2d2cfb2b74595ae16ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766912b365b81cdd12c7f57f4a25545291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49815dd9cb7c829b71a2e464dd5572292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508130a9b4647145c7dcab2f0a3e212293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f45803a1481d825309f87ef49ccecc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00d20c0c575be48c94e7cdd1186276295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25149d0a37e05f22564c6ef818d15ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e635353f26cf7dd0bdda731fd4b738297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7d90815f51766f6654065e9743ad9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5792d06158cc7f518c3a72793dd6eb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821aa94e2b003a1cf9a5e69304d5f88d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc504e060fde25470db8fc4e0a7924301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173280185302584e2d2ed0bedefc20a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b791eea99d10bcfde43d5e6adca3805303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903431f2534f406978b97de123d475a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca14326edbebfeafe8bace2afaab59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce69fd723f95f0401c39254d1f337f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0612164fe84e82f32409b20a625a66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971857997f75ae67da69b2c8304c314308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89c1f10636c19c756dc77b9f02187b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081adc3af47d78f42a7b37608abf8b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03589931347dcdf6653b18e5d9dc2a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06289abe505bdd141908854a1cdc52b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69a4594441a1c47877f794cab88501313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a22c9a380dd64f72263cf784aaeea9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f51f3e5ffdf59aed744576d3eb7e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc63f62dac8f37be523d2ce2fbe1ed7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d196d2ca892c68ba2e44da3ad0093317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777ee636aea102e54999b81734f5a7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527e5cf33caf44a1dfb60abaea5de44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada1303bc34366825f8df3578cddf2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545eeb0f0ad98f7fb1eea8371107041321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2dd16b2f06894b6e75d50ae880308322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199386de25202246f35bbece277d89f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaac0c377842adcb44dd35845a44ac6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bedb470a814beff6833b4cc392995325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771aa4fffbf504ce23e774906a062cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516ea2eb4d7a39731529c306a9c9020327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d61a2f11c8109dfeac8fd4beb4ef1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a276bde4d8b0928b5dee29dd7d517fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea2c655384ef53a36ac2904f23b42b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc455d2cf3002ee4dfefefd23e67290331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c2bb5c669a53d866c72a7f16adc3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec131b23b377d06e445da9947c6c161333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f012a5c39d6d15b215117711200b689334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64950543acbf639ba8aaf1429c8ce490335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30ade12f7d3884cf8697b1a3410691336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61619afbbd9d14347be1527a377abef4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a385a72a0681229fb67ee6573cb4878338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bbaed2924dc79743dac5a565c8cd5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa6ca47245c8cf122896c2fc3618ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2875db313a080f0bc318eb8e65c010341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b9a266b97ed25456dc35c8e550988342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef895010297acc4fefe2213540cd2111343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ff65398aa83c0b637686a18323d7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904867b7297cd122891cb67c78893f18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c23a75301e8aa5726fc67ddf689d00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f70966da241679f76c5c88b6d4fa66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc4f946e4b6d5b12b6e10b5b0a4d65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a735671bf77ee87c854a7ab19925bee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a746b0d2d8c0d5fcc8e7d268655a64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8588f5aec4540d9e2d56fa2a0fef36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961379184c71d5e2ebb8938113beffd6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05de01e9966fb752415e09ada9a3fd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a23cf285bcd8d19ec88d18478ab1d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325cad850ac05aec8de642ab0b1bea9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8475af8fbe7dda273c7cf0d3bdb85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5513e9b7634d1a4e1f5af89fb8f79df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0f80fd9d3489fb4d8070eaa1b7ccd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b50fe6c19b3689027a358f5ecb8b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80710b1dcc08b8e4a60caef64ca24759360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b72897154db717adcad5d4b3a7266361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f019ec69b3608101f4ecb5ea54901e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a520efcf564d20b6c4f72b62785e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2406dc8f4766f3b767ae1ddff8deac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe45165726dd5075db06cc4f31d834365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f38afde638a4815887848a23e86b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923e7c0920a0f6c726120277274e8d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c89fbe83a8955b817ba0896bde8e10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ec98ff2bbb1defd0c70ca99b07711369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b77ede1bc18ad15b7f39973fa2579b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c10db1b736e2e80707d122d808ef15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cc02607c0c6a9581b79ba516518fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f7d2203b9a0e257426394ef22462a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3050568224bbed3fdb2262e245278a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e3ce38e83421016ac36c8b21331e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d1c0ffad56ff14d5dd7aa321e0338376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67122fef9b0f9fe404e691ded3e8d780377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee0dedf12c8c094707392bda9d4fc2378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>