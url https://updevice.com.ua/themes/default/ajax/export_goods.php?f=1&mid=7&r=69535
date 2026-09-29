--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9afa4c78aad6d2e15bd4fbded0a741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85258e55902cbeec5af3e78b3417ac902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c9e33db314860653a7d21fe22cda23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c33f409e097d0a1e28d2383627b0544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afe958c8d415fcbadab67c315f6bae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76edaf8decacc56a4fe828bee7004bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7500208196e1f00b7c7dd09979f75c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bd80f8e31fa6f1832d05232c8ff4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4b9b4e33e8eb519fe1c8b66ebee5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a12c4e7cfea7eca6214b4185a97ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a47ebd1e37331b61657422120cabd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a9ba6e4bc12e02b6df0313de8a79b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f5ed84a8b5263d221d18662f0a9ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e93fbe4a7ddc81339e18f8da5b22a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e47396d60a5ef58aba04201f6527b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6f1914ad3a8bf8f676ca26f5a783716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74579147965bcaab60251c11a39528cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51396bbd80c51cb17bf9a5b50dc0140718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073607ee1536641cfb70b0b98e0b4b9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642bc6fcb536cb0298b8b8f9676011620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff98864e7e6894c72571aa5e624ed321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd282bf4ceee6a3571219c8fd65fb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57601c0e79256ca9461af6686726fde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e1b9725ea412d183952d218a7d59d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d13986f6f0c3e2fa0289b3fe4668325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eca36f266a362cc73f2cfbe1c5d66e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043e06ea63ecd263a4b9c09f410516827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57ad9ba89dcff7d22e1eac11b497e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e397f8d388481fef5533ff9f38d2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c4e694d392e53fe18d6d624c9525930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b8d4940cd5cb1d5aef42c45e079ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305ba2f5f0ccdb04f9511646776bac732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f3bdfd870e36ed468dda1c1adf19433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1733848209173d4eef76deb8e5cdc8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042368af79c9fe4eb5eb93bbc2ceaa3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c3313215ca46be3ceab5c65ecc17236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e52f9c7fc148051cd4f2e9e3fc14137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb27df005bf2fb8860116689f50d70038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576d2ac270248dcd030bb035897e45239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b253a6060631d2fcc2c1dc484735b0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1990ac6c59a085108aea174d23e0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a406fae8e2959a21b3ef885af78d29042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f13b4a27d55aaee30dc36def48be643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9595f538f32326e761ed70b05927844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222ca9d6d4437bce247d583fe2482c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ec4d95226bf8b9e4e011877a4b9ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566d203bf392884f082431d985460fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6ac2c4bf525997905edc56ee28d5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d6bd809ad114be795fbceddcecc3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b34ff6c5928defd6341e503c58311650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8b5dd6915b29a5a7f32358cfe17e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccee96aad8fd91292e8558ee7ed46852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949878934ca996b5b474b062bed3576853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f5babcc6af6a2f94edb132b7615cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985d5a679fc4b05fa1f7c6e69cfbf9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236afd0fde7438c8e942049324d92c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4570af72f02d4f02db7a307a156de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97690868d929b8434e47dfa5919eb25a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcabd54d29b68a94c5475ec53f368cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f588d36598625363b9a7e41b7200f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9628019eb3b0d9060f76ac7f613b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c120caa3d56482838c4700a46d8cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06151c6bf2608507b943ea63f0cc8ce763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80804ab2d050c1752b333f0884c9f70164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283a4288019f8cf9af4b84209d656b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1d258cd498f1978810fa90e7328e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5bc4c036b0bfa85a7d09d79d9f38567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b190fb134ffe700ce403a166e436168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05146f06b452200c7e534490ca1d7ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea341be05c09dc76701d4b3b8816b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbc906b6586807d0155a55dc1db37971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec25b3b299db587d3ad2bc6381f74872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ed61033509540a5e29176136fd62573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11199a6ff174707e80dc93ebf3185174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6d682909f57fb847cc1f95eedead675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b6b5f0b64fbe5c2489d296acafba676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7febe0dcc1973caaec12a7733853a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97710c8960f426db06389a65616d2f2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74335dc2dd696b4e1a582491a845eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6254c675c0d042ee032ee5ad7b01580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7ded7116a3e2837476cf733da489c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e6fdcc1c8063bf52b575d21b038a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d915d00dfd801d710395db833dc4a1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb19b660d85b6858651959e4b422c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72db56671f9a22d0ba04b8086ce774e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277f8ff14ceb2dd9162840b8f463a6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8430accf248ebd9d1112d76bb58ac487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910137cccddfca6ad0201ed9553b5da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7af3029716cee500571c96416261cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df9e2857448f78f9dee6325dbd3bc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aca596cf748ff4254a8c74df25ce7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3471a3d38cbf494c70bc27edd465fca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4befd94706cfe23573863819c97edb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4bfa1f65afceefe797135b4740db194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d773bb324143e019ef6d096621f48395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3f0f083a91671458718f18dc5c2b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0770a5532a6d37e094fac45a3e970297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b7acc8722349676c09dff9f80da4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167becc5f0338df2e6b85ddf6f0d16c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287108765c97002e37a0865dbcde65cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c097d14acfc1c893cb2d67118954c05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b50fb5824b6650b19e77c1005e537f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c6b78d75fae1020ed07d1baac4cf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63a8021de63b201feea39eca4f26cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68d52453deee29f392aa9c038901ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6790e3064fbb3349aa7a84e8edb68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65756d6181d67d33f18f56ef8d94001b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e1164f196d23567fdfed29e4d37c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1d3b00b696b521f1f909097099975109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b7c5cb9f6296000230ec108f465b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b7502629cc58c7d5b6e863fb57c43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f966b35af7dc75255a0bca901a7ce86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c9ed1c390e98ef763d023d61d703d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f213004f78af251dd980d81025ac6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bc6143c4c12718adcdc7b9aeb7702115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eda7426727293e2f90a886d9267b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e0aac10d72bc3de3ef7bed1202ae1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cc09b17f65009d8c769052c2608ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f6496be668e59689b4e557801e8e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366acd953d7fe9f14deb7cc1b5635ffc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424e1f09ca704564af1e26af208f750121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c39b6c9da5327b2455cf5e92527259122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cc3556d25142c6ecce09ced4b2e8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5730f313311d842b8d2470debbca3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c581cf08b5c3ba091a008382a50f50e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fec03a30619991510c501dc11c5b92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a9dec292f27ec53736ee875d25007127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c5b4a72710c9902224aefb57ef8c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882dd6b418549af00b3bf5eb08d2013129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bf2754654369baae4babe3f91e028130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d13cf43748367bc012e8ddeb70f99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3872a99963b1f6ea6bd162cd7d29c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe64e5ba0ef8c3347c8cc821eadb24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bda88b952d7560f2239dd59d0109b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd175c132341003ad22789209899f2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b59e21d8a82709935db6f7c907cb21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce91dece2e7ba94fda980f38e2fd004137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b7d6b48fa19b94dfbe72e83bc18b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7d337f895f473e3fb519c90ddc95d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee330f43d41e9dd039c2cd36fe383310140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c6de5b7b75aa6dfe40e58750b50a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4f6f0576de4416f67babe6fa0329f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034697c60686c49730067aab9e85963143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414822760e37025262f5e5d716dca30e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e917f3d4fdd1db2b9dd4a052698425145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194c3db2ccc37a5e480602daafeb249146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f4bec002731e62734aa762bea3ca1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e00b2d539be04127b0eb69eb68efe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aaa31de9398ea5d4a5f8a47a522b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b7d677095b19e2a22f65ffdc54a07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf44fcc155c62d51c2c376ea359803c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4069871fe13021024a83ac1ef94f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f215c4a97f1929b03b9bd2b8c96742c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44111d2a70e56088d24af0effae94e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789ee34485fc41703fd3a9463f0f7ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d109089436bd9fc364de1da3a5565156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060801c6766288eabf8091fe6d557a1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49f27b2d073b16e5d7385d63968919158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282c3cad69cf2dbfe6419ee638c38af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bdc064b19989a27d70d2797d9bc03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767db07b5a2239006a77f69f8501ed6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d64df8716845e73b702df8920c733162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f42e472ebc26c1f257b450fd3d2ac1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faca95a1ed24511b9543bf62dd589b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44f76063f7297d1d8c4e5b35f1b9f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315321f8402556823728c4a91c20148166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b434a3a3d0f31387af5d065d0a2da3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2c99de175648ffd7800d21222af20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add86e1465c83e4e8018aa7704933fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3b8dcd11401f70059a2ceda297a1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a72cc4786b521990e31bedbbe8dc3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b7f7d5295047aa74dd9abdd990b12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c494926e4ee38c7c4c0c39039a4bf90173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c72f4a886a4f2abc197205ac75e20e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ab10d302b940b1ce6a43412c52d26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50c84206c22bddf66bf9164e277f34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17be3d00c7b1ceea81569437f5e5e37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb100116766b6c915765aad594609d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d04e29d495935d0f5bb2e22423d85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ce28835b30ee0a3fd39061138649c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea09d9a705a99f14b8b565d53629435181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435338ca127ba5254d711b71f65675c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4035b1d82d783157f10b39b10ece08b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944133163900d999c29d519d44531e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3e739e11693c3a3cd4df35804a630185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288e1972c7a41e5ca8e5ff8b6cdd108186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3a6b85d8242b4152444d57002bd16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260b426731995508348ca153ff03715188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302efb759540006ff4f72e5d3abb5e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848334a951e4f80fe4e2c3a6f87b627190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf070ed5bc90dd69f020d2c05845d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb49b64168148d99ffdae94353dbf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0770ce563761ad6f7949a39ca22727193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a146d2bce13ab9669b7bc60cc9da61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c04a594eadfc8dd519e85ea6a8578195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db72e0d8aca01ec2644624150cbb6a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eada62c8335f3a7baef7f8717c12a02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b429477fde05b1f40a38444440c4d75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a555c418316ee5823fa352f3d6d3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f641ddaac3ca336a1b956c58d77d533200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae2b5990615cc03c198f642b1175fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ec38ef398e3751f963ac4d2cadb88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daa0c587ac15e8974eff9d5f2d6ae3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aa003118aa5a43af223aef6e63a9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef6aba63ae5fe202ab11dc5ac24fb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2d4bce148b43dc440fc27c757d455206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c03ab0ed8ffcbef124bb3760142e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5273d914eb2a3ecd02a56e009f859ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49e5a06e5ee80e5f1118a2bf3e6efd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5bc6a4e00a79432a931d36bea83b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddc9a08f7af897aa112be793333e39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc069cdbecd1aaa08d1e3572d1a550212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3a74097044fc03fcd2ae79aee63cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a3897cf9f0c1308c4532290b0f7ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a21c0a7b080933932824e261b9d68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4943300d0ccda48c06ccfaf88af7fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49996f48bd079c62b161032785b2057a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8eb469839617e55246e430fb125c82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637e05f956c81ec755e7d6b46aa75e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b627039874cad24fbd4ffeeaf0bba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86fd3a5c668e0bc94ffd59b0cce2a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974254c5191efbf429d18fca95f7144222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bcf087abf9776451ab7d1b6b1beb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b264d8879cf9e2da112c9ebacbf8d0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46b681d86d44a9dbffa98d64a63448225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23655363f73240134f1bfa9b1307a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb3f9325654879ac417fd8698e8107227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365d53dcee18ec7c369b0621fa51a52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25594f2609db13a3f9ba42d7378cf17f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a476c614ea593c4e8d6e6032dd4e2ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb275ada37fb4a519641d28c3ece7298231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adc2f328e7501ff964fcff9750c4ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1a3ab58f6a65152802d53c6d7a3e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf53b5f217ac03dd39cb2d67569d5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18ca16a313b96b9aab558143c057d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6c7c8377f4f1163049e8dc121ef62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ac08d86f947c6eae548638b8c4b57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f489efd009397c1628d5ed0a2a7335238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbaeec10a89c0b303d10f2097e8fba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db0140845c1239d1b94e4854b1c64a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97015ee010a70c3441c475f428161130241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a08cf4449a1d17ed825a07da3f26b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85e0330d3d22fc951bfb1638b349c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d31a25c3ef89c4bb247f75b31a0e8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255c2cefaee8adc12b011d47fb9571a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7274f3e297024c9b6d811447ce2107b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77994d0b7183f5da1377abf64cf4e4af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e5d7a92a89edbff11b10a89729ac2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ed26cf0a049d2e51e8682d966c4f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dfeb930e4333fe639cbc8e0a1b90b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef282a310f928c8ce2272836baa37a3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503043d4395b2aeb7e85f9e59577603252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcefaf12d7e1c1487924494666aa1e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75fe75d0838063ef8ec5e266022b1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd443df3c96f2d970a1e50f8d962fb35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf996bb4ee02c7a4c5a3f31cae7e09a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12311b88e769dfd2cc389f38ddd66674257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bcff347ec63b3b33c67b60b822c5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecb74f139d156c37b1490aa5ed80c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6d09bf129d52ba43a053cf5fe5bbe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e324d7419dce2fc906d62b852127f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624f55e183a39632d96e468e846789a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e3a9eb9d9f2754dc22a4e6fef0063263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ef831d455d983f9df0f29d0951e32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739c4ef85985b71750c6822592edd10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cae06c32d224a356dd1f8c3678cbfc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278d93dd3889429d815d33011824ab4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429ae46ec45997109e24978580c8b49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47630eb62a3075f8a367cfeda3ca08d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378144fbb48a1114e027aec787d1aa94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d448d5d0eb37ffec1ddfe7dec87b27e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c822ab3a3b7b05018232cbc8145c0ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1434ecaa94c138f1ddb7b45aea214273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cfe0cc427dca844efee4436022463274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f15c0b80ba2963ff03608b0836a462275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561f0e99757e6f35b1a2b18f9b84328276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c11b069217744f7ae925bb74f32e3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5aa90e52b950a593984565faf74db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273aad2f81c448c931597c5f72da3f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac90c661fc36eb5cb7255956ab2694f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afd9435511c7a6cc437cf8732114d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64c52a3c5a52710deef436164beb1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68cbf8dcf8e25f742c522b68395f54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4fd52a508f21f210d72b704f2ee34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2b4ea435c8be4f95299a0cfc8efdd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c0f75b458b77e1cdf689e046923d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbbe6dd006eb0b6019b781af1a2317287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c246695ea1dea80bd3bf1657ae254288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd68de7f4595ee4e9c05ddde0e96e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff561d6b16f11dd87d64a542d6d4bd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc5e6cd47f782c4bf1b90f3f41aada291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b794c2bb24d5b383e0d802e3d044a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39e9c27bbace1ae0da7869239c90d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02749f2c028b3b866947fa7870a00fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cf8a291cf361a5e5335bfc974152c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78d7b1cd73843a262b4776a29e86e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e90a5e0087e25f6c0b1f5555b0c17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f878de18c48d462aea4e7d75b9ce9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5fb50216403a9b9503b8798fc3725299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ed388f09c493503a25594a2b3cb52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234c0f11b75cbd99be045bbcc9bca89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573605eb3df0df058da51df80efbb2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555cfe348548638422471043cc8c05d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54b56b699b849dbf498eb775b1175f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7dcf06c301bb2267c8abb4792c728305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d08ab9292f683e390393d802a33cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c79e459e5c0601964d3221d7910a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae99a1d12e1a8702ca6cc9e6fe2b8a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84908a1d2a9b9f8fdb372ecf70235598309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8f3875d015c721b61a632685700db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da74b6dd3ce6b4183b66c7d6d3c5af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13739c736719488fce1c05e33ce780b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00656f5ffc80eb022e43c546c7b026313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd650d59de81eb3161e7cec575770f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ac2cdf571a2b80a3b4d0914d35277315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9426e991e08d315213598c114d8f1c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8f8bf06786f69357aab9dee56f219317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25090989d4d92bb9f16824d151584e28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acea07257c1ef16879069556478e13a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a66e8a08c8efaf954fdfed8f89111320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952c1c414ecc2cc89eff0d233bd45c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dc06843f4ffdbb0118d2cac62d991322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff1dd33b02deead89727f06b52b1d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e4e4347b8d6040f863dca06ec93b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ef8a14e346eeb3aa8bfb316de47c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6090f5eef60a790ed50473d6ae49f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf0ceec2bd5403e06ed42b1df11f12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccf436ebdcee28e031d2651ffc8864328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016144dc5d9165ba69de40151336ca3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc86ec050da7fb4a479ab3e188bb9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f3040a786f6baf3dc10da82643001331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb261f1ae6f70fc0bdefc80c7fc72e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93bbc67ced7b4f7ec2bd6fb88731ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03413debd6baae86cd04b853adbb8d90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822827bf707389cdc97db2d98a4836ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cc0e6c44f5814e146df9117da86bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6522e198b2df4ede901a6fbe5f2246337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd5ba224144295d4ef4d7549fe9d48338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc5336b475e914deb9ab2332badffa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48d437aff5526c76c665d8ee289346340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057a3de03f0debe63371992a5cf24b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44d1cdd25b2b2376a3d24fd03acf19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f80ded19d0f603a3ab29b2df8142b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a299b125d399a0e7253d9115c2238344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b016e9751ef2cb7d113b81020589c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500c7fa0e6224cda5398c0eb2e495b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b4692962f6cef41faf8dcf93458cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e869a8bb16424e389b8397d0df11cdf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588e699d8fac9ab6d46c94f36f148f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1f5bee0be54a552cea2a7664054bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b806b8751261717d1941608b414128351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481182758f0fc773ed3a4b3e9a47734352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0951a13d12b8918b641baf5652c921353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7c81b23e197f34c6f8a19db56b834354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede2b66555485fb8e6c3541760d003d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed633eb962fe81b345fb24f626d27a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3856af4c1c19cefc50eaa8f455c65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27000b3b81220d38dd516d99465ee805358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44758e26180ddf75da4ce6a63a45b455359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b56cccda6a9c615bdf032a8bf1a42a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6c3b2aaf251ac3e8b32e7679f2977361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854575f0d5be5e95ef2643338b3dd69d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c669889e1cd18b6c40f48b16bfd0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afae74832080dbbdc47c3099a6ddc59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecfa8f8b710fde49f72833835cb826365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b019585592f86dca6fb241d0431ea93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feec3f98e6adc7f509efe130b2534c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e4a4dfe51146e2412a8a74862ddb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498061e0c20d49e7c2d595c7e6214d97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b85eae09a4ececa59e23ce01ba427370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916637e92a981e07fb0e4c7788a9d88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6f1da7952bb8a4a26b615cd39566c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b82b55caf557137524bf76001b4de7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993fb7574aa29791e08fd8798c99fc9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eecc3a76d651bca67338dfa793e50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507f6a9c12a039ff22b8edf8631e475376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4dcf731cb24b6c077b10ef3b81728377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67478bd7dfe9ef6ef3ef45b9bd16e683378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f5a6148b0a3099b726d136465314d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30117dd5388465ebeaec86680c4af32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c60858dbbc2d47df05f5cf1826f9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b6c7792857921999b6aa752130a8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540fbb03ddc127a12f0814649a40a0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031f38b46891494900375b7c93439ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9cf6c8fcaf1a241b75cb82cb5dc087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7874920166f88aafb330474ed13e37a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4943307ef0d97628cdea91cb4b26b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be9c0617eeb0b393e2386f8665514610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3180e50ba06b9c286b9433ceb7d71811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08dc7ceffb173f6e7532912263055412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b6696f1db1b42de1ff7806413541513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f339a33a783b131485493b17da3c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76838dfcd1bef64887c973b788615c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feefaaa89715771d3d45697bb4d12e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396df70c1add623a55e1bf01b08ea7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf568c8d9f4b6fe2fe854e851441aad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51325fc98ad601f5ba3c4eb5b834a0c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7908e4bdc7fbfadc86939ddd81c85320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a5b039cac843952d7fd4677638ecf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277c56830a8a696ea62ac22f591c78722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e551a268d01bed664752c306d973d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fecc5f6c71545b945421cdc4cd1a2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec16f1b0cea385381f30d713eff32e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70031c983379083dbac636f584b76c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a373aefa1b94f8e1b7002eb8b5cf0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c88c2a3f94dc54f85981f3b6fc30de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead5f47ffa3b4a21ffa4054f7ed752829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5872639cdfc1c453932a1f52ac502eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04da9c1d95da5a6d802b35b29b368131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8a70b1485dba7990988f21fd0055a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e65cf262adf63b4884d1fb0f812f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e58e15165d28619e421f292b5af1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9786fffc3973b6451470f2c1e1b311035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92738151af8b7d4e323849879906b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af19f8b93f805b0446cebc212052f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc0a0bdeda5d7f8be52d7171389c6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623531760eae64d22a08c87d5f6744a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be896068b648f3625ac6b6eaaacbcbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca5ac9336fee55bed8934ebaed22e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdb8951772f58a7e026950cf53d55f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cefcc0ffde17cfd2cd8f38f942a3ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8652161631f2fac8dc226c2b45f86a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc12474e95e40d086f23111c9e1fa9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7e40a400894773e503fc45579a0cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dc34f429a061dea358d19955f9af847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a6cc745e1c6dce8476dffc2f4b9b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6aff08bf0c8ab092b94c537c0bdb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd33bd64b8733c7f784b84e66d8e93c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4febad87d901258d5d6fb149312b0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05d433409f7ed7b68f805b3bb28ee652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af9689dbf6307dbeb7623a72199d0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf595b9a103bcf326fdee1e864679f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64863f7344bd4c209d46cfeee874347e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cccbd6855837ad4ae830f220c1244b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae03968f30a856b0c2848f3aa0fe4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659efa9453fcc121a881b1ca41d19eb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e3338367284dea2e1cd3c4ccadf7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c546cec8338d63d612895e87f1c5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4211dd5826c18f4ded05a605312a7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d6ce7bbf9f40f86e3ef7ffda342fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaad9f0eef80f04b85ba16ef83766a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6d3f62304b678ea8ddc164dc9305064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f68aaa806a8cc6a6fdaca034bd72565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d70c0d5d544c2862fb8f06d77d4a9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca86e34371b825ebfa2fef2995d35467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6787c61b2cb6a66a96ad15e352e33f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cefe7329e83eac7b64bb6e4d83dadc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474947b8686bdd95af77bda899672ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b8fb97e3d083a5b0a9e9a311ff83071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612733a5bd2b5102042c2cbf15ad9fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712c05c8d0714bbce81488ad8c9d55973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916966fe5491db7002582017b261b77a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4a62d5a27c88af9d81ee196ec288f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161e1004dec9e31bfa835aee3c7fbd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a37c020e286f0e9f08c3f4b5d119877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdc49bed8007b4bee595a3d7a9db6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126616783d238a08535df5a7dd2139a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057797a40771636021b010c1d0cb75380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3c92aafb3cc2545219f007893dc1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba6af9a5994bc239ec1c0c70bbe41582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03509166b5e931e547d893fcc03127383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed701e894a28a6e1c5e560f4cd0d09e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540eee38ea16e5705f04af2d44c77e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390964c5768e171583cca827363e218086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9b6668f1f93ed9626cced74d69f6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0491f17c158655e7b0977b38b4b3f4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1009e4419ee50b2d3bc78c06ad82f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8676fd822191e0ee60e7cd746bf1a6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f27092d41b1bde5b1a362419c50f1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bcee6823971fcb147e2cf7cb9f2b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff847630315d35a47f8d7aa86d3d65893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3e41b15a41bd224fda1aeb924fb2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141d94f6f4738d2c67d5cfc9b24d74895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c0a0542b6573d07d18acd062a415f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665576b96d09fdf44d1a1f9b62488b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411791c7ea37897df79a9199c35e4ebc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2f458f56e09ad56ff14379134488699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319466e97b461c8786c4890a0a55c3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d5687c00ceb0bbc98b4f2f322c531101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28002f05a53ccb7aed816bdd066f6e89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22684b67fddfbe1610e164ed24bae306103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e470c405f81e9b26f6e7a9c4b03db4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d0f277c897a23dca3d8a1ed27e987105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b45af3c87ff6f41011b4e64fa6038106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404b4fc20bd6ebfeeffb0ee3cd35e43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a09318d64abb021301ea31e40adbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5920b612a699854eb7fd99b62530f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8448d718a05e5cbd93ba2ef8f610a87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb79b6fc1d7d66e0a37520f7aa33e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768565ffa762b836e39243638e9134d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1bd9d41bcc9d824360e860134d04c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c73e12fdf4a49b946e548f592d44b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08820a5022c2e238511fd2de3fd3cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0d78e456f29823baf3515408b21ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004cc65023586244bf409a05ae604f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50e61fcdecf467b621843ebf782923118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbacc13647cc733d39c26732fa510b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9178f2fd7b3e3fba73dd046e173af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfba92ad7bb351051fe54c7a04b1c9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd38e43f2103712f8be7068d5ce3c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab0dbfab318ba1662798dc0af76fbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f62434eac0203ebd930fbd3230c060124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b9aa586ec43a52712ccb35c071d43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1f81f83b67dd46eea91b1d4ad8c37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7804c627a0c47793dba9f25fb7cb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f3e6c1546ed7d9cabf1e8effb2c67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e38eb7437c68d898fbcf148a9f5493129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a90722b302438b1dbeb78e1539573130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3d2a31b660d45e8577eea977f7acb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594d35485efc934de950ecf96e64c4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7898f54f2976181deb7f522d88a82ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ba3dc786a8de8732e078dabb4de50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbfd43313f48c432b6a5e002f03c51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba7fc174a9eebc992c50a41c9b11de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f851633b20da188ad7bf4f902380e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6991efee014bc54ea8dd89f6dd8229138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ac5d9ae7e9085155ee80a595af1e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b28eec6c7165ebf5ba9a6de0d56cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e385be54ab2225c9e6991a561607f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e4df572e9503e01688802bc0dab9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b3daf5ac6ce38ff6a2086048660fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edb7bb883d211591903651abe9be5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5cc6cf2b01f034cad9381355e6eb7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977043a13af1eee226705fa6e439146146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da15b0967bf01bf8a24774f44318208147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e0a5429ee883c2c9781dac96dd1f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01783f7dcd11ae6266ea66deb0a45d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21014af2a2d6352b43a86f0ae2dce025150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156a6f1f98b32f481c13d3fc8313a1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce856e61917ac5b76603e9a4c89dd90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085376c3528fd6973906aadf81d3fe1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ce16c6e78427bf3fef60badf5eedb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671c4512f57aa5e902f643120f7fbd9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d1f2827cfdb9f4f5d5a0ab4cab49d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fb15e6f22fb42a1f11e45c2b8f480157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033804ccee064ada1e0c8b1a75271079158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de14032cc9f57f4c1d26fce23be93e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d766ad641938126fc5402870ebec5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe98ccc12b391818c233276ba4093be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39ba4313a448376b91267dad8c166f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a69cb71c917e58c0aed13ae1018bf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08b9de551360ad9f8a549416fa3c48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daccac12b070a48a22f7f388676abc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0f27e5657c65fb5de77add07a12d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e048baca0add6f8419be3d98a765ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b4370c8d216b9728663869ff744c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1ae6722a62a75cb51cdb4d80294d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844ecf08db8a627909da1da4a168292170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d358e7efa4a86cfa58d4800650fa3c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeea8d273dab9cb7bdba9bfa14a093172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122881e8c9a3757f1dfbd871762618ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc7c87fbd348c8df4fb659a2750e56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a4092f8db4bb4d1295384752d1a51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1bc446c597d0b1a1f57b0bda15464176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b03b2a2d246ba3a27b1316577a9fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dd89ac779dea37872c68505900c93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7bcfd0530577b38dda77210fe45a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8487c97caa9dc15014808cee1d588e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cfb84d7a7174a2fe8158824c57c82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5e18ee6394fe39fbcdb09799bd952182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5009f2240efc0d76728316011a2f188183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d2132091e42f1bbae09e8addf0c64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397b88079c9377ada0c56cd54127b73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e011fe37b7d4b143c428d79b2394367186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8b9b79d084e2abbcdb11df0b6c201187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8194e1f5e644b72399fbe2eb5f07aea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcced135a3c11e835aabc77ba134e260189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc955bd76c7131060eb3792cf25838190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2262ebb82ea59d35cf5103e39ec512a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27be5377538b04f24a52a88cb4469f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5526e18cf67d65558afc6014d35ab4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2036907cc54488c3b3307ac7ce1ed02194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced35afadaf5e8f1b417bbe0a6ede13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53253cc7a0b7e9444f588598cbc83c94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10420672e56a1b3533646d448f3c142e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb76838d1520e8ce51bd55547506ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91600ca4b77264849d778146272b870a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290346b1de056e8c06f67c4637d285b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2f95fb676ad2c594da4f358c99060201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82c4f6684093fe39925888abcceccb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0f7752d5a1bc88ba7ea4ef49c41fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11287b49d4f2ddee00c3df25bfd91f8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c43f23d8833645377feca14af8c6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee45d9b2c00da3839188bed4dfaef96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3aaa987e1d9b8d78cfe1e887b4d2ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6019b790b921395d5ee2cd14114e0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3deefccf08328a5e266c1828f3f89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654e1255b6b3ab26b274644e729be13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27e01fbb3b35f0c8360da39f70d58c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cef5316bc3ae12d00a434231e72f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b99bf9a4ebfd82ef81c2fd7673fe8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20539185f08640479030a97e7d6490d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fd534feef233642cc22a3baa22ada215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56254451318de4cd882e66a4bb3224a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d1a20ef9fb88067e0eaa1e9bbf926217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef29f85a2d80650b7e0adb1182de3f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a7a1923d97470de91f44342d41511219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84998698de45034cd9a58d00c7097b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4414c3ce77f3422a415d43c6d134db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820c97faa62a23270bbe75a2adf16e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55f24d58e2fe851f0859c112ef7078223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bab0e2e52a234dfea34ca07ea6d19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11cce70c86f71ac69b42d0fb03f546225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8022ece8e7e3487d499d9076d5e835d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60149120d3bd1faa8298507c9f341d28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1f49a6e3718b1af543ab4850e8197228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fd3b9148c1ebd6157a2c29e3db9dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79758f76604df5b86d52518af2b3f1dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd4c9d78198e38124aff69be9f655f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a6558e687a1dbeb23711e74612e87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9001aaf267aae50a5f5f2caf5a500f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1439844f79aee94062cbe230dbea1d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd0297956abdb8178150d41442a264235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afbd4d2c1420be602ae60b548f46e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bbd5e0c3155de5612ff0d31b0abe0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1d9f54f66d26c9a026b67da852836238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407359e0c42aa413430819c9c4c98fac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285e357bd417320c9302cea58c58a42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9742ce9936d5ef626a84575812fc3e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518399aaafae8c04aae19c890f54b77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab85fdb8c9f403f2e1bfae4805fcb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85493575cbf826dfed6007ca18b6c579244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f99cee3435aa013c3876729726e327245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affab3b66446a11803ad3c7cde5c620246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b63bfc190a3c2124644d30766616f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b0b5eda1f33bba6a014bc03fad015248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bd4b2f7e0d0a1f12e1cef17afbec4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfacc6f05de4dce608f023639c60aca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249325638d49932c6626171639691b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd01d0ce94d86c37502affb46c8ee8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dc499a7cf7295e49cbad479c1c74c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca274ef406426c65528d8bfbde538e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fc284943dcae8ece0ebf7a9873a54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeb5ce67726c71845d836afbacffa3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef0feecc5df3ff04cebe6f11e267ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f680e327f2427eca4ec8d9e6bb180f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b743fac446a495c56821aa593816191259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce13cb54565b889f714a982293fe74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd4141e1a4fdf0c88d18ebe7a00d32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96efaee71d1be77f3d0f9a99c8cc393262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76def60cf65365dabb3764abbbac5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5f49e1512866fa5bbef966664c080264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd33c9e5f7ec42d295b1669fade0bdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c1c7c8e15afee30c44f7e23d4ae32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d63e7312e99ea999dd16f00b33a4af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199cf33ba89dcca20f577708f7afa14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86c4171c52b51299657be90068d6c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a001636514c9581151d8a19cd48d21f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bb51927a4e3195f9ec5a436fe90f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18509e9eb48239aff2c61762bb184f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faffd06c922e338ea67d273c25a498273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ddcea95b707386e60930076d308cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd57eb1ec576d8e4d59b1d2aaea72a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899b66ad967c35941c36a0831a8c175276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee35090f4451e94a3ad118f4055f7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a7922923b13ce944644ed79cabdc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecd2fca62d7a695c2210adeb6dca5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed3fbd14335b32e8d9339fb6ca914e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccef97d1c3a6ec9216ac3f3fd34a565281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbd3f7176dc0b9b03d7c9b5c82afc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f38d336581389b52479047f27f16d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5ce9c79f287a75d949ec40e6bddbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7164a2bc873cae2b0318a0483f6c1de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07783ff2d63fe6a48666e6e4ef49fad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957a0c583a4a917bcebc884fcec955c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112565d84af6400972681f6adb989bd4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25284b79c20f91b91b282ae908a65b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27217d6e420dfce28eb759fc367efd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb17079a33d67fad8b0baef832ef4a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db8893d8e137cc40113b2e2c2db517292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad861637459812bc6de9309ac0f58a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a87c265ac75a4a5c3b60c3a66ca808294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360b18cd99c7e5b592cf65067469c62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e858af3a984990272ca8cdd572dff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af826b8b1c86635760ae9aed32d7a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130e4cfa532f545edf0d0ffd43f3edb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c29c706955370d556e47e330493fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a057c506b7a307337c6b6a2fd89d93a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7c5d15ff7bbfb98b87e9af75f25c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ed62805fb7c30c0710efc436ba84a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac61fc760c00690783e145f80a8be9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547860c245f01c9ec5ec0b559edcf10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b728f341da510ac6139802c7c7efb6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c4ff0bbf335e34d2eee666aa086a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d278de0371f89d5fd9f6dd77a4bc7aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295168a729fd8fe738e9a35f9ea9326308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009664b93bc0e7d5103080f31e6e4d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679bf648fcd20e635d437b97ad9946c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d97d6d868d07dbdd2b8996923aa0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d99986fd8a741be77759f18e3e4577312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686517023c1dce9d725955a8e60a2513313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0f71360912cf784977e438621c076314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c64dbbbfe672ddc8f7615cdf6830e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b85e5c6abd615b61240f2ade74c8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c29ccf15fc5e13c2c1024e3509383317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333e4186a15162f0890352652eae157318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a128bcdaf73a4af29f02d8ff892dc9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc77c3871c7c4d51a7274e32ac9f4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d09b50a145aa5beae71c18e474614321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542965f6b7b865b88ad0487cda25075f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b45503aae9515a085652fa6c30e72c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00221d01dc91c181d39e90d6bfd197324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b5ae91fafe4edee7d40e8a7e2b223325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074328962e8e8c7528f7fd495981960a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a3ad90dfdcee37b0660c999f9781f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c467839842e01ba00253f10e1d9842328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1436109097e0410d6f45292ceb19bff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6108be6f0e83e12d6ad109b613a27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32583bf28037a848d69266f309b989e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc145418aaf47d0a582759ed6b2e96b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c630a1453b6f6f946b61870c47b206333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15822230d7b2475d6ba166753f92ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38904ff3f6fbcd4cb13470133ea2a7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9cc8a3113a3672cbc9b83818fbe3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffd5eece318d66b8b6dbae72f9dc6e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cba8f746cab3418fcc7b14be35e1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892ffe441baa2a06f33bab27290b9fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeabb3378b45134f7302677db1471d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849f7445eaa611f76cc9c2fe6d5cec0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877ca13f2e6033cc91763a34cda1449342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579af09b596e8db9cb09b526124936d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e585934926042ab48cc56634d228c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8399cfcf8bf735769a440ae0ef1a1ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781b7730fa97e48bdbbdac4eb6c9c42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2031e591f73c042a511f6410bc281cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855548708a0a510205133bc242f29081348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b355003ac6f593f526f82bfd7b686349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48cdac8c4b0e02b36dab117945b47b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d688348a25666fde2c205cd615450351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f19e53e78101c9ef60d6ee91a9be4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdef503e9ba1ffce1deb988b6c5ec4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1e421d3144d0bfbf5ae07189055cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc44eef8ad617225aeebd26da83987355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e1bcf702ec0acd4fa39835e967e4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f550e5d5adaf881774f096405154409357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0bf6426015f400f2cf274a9e5b289358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a0c1b93efc9cd089274f19d761a47359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cf36193ce6e8d038076bd1753fda4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9c7ca1890a29adc3bd0b0bce61665361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2444d7313bd20bb329e08fe8740c5a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5493aef2b455cd1b93d7cd599867e35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90dd2eda7ef749750d025adf907631364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ca5f8d7becf71577ab1bbc35858ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9fb6faeebf29edc7869aad37d7da4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b716d7e446e7d97f6aa4fcdd3485d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ede66c9b5ed01818489729dda4a2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5cc7aabf9f30bf9c8509b1c82f340369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14ba929928f913c163fee7c66f4510370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832bd43fa2184e5c85066603aa879fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af022cf5fddb3ded44b052974c14fb81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950808dc3464c1786b245c32b2584b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465855203bc49aa9030ee47fae1b1108374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34da803aab043478824c2816152bb84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc525a40b7da021eda5e449e365fbbf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b2894e70c889d89d4b80cfc1c9054377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7da0e9590bb35c60627f72cf748dd1378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>