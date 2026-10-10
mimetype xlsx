--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b20b8071b2904bfa26ff0d2b1a1311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b5bf171787e113a7e2bf40e8124582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316c7f5e6dc14e5460208bb8d4d69653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120fb26453c2ebebc6be91d33e3d45f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83a75819df6e61770f1ad8094565165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574c45be181021521d7f4bbc8eb9ac76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8333f80877a0c5bdf749b7a5d20f4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc124cefa7ee512c511c880399b4988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7897b0a4670522738b653edc34b31e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e70db62a4f45bb7efaea195dc771bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64505b97f538fb09c8032dfc0b5b406e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a1b5a7f38b7179314d353c06cc53212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfad5dcc33238f2f6225ea650ca24d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c55d88c5dad91cd258ae62df26ac0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc0066ae9986eff07a98a7f1e5045a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0bb3a2b810f043b844fc660ab606d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26daa460fc2d1731ee0700c2e9fa6d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7190fcef633cc9b89a61284355410118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f285e8858bfcab391ec1b3760f38419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29357a13e50acecf02c525dfe3d6eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c792aa3473d04a08f2bbc1740361ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b58676b5598d770a604b48e994e9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79ea4091deafebb2de263b5212836623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dfc90e803df543f21e7da44629b9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91ef4e0d5cc95094c79470db9a689c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e061d7b41c2428f2628bb18b48669726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf4f8d48714064d17a01a439db092627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66350de19a0a9f76323bd0e4ca3bcdae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617c3aab6b331d850b7c559f01b752029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d478ed205b7fb8774126f23b36906a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f58d557a90b5627e976be89d0671131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49659b263c40d9a830d200ab88b08832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e828a89612d6626183ff5f79a7c072233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63100ca0ff553c06cf08457d519b5f3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1463ad3bb6053d24cfcde8e4cc4e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8becba7b7723b1e7bc166289b8f4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d33babeb3f1d5c45cbaf87edbd4b5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c5985bc600aba4f8794572cb3229b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c9c828504bcb03aa2ffb67077646939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52849e665951b384d39d8ab688faa64940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517afeed84ea2db9c72ec86c76ab27a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f844fe8e2226c225f08244df4db462642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ac6c7ae42c5474f4441bbc6b0992a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdc0be2ead99e938a0caee61ee83bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06aaa0ab63e114e09952fb9b17abb0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1547a0b76ad06bd136d8143bdc9cd9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b75df17d34e774ce50fdd3432360447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d069dad33d78605927e0f55146577948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96059a44ffbfa9a33a58afcce01ae5ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb0436240ff35f1465d88695ec4c4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3cbad191c31c8a2ef041f34d96af551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063746f56a5c49aa882dcec1464849cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dcf410c653d49bbf7d407e75c1c3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ce09b7e5a1c1aa55cf331aa16065c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a82fbb1813aec9d0218eff025b5f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c9a10689bd7d37d5e2244be5a286c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52df4a01cff4bfe2e1b1e3cf608e7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafae0926db233e02aa559a4ce3741f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dcb066614bc608564d21d2cd1d07f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33348da36a42b2aa09d5957660ab43360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5063eac005f15f5e8fa1fb9420df1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b44b9e0b351e51a45c6b2c16ccafc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6369e92c215168d03df142d25d8da163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4154163681b8d85bc65ee9fd0f8a0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba747cf1859e0fd87fa208879467c6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b53069974eef2e215712b70b14a7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bd75c239e0f157babd8bde82e70f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2361bc82fee6c07ee916804c7caa2d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef820921beb537cd945e49bcb2db206769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c262583c5ebc0fec00b554e5e1f99b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89da3e62317318633eae1c413742f2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424f30f3a4f3d5c1eae763baaf3921972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83ff4b2715df5f89db8c7a29b6033a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a26066c535c2afe30b2029033737474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9370c9b336a9c92e709836e2094527f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35507f9317a790f2b40b8a515920c08076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddcb08fc3e552396e927e0fb4c709677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c535a0e0a41ef4e42922efd6abd671078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda35142c4e8fdb099e9efc98327398b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2ad18f27d1ab537b4b89e15eed8fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40332af83890aa36ead1abb48bcca6fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05228c7783b1b6a6f1b95d5be22e3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d721ade01e59e92c00149ce6fbcdcf683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ba5589e96028a071332188a15f7e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bd59523e0b481d79b619ce1614a2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7a1dadda30fab28524bd451dad6e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dce8ddc0f2651ea879df0796d188187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e758a6091148c6c26515b2d2f3ad56d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d347998d30d98c40a8e185685499089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86563052593f74ca114585646e5c3bcf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee1574d3e283bf60e790285d0da62291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4a695c6bb282bdf324c813c1a5a1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857aacb4afe4ef11371379012d5228d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57f224e6c825410c1f52fdd07758ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fc3a9f5cb1cd7ded5730b8337bc6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd89686a8c46966ed4e7bafb8fe1d2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69ec90c7286e28ad31f74c23e6700d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414926d9db04b786f3c31242e5691d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fa713c3c01d764eca5a967e1eb72799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9130ca56bf305d86e99e217c60af15f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90613e3d51ee3450e184a784d0af297101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d10373a5d357e761712e1d6a8485b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8330319bc78ca392d6705d9b2402f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a945183157f8e6c9123aa72d794375104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ab6028547971d3ce1c089efaeb334105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284559fd15bc3d1bf7725431744b518a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd018eddca291b5f4e4a57d99aa20eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaadbe977baf4e8cf51a830fc76e0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0e6f5f02534e8fa1e9ad2d8e6e34e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403f1111e419b4feff3342be9b4fa9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb95ed860f4e3555466c2c0505cced2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1920dad4ec78f08e7aacd3ad6f20b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0f8479b8ea4e378be883269a247b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102635a8db2658dac4401509aea7d2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ebc3c86ebbba5b23021b13ad90b24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec950f6e354bd3987a04e4fac9eb704f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb07a87ba5a6421b972cf1ae450b3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808155dca76e4f960b2effa313b0598118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9a6745a89ce1983a19b7634d09719119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173412d1b1e172e913f30b578449a4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdd3fbf1d6d45d61e14bf2c67684d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b98c0397e719e83a5d8e83cd6e6aa0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347e3275c88ce1453fb7f40b86508b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485e7b795a82d320cf12ec8cda0abca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ac9d4d2ed8fc88c57698686810a1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7f00c80c2dcc566a8084439a55385126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe17368916df27661eb73bd3a9e66d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53567c9c880a2a3beca0aadd5ee4895128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f46953e98e49a18df58823a0d16f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20523e2faeb30b386dd0349c30bac7d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb756173b741d97fc2fb7481aca4688131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704551a6a6699416e217a96ff4d9e5b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd6a5b4d0805dd605f4fe1bc21bd52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d6d3800afba3040b753d9f8c4c435134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48032329f9c4c873e01e2b625cd07311135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd565dbf8188465a5984636ffbaa54a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942762ebb22373273920bd54452264a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74b25c81d72e5d9dac73123e55ad42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bad59f3cbdcb7ef0bf27ac53f1361139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93721c4f8212086ed43cd6a7fea495d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cf57690f7f65abea74f6345c61a3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068226ac491e0af867325560312c584142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fed33b27c854fad5ef43cfffd5d4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c77e00bafa5eb20c57e1178f4e05c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84e77fec96df09b682c85ae96896c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de27ad91078087eaefbfb8832feac7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee480c46df505d98796d965ddebe5c5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b14e8d68d455d41bfe88120214454148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c1306c014d68bf2a2ac7a26c3f71f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d5be6e5ee3cb96c60d568cc6bb7a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541c62bee39bcf21906fcffbadad540151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f7381457bbc260da3b06af8a6bbd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c544763162d45f88cbd2f61ecb79dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00a4fa19d74c6ffef524db4dbfc637154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3243be72212fdc385c8311cb818c365155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba9a41d6fe52085c4fc607404c1574156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef73af5f3db2c3ed505389a0f3be05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab845e162d827bd9cc4300b64b0ff7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffa6c7729bec00b12a15d4b077c2f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554b3fa8a4e913f8e9136d9ac8dd301160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b89cd7da36a3f51ee80f6ba0df2fa8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9616245a9d1c85d58f6063e29d8fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccf567d30c91b83e94ad312048c72d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f093c585ca8b8f1a1827f57e6c6127d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1add4e4d559cba90d0743ffa42a83af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc7ab5ee3e0150fa20d9de0a6676b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350137a4ca291f2a5dcb848dd16759d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a29ad58b2ffcdb787e475bf9df46c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293090662f8b9daeb0b17e488a9f2e53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a16bfe36eb326bbf05881166a54e5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ca92ba9ae1df28454bebc94cfc2f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16c8a4b9c3005a998c7b415127ca23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9f0c39623161a321cdfbf97df7b67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a06f28caedd30dc37aa19e9f91ad7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575538e8dba1dab2dcc6ded4ce0a60ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c224f9899939b5be90ddcb9633071176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d47aed8706cc7093e24d1087034ce7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b8781885574a3cdfe2272c155d8c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279853c049bf62240b8f3562aafd5c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6426130c4a38a43f474affdcfb7d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90549c365c09316dc1778f230aa0a6b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581a80f8f1e8bbde45e60904b1b5374182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526389e280b68dda6dac2f8603d387a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a147469031df704ea33b7a6b15ac4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2164d61f00336794a9fdbd5a36223a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409af9a64f519834a93841a7f9941f9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef26dd5725d47089253765b55309d04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf1e25af2620d93a2b2f2c3d4e4513188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a5c60e597a4139ccd6736c76bcc6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d1839861ac5c106929201f0320abd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc9ad8a30da50f4aa7b2df381d18bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9e1ea56c3f90c98bae69598426634192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7b1d0a634f1ee5faff80220a16e29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8343025ba35114d91f04f23ef27d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875e8dbd0b999f1ebedbff5dbff98c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80183ce316bf369d6b2c0401d8208874196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a22caf063b13533b3e8d28ab3ddba5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121f068c47151336940e95f95baeea1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c320180167082d3eb6775079c7a9715199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff83af4e5ecb6d45338e19649395528200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0827d6fded5d3b26dc7759e19abf9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e092eb575f260ee1e966004470b64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7731ebf26d2e1c9ef0561460b5ec6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b565712d0f492acbb35ed698facf8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff0e14dd3003353770d46722bf68e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5f71eafa776c7dde15159767038e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5c241095e1e5f32a765dc8ff9690f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f82ceb9b281822063052743e56f1ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41429757c1b743bb72378e71a995619e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4a63d81723fdbe665d77a75d3c568210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02668e01c91e823c36d4cb923ee3e656211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea8835267e1741d3e0fe3d5e5cc7f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b104e2f868a2ac019200ed98203a6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c5f550d8dcc6e4ddd3bda97a562cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507d184b77c8f4540aa059c46c5a788215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fb5011b7ca1cda8a1520a26d12bc0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac339ed8678d4577e1142bd009c0e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c727d47be262d93fb419976d1a9a53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a290c39714c3b8e4e4a01309f586d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1e5f056a8ff9ae8f990328527712d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a19b9f7089016ed323009c58eef482221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c813344f460bfe07c0ef7b1cd8776222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc727f3a96b0516b94b7790586601d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aa80590103b493c73eab39e2907be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d28973d0cd4856cd101da00ad62c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6e8762553adf39cd9bbf6be506dd9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c68c046018965cdeb909eb8d57d2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1410cb1f835db0e3ddcd178d84c6a13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8541c2c2303fe83c0965986954425aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b262c1a51861f4fb730c6ead780e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc168619c7a67119a218f256b870220231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c0ef3735720b0bbfe1296a6321113232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27db92ee206fa9282c728f24c7ce53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb85fc03e2c16eebe75ed092da8008234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c80094af229eb9e84a8fa4df392f48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e94338648303c6aa7d9151650e356236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28561efd811396705990fb856d7b1fb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b35259ef1165f091886eff240f69e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961020136c95e7e1a5a583aea5e2b83c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bb0aeaded03d7013755df3e65d6c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be73fc1eac61a3cbdc3ac407b32bc8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8e08fe0765ab837f3905ffbca872a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ed760c51d38591c3e467aed02347b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1d433809584b3cdb9819fa97f2e65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c4836f92d38305d33a82f091de6ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5e8fcef5c93c132643b7847bfa006246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe310130dc9dca20c7be2a514c984de3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d18be6cc479f0f1e12bf637b7d0a4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fce07b4abcc2857b7c4bf11621d30249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129695ed91837f1285e381ba48bcfad6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc164e98399744cb42efe90972a9bbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9cf84e88adfea26e62a24fe911bbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8f09ee3204007125e86c9c35d138c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982433754a3d313a808297df8375b1b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2bd1cf86d37a21fea1103a9aaa37c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271dfedbac81c91cdac760a825c07b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040252aa29766c2ec1f2deb5c7fa648257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4a959f65dfb228e5932afc61ca03d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002470780f3594d62cf09af0803e87a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddaecb8d32a299a593f9ab3dbbb124260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09d4167fc5b223cebbb089388ad7ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ee59217c74c51fb5ebd55bcde206f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d54e6f77f57cf88c2a6fbcd57e8111263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce087d012e333e75662d201624e46560264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9b9feb4706f0b2c51512724d11147265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d284a80d820b94870c0e6feb27db90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2313cb401fa2d3ea129aad2595eec8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25834d2fa59df63abd12167240eb95c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac99d2c0833a14b5c235f643f7da977269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365d11ff45265dfd73fca4c4084e69c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa53d2639bb7f4aafa2259606e4c8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197c8efcbc1edb9564f973492a1ccbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ede7451bf36f9d858b017b7433d21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0de38b2f78366a547b40773360626274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd92e9adcd4498f552b0d68cd23908275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9be1413252b82c9388a86746a1cac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d309ce07f17055cda0e8423aeb665277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db069b503628faf06215cf145126f69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39855a77cb929454eb8793cbd2f3aba1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee5e2a92b71d62463c78c8bf5cf95f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f75c2ea0690aa9671294b2b92943fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0253b363f39f05edae19eb0de02a724282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94e143b9f19d5f4dbda3b8bacc2a01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ac9f2ddc7d18b42460525c828cdf1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896ee49b6c4dabea69e320e85f59cdb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e8d402333f4683a76070d561a1993286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548b19f26e4dfd632c96ff090f0038e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f6a6fd65788ab3d12dab0ff0ac215288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19529f01de4dbd644a8b889f4f6862f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97631ca6b729833ed181b40e379bfc51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9c3b339004ecc6f9dbd3d0a23be1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c4d2a0945d25d499ef7c5abeea254292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3d0e49535c15dad073176de09b486293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcc9bf1b5d4536abe2c44d646f2c7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a19dd4770a26825d20e808372e29b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ac8b0eb27f747dd0f9fe20a210e56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ba320b87e3e3f02a254f0b0d988fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a75bc05c04aeea3eaae5b03d777e56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1538364b5ca19ff8ff4a5a1c6db5f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17574f53259593e235ec711a05e9408300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf7f18bd27406236e4145f8369ae57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731a1bd1184e87d2a87d0980d0f5b52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4e9908491e1a2996e614a9cf83e5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ee515b520759310618b7c1980ff2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9c1d1db00c448ad4880e533504d92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075b2073c3aa139102ef04d6f0d9567306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc0c54f4f5d4d469893a325a2f243e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c748d7a0b1733650a0ba8feba124905308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9819e0876ddee508ee799a4995ed29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43a09541c63d1eac3fd521955b192c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9473512c7ae43409fe4b6bc54f6e7ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539d21de84bcd5dd328fe0d61d44ae5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c689960b82afeaf4239ceeb3354a66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a00fe92a06f5bacc9906b6d77e85a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce57fca7f07e30fb71c58b04fe79e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a370b3f1519a2cb4a6ff8bc9c77186316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d58db569d4f0b3a7c163d41ae70b26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe10c2efbafee2931dbd879f25a59b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b911832708c81b337aa4bd20a180f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917648e551779ae44bfe509ca8ddad7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f1c53c8254db4a0026d5eabd19f87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df1100f8c66807d6434cfa4bae9a1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e6aff626db06c8f7c1feb8168abc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea7799fe82e8c2111d65e024c80667324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd822cbb7a07d9354954e19461dda4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08691f99d95653e6a027c03f3f16a14a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3891981274a4fa4c621c1890a328f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdaa0c87a0c665df6f4cb9af598358328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a1a4189c9a51584171b06b7d2da38329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4650f00eac6b4832d634c85a1937705330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731df43c9644056e3fb28b32908d3e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aadc909117ba4e0811af58063a208c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96f3d53416451665b1a073d3fbe3b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c213be1000d02ca215851bfde15af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420a65c330be0c113934ac70d1a98d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57ca19a833af7033b5117ee51cc8d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc63fc802ef6a6ad299b17291e038a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff4626302dd0810bbb6dc1d4b384a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ac34c89420529d728c1cf07651a32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec6933541bb469fe00fa2db3b2bcc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d915cfd1fa0f62beb242ef62018b44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981885b540e629988a12656deef521d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c613d4590fc3c441c76c5c4fcfb6ed5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cd61b2a4ba82770d244fbee12e050344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fef5586a12ac7e1b5149bcc523ee0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930fe4d914ff0855fb156e6426eab4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6eca64c848dce63947e8bf66a70f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb59f74347c7ffb524f3a3c7f213ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474930e6b68b7005fd784597bb0bf70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbe2b99f514ce60989d440e028d42f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2438ecebd9cde47dabdff527c9d7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b375db1d9d80ae9dd4136598bfca1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9482ccf739794d3470355ecf686c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d60a8633352460c9a69fee0628468354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a6ecfc0de6fadd6d6d7255d1026fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f9e0a13e4c1bdd715735799738b26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63dc9d79f9796425e6eb2ad20c3ea5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88ca2bf1ffcdf7de94425647e1d821358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf61c1bd48bbbdf73d5d2e159b5f03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf2ef506968c659bca7e73d047c7ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa641138558636d495a2c391b8bb0f08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c079ffeb8e71e70c476fe683fe7036362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8b9397d49d642efe7bdcaba65ff0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2058a5aec825ea3723c271e890f344364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60519c3b153901a43f0f9019cd6a491365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e359cf5fc82d3779262265f466b3a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238b957ff02e3833b0ef571e640ff02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f687690f80dc0c4a9a808d974e3681368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f59b87f507c8f033001eee2fc6995d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434e476a1e038e8a223782f53402a51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4613ab88695c07575ad8aa89a3ee3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75c663498e0b51a9dfa0f3bd42aa94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0e3eca0bc9e54cb7b82d26bcdcd57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dd2fc607b8bc1d9f01b6ca3d7025d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd1a0a305e471f6e5d2ac3282e65cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51210e1355fc241f0db0caf61042142376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896953579dc7e171a09acf2884f5f0ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18cb037df7c9862741d54969728697378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664f2e7fdc73dd9bd81c45977560c131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be26caaae26462748d4967fc3129fee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7aac6597e294187e174d9abaddc2553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5599d3adf47bd8bd90bbb45382c8eaf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dae809a04c0f06a311b9e18bfb89a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79803fe501f32b8f1208df4b7bda7a196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97333abc787aad23980c5d549d81d3567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1171389b5578b3d4e1fd8afc0e9458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0e8cf4c2f58a9d43e1b15d855a9b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194794b50d1c296da5652af7d35e58210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d8f3433e6eb9068ee5cfa199d7ca511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b24d8c11fe56acdd0939286db9e2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fda6dd0d40608d9169ec48ba48b4af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a22f92f899ce281039286fb5b29e8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98329e2a4d13e5842da56a054618ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7056018130bbb2bb77724950229e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768ff24408ba79252517c02b5b1dc1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc177d0f32247446a1ccb179cda96f9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296900c45c7a9d5d9cdd763dbe7976fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3717c746c98b6bf950d8b6d9a00a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb749df6effa29825f076d4c405f4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb61d5e2065eb2ac49397095cfbfeea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec35d461a7a5a57c425c87557a4810523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7db2caecd02f18edf6c29126b64d5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcb0ff2f86f90c734720a55db97c7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af14020b50fdc4bca6a03154e3a02326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b9a668a79c3fe17e634231fac1ad727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbbe4364fbdff3fb62a813df9111a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45423b0cf2820a3f1031040e73bf0a2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba57efd84e13500ede6244665587ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86d8a293757e8fc6d3e0ca901dc58f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758b165c572b35d71d64af93c7b13bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee3285a43fcae3187f6b7a6c152a8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe19b134aca2d70dcb459ac923d8ddf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c81889cee3ee3bac50fe39371914fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c40837eaa5d9182d9e7ff0e76fffbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ed048bd1891c72e5eb5911212290537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098f2e5a880c5592334a8dd030ea51f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424367b8e1fc4177d9a7ecc6d7700e6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b85c5b7b9e8884e6f9242242af83b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20447ac40675f98a39184bd044be5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adab39d3df69da025db2f451d5d1f1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85fbd4463b521919ed4260d7d7f74c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1deefae1fb415ad955e56f48dc8a91a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195d938c2d9b90d8b1899a99ee49ef045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba3e30a6fc27e6698ff822cafe146f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d54feb421ac61d0f258b3723d18b3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f697515c35d3eadf3b6dd766c40495f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94ea45d60b1d09f717db202a78c91c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842232164a0738b69b7a5fb6588c445c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5cdd28a32839a1a60fad59e1577f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763b13533f5b110d1fa584b7df0f0fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964753e049a774832cee2385ff23e5b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4dd7a704b041946384d5c53ba996e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977407dba4df3ed0f7c8218cbeafbed655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f2cebe968c4e8880083eb65c67d7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7b54f59bd0a20a6c153407d82183457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad46897e665a0ffd5cf06995ca7aec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ccdcec0b13766d140dd6209eac88059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2853387268e7ba2121088779854db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606182c036331ad82abf0fad422d2f6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9e1b1e092fd7d1e4ae70e25e92a4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a405517a2590a417d5eb2e8ffe48163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894023f3e85e6f7aef81cacf8175fe864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2afa1af23865893d7238122663484565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be73894e20e923ff2e161ace743a8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0171249bfbb0299869e6b6cc2ee42267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd8aeb1e6315e53d3a4d72a089b2b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd322e02c930942edeb9efaa5ce6b0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1244be3f8f37807943c4c12211a8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5fb6ad5ecbacfd89016705dae658e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af3d5f56c9c81e9573bb8b417f632672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8d3f5c4445151852dfa69fb37a85b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1075b315e4c33414178e4d54cb97574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb48386750d950e7661087530b3c2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713f954ff6a15e5c2533030f6051e2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7471d44c7e4c14582c071e934172c1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5cd275c3193159efb674079876ab278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639351529474eb4cd9e59d1cdc1df5db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a2fa6caf354e132ad575f7a70381080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe15997c5ad0c5244c820dd1cbfda081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd5f452f8d6eb24a55dcabc013983382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe195684a569a4af4993ffbf46e258ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7d274ec6e3220db8b982f0f82d92384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d9ce047225312b4ae0575ba5b84d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cfc4cb6be141f38b028f55c6eb22686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d356ad2a864572e64133eb5e27a1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc238dded8f584970ce5c7168a4b7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb28393b3297b0110a67660ba1317f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eb6ba42ec391a848d1fd097ff123f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46a4cce7521e8757b00bf49853f95691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b989128754742f07c3463ca89cd4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61f2ee293316b88c29550df5f5941193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598cde3303b4a6b368dc610a37bd1d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4604e1450f94559edb63ae9e600c63395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f392a661ab02a092fa2533564a6e9de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efeaf6012ecaa673d1c5176fd12db5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daacf9635fb22ae330057c677aaa2ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb05ebdf4e1a5d3dd6d8171957fec799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bc30c124be8d8e9ed9573084dce48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f5e53ebf4a0b67a0e989af77383dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977a97b85c92fe1f55d183e02580d32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4822a054dcf33ae068520df4a5dbd45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96a58fca27a90b2ddf2d65bce5e627104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ae6e33fc05619dc66814fe47899bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43e275b4281ba74044d91eb5519b62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4a16c434a852a9416bb672ee3e7a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9511dbeebbc7d73ca217386f2d4cbb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf4845c67ecb7ae8c1921c6df43aee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07957958a8acb624a855b01df370ed08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e051965d987b9c282a00b05f042a44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110fc7c86ca766dd7e7c0c81699c39a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28987ee08b84accda7641d90177edf4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c44822b7c38c877d253d0e37931a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb19339f518346f949d68a88f5e2ec5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6048028ddf954c281bf98e43c7635116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8b1d4baa5994581f6c1cc7cce228b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3fb13fba8d997ef560fe4e0b79959118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c80a0992833bd6e490f617962bace0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e45ca01672241554b4331236da043120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe531427e34ad677c2ab6622c45e36a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60867a5d8b04736f32a57ebcb97fd76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a23156051115134c6d3f0912edfd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbaeca74fefffeb5c16bdac6f11ce4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c21baaf1d830369d5614c645f9478125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf64141359eaf4d8eabdb2df1484a6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3907a4d4ee3a9c0a098358fc022bdd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514e2c8639232cd939a6fa13d1b1ef4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8aa7705b20e4a2d991010509b8e114129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7974386742279357c3c3f99c3d2178130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1635ecf79bb51a04f94e13116380f81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df35ca4e42bd8ecc1a343653eafd4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69847fed902a424fcd2d4b44e7c4101f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187db2d838703fcf94eac7d395a477a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5b4e6197df4856c6d7f373af7896e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538b94f48c72288c5a4aabc28bebd74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6744d4ab15e538c2a1caec83e2995f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842e0689b563b48335e799c402b70f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d8a57119d1715d90e6d3b2c8f84f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6a2e57d8a0f6d293f89e7c391a64f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e31668c98a20d0dd947a195b73584141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2a4df8e7576f4fa7c057461e84194142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c08aa0e2f43bbb7c8abb411e609015143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f99263a3775e584b255943cbdcd6b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19520b8b04f717f02e5774f0a5e25223145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cd41b503a078a915f3c5387427df2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed3fe07a79b4b2691634639f4483f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72da77cb6c08ff30c4a57a26bcad98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd0d5c4482b5c905623247c23713de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c2a9f8beae9580af5bb00addea27f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e296c1faee8949a7a5d4a0c0068be99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52519d7dce645fbc712b9193f8be7215152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c770265f73b2d7932ee068bbefde1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fdae7e95b73ad1ec250af906bea85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acf6213668e76ad880c6f177ec8a39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930447d8f8494c0d1dcf8c8b5266f98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d881021b06378ded62be07af5567fd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623e2c3d42492fdedf2edbda1545236158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eba62dcd6ff2c355ab49f7634678ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5e9e4775565bf0e2703ff13a4b28e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa489fac0312bb787f41f5bcac1774161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c286ef78cf2bd0b9d4271673611ab9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e37cc1e93171ce547d92a1cfa8211e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da52b8292f565e5cb47e565cb10520164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f41d508223f789999e57f604926745165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b781c42b4582e8bd72fc9a0ab8ee95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ffefbc5a51b423921566c54c2fe6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5adb8d901414003a5fcac5ebd4fc25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d33c87b87914f9745ff96f876e164169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2ccba06963eb9bb7659cb269256ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc69b0295d4c0cb85eacdcd109fffef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e1f9e2c0b44a4c02c1ee90875b90c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2c9f4f2a80d64333d187c69d0c561173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4bda237f08642468e0ec252e5a99d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39e565e30ea4c4d9c37d2cb0547309175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a6e96610c579cf934caa78cfd1e37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d54d3fb0af58a636d649e3b47372c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad115b8a070d3b0ec7357e0902ad901178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7d0f7dde22757383ecf0c21649ba2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e876eab564d8c40c7afd0ea9ac350180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f3df6fbbbd113f1eb78d988ed5236181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23b7efb12413ae406c9c891fcc2ac9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e135b1672609fd4252e610484fe34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fa40d14a0fe3a17a11c8ad65d5ffc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65479317e9129eb9d170afa0d3fd9c21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f501ed27eab0875112caf4b1a031b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d21e1b6244f50e827b46e47e53a137187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa36d6454bdc1c17807e37ee9b8324188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3009b27400626080f378064e3a686e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54307121a2476d5efe8ed53a523dfda0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98697b023f360a29178f9a681fd01e75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55847678508205f4d3646542566b3288192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01426557ea8f4f2685447065292d83ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f47ca078b3456492e4ee83f09b207194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d69ef36a293ee836455a8eec40718e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818f6f1ac58b3403e8ee4e35327a2c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08f96ddf5d90b044777900a21440e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21ef6f3db4cee8a6f43eb22eff799a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc7c9b5890c1f5bd249afe0634b925199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2d6b70c5116ff3745b334c6a965f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4514076dac41d0bcc9074361fe682201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ca3f47472f27849b151c19f28fdf7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc72fb89da5c0dbe7207ff7b23687e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a6fdfbabcb8c8edacb0e043fad697204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7edd6cabda3e5ac3376d003938e13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ebb49e6d0edc56bc6b79e8d6bdb5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e6fd4dee3e1333f17e823c2b787de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b088fa834bfa380a7ad4bcf47db0d41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23262632a55a38e179765345ffa9190a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cffd28df60bcabde2b746f7bbab52c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14b29ffed654c97558193de2d5e9b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daf9eabb82edf5e5d5750942b0a2f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82224e182243d6baf762b00ed11872213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ed670e20de8a930f98b8f7cd4ab57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c22bcfa3122c7808b809c23301b7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744067721cbb621b7b245ad867d7be1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b61233c1751c6b77ecdb78b61c18e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c58e669796e4ce73c8a352c8697f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d49f407a501855be81b26b1466b08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83746a8e0fe8c48a552f6cd13bd009e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2d2e4a91b4dd6dc4c53b233a3d7e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b7d3a1e5498b12821a372af922a40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb4101147978dc23bc4cef1f6bbf90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8e1c4a6fbdb74d07e8123ff7a943c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fd9674090217e9f64d9fbc88bae76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52872b73a1cfda96d88be4e869104eeb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f42bb7480c299898d851ace69477d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be146b24f39d5894105576d180e714a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e21de775085ff0988fdd80aa67d690229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b438b6648150e4b84e54a5b8484a365230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42c0bc60a891e614036efae6d288f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de5793068f20d9cda603b9b2f821b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af320d437e7935e59d3861e21b10626f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff6c3df02fee4d5a8c40c502f97c95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b0635886fbc9b52fada3e556a41f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122f3cd0c1ed7f3167a13329766bae4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01989d7a7df3f8da1ed5f6e160643a63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5136c6d5c3401db97c2975810ff14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fa3cb5262e122b47d8ce1afff8ed3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198e171628278f0eca28f9ad38a4287240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492d8ae4c5be1c2949cb00ae8d16705241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263d446d13d6f31ceb8b9ebb5a478c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319280297b7a33e83a72f0f2fc0cbb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4802886cf39a8c9f0f5d2919661ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c73d303a6a11a095b842ff371124e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc928972a230999de4ff5a90054a108246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a303dcbf7cfa79a0900f6f1eaa40f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5f7634625753c919933fae715b790248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4318398d777f969c0f08c42a5f17110249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc64df7c99381c5f6f56dee88aefac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638a6cce4eb1f19f9a9e06d82abbd71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eef88f774eb3ce69c70d7346e9a01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01e98b3cf4d5f0070e04c49397674e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dbcc7c2924282072fd5a336e68e74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757d7246efaa8756acd22f13a98925f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1127dedeb9f4f145bc8e6925dc9ef1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab316db2741929cb6ed3de288ae640257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fe303c5159435d486303a7b3aa1fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024940136570706885bbd5d1e7e698c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc88e2fc9d0d26ffa79ed4fcfb89f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ebd8344c2360470f5db6365a56437261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e169c18ddbf1b1145aca51ed33fcc24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c444e8809920ca98afb7fdc990d13fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668a70031df5e57e0b161fea356ebd0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b7dcdf44499f8d97e560e2d623002265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5047addcc7cb2f4ac683393f51b8ca3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663725b1ebb4f617cbe695adbdf5f57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614cbd1a6635197aefb382e1c0e5941268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a240ea8afa0d5a609d8f9c8e2c03f69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557e37b9df6ce1e86d54057e977fda7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f86aec5493ddd24ceb438beba5eb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be0382627665b1a1adf4b96b210161272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a0f0050eb5ba20cb2d8321b9fd253273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afe0e9dd2ac2cb48bf938fcf999924274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3fe8dbfd4ea29547de9777ee097d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43035849df35cd77df918dcaee8d64ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b345aca0334938d53182c039aa8e556277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8451e82667cc71fe71f040b2625144278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54ea41212f832d2474bbbb6638ac01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bd529596a3a6ff0e0068c976c1d52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e080e11e09987125bb10a56d871f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc6556b033db0ddae2e4d0559e57c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f1c06a2912388db381a6f0c95ccda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb701ede6cb7dee3f5f726459882a6e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a1630a15e44c681d6d6e1db89444b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665eb8f10454bcd4f13791260b83f8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25601f99e19ef3d031576f551bde1bb9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643ca411783643731a59f4ce3126d50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5186472f10b0130b79d7496808f1a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52283bc6ea19f72db05d98ba609d89a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408b30c9eed96de576aa27900a8b5ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0051ce6eb230198ca04c68d8e4e93b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97832d4cdae82170401324aac662b356293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090a51ab213de2c6e3e5f40e60ab464294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ff84acc426cbce9ed13380997e5a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b49ca2742e4904966d2c1e2641070296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797315e56e242b968c13597c0007901297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31646d1af2d37294d35dd2795c3de5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b8f0a79ab26955dd510c65196ae85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad53c549a1d28f31a5a43568d5fc78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f0d1052e394ad8ae9d163a50b50f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2af013ec31fcfcddcab9ac95a5061302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dc9b34ec3b8f534403d05bd4a040c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbaf927e0d57fa994f1f1db48ca21d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbecf994fbfd1f268994c00bfa6fdaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420a132c62b7674bc4e637c26424f61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357414efb7fec6eadce3850598b7fcbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632901d80e6ae49730becd38b1e894b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac6b4cdda3775d04fb23fa0bac8272309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ce91c1c2f66e7f37e54e5b3767018310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded682ae249ca6db90d110d61a57f8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08320f3308c18ba298714c9bc590c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c76ecffc4a4c7b8d45693219ded17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f764eb1195bb00e46a76ac57292007314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9c437e15d167187a3669664415cc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08219ef16e7430adc14c6e1adbdc8e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf53954d4d865aa4b21fe30190705db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfad81817c68fd5055f1553a91e855318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb592626153d0789b9c19d844f68e185319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d995635d2c15de654c4b377c1f15e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fba093e597f7cda98d630c3e6de15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0e3200395bbfaa780494a177f0d38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a009b22ef3e7d53a4de39f60c844c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99991371c15a4947d849c15a9ae47024324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908482a3c07f711eb4768ee795cd89d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8313eef47d01144b79fc276da80239326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4f65c3baa6c128b3842f573063463327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb79e1b39932163579bd565bda6e75328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75edb1c31f5bb714e52bd4a4c3cb5bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa085b7f0feaec83f07950f42f84f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411f43438c8142e8182ef8d15bd98be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f885c7031f26ca46b6c4b626af180332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b98b9d3fb29a99c487c9fc6e2a8f28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29d0dbe05a9810db701f1143507d11334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92a291c7ab0f5343cb134ed8fb5bc8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb0eb7703ae0be23de4f8b3acd6b58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52370dd45de54c3c5717676c667844337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08611da72f39f354b2c1832d3cd05620338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02c0e233d12ab0b5a4b3eeccee31d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612c04fc5a077b383edd89afb3ac621340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10280d73012c76d8b831ffbe2c344053341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe80230b23d9c1672816a5262c59ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdc4420557247e99d7898fbb784e9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ff8b916cbf63a4e6b4214d3c157b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940eeb7babbca687bd7ab3b72bc12a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca5be1bb147e3bf6a60b15edaa6d8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19aed23d2ac42e8e8a17bbc9b45189347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cd68114259d3a49897c2a4f1356a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312ce90d12e72eadcd07333cd49b4b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950adfc12f19f6c4a3a60db5005c59cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a416772298827100dfd070f75502d40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb00ff4953d76a1f08367a0b94f7e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d5f021376f2832c36bc180821787e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c47dba774d174cc6da9920ffb5f247354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973331af40127eb9bbf616060e4529d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f92e2984dde905f07be765069d858356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1d040299bfa38feb2ce0bb4b7c57b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b5acdc298613c46474757a6c75561358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f88a1c75ff23452772d90aecf88cae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29210b6e16f4018084b45bebdfa6985360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055ac6ec89348e4b3415d1d829bef0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4619d1e829fa48def582e81dedf320d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5766a173f2f20823923d8df9f2079e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ad39bbfd336631d7d1b420ff0c9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa68d0a7497517108cff1ca521119e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1b087421467aea9651bec59eed248366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd709fd7210b1e86291a4f1bbf61b5b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c0d75b97e35eebd4d149b41c8c548368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9145b8717ef13a7edb4ea2e93bba335369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32200db754e10ce65839208a2280948370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01295f7c24c125a059306ecf8a678d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53219bd365232a36e75211cc03005dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a72d03db444a136e92ef266ec45f62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cab229618aa3de1e29d484a65fd4e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104e5b8cc0ea186db9258fbcfa01236375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc147205f2fe120ec6ecd6964906b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdae12f7e7c8aa00968ebd3c802cc6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71183713c4529c9e48ec65142c4af312378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>