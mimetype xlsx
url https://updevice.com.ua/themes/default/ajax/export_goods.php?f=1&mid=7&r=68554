--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff6362507a8403cb703fd3b4ce2b631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84e2759cf074c962f1067793be99de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532656a399b7906518d281fa98c60eb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7c9f144da99fc79f868adcfa8e0cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acc0f51798be0ddf5efd05ccbfe2f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21c49f343155670a09428ff5ca6e1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee688bcf1571cdd13490b5f7213095827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df5cc3ba88ec1cb5d37d0a9fd618908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a7a929c328ddcfb010c783ebe7f069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9e98e82248c1b398e485fdf9a791310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c98edcab4eb1429245784f8ea086611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8ccd892d2e8bc7af451184728290412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c9e8d5852c0cf6b2dae1337f416dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ee1cc8c1ba370edb0be971b2f48214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb075032f7c99ce72f4090e60dfff315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ffa5b77a9098243d292547dcb464e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afd73e392b495e969ea2781d07274e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b309bbc2a48fdb3c6cd10957f9d96a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543fedcca8010ecb7524ac3ea28c10f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101ca7beaf0a0e4e9e3e3a7a147eb2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee0d6e63d889d570d0a33ef1c9a0e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc027ba49edb15b4b805d8563fa1d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb83b71e11ac61d5b06327006f7bfc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439897056ced94f4f7b333f50ca2e0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdf174ae2b20a6d6ef150548ffa79525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dacb02113dcc5c9f25064447e7ab026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb2bfec132115646d7dc6a02a691a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae34e5a889c821a946d9dfdfb2df6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78035853c533f31990380ff39669879729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11b1e83b030971eaba54c480c70fa330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951952567540fa05620f47c9040c5bb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebe18ef10858f0adbed503fb55487532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a8d693ddd6e61e3a0ede771861fdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32422aecd7c3afd54b655c4da9fbe43e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a92b9189e5e06381cd9d383a4501f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fb8bd6a309ecdc3ca434f99de5c6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a810c4880c03aceecc216af523f3b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cc17ff67178750920ecf7a9c9c76738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339dcbc97b7e68e4e245c23e3f68e8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90c25bab5b648523a58ffe5bf9628840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa723a785ef2443fe3447d15b4e23cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d225ee5cefe693bf3fa142077eb79642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec122ca706dcadcd0d23dc9f4afa84d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9d62fee7a5eb429d87ac1cc6a594744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bd49eb60df3c84d15475199992b9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ca1d00d5ae089b5cc232a74e4525d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6abbb8c073819443a2c2eb55707df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392b3505e8ab0e676da820a13d5b7b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6aa73933caf2d1257b0fb228deb56b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a45c0be329bfc93cc079cf598b21b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62012fd37c9e66849cef56a6e2e66a4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185bc323b75bd77235c62e044998ab852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed001f9ff58e595a13d527d2be25e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc931c9632b46db380155f5274a9a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f6d44b25a3650133d46a8ba7c9e5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fd56a2e45f74b7b98d5ec283f266556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef248455ee3f2e0c162b8fe64752458257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2abd3a21d746c4c24705db16af80f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710a6b0b9502d488430dd41b2170ff759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e646739443f56c7d305ea7184511fa760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0df3b5150c5ff16a36715b9bb8437c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804c6b6f4e61b24d0f6b71dee4650ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef8f6a71994849762188045b7e89f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9451001b69c944eaf748eebe1210bba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313e60e03e9aa7b73f3933fdcfdaf1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d3c16de867febcae1efe3eae7f0f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336851e35f3c4ead8f4100e07943b4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd59ddd7a6be3c1abc36377c6ccb98b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910ab2e0e57d989401650de16bf4cea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2514f30017737f514f0ae509c51264b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032e8b8efabca15fa4ed7af4d4a9c7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b20627086db3588fb8bf4af78b054872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e77cf06b2450e22311db5d2e39eb7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f087fcd28cec23150609ace0bafe44774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7020d83f583e9f42740964653f8374a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4bcc9efc7b80c9023f61ef4129a1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5631ba1569d3f94e3636c1aab237e4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f4a00a523f5a5e03251a90316054f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374aedb7e92cf7db8c6d8a548adc50479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afef11d5f067b6d5897fc4a42914cab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164367fdd18de88e1cff665a8f9722681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e51965343aa4abc7bba148fb6c1fc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf21271ff794a90164053794835cb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e22e55e3cd2afa1b481f855eb2205684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d41fc5cd916d30ba7c3874b0bc20985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7211ba060357d9e64f1953b2ed51a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fc1ed38e8828b3465152ce490f1f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249926ce94c7ce04ca8e221902d28f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18777ddd87e5647b44f7c0e1cfe8b3f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d971a9ae53a035d669e026921e3812890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5663bc2817866e8bd1135f2921e60991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee9e615ed40ad966bd7f4f6780d8d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb294163da9b18ef44384efae8366693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb6b406fd2e24b16b26501d470d70e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01335740873234f77e9bec98f5b5053595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33b04506c68c9b23d24619bc94bb5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55f6d989eeeb948d79404aefbcda7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d21ab7c8e2c94c52663cc5a30d06cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab434bb270316b83bde79dad1cf688e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556647abb9c42fa7350b0703e0aff2ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd506a699f96f1daddc0f82057b009101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8dbe53fe18b21e0efd254160caace102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614ce8e0a5f4d679ea63009e65a71ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8bed389a6ad74e44128aeb23b2080104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cd80227557ca1a880523e0a51bd08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ebb13671bc65cedcba7f6a8ce28c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b4b96d2924d2c3e70a69fea8f1762107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af581118b469ccd90d15faabf4423a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19efb3b20e461fb08aef7be9bcbf2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0e6a9552599d144b9a2232c848192110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f75540dea63fa1a400eb5d5db3a154111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305d824afe6ecb21fc6aa3511213973112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf433c2f62f124b29284d573f7bb45ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d0f52e38089374c3e1dce9676bc73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8995ecaf5a41df06000153932565189115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd037b7950e4764617464cd359d6a891116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75e53127ae605f114fc11238fee1d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003acf98a5c1030b7b5929004d03ff8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402861fcc7f8502ba8cfff3f90357b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676d793d003e072d877961d71720af9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f16730af6596ab5c3955e8387e249c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0f1507cc3ca8fea646c6f455760c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6ae20575649a5d7e23cb38ae33900123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602c9658dea0aeb49b381efa3a79108124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26ecc2815a4323d9b5198176161e21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250db04fb64e640ef5a5aad14a39c40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65ba3dd48a7e722736a9343141f49d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4d04e2db2f38f44481772f59933d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d5fa6920609f99e8d337cf6540cbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67ef8257e301d744823f746b5fb4d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545852bbd21171f7b7442f8524ec938131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975c5f9766f898ff3cd4c06e1a222bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bdf45ca3c7e069ac1366f041801f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743075707ffc88ceec1869d3ea1243d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1ab7f67b0f003250bc557507e5cc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaf285dc4817337430dc630d945b9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e238df2614cbf619de81785519bb21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a2d6045a9c1a323441a3558701bfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa6d3cc0b01ef4b748bfbe2c078a00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32051517757dd4df7c197d4c6d1c99c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96217a201ceb965ecea8d08a2e4bc11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7066badaef0ebe44cf33a8d271ca5ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2efded503e755feb142d12648e7d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097a0be528487c552429b0a97f89f7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2410c5521c464ebf825cbeef50cc6e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1bb3c77b86da6dc30939f4d25bafa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a0743497be98c31f2ad39527763e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043929651d254a9cb0d72944daf072c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b21a2d1d84bb7387fb4fb55dcd20a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d30beb8bd544dabbd9b2d43c60b913150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aee4395dbc510a8fbd4c8e238f5972151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f713ff5658a735b8778ce707335c7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3db6d1c0fbb8f0e3567a6a039534dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a702feb209b7fbdeb5b5827215c2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd1db865849184cd9d0627ef47177e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e605a9627fcbf91c3708dc713d97d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a6341246fcc922e4d0490cdf831e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b745669d332b99b997072d7d3e33ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d5794a122f90b9adbab00e13fa303159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f786c133e5cd2ce5e1cd58011312e78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f19bf26195d383f200bc1e873b232161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7fb21a303dec13e8f3ad2652b0a06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d1b1dc44ef09dd382eceeb5997638163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8259a53de390d3a39dc231a22774c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298c6b6400bbde8960b7a33a01150a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab9374fe6a40f8945935d18ae164c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdf91b1bb2bcb7d60bf62471fda0af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c2ec5bb0eac9e88dc40131dd3c3ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d7cd722f5adcda0a7c4d7be47f65f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161245356f060c66ddf1c690495aea3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf66e10710ba967395c9818be7d7565171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c33cdad3142d76bcb900626267132172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2e71f8eac46fcd621b0154032b170173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529ff90622c59fdd8774e36a3c66096174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8a3ad93125924d791c778e7744402175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4f1a343128bbd7bce4c44a4c24b43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9133ca756f2eede1277dc56620f489177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20c8c04e4aac0e81b712d05286bdbd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de335aaa19c6eb5abd5d5a5aaa37aec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d09b66a879636ae32a510d25c3f5c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1546e63d1c549a80c6cf27558da13a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919c5821bd5ac931cd9d36cf4dc95cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd55684983c0d00632352387b146645183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a80f04980b0e0e27eaac9f1346c06c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ac67bf86eb72db5b71bce6bdeeeb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1fa8b02f3cfe17a1ad330c68f5958186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeb3c410864328b689dc8a4818ff12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3f7fee9534ea11367bf02cbb187ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbac6a5cc3b2b07bc0a6a2ea2def801189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda16997cd92f6ce61882eace207ef0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b87a951520c2b6090f95954fe42355191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa59d48e992e0dfb760cd623ef37822192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08085f7f50e277baafbdb2429ac1119e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d618a0d18efc0b26d7b38bee960300194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dca5cbeb6b7d29f47266295690c64d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09a30ba1e3d3e3be298a5450cb67f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0045e7bb49ffdd0d99a215c14c802197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c753cdbac8b8ec43b91eae37a5d2f28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b0e4fd3a41916c88eaa690f88e80b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2256571a6d8606910c16e1ea67508f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb89f8e57649c40f47e56bf72c7899201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871af4645b87800c263e79141a945ee6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec8b471b97b24e10be34b3f297f7f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450b194c46cd72472941463932f4cd2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3989f4442d4dfb39c47ba625f1a59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64765d12a2c36216bf1a21cbe0ffc5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f379f939bae4381d490ab0d85f993207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f65a4b825ddcf567feede743e4a3ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2e2ea9b5b66d4aacda571e67956b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54423a1b595bbca74cf0f87699154853210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911d3afcf5fabe720bc9a3c26f58b77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec8531a1eb5c18add3ca6727ab1f23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a22234085943a7937909f58424655213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfba73feec4b7d19fd6ffae305f7ff5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d58ce04424791c4f9c3674a83939f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9afc2f1108eadc76618ac7d22b681216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a9c52ba35554a625334f80c22aff0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7a28d6086f4cf31a097d67eaabc2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17629e860c3ab6383e466b8137a3f97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf9f80071090400b02cb567821de7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3942b6fb9dc8813eece2226efde807221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c26cd6dbcb8526a0f6e64ad1d2bfe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed851481f59e5c53b931e0fc27b6dd84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91167184044fb7e3952f77ac845870224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c484792e06d5462cd47ea03de573ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948997ad5fe5515ff9b17f90811bb50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4668ed77420996ef603f3e69706bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823ed84f0f904f5e6e04eabda6b82c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22402fadcabae77b16ce2c375bd569229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa205255afd42719da0d6c980e0248b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17dc48b80698d6f50df571be1fd347231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6aafd7fb3164f1014e7ff8267232ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc19a41269da00b87b047a84992161233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d2dd8d2cdd514f7e39a90ed68219e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90042de4f9f18245df3c56a806d674d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d0d49dcded903816bccb93d639af1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8071eff411973ef4d12acfc4eefdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85602b2c555dd8245fd999b918da77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe130b83fc982614ce8bae4325b2853239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27156f1e4cd53d3fff802fda74615f15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5352d94a74c0337221d4ae2763f9ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2b9eec6f1b115fecbdc98cb7800b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b63e94e7ab1fd4c4448d6819b4042243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f8417433e1cfe74cde34b9d676ed9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e9a0675e12c7e445e72cb281cb543245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1969b75d18994bf7517b1510b4d049c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136b7a972b9c20b8e175cdcf12b6813247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022728cae76d371ce577e4710b32321248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a379a6b5c0a72bf94b018276ca16b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fb0003be034abcfdf7e03ca536826250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350a4a6970920de6411300af9b1d814251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc1dc8cb23cf305c4960440f74a44e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5a196fd7ed836e0c200fff5eccddd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086566c44e7891897ae59435cbcf4f3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64f3b19b89b463f82ce64a5c072c90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3d9faf243a112defcff9cd73f21f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8abaf3843ca688707fb04d2a8ffc3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59a585d96d611ec34bf1295e835975258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2a54abb225babfb38f27c1e095418259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ae6917ffd0d5cbf2423db4941093260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d931bd1100272abdece7419542ed22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1060e023804b22f183df1114a255b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7020055b2c22996162f386ff24d26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2788dc981c33da29561b754ce226da7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19388af254c6b6073a71a7d63158c6fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527381729496840c8cc231b665cb98fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea9f91a27495e2624a5336bf2ecc5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cec27b5acb59939afe5453f8a27988268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fb1d20610ed2283a6e1434790c56e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd33116d84a92d1e99c4dcbf068b87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190383a77e8bc7cd03b5755e2ecaf2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9002bb3ca2bf66e0b0ed77879ea19c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb19bdc69505134cfacce7a7a908dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cec5620f3b62c85d9bc1638b046197274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1696e062748e974d62286e963e8c144275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e531190cb3b5ac74c5cde0bf1e1fbc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b155bd30d9104b7aad4868a537064277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b9ef0c5f211523689a4583bb4f6a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3e45c2201a83e403ef11fb4d1292a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5b685757b07d95c096a6e01f8398d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9265e4b5b73c4b233e7591fee74da42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a62c597b07b4ba03d413fb765e9a13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f72e899a61298ade77803602c96a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f67ae7a29943de3489b169b159c81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4d07e43e6d376392b3dae69d4dabc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a5756013be193f6ea5a7334935e1e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e686a64c87c490cf3fd272c0c80b290287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90ddbe0b5f5439a0f7078615c9f5f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ee905f88695e8b2259d775eb0c882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b547a719ffb3e324c1c7c756dddca8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3f11ccbb97e134ba9b1a3864dd518291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be9e303f03682804a693bf8643b08c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927b4a6e3030a256ea44f0fe2b44227293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cd6facfe251531af1e65d14bc54a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b89c04d4dba072409d7c1c93b5f5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef224d0d167d38dafe2e3cdbd06c8ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34aa0fb25f0210031ae801a41a1e05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597b2aeba52fe6513f6ba80d8567f3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceccd2f3aeccfd3bf36addee72349ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d61890168b5e66f423e339076c54a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463623a09b61919b22b162ea4afd597301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ba1752ae52a479c111107fe62c334302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf16cac0e8254678a5387b7fefe4aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750b585805a64b636e00c37cba489cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813fe4ce10c8ffb533436fcd30eb267305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58488eed59997e630d3c9eeef31cba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de056070320e692b62bf8fb4b2bc9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bff27c356fb9f91270caba09c4d68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d3645543b52db90c11143e52da488309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066930802c040e4f0e6a638b6370a40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c303a8cd9c7979f13c76db4be93bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02a7d96dc000637993c2ec657e3a45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d2c0dc3a696d4bca502a263a59996313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7d4a61f5c4a34d2c5ba348a45d6f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc115a4eb1ea12397b083633194947e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e3e977dd4c0be5ef122653e4d6da2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053507f8a383c3f438c5e8be575d28a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0735fd587d731c457461828880fbb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0b43863208f265cbdef95630cb4c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefcbb80d697305a53cbb5a6d92ae08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd58c7f63fdc755c5a0450c88c279a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc06cbdc9b5b727ad41e5f469a35fa6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8c645ca31d521b81325481c6672c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b361fc5f86a23492081cda5c793cb86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9fb847b3599b868eb49f7caf9284a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d257e59d9ec94d55d431113c76fe04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fbb4e7dd1b7912823879816659220327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b939ceadc12965d94c619c5a227dde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869befce22e836a7e05302bb46e3f2bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc115c9a21bba3ae2b36cd9ac1957a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f29e6cc1ee6b06e63f5dff18d2022331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5c42b8cc4c47ce8a7ca163cb9c1ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45c868a29553630214d1d32840ff4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc6ec8f0c8d8920c9cc58fc3081da0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d835f2311d5f4b935e2677523e101c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f506c38a4b43373f55cd06f5012392336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43404fa5906f39fd594d41e5a9de84ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dba23a8e8d5369e695ced90fceaf2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d482969ef31265c79b58df986c47681339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b6543235820a40c56c8c28921bdcb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d53d2883d2ca7b146b28698b96a135341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620458305aeb89562660f5482459da9c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31bf45e9572ae4f3b454eeb093f379343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67e1f4353c852d24fe8b8a07533d8d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0415ff5a3d672d2a61bce9d71396c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7965af4cf7f4598f350c5b627ddcb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512c7d2f1d4b2bbd082ce5df983e186347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dfe1f8b52ce48772acf848e5e4ca3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb4f2399008273ab9e4a52bf197f30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901c86cd1a7640524585ceb456d8f61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4457a9dd170d725464273974093c39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80c0b106b4f3e4ab9df1544b3f28cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af6fb565ea0bec5fbb1b3d0c9d6c9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b3afa76e30b25fa315b43e24a8db4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aa5b0d37d5a85a381f4a7ff1b2a40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbe9638b5def273fd09fc12f54762e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dfb33106ad3dc518b95463fda80ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff01ac4ffcf8fef48004315cc753e41358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0e1cc2c0e0d2ad7aa21f1d33b512f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d93f7359842c0169b57c71a4aabc7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d739a806d4c5366dbace4a7dfd57c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b80fb2269f904ad2587d9c793e9b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89f69340a19e9f7399f2c635c3dcd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004366a06c188e8206c7be4a48f8467364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54719205813aae472fc9812c501c9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08579792aa7774cf4d38d4e699ffef35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab9c8d96b37919b12d29c3ae0ea97b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8a99211ed51c4473c5e4ce8d43c3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5112ff3a5bc50cd372a7786d5d651b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2d37aa8fe2fb46af072188a3546d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243f689f6fecba899f0a641aa841e0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d17f5143aa981c619f1606f897eec5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979b98caa49249a5210b5098bc41514373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ba185c1f84159023d7026b9f4ed14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928912a9dcaa9b3f098eaae6e927c8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34d15eec040dba120f08194a04808d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c730771fe8a215efc8829189d53c9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb5e8905f47e2867f32826efa40f44378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef3a085753e01a2d9739943192b61f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba93e9d4157e371f74b02faaea6fd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0e965cbf86323c59f475a1e956b093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082c2545c8be4ae14ecf80355f8da674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb30ee99918a47b0719739070387dcb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6a5620a4b48d86faae34b568326cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b48038534dcca773594969695947a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623d9b026e59c007fd73fdc187134ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64041d32e61bcd5d268f332fe989ca359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a8ed3f4cebf6558a5507ea582eda210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fff99f664b47e25b4358498876d3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af1619de20aba294952fb095ea3b2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda4190e98e3bb1d3b302d30cd0773d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1ae1355aba98e085af7d8456a0f5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9467a56f1304f6a69886385a65ee71415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e0aca67f4547882b8d910d8597ed116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f96d30cc21b7c7f6c641c0bd662afe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933c19667d8238a086355ec3bc9d42518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e47ad6b1bf7d849627a2e413894ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0dde47da3af1844f3736e77206eb020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a4ee4b189979bad9715d1e5cfb82d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23643de743dd5137fa7cac18e220d84522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746c38fae64143de512dc47cd6b6d9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6e292c100d7f307e3724256ad8e1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a633a968cda88cb197338a514d87cca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2244d4e7eb750b7d0e814031eb7ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ec71873b4b8fdd1347edcf70069fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e2977d3811c5dcb731a1341a1a24e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c5ed9d23bf324bc9721f7f7ec580229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d8d8ae10fc2f27e9dbb1043cc73c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49daa107fce3fb5008288c9cade9ff331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f958d621d481c0413d5bd9765750e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32881de48b6b24b6ef2f41338acb0c6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f098b8f4b87ec78011784a59beb26934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffce04bc6331a9851183730b879db835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07116311ef06a7b356335d25f1da35d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b078061ab2d2a1b5d9b8e7c6de92037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b04c9bbf95d601d7a3a49117ce737638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950072a3d6ddf5fc3de1e2d8b01b9c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fffaf03d88df0ce13fbe19424f629f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c950213271c9196cf7db4f5256a37f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bd3f536a5d881d12b2d08bff1e04042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ab2abad69c2c289a137473cbc822d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550465f2cf2ac114a93dc8435652252244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23acc54f1d0d0a852c71c5a1c0a4bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4e4d41f064630b3c7c49f634d2fd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e2a791f3511a2f190f172e2a07be747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf8fdd32dd40018b84c315cd40e50f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653669f1746dec4bd273450f81c40bf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8751f76db66be86a99ad231797028650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744d70416aed8e4795240bda3f6d7ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dfb4cbb35aa33dfac9a773ddc9b2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e74f59b61a3a5b178478d41b7834153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bc06aace05db2b26133dd7741281d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824d171cb47fef2a58728bec0b1b7f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfd53dab0ea6e6222bba02e31c96ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886014761bf61e0efa5726f8614cdef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb19bc83dc4ce2ec9fbfd3d13ecc4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdade90c4f9936a294333589cc266f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7833bd61fe24f293a9b499ba9e15d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2b3e342a9dde09806861cd18bfb1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7c2c02e9bde37eee7ca752b531a9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fc7b764aea8cacd84e3d4267231fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d0ea907bdb449db2ddb9a2ae85f0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d7f60fb6ea40f5d58a77ac73123ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b159d656c911dbb333546a4bd582c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12917c99a981bac2b2c84a779be721067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731d7cf90f9dddaa84c634610e1540d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287db442796933414d6963aa2c36858e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef6e57fcee7df475b43654126e9e8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3b71d5b6783c89207089503276e6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619df07a4211ec304f08db6835db9ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874e3d87af1cc46efb8122b6ee9563173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09844af837992c05ec8b1ca64c71437d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e367f9205b9f8012fe00e72933e7b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e018761b061eac9c187c245f8b57976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255df8c9ba12a74bcaeabcf6f78508877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5b76b095b58eb47eb9e3046db0a0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eb049983b7eda09b6a8e178e9940b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b31f485950565e69af9cdb1b72edb580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c8f3b491377720fffef0189019f8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b27107da96ffe9845f8824c17cfd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b58e92e82198bcf8830b428328153c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f0680ce7cce20531e93003b40ec0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea75651c68cfb95b2f26d81e2cdbe685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c138972a3b0fc1516c8abc3b4632b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d5eceeedc89c3767da4ea46d3c66587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81a6c17d42490ee3b80cc7b0b9a83888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc5b4fb0925caf5d9eda3ec218770689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa4766ee6e9f806e4c55622aecf26290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011de70caa236cb08b232f53995eb5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46c0186ae6d8f452200cb9abda246f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f784e48523e3de0554f25045da29f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29b08c0f86657b8877f62c6f40c29194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8f2d8fe16aab985ad1d86eee3e33695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a50ef40c76fd9490243c34debf29b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324e80392c91ac5a8ff11b8580d8e8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf8b6d38367f04be287e9b7d35c3a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bef23c9a7eaa1dd1097b76c1263ec599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3f76c1baef094c92192cf3badea28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715bec15d7394f498b8fdcfb19628d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885275ff4fd86e9ff4d3c1dd65d6c53102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae887b5b8ea140a3626316b6ef87fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcaeaa57daeff23bddb57db2c1ec0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04dfbc1496b2270a1f254918f086d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecaae4a707dc25ae568ac665304452106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b152b9a7b3a99cb68c9571c040121f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63ffc2a4b8e7026f82519836adf921108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71cf170a3eb9eb0c9aa2a83d14553d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2b8f099522c23b32433273ca20a21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402ea217041acea326886a0612a8c75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de974715df66d975847021e45868a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b795adebddbcfe1b48598ba040863b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1919a29f185e7c4871af9d7384a8cef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac9dca05f37d992a6591ef88463669115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20ca053ae9825485b2f402f45adf80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320060c4c10285c7b59212bb1ad5298117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d73d8a3c889f7925e12ca0b1b3485118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51157247613d84afe5df6be66efc6356119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf2487eadaa20eaf3615f018d17530120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e5bd093203c1c7a85da103003e07c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924dd4490dda5a6de7fa9e77b4a0c28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95801149df512dcd39e4eab73ace0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1078f451fc3e7077b8cf75389903fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d485555607b6650366258413a50f876125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f0e95cec89dfb33ced4e47c41eced126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d197383cc9c6592df17c25b1c3d122127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f82288adb5c2ba20b9570937144d41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7b62ab0e700db9b54bf0e8a9d9b27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e283b2fae8d5badf9eb5f502508f5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807feaf5c27d880720edd8db1cd100de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ce202517d689be2b45f12d681eb2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f0ca275094d0f74c057b2372ba813133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf82bee812fbbc05254e7192173ace134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279dc2590c6949cce670a06614528fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26ea96e84d100aabbc60be793b9f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0b0e45355cfc1a8ea0534432a2dd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18025abf31006b9f8da7bf03f9e63a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba42384cd0c5e3a73ecc4fd22c9094139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cd7bb7732246809205934a95b9d29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a22250bb73ef0b5d38e54ec180b91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4385ee153ebeb5aff30de7c446c68ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109981846a5278b0ad77b98303654e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102e3836a3168671affa17e1cb2d127144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974eb679023b60ef8e10291cccd12c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35afe903c860d4a208e25917ee09734146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaa3c79c7d5841d3314c2b1b8ff8f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1614f639c422314e070fcd80b0b84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97990cc7abc6cadcb3cace8744bcfe7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31d9f232fe0a59dc7ca64d59494b58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62713e2d8cc43d1cbfd836da70a2771f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096ff9f44df8a119c5d16de83b795c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9ebb74c81cf4761935861ade06504153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db3bdab0874d8b8fcd657a412fe4f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f827df1e57a9bbf1b68e0a93de59e40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9685f1df30dbbfecc51ab075714b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccca1d895b440c41125c1ea839150b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc10b7a16117faaae0f3b2a92453507158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7661151f10495ca4527e419eed6e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6b0c082b0a6c4e379be2d5fae93d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab702b3a3e9bcd9d20c54db908d259161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8806a4d159dcc066953fa42166a8177162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870990fdba96ebe7425e0c2e35a9d552163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa389830a1c429a54826deb6a274506d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07394204297f079f0cc6f3bd369c6c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205aef8f6c6466a6182a9b90b3f51e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34882f15bb5949d8f9489f9d670ff06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499d91db14559821040ab42ac8c93ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf67e6618d35f6912925a4fba435a3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3736906317d2fdc31f91d116018fcb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152129166dc090911526739ec7435aa9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525d0b2a518d50252385e75213edc88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3bea3938b9fbdff86307f4584f824173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7d9a44819b87b084a959ae8fb70ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c97367cbe65ba0e89b6b6a5388fcf8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2350b09aed3f4c30a304483d2cdb977176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d6fe42427a0defd696172f081ac52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62324119298340e6733c2fd5e037be0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a7186b3ea9efc6910db48c9a84f01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a555b21b4aa72b42de8a52452382d7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702dc9a91ea9459ee09e25fd51f2679181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b3d9cefc63260e95eeff2efc0bd80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cbc3083b410f8b2d5e01cc73b4a24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a889a62ba872bbc4fc656273c2b99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95aa6a51d6c135f5b613689b670ede185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a890b3cfe7772162384ad28e6eb18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f47b1aba30c3e0ad45ce474d7c2acc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e89156b446257e221637a7aa61d99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5969f335364f8538fe804f40c76eacd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea734ddd80989d0f680cac9b68b4a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01dd62b44fee85a76860d92a92dcc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbd11721b1e3a52e312dafffb031c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3ff64f1e33f6a64cb80853e1725e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485850886fb49c3d2c4057f62c66d15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d9e8b914c35c78054dcc73cedebfd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75b82b108bd44950998ab83430df08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cefe6d0257306dd95db3c0ca1720c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d499ee0bb7f5a7c802a4db2d55b230198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54136832a7a4533c81285b643cd46e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e43cde2add42a6fb6ea9425f3d15d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c13aaae09a1bb2eb87d892dd0fd72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132f709dd3905b4080a9885e9b9d7ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8ef770c3145124b89578b289b0a39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fde2c3309c1efb6d31539da7d0b40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15321f085cf660219e62cc1d09f1b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49801ae87d0aca3d44b32ef8fdbc5c74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada47c7ff24a53a04fa298944a490e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08044292a52a4a15bd0a82d6a6914e42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b18a0ed9fd6df0de0fe45b3c82a45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1d54cea51d87c1c8d23a31abb9a7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f44e50ecc3dcdbac4b4709140e5141211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2212ef157f32dfe75a2eced56e17d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff38dc50e836f2565459b70caf5ba2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73740b892befa5adb2ae8be7407f998c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc872e64ce6e2ebbbc178f3e45f3b5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bca2f9c92c5293bacb492fbc31fcd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689d85a7a58e5d0b2c3d0ea1d6b65eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd107c3ce07aee2f84d1fffd9d6828d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6461d02c8d6517f517e99795e9a18a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf4d2fa97a6ba244904c28e7a7b6fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07460e18b1e2cdb994c1b8d7a71a299e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84de2aa4f2b045b9ecb4dbb6bdc642c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeeeb8bf18f7eadab6eeba7b3f3502223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc35195b0dd3ec793f724e86e8eb68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dabb3ee525ccd587d0ab25aa6afd3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3417c46bd2124fe3034219a896dcf02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80179a0729044ab39b49bd7337cb981c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b95c7fab75b0815ddfba1f340b4350228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a91fa7eb58f2308dd6c916add1d06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08aeea6bd6ce650bb8b09486f2b092230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c94dd6eaf282e86d47df6fbb465915231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cb8046a13460c72a65febe51613a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14384df5a1cc39b55913e8b13c0a181b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba660da30a7eafdd059aa23f8ba751234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608467b0291ab74b44ea5e2b18745d31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66f0b546dc68c9acc7fb12d768a020236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89596d749c89872bf6bda24c59b9da51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa192002afb6b39512471f7345f15ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf838e2f4360174b980e11dec01ad6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e184c997a1063389e64063dacb90c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432baea35606a9b1480eb2ee507809c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bfe0980163888d988c9188ac8d19c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33511975918a17610e690836803b7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b825b483dd2c4e5c1bf4b1c74f68c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1851c4f8a07bdcfe9ab031c8cecca8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531b8ed830631baac59625922182005246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66970b2036493630eee5cbc07420544247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082e5b88f7aeb62211855bfbca83701248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551041a979066db8fac541a36904c6aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849280131ce9152b22c54d65a11c38d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b26deacaa163db71b3f1048634bf64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2021c5d975917a8c80ce2f7459ad4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79869ef006f403b3714d1b3d24cc9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24686b504283d4d5b7b179fa3a0059254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57959076e09bf74b900fbae44e88cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028af04af54ec7f8f957294c75f8505256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dc6236feaf883fc89bb8d5077c632257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf8d596e081de9be439e921f6ade29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d19fcccf8139b381d8a7d9dacd158e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3613358ff17ae35f295fefbd9cfbe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be6111dbbadd18b8709dde2d9ee39c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0470758a9acfae61bbc37ebf176949c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea488bccadfd297f9f6e90f4e68600263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e880bddef461d78700f6c6ade2a7e1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb5ab529fd7e62a93baaa00e975372265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c72071e120b69898a92d3259fbf62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c410e35427192bd36a225dd3e7943267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf30414e65c399d9a59d0cc4db03251268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaaeca41fed3a93fc7b5a5631c57ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d125ca01b808c533c27e7fe0bb52a15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d65438fbbe6afc897927690f342ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667d585f6615416371a5789a60655d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfac28f068c77f29f2f1219bc5ae448273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5479c56fcdc5a3f17f404b4f00d7ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa054fda75512653733133217088523275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20782caa6300df7d6478a24e75150e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385afb4ee530cef22d944fc2c646070277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bd4bd56cc89b3d9a3e1e7bea1ebab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a912192a2b8ff28596a2990a13c927279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c4e78c6056c30b41281829e37a8ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eebe368107bbe7ad1af8b92c8a8bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581053ef22e9acaa83ff7beb5a4489a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae12011197619f07ade3e27a374033e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab190e89e68b1f1a5b4b9ebbff554b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ed65500af410c3cd5e99d08598ab0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f485eb63b9ee5d7e413d7208d2d005286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc48751de8f30f76fce87b097baf03c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c443810e79ebed0e55907b2e01f214d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d166e9b41035414d8fa3c91caf5fec1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3696eb72e6e202d2263a0b330011e80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e20845017f4c55c767b2a37d42feac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee94ae8e648575e5d2e8e38ac4f46e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235fc5f9d390f9aa724884d0907a7b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc58dd9c10a1743e5a8d965ee16b64a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6581d5ec8eee88c761b360884b226295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2279de21eb952b084720077674a40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a811947e2797c3222d7fad383a14f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0e9a911a911eb248dbe6d6ccb8d08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7713f5fd791e342bd81e0a7bdd508b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5bb113442309b2f5d7bef8657a86e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc77e20c6d542a25c4c7c6d29a23a37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95ee0f9db0f405d7bd19ec1451f24e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c9ef15e8d90513f0a48d667779c16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fc59ed9dc3b2ee43f679bde7d4d5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae54dc8aee8248b4c2914e256c6454e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396408732517a0f8a22adad06866fd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd895c9d63916948765ccd3fa87b8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd81564e5f9d94276d08b9b8a36c861308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd627711c5e576b87509312e8a21b887309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8dd71a00c456174dff2eb9e258663310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572103532b7ce1f34a82a3f24b30e00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c52951f93350e96272e86e7ce4120312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ee99189d2150b48a976f10b504a23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43510bef4a9168aa7c09fbcfe19d3418314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9f43f97d38aa6271e7d8df281181f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530310cc9577eb00b971569e21afee5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b5829c164df8c16bd9286bde45708317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe82e2801cdaab62015f86e5c9e557318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b210941c9255b0980738f3d040c9a86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ce158d41b066c0cbacfaf5d57de95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1174fa8f4ff8d1560901b4fd070f4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf5db361b1e78b100ef7ccd04c07c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df036915dedf22e41e2ef2e65d14d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359a872a73303b183a29c56546257f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b761c12f78b60b6c9dd10fe59cbcc6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c171d6fbbbea949934701748fb3cd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef595d3b6e3b756881640ee3c1a8efa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49958918629158e1cfee60db7638a74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8271b121a8dd4b585a89104b50b46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a3822a1e49ac56bb22da9b29a677d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf04191ff3b48d0c212aa84441de0e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90f38ca185ea57e9cf486534d063fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3570235d86ed27d30eef1c84f9e80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75855cc6349f0f505b2433ebcd8252334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072062e46e18f722accaa68e0e135f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc63d8319b204fa68c21c590cd8876336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77c9325982eeef4db8aee1e4fc0fd2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dd866762c2d36d751422fd8965446338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba070854faa20386a75b678f9c9859d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799f4ce6ab6e021c5c1cfa9d4bc65ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9411d098e9b35f8dc3c1309763a209341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f9e884e0e76459b045ef97247bc45342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c4898a83c479a9134449ce18e7c4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228f86f134e16b48f0b4abcf6fd4b2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0a80ef8e3db80e8e66dabeeb41b4d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d0158e3b7457576ea09b713fb18fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039293dc103371db648cc4e580a8ff65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172462edaa25ef50ac3560390a3e7d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe6536724970a5d360ddb35c6b52c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb86ba7920fc228fe12f7085da49828350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad031eddb4748e90f040c2921fe62d0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5485178217232e242a6d21adac7af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f356c4dcd902760a5a7f5714e2b338353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67636f3ee381929d50248ba8caf84b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a511890685cdfa677da9f72b2f791355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc640032cf948e9ff5146412838cfd02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc46f640c38391c9ccc9ab4c54b255357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ffada594be8690c07498419196ecf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecf31c3f4164f133da31e1e6bb83a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da09b4ce2c4612b4ce374660ae12c6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea613d1bd94174dbd194bfe71612ff8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9f3146b6aa488bd97eb7425c33672362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f91288b76e45e5664ed1094c2b450363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb53cb198e06c6bcb3e7648f3e165e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3dc7f3d0f87124a9d34182be5e07c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806f3853504ea00c6d61e0d75004158366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721ba1e7bc8a4595f19bc7a14ce34cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd528a79d3d312b64e9e7006273163368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5685be2d3be30de2f454dc7a76a624369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289c45571d2d73589f2c91dba1d5baa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ed05bf0eb0fa9550aea0a50e6647f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28598dd186461f117b3679d76fe19a02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefba2fe78d68916ccf6dc7c00c524c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d137616d61e97d5e568b0d9af9ba0a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4348156f4145cb5260f566a12bda7be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35acfedeb8fa40f516d10cb575feea2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172c6106ee4c8557cd88c714c0d07bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cffa122f65e2aadf84d146ff9fa92378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>