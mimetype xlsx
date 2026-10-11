--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aa9dafb8190636ecd875415a74d681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6caf6fa17e19e054ffe1caba9386a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ffa2cffceca13d22ceadc616272a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b61f6eeb258a6d3bfaff2969b8b6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c026118393f97a5202bee5121eb925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec552e0a225be1d0bcf2c04523e2de486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cc16c767449ae8b6db0276bf425017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa40e540fc38d55a20ab8f209adce8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aea3ebe89f179025718ff9a4f966d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2378868763748c356012b133e38af910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b06b18ed655443761370a3c7f1eca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac67a6c105baec568c66306eb4a09c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2017a1fbe04e0c6ab7c09a1b9cf47e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc8efec318ab19fde006c89b7e5f0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1438c3ee4277b519f2a24ea798bad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e58b364a540cfa96dd58e8327e93f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11978694616b752272866effd34beac417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e592020f87c6b01e45fdfda229a23f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d40e623fbefaf946f00c98fb56c7e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751121ed4115a1ef20f8732b2cee807a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3164b8a287f648a4a2d5dbc1b2f0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ee107883614f0a8bde249b91969af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096a1be1155d0a44789922c1ea8804623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31958fddf4c5ea5d9039cc3c91a046f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ef73548b211240a776155d88f10cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a739afc766fe8e4f87add76958e7d8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bad1bc6b561d6dc2e0281fc92ea95e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287da86281d7ecd6e86c7dc1f52b4a8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3582a50db69646aa27a4daee902df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3b52993cb3eace8208908ff8f52f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299361002accb1bcfcb2ffae83eafaee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235db4cd9aa451c2609e43ae0f0c977932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944c39653fd7f677bf9e528f4ea7b8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932a1454a437a9a837e29d2915f1d6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051e39c58edf35ec3a1773ede7484c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fcd01712426f93aa77d07c5cc6c0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c1f3c3ec6ef6b0aa46f361f262d6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4b0c5a061041c4422e5984eebe8ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a7cb375ba0bb210e13a8aecc8941b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c68d85988c84c828914ba65d3fc78e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b16995688691c3f6ddf6f7927ec1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb9ba274466ea78c726a47c3459aee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979368dc2a184ef4dee82b6641d1e4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc306025dc93b63f07f51b491d5a582f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ea2e9c1cac13a8556a785365bf38245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338f72756ceea47b4797def8569098446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e32df59008dc85f413a6fca20298d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44179f78e2ab1e81ae7371df7d63ffc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28135412b0ecd4e3fd5919087a4af54949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a10bc5a3e78268d3a055e2573ad5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68491db54c8847573070249ae9523bd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795b927007c1a891364ebc2dd25873752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2b87ed072d2354c84160456c55fe953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e3c3bff612193c4a7f01f89ce62cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b6cd7794391de0c750d27266dc07555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f85ce9121f0c442ba67a724b4543856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4fa84b39fc4fc1ae2991f2fbe160d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4536c261f3a0cfa580abaa23d0961058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689c9db39e696533d73896a96dd95a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943362cfc7854f0d04be1929c6a1a2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6df0162fbbd8d2c15ab15f41e273c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3e50998152e36a0383d4ba371c20562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961452add867a293aa1919c9de77b3b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6d1cb9575f51ae90a222b6fdac07d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cca7de34c8d023661eb8acf32f89365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c50db8497709fc61d905190b89a28066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac29d6908399fdeac2de44fef5352c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cad7f853057f6ae09dd9f8b185fba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051bc3adcf5c6f6dc6788c21f35682869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d06a45f11e00841f29ed3080ce5a9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76425c74502682547947f99beb3d1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f5a0410bb77fa2de8c5267b6d21f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83982b95e26afd7fd1656cb3ce07c67073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe573b10288d849250030b72f5d11c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee8962f4f75f1df57182c59198744c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506d41c5fffcb02850baecfbfa5174f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72173d9b2fa0b5f9624d734f1ac920dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed15b6edc981abfb3346e76f451cb2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d288aa463f2daf904f1fee1667451e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4274a2353cf8c5d5a72ef3d371c7e4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a7df719604336d363a4ec488aa50681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fedb78ec629deeb714b1d4ee0a83a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae55a3ea9f857601611ca6c32320ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87329686b4b06def87ffda8f8493bd1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192f8a295f556c7460a16242d281d3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2575198140625e182e47faba9bd41c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8dd2e1eee2afd49120ada5e1401ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60041f72c7153e781d8bf2a694c0bcd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9931f82deb2bb19fa2414d8d4b3168489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61352202f459f22275e1a8d5f09ab590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe67140e07d86e7978172099a29c5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bc0ccf293bab4525994ad4089c65792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0448b14cae9ce6fda1235d27f9582b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447740f2ae34d8f2cd00244f52ac06ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecb755163f7e135fdf8733f55731e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8728922c3e3cb68c2cb128968e690596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db28d091a92ed7f9ef5a3b1dc863597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eac841001da2a56deb66d94d4742298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d72237dd2b2f492355337d69a36a5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfc28ad74bf2797f97515f5a5b8308100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf268c07084d52e1eb4af88161ac794101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd0758a81454eed11db8f1f2ecdfac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6109f7810d191dbfd43abf330ebdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc853819a79439ae0dd90a0b7e4bf603104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0d95c7d0856537657fc0f5c853b07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f529d20299e4bba181cbbbef18b42fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11da7cf2add5a84f6d31df36724eaab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dfb3938205e8cdb4140eb19a61ebb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce18978bd24f10541b270a25363a66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbc262a250f1bff7b02436d1547279110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3ac1f2f9469ebd88f839b922b517f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc19d497f6299bb71738a5d306aab74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e91cc2e8ff6a2c3233e859e3819926113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e464910e4ce54d20296f5dec443b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd557c3036000aaa260894b404f422c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235d2ec53e8743c72876c70b71598e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2796cf72a86e3a430cb782ce59d2b36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10622b6552c16bfe3a1f5e1c084c6fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081d0dd5d7f02335bfab302cb6d8418119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f5eb042d5214cd1799d3cb8271415120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d882d3fe70a07d321035be6157d4a1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab2a549c3dbc9ba706aa133d92735d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaca1a56888cded1f9321b723342ffd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f88d83a1d6945e6c829cde1ead4a9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c01677b52ee535a0bbe7a60ba651e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8fbc8801bc1b2b2df2fab4d1b91d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3ceef84ccaaa08f2f19ee481353ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bd97e0fd9b5d5ba545e1c626fe9aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281aa673cae0b81fadbe469e486bfb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed2079c617a5f1c563ac680a67a58b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2557f8cd1e605259641a10d80a95c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799130c51cd15137028a8d4d5491b7fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b45562d7637b56c60e54129f19906133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30001770d222af27ae5a57ee3098bbe3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c006a70d6bf26d6bbe770be989bcf1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9b8dd8b674385c2711fe9437dca0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32ea1f5354aeded4580fc2608f401c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11480cfc6788bc76d6b01f310366b07f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd632e443dd87efd7d893e7418634b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf34862d53f9cb35ce17170cc3f5c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6edb1e3f76abe231e919b4b76a4d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639a4fcd541032aebcf048c0a77c7b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e18166709dc772a271feadf40ca09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb012515dc0f7b1ca6b1c8f4d00858144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08700969d356915c693f218cefb18df4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72654ab02145d19c499c12fabf5eda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82c954b8bdb8eed2421ff1e0991331147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259c53ea9111a85196dd8135e109b19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c138ee30f30813cc0c83bb0cef99769149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc233d6afa137fb81f7aa791a60fd10c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fab00788742c9b2cb431d2a0570625151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20012fd81572d4343b4a2cc1f246b88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427f6f9bb48171d795af99b7f7caad9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73cc342bdf9247038998329d510f37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d481af5703ef0badc825fd74dd6ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd54a9154db12bb448bb237927de89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8624b5652028a1caf1e526ca99ee7af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c7b90a35464b28b3d2b48adad187b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7519deca00061129613b724d8c0329b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237d6fa5748b4e1e5bdf4e90c750e3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430c01535bac4c1a63dda7aafa22070161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffa2a4ed3bc839d3ee7f4e1b318823162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f720f8bd2bf6fac43a938e5eed0c274163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b69b5309e297522e6bff1aca4e1dc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662ff9ca05f3d55d0e86922b7f42080165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777a72105a5f724e4d30fc6ae7c8462166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cc06ad9e731ba05a94720fc21fbd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c76c521f6b0839e4a2033b8aaae252168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e2a98e131e6dd0999455be54c58a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09373cca677a9c341ffca7aade4781170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1a0f742258fcac1d2472db184819a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc92566baf5731c6efe135efb99a92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5e33df71a653af8e72e16c406cfb4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2884c9456c122284ed3e3de5743ddf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778f1a158d3325f7447975e1347b29f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf2e82848fed6c43838a4e9af2f076176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123715dc7c18468bbdecd9ccb95241b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37888c3aacebc16f5a1ada1b43a5c152178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1409f235d448a50799741ccc1d88cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bcf59c6e73afb47bee627a40cae82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa130499f6f2f343679acebed2aa39f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f500fd4de8a5f8b4e9340d0368e5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24ce08c5fd7991f5a255deb0ecc69f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9b9e07bc314cebca0464d7e653307184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ede331abdf196e62c0dfe6ac4ed656185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef047e99868d13a97bb3aafb06d080186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c36de159d127f376183a5525c44a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878c7aa44d007b0b7c1936724c15882188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479772cd9fe600f9a0d14f3b08a7f87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52c97c092aa2c74978ddf1853a7f97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4a054f7cdc87da7738f68c1312108191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02574e23a92ccf477079f9d97364d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a9fc78f8b43e217543ef43cd37822193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c155b1ba3c4eec139c1e94f424ee8f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8db59d652d38c1aea57cd18353b7e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c82d0da8e6ec4ae7f29e1eb13268fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a52f0a5d1c85124cacb658097cf65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25ed086433ee980319710fb8884491198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703300478ee2b6abd4e73c6e309da88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b26ea9e3c0f5ef91a24eadd08d3fdd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2d95716556ff073dc4269bf14d183201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d83528ec25d2712b46bd0719850a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90653a5d2961155cee023c905740c655203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69090b94f0bfc0671bdc0c2e7888b3a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b2ee26657ac125aea99691356384a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaf9d3b60cdfba21f70f916b67bc04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4dec7f950ed54998f6a67bae445ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9d7ee577a46eb6d245158c5ff96b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673b11ba6489c8bf3bc83d1582104cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15cc450a8faa580733fa14b7bdb7ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88aafddb82ed1399eb1d8f99dc0986f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105d89bb6560362191b6456cee3a08e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e88447c9e36ad42cd25a7ff17def2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49ada7d592cef3c48dd4bd35242d01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6afcd9899096fed598f8e7b13466ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bceb99bcde4dcb8fc6bf0e97ea705a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1f02e3f5bbfcde616331cf3f25b5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58163136530f58facf19e876253466e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c102f8d8a8d1cdd2d7c872172e4725219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e5103aed74b6ef234a35c1383d3e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af552ab091de1b8a68d3bcdd44b3c7ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd81941583ce688b4d0ae77a3d5dac5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289d340eb0ec44b5e08d78ba66ec803223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee1d2e758930a5b6501c3f70cc475a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bda9538598717e347a58ed1b6c1b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb8a675538ffc20780cf095ace11ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c8b5428e2e82f8651f9c366a1b0be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054504aa0a5b668401235f6dd3a8696228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a169a90a44549a2bda9c69669c27c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9222f7b37cab6de206521d5837f1847230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb80f160219ad5c1d8badbab8df5b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4a2987383ba9a7a77e2b7e89879ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1859c78130d7cb29c5828cc9b55b5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe7eb678c9de510c42a9496d39b00e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8eb5aaf1f1b8b4e2e2bda47db0e3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c33a45087d67d3ca88aab80f210f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f516660af4f9eb472495a49870ba5bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60a7b1649006aedfdd99dbc30dd66e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a603d53c51df2f981865f2393d6739239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261032a7c2c3a5dc0b42701f08245ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e295d0ab693df9f5d7809095775d88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4122cb1fa4cd651680c5b788410dcb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75197a9e47a76f6a9718a2e99525be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1367edeffdc0e1d2335cbb09949ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57eff66587bcd09a5d7b14dbeee5e56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0b432335a544d03264940cb21873c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fd9637ca259f8aed3abd7d85bd558247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1425a30de88d0a46dffd5e9bbe323a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7d7181d02c749ee08bec8c83cbf99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89d6174884dd98d24f1f038904b521250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d429a2748b18c251cd2b14d5ceb85b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e93cdf67c53744685ff87972fcbb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20888faf4b3e7e2005c2eb7be929ad0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef525d3ea3a7338fdb1dd2cd6a5707254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b53b5a58122cb5ecabc5114fc75ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06046f04d61b4daa98faa097e8841f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc997ba21cf2c5c8726e5e7a58fa28a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d65aa8e16d05cdcb764c4ef38ff20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f589802e3b384aa78c39f1fa83b8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d57f795493d1d6022f0c6fb836b87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36092e78da607716be446869fc60e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764d59fd7a18d55de017de93f0b11bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1abad6a83229099d2eac4e2ae0da2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe760a674909140066aeeb8acc820e2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a7c77e93d6c66e9b817955bb85492265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6ba5939c5fcec8379c146e20a5d0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462dc36b8d99e3ecfd23ecbc2260ed5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7df348774a034d5558bc8e9d4dd7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701461037196d3b0cc9035dbd152dd40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65263893889608aa5cd1582ff6df9eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1a2013725d3d9158fe15b001ffba4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025ccb7dde23be8fd57b39ad9379e07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d83870df2172522a83c9c65600ea5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3a1d9486f3f88d778fdaf581b8bbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a3458cfcc3d161bba2c413f171f12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e397096399b7b8831ef635f4f55ba42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b2955e13e8c089b390debf1bec780277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aae520cf98702911507b63bd301ed9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e064589620ea485bac9f8fe719a1a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f88468bed667b0f5334ee343e46bfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc9d82a3847a35afee9c9bb63638c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61e76c66e448c60e018c727c55fc33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adb6d98f860acaa5674cd031ff96ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d373e6b424764297eabcfb9e3f53e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d53f646d3d797349eb12597297fe56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dae8deae96c44d6e0f88ace22bc26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd34f9f420a9a1a3f228aa91e41087287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dbb7a871dc1ef5c0d3e3175d18658288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044dae82332b9a5b22c7259c8da1666289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177c8c8468d441c58b4a48c9d60e2f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b198044556ae1912c370eb62205f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58350044f6adf76c7c1644ef4a707916292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bce493b7cd529c5bf3288d78e3195293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46036ca145b08853aacc1fc7ba00aec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c96f3f3329f5433e18663733aac6f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f2306dec638fffe7adbf7a05a43fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b55cea3b4b917ae56fc4d01965839297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3a0b9ca7b40f086f395159cfbfc5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7797fe0080d7bce8ac7cd40805cf0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefee065b2a16fe42da5d891d45854d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6f00695e479b06334ed1873dae25b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bc18b028f33ae42f94bb7492cab68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842c1891245b7fab1f9af86c4b1f341303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551d5781c292f0a60aae6c8ca57fde4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ede150235c4eec6d22ce1f69a3f45d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b54a065e24ce5180103935fc5e916306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45b9e2906c915be205a14d082d2f6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd132a33c93cdb3cb3356aaabd9fc12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dab07be5a6870d4a9bc57bbc384e09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a11bbc70b01e3eaff9b376191d9df6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606c5a87746985999a8f5f8a9f90317311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35017c3905ab148b1bfa138aaccd512312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bfd35e8e14aa304489594dbafda1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae9e1e00f7270f3f648c383201b030314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9aa224d61000dd4daefe956c0de30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78df041ce233a86f0189f0df135c74b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ed9016afcbb8dc12294ba64b39efc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994347b092ec0471e9d8e2ea3331c49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44dbb01fe0f125aba81dfc0a27c209319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e8386bbb2418a4b4f2676ca70ed33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c32d0fcab04c671f1abbe66edcc664321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f71829fa275c7144110d0af858bc0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515601dabe81738d941e40966c2689f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522733db605f92f6b352cbb8bd016ab5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc99f85b903503d1d2780e696ecb8f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dffdc59eddfc844a302d26c6d974bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18488effee227b6bbf075fc0eb74528d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af23f3bd18d4a46ff4f412742784666328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eddc74513c569c2726756d9f5b0ade329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc7c98ad806be6572243e3bb3dbfed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62179815240b7e46e039e113b3c58f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eb1b68d1fee96722039edb160bb82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b728b54ee635caf057cdc0bf5d39a07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b95e19461efba63e94f26306d345f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e237fa6adf9194340612fab562ae1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb45aaa4c39210cff3d8b428f34f0b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc482e2c94278ce60ba92cad77207f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098d31091cd3c21f287e6508223f9d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd90660571b692d53b7834a3ff742a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426999bc0f01f26673f05854d7723b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc66638278671dc4d324eede4ee3e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8dd53a1e6a298c692a5ed3ee127f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326735f153bb8fd97692bbc7e800f6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdeb7f409e6e4ae250e4e681d48215344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9e7c0aa71422c01a7f98769d25d62345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fabcb7c98b8f01af3f7f05924997c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087f0d49c5c68f9d46756dcd48f8a0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0cd90261fc7291998a404fefacded348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4e164abd86ebf90be0c3df9bb9640349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f01d0abd9ae875e9d1fc37391c323350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48779d78b7b705ed80d6ca0730978d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85653156246287c981c19249cc02dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d643bddeeae18007193f79f91a5ee90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cf950c0ca8d23099de7bf38133438354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93599573104c00aed7514461992a8b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd5794580d225900e0511924553fd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e28322cc45cb2625b229e7ce151cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b26ce6938981eaa3e1bc559b2f6df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef42c7210101cf1202b51ad931b1230359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69707995bda52310c8f0fbcdcb567cd6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec099c2c95251eb5c1a7e3fcf7fbf985361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747783e6043b1f2601bf14829da39cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73c0aa3bb4328be4d2deeadabebf8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016ba2bb761405ea786c0d0888c0f0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce49d3010da09e4ee07176e74b328e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd4ab06a49043572d2edf1612ad741366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9ff031a30db3c06a7e97275214b93367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25d7cdddb9da9342ac5f813d09b061368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f73d194bc684e5390f1d1211b812e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11c168ac54a2175e5947ddddc48cb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e11204e484a5b7f00df55b3c52647371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3dec007cb016d974bd76e0ef96d19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac9664b7331f6138901ead8db0f567373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b173d7035017edcc4d1c3e3eadbe0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8c23a508bf0ed54f19502529d4695375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fef3f5ac0ccd85ace9b21e6cefa9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b0c6e1717b1ca05f10b4e47ae2a68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7b1d5576e487eaa3012a6efbc07d6378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59d9a23af21c0f13e7464af17392f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dc2f31485aa5c0623753e9a03ef022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a53f27f9e1bad0248cfff892bb4f7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e259f5ff5e3e03dc8cf069c56462684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e79df5bb26051d1357e4b55c571fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ce8648f27c5653e1264a42ffd146c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b33a12f722aa83b8d2a08f68b7b4127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422c6c5ae2a643d7e5d8dbc557906bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00a9e124b32008aef8120952b2b5d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35649f5e42ff3cbdd13d0c5943af9d0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df24ad62cbc05f04e1f82a3d16134111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e146a50d233243fb39e3a33731ac1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41252c71089deb63372588ee94aa7aae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd875ced6d1b5240d717eb4e3f8a3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdde4ddc6cbae329773966587e3ab015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46844e3e4264d83ced9c6f05b2cdcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b533b5a2319af329461cc299b9959b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee0818614deb20a4d815c61a86846218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce087e28e195782eab2f2a571c4b45719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cac81e3b551574a91785a9b63b0ff220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77573affe54758c19303516ef542f9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900859b932822c0868d299b6ba0a7c4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e616080e678fd0b3a6fba9cad7013423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece26f52f2dc18e1efe591388a50f7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e60ac638081eff30b6ed548cb993025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd1273e065390ceb988fbe6072f58a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a792cbdd8487fef7cfcd2c29e24bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757d9e8ce89b9a0e71cd9241313f18c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2a1493b2618f1c64a0b64bdff0f2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761eff686282cfeb655c7aebd5df474530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae855f37353e62642678618a1c78c3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae05b9ebb77c9b5ad1e5fa44ff55c3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d715beefd0d58eb0c1f5dcc033d7d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cced0ff32a411901ea3c8a79fa555c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c061ecd33f3271f797816bbc5951f9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370f6e63d99314eaa2009cc88a3658636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3997924f2afc503e21c808a023d1da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38735ed32ea7513c9e8f483aee3d2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ffbbae403cb7fc94adb859753eb0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71133d9cb700bb4dcbf8fc638b2892cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdd0a936c65809e480c2500689c68d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742ac0f6b593ea38b0805d45470d50c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e6bbe738a775ea63ec566144be72c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dc08408261a36424596bb669141cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b65b4baac8daa8c1aaa15ea4c981645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851afc7ce0580a6720807c2ab50b44646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616b577b63704b3f2b297a94f18621047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02096f52928d749be8f962dae45f930548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c998e260dc3fb57d6319a57584f53149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9132595dda1aff8a7465f6c35168fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfe2e23174e9ab574103303873851951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d4345b5734e57e151f6fd6c26ab8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ee7a8c0ecbb9379967366f20c126153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1511d8165d9708dfc5795ec74e94c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab490ce717640dc2b3ff4b64d6070a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f7b84f0b1b3fe07ae28ef756a344856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62d945fab1dcbb4c70d85bbbab109a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe4f33645560ba431fbca2842aac0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621ce9d095508f34fcf5d42f550cb0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892409abbdab1e5ffe7c1fcccf7dfb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed851c6fcd316a5a13caa96d6a754a0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0316dcdad6ff9e4195a7f973ce914162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df27bee9d00b15ddcbc28b1e82fdf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c343f5d09d2ed9372a4085a30de921264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3d1f7151d0ec294b1b8c47ed1ed5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc518541028678f12daddfebdc66eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df99b3ac06eac69dcad58d361761ab267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a1bc092d2cc7bf760558a6eb804f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30213e0ad2c65b3fe062ca9481918ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3d2f2fd2bb4baec7db9680c7a74c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8949dcffd0e0b64d4908c306567e9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b6f9071d191b9ccddaa3b7fd4780272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdd95b1697b5f9a44bd42bef2cc00273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b256cef2875a31fcf98b9464fb909d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072166505889970a56cd7365de304c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cc29b50a59ca10d71c32031f62ea076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7aa2ccc3eb4d4a5fb33bbb0397d2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d934c590e0d524c130b417ea5bf493578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5413a00e75b52e171a53ab19db6d3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5edb5806e204eba85b201544ff00580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f843f52c825cbbf7994586c8dcf2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f507b0e4188054e6a486f8df91c41b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf0168d36af305c8775853ef22ed6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7418703f3e6c584349ee811bb6003684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2af3ee75f07de3ce0b7f2fa5d430b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a6607f439e988707dc1736d777c0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddd153b3f443b9d24b07247bebe05387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164288a8d688fd17dcf2706d7afb76ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85e8da8b4cd3b473d6a303b7b7953b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03edd27500f07b120804418f982d3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34439246b23edc88540d3c6637301d4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebd4cea6dccb61780c7c8b5510776f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a48f9a7c44b4eaa7041ad552eeea7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c2dc2351c68e4a556276761e96ef494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5e5b879cad8a728b0a243e2c4bc3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887d71dc2e23c6ad30491fb3e051bbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadb2e8abc8a8224d584550ee12fc7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6df3ef895f2223b6cbffbaa8ed22498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65053b9f9b31cc862d320bf25a296c3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7ac1143c5b0252f878d6a162ec589100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68377eb8f1d06bec9132cb16e9593176101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b2b79043e7e8565d8c975fb747710102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922c6f8f9c4056890b865bbefe0285a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cf3d50904a85387f0627f48b2648a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f444d47bdc006f603953e56f5ca69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc2577ad0b629195c9541f6a2b5e86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d18dfbfe812d4e62aa7cf069f881b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5f3dda5f5466e53bcf2fa228e4369108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08785ee41e78190f1ccf7584578ce220109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5917dcd27a8df9da4e43925d199204110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc427ae877f09e7f0a39bfc445979c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ea7319a233ba6833c29a118912820112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb269cf2e5f4137263cb78bd0d64bf1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda55b7baed153e13c6c32f03b32298114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12c3b6c1656bf2eae38aab429d8a04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5114297bcd4dcade1a905e6ba381d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d450962476f13115189948ece47f391117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895897bac6280994d601ff88fed640c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee88d8eaadff2ab1fec023c6f586d78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113897b950243c96f6c37a8c6650a22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ec0ef5ed9a41f0c6580eed4c5b151121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3c55a6362454dd31030cc1adb84dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ace973849d99723aacce90cf31c88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9d5de79968f7587e728e5d2ec7c1d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7f535f10465b5c772c6cb0e3d56fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce76ab35878101a0eccb08ca335a21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06491cfc15f111b0300d21529a1649127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf3a784503e6a6841b1abcb74cc3d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610856ba7e44a9990e20e73ac76f067129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2585025dbdf9b7c095b7317b9d3b125130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec6f1d47f4d19d376d96bfbede965b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52219a4cf6b89146e08f90ad0e857d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5cb08daa21a942653cfd53c9a8444133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bb272194dcf2df289f6880a6d4a45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6937b570240387fa636aa527547956135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29278fdda3de610d490bf38d7213c81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c330b4df9f3ec19311d5e77c51982137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464980e1a915b051083741ca4caeb7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fca336d85be2d65141fd83c503e23a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dfb94105b814597e02686a7cc2441140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794c01c15d447c15d24c0456f8a23cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8205ac333bfbdc28bb0655638e57251142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f44abc3160e06ec0864eef613c9dc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7a0cab51e7b96aca5f99dba74414c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44cc3306589c6157f626dadb9681b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c64e39fba561422a354e5830889fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c0a032c55804f0ed6ca6e58397d2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0361bf75aec745f0865b4903fd156148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f81b40aa7feb3400f8ee72fefb7fad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c211bfd4ef67589fae162f73848e3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6ed0c4ff4ac771877b12c270c83ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b738afd5ee4ec3612e60bb05d51cd0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b466e65e3783cd01e4855dbb40830153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a25c88a198bc4485a2b909845efa42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a37e6fb869fee1e4a7030fdef1c54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a3d8514948f806a05135df4ca4ba5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e5810afa52e31d0ab93bc4e79ecd7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b209115ebb2fae46f6f1f7c48dcf46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88ff8e52f3769dd801c314c7ed04d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94027321f313a6d6c01782d1583a11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa309052786ea7d5ee1cbd137f628a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75e97cd4782e8eff56c879f0edb85a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f171b684b45b50bea38aec9e0036425163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78847f4cd8cdeed89150f6c239bb6d93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3aee673da24a004297b1d0923e0640165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89703364c1a5798c2ab40603cead603166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20f28e2c72e8a722835a12477afb6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bca79ea33716ac76a96737739f63e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9038531ea40df30cdc1c3bb615d29ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1538e6d1cacb46955ba839a471ecef3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efb9a23cbb89ce2cd1a450c0e05bf3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633503fc438cdfa9b54e568c140f880172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c15aaf7456d8b41b33d3a51d30ac4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc682cc18443814b4d6921b4561a3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526f8e12ee8fcf81e044973764d538d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b22ca64b8a81b868333b258bf2ea8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc659f38ff3c633ec711aca5dc619d2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ec598309d74e30f8d97e85a1a2e1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e4ce64224d9f5567c3a36f82b7940179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47bc18fac09a859fc88d27b817ccd9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c9ba4017ae96a70de1e42fa0a3696181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eccbeb7f83f56f946207da20493ee1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb2338141265443984cd4653585ecc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93284ffdb8f74c878ef292ab301dc971184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bc7d57c289bb0f4047767e4cf7383185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63f1d0e446394f0378cd34f33dbac8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298d2441533e044b99e8f59538efb1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892bdf5be31da9791de951094a545bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aa556a6107e6504f450bda05a9801189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e35ec2d22017fdaefc65228728b1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a036bf6d496ab63727825c6d8d4820191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11806cd1a2251496b226f83bd684d36b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e4db36a39e7c13d126b627d08dc85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7ded02da47cbeb5b943ecfeae32d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ee56377bec0d40343af4c1bcc4c60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f52b362b770002292c301706cd17a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17704ade54b749f2e9624a08a7ee142197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022745df21790541a5481623e74fd6b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418b689e61a090c0a01d0248c554f45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7dbf9438b9a1876a7d2afbb9e6e5e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720af40e874818df50eab54da655b33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231be67c6a457f35066ee817b0a05da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b409fbd104551ad7a8b7d739a424a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f27e5b97d768664a3cacbcd58e557204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc58043454bf009a19f8c05e03dcf0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b974c84afd450d35312fd731cd8f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0012d96c26203287941533cd29f6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d20e7ee20c0e631d4e927dad90a5a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922592343dd89c22354b9c29ab5b3e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1933948f15172013b7c56d317bb4a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56414a76a19cab1dcdf402d3c16397d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab87a3acc2ac3f3db94f381adba0116212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21b68e2de7e64bf47a51e854559f3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a6a1eb12911b5d13dfc3e37148552214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938e4f04f2543eb8acce5c6336df1f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb1d806cbbe346fa5d5823770bbedc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934972d7ebdeed9c9e2c74b9be15565217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a9deaccc631403d3c5406bd0e2906218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3e533e88de7c1e5802176d01c3cb9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416042e7e86e45b6119e7f622365b8e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48e5fa2b1ed0a2acba686b6a7fccf6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96f8fd337d303b62b6053bb4becdfc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88a77fcb1f6a32649da2f03bb14c3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeceebd8a81b7d60cd85ae3c4c4d85e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f91faa9285489f61bdbbe40656ae0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a7668401b0f9068266b40b5c24d88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbbff98c677f4772ef332ac3bcab4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea84e9244f61bd53936dcb8c0d4402f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dfa7535c01180ad2a7f5a18db0a4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d6cc75caa0a22db9f8074a6287d85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b9dac2c0811004a31e1b6a974b9dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a826832a9cf82999004c31767da63f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766804e06a2c278944732df07ab3857233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d4a9a7de38c52d3940f8a3344ea45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226ec6615749f0e8f8a84ea88af7d14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f1ed33af8ccf7250c65f952fa0eea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043a9f46446125cdf2123e51abe01f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa468d4d0c55c0c422eed8c5c8b9f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864c2db32e5da70962b05ec4d1e47e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09e796a4eb9c189d9d5513c72f4f27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336b0b3ac628b1202986ffc94199468241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dca1925bb49ae249171c760f316cd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a81f0dda1109eefc46a734232ed40243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9242d4cb7b92c5574309f05b6ad1a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2b47e43e5b61c0a53632990372611245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ca0c9d79138347b241d393aa0bc44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6079c52dd1a91963a16ba5fc287f7a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aff757e314113e1f2f884d2caa2564248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6c58b86dd1cebd945e9fd1a19bf9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c6eaea2d59ece269abd3ba6f819e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b414b3cbf6f4cac91b0b3a4a0ed6fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3078fc64c19ee44cd2dfe52d37def252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1290c565ceb79d100e5c62aef6a8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaf01afbc63978cab73c432445da82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237941d0d5370bf775d08fa183abf97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbeba3548d6e96fe46bd540ea3f859256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf2391c422ee5f3bb6663028777522257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595c4add70597688f46728c9c541e3a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3799f0f2d5d21c302645c87f8ab89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d37f191facd1cea2275e5ccf12a442260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19983ab3fabc38715b9e143deeafe2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e99b5e3e1372ee79c416701d649c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17182af38221a6fd650866ff4ffb3b28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8565e99a4df3d86c2d43c05dbdcfbb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9688f09d6fbcd885d865b9b97e20a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fa0fb146a8b31336bf66622e3a509266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64872d68b089516e6a6cd61cfda0267a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9a2ff1d9c21eef5b60de5e89ef7ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5b8727037988359e168c647082b0d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e340654077313b527deb99f44afd3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e92cee3512b5783e555da23d9cc95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9c1de409bd2cf3b876b5d5af5940c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bd58d426e40302e9030df090d9340273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe1157a00529e26aa17d494145cb15274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167610f077a6d87d3b457a655ce8b0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffae6be3869e9c41912fb836003a6b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3a14bef77f78dcb4d2fac63fba0c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9d00a110795ffc3a27b79030cbd75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb53cc33ac9fac4b4e8745a1ba2523279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4829fd8d77aa0600a5c7d380dd602280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776b99610741a7ab9ce4b15051020b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1ac92dc17283a359a6eb63f4a53c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f7a12697713a5a3f64cf6bfe0e529283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c1341317bad876b8dc69b9fdecc93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3c3ad69353b2f12f375270103a003285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e41951e96b78d2ac794ad0f713c9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4543cfaeb42f1077ae427558e0bdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97419b6aa1c7710219d1e3ec6be78500288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960f7e3e7c12c9ff0e7d20257ed4de0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73558becd7d70e513133a94b574c9648290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45205ba8fb53b0027636330e96fcfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79aba3b0dfe40a07afb9992aa90645292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61331ca4808b00a015fff355fd6556b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11c9d8d3cef0ecf9fe206e2c13f1a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5eec98483b85a1b39ce805776c713295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf820803dfdbf865a7b659b6ca0579ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0253e39f5604d80705ecf7497a28ca9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bf851490143f286555d0539d7bea0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb030a47298dfc33afc69aa2458dbd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea30ca62b64252b4970baee9ae68d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af1fda00398c78256822167c604575301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccb1b7b12adb423cf1b24ac54b3ae2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d4357ea207600dbad54447a42f81a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb058df44edd5c32305418d20a483ece304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c440abd237e2083d69b1c8833cc6ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2acad10c6d4e784e21663aaf1e8693306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc309a5fb14b351b922544bff4c75db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8ce510b86c5bea6b121e01549d19c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f114118b3aaef221599a4c5fe4f3e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c826fc14561e9001bc44fd3de18ae83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cc782ab96b532c05b0c36bd0e2bd1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1efbfa9a2a214bb68897e4f6d46e2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93467ca15c151f3fea03d77a7c9556af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda410f228527c68566f072cd93d5a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f6c490738c72885aa52f6b788f1a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c53e46034a9f3d287306c8f236d58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc695fe30bb00c18146e01e7ea87eba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb0ab1b78b9b6f24f6b58c3b628766318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0568a439384cb490d6caa067dc0870f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe2c5703224c047ae21f69b582daaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f92bf7a4ecc707824a4d2ba13bfe3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08ba261a8ec9e16e8c71c1419adca0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d93f77522c8323ab00dce1ae09029323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7798ac92155bf2fbd0b3bc1f46944324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855bb2876d190139e5f18175fee33b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0484b1d5de6b7ac0e1dfd8ccca759fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90016369943c92f9dbf2932d7a0b3e2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212c69f6936256e24a3060a8336bfa1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89646fa126b951df59c247f7c4ad24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296067d4ec1bdb529606eeddbeb0109330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5602198c5a27e35405fcf3068db669e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3e3e69c95320818faee7726c85863332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d9db4573638003482ea33aabdb920333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca679bf56e95b1c4d5d9b3f072b30e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dacf2862771582ec45a68e692ae39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759de444ade1d62cc18e95b0900bde49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26fc1d5b1139635046b8cdb9c8fada337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015a870bbaa0f0920b69b5eea86e4fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912237316daba3438cb0f53b708e292f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19968dd66399358e96257e8c5a085735340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13cdba519aa719af5b0511e33ae711341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294043ae6e4251c817976171e2e2c49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c079109639627a2c7beb16dc1c9e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd73acdf846ad89e03918ecb4ece1c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0c22eb8623e4e91387fdab2371e4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad254fa0e3c4fa9d59483854a5cb65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70b8f3734e1a69453cad0792ec622f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b83fa3f2627cbc480ecb7ae644cbcb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae4f3d6263d0f674c7dd7b546461bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021506ae62d4d9380171168f92550b40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ed872af350e4ae0644614ae474058351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d93038f7ee5ae566ea4defa56e9da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9aafebb3e6bc796a8cc1635efac884353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0e5280f7e318e709943c5acabc98e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980499ebdafe641d075c5c997e09c9b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769e60b50599eeec4c6f3e999c6c8c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79013bb2cc4e82a4539d02a45baedc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2a326dc2119e43327391d414296a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b908d2ac3b9c2aa9caea24734bac0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82694e053ff2db45436840afa2d6ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e299d5c2ef8985ad1797c6bcd9dd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81013d1a7ff0f786aa189fd7192534a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd0fc06c7a99280c1cb3641cf78be8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70de292f8424b751b4f8e005ae377c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecd8c499d230612d087f0342937521365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b1dc087e6884766c65576b8be6021366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1f2ad55bc9c38f0bdbe31dd678f2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2943d8fe845f02cfb07bb45ddc80dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b263bf80c55b087b560726f2dd6f9fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c41b22c8706bc9f8de19963c95c9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c930185a672f0eb9ab83bd9bf2b7f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c375503fb59679f1b10b92ecf78dc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e2ba31998d77cd4acbb44e44bf1c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220db1176cb5e1a1ab2a911ad4984a2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc51c2623f5f28beeb83c961252f57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b21aaf2680cb819b8ce247f729eac2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125933c1f03b09563be26011d246dfae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c1737a64df55d058a0fb07ac9f418378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>