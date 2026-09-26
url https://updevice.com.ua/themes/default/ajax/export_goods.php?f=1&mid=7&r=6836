--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952eaa55e145fdbeb2bb845aeaa6ee91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b00b38ce5cabe552bc2b005ea9ae312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dffa7c7a45b69134927259694e6fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2f1a6f35032beaa433bdbb64d81034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23868c72a69d4e348cc04a0131db71215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8212bab5c277edb19fab4dbe6de0166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841363f0e9034894151f3498e5c2bcb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4453ad193fee44e87a0a2e34c5deb1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db253697d282b8bdd763f01cd44a202b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3883cb3d5f1aab442c8ae7ef74d3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500703aa8d27b126879104651971573c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb27205f4912a0c68b1bc1cbc3c88c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd0fb4b8c1940c528ad590ebb7170c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45fd00e95cfa1c3700bb01877069df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f0b1324159a2a3e9920af6451b94915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ee6af7e8b16368927f90e5f5994de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dc59c2b399117507dedc3bebd757617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d0da33e6f7f2b364d741a588218d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb217bc0369d43c2b2bb972b8fa45f2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42a94c08dae6b03a6f4b4b30f5b3c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf21359030e193f041d491015293d4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f1ba5b9030c720fd8690f4600098a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6245e28b62acc4db94ada2fcb2f42a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57a8caa526a936a85e02bb8eb2b74724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50bdbe874825ba7a68d9a074215d4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376a1fa907c49ec439f7b6655e5f8f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c24e1eb0b696aff4d3e49ea890c0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b1c1f813817cfa3dc45474b36278a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a64c92c1286d5599a235b539f7cdb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c687a08fa4bf71250bcea7bc0b9d3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7653fa0e5cc43a69941046629f3ad4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf7643822c1f09a93dc888edad7b4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ca5ea2260ef572783d3ef3ac6126833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfab8e3ee8911be50c7cf7ea362163434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0752c89b1bd3192659baf96a0c34bf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bd45ee26ef48511849cf75bf9b75436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8826901f2424639e82b2d5408a1ab337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4869c8d5f79e01d60bbf9bc54fc7b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc52387a88f0e99ca50f42724ded92639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580ec6373ebdff6847b6b469628635940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7e897d31e54dc0da5d256ad07c2d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57496030fa7b4b7ba44a59b89d2331c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d6c7a701d8e579d6f4372c47750a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad0160c481202647ebf43cec7c99eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b613d701d8fc465c3aaea1d33695545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c2045107480384770c5b4a84ce9b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe43539b707dd50ff2386c2f56637aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1cfbcbc5375ce2ea90842d128e64a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957b39a08954c9cc8ed89d1f11bb8f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d82ed45257ef741eef540a6881c1e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e39e4c79fde11b7675b887764469a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d520bef4bc0501ce923031a0ad845b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14fd63bef7edfbc41e6f164fe4419153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35453baf6698fd54f94806337468ea4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b48f141e73229bbb38b410adeac8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd0f4c5f655d8621622a55985c727d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57440c47d99dca89217081ebaadc7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f5089d793d2861f08a20cbb9989f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26401783e729c9074ab5e153e973e21359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604534b68f4186c7f54a60b2ffc358d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503394871edfca50bd68bbfbd44db14a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa110c1166f6fe58572a6762dec7828362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8acb109fe1089f53133033a2efbc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313af9f8f43a8216391a3c59a4bec6c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d3cc2acd2932283b478cd71d1001665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367a739a00ff908b3986ea167e81dbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a310cceee82e429c516af8db69d473c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57238ed72b4d060997b324cfec9c64fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c610ee18769636509bac21686a7f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf86572c9677e62a28fe24f4467ac9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94137b1ab09bcfd6dbadcbd5d15341071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb772e5f696a3e718bce3cf3ccbf1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f68f33eafb2fa76e1b4d420c5beb9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc881a4c9bff4062bcffe259c2525274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b57d8cf99de7198c1d52e4cf7292a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad96aa1be6117cb2a55108278842d3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7886db47da6947ce39398f6cba2858b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696f2d62c81cdf185475340c084657278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf339a61b6323302124a9e39bd142c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a62d7214d0672315493bfc705045c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cf04bb07ae4283d9af70b5816400981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb45204c7b91a19c2c22b14bfec35782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3860e91807e852584f6526ece7a6da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d648f893eab5b4a1be2f89bb602768f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262be9344a1d9cfc92afcbc5b81c2d1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b7a1f64992a12b5b2a851b48ee2ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61ca866dd48a1d8c95cbb306641c9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c61603e0bc0e1d30424270265107f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ef87f43ca89c2a152f2fc4ea8b01989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39130c59b485039c2a31fecd164a8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc43d136547a113ce7f44ff156c88291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e5c3372959cd17c7d09dd956bcacc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a46d8192fb2f4ac21e615c740f2c4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd873a59512fbfde1c9a6ba2280ceb8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2888ce7afbb481e43c45adaf8faf5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dab5a5ceca8e9d39e4cb22e92ab2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52108a5adba01510814837c82ef82297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb27fe9155a7cc8a84044d9e93303e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e553c89f4a3071a92eea7ab51badb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7835d3c53654fbabaddeb97d8db88fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3cbf87bf6cbbdf0461998df82076f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab597761a7ed524c1029c03817b69a09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f113b9ee0d533157cebd756d9b4e082103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc263681f10951767f499d5528ba7aa0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff37de21699fd3c1c082e139ed0667c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc56cefc98a3f7f914672a0b449436f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd049e8311d3307f3576c1e9a3e943107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1fba4c5c75eefc7b4cf725c77aaea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706339d8152804640c94ea69f903e474109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f665ccf8d531772ec5e3fac91f46fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf23013cefd1a62a64255a41ff98af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65caa4927fadc368c6d5f6f0772ba8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93ee28b97ca9bbdb0db4e4220e0372113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d5c25a4709e93deb14faeee4c3f0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f395e71d075feaa0c50c2beb16c27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8819bf9d11b2a92bfe28bacda724794116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e68ead5d0c95698e0faf6d16d73b02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408a903ca1b26c8ff337bf962f60e00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93d663d2c6a050328d30b5cf9992a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002359e7a69eff5fba150e4595dfc10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7acb0340b969285962b363bea2fb78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35263516e109b1bc354047d1180d1d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6a3716f7ae34575e5d7508c209cba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cd859f3aafdabcc1458ff78cadeb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de7f486e48b121df500ce162281b5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f5679cc5a28c0c0f5f94aa7eb1c3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c517724b46cee277f25bb44246a63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7acb9be17d99d9474bc08712ab65f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c8f6da8fc05ec64f4fcfff9fc1331129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce850b1c28af6fdbfaa5274ffd3204ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fd26d59b6c38452f595d76e85d828131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00596892a0ba754dff5a37ef049c0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8522abc09d955efe91d7ee70fe07d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfde18ebfc0bf7a9abbbce3ed6a554134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc483c92a2b7235d7a03fe192bbfaa6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0109323b4f462396af917090ae318136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cc70bc21cbe6775df1915ea7342d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea9d6fdcddb90dfdd0e3d37761cd34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a632f1e047f5bbed69357d1403a59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d5f3347e9731c1b419401f724970a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d325dad14f01e55bd3f9b610ffcffb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3d90fd1a95d8d97d2314411232676142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719f0f60eb6523bce294081c47e91ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306cbbd9e665227c34c48f2dba4a665144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7c3c55c9f87288bb6ee39bdb8753e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85c84221a0744a072b660d60a11ce3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270caef94c6f1f053dad817689db51c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aac2e3dc3797c1373cc3a121f03d6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8f0cb03d34a60a5469876b3436861149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d11291e1f52ab9007b62797b7403f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537909362cd5cbb489b2415e02b8b73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4ce220757971e2eb2d63cd612e0e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac566e7f278c104ae704f3084f954e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad153cdeaabfd53f9888bbd34c6562154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1355938116e20799e7cde6ac5940e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337743929768d9a179cb0ad7ba31394156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4663984da9c21d71b12ebe45714cfcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb83dedacd0f9a2efa11f460d85e2db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee899c606451726933b3d767e1db13da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7584370e9e6d6a1b9392a3a19d70dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cefa3fbf57e1fcc6b94b9fc9ee810161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdfa6dca4388fe9be3b1f1a2dc4067162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fa4cea29f7914455074d4b1eca6d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c46cc361975388d4c2a9530269b58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afceaae307fe6c7291fdf2ff3de000165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccb214b3834faa00376e929a41dd0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91161dd813acd0ed4086de35b56530167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7a7165c8a1165c835f12190550855168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcca146c4245c875321de7e903bbd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcc7e77214d8ff2c7f62aa674f9d13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7d9f8295a0ea24be826f74930a988171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc649cb1ccd6cb47b8fc72898f8ff0f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2f98e5ddd5cde69a1f58e73b77d7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa05b94d0073915d9641ffd3a626be3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a0305454a258812c9c9ce1264db04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417d0c3d13d27b84795857f9e80f710176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efac29a03b7cf6afd757f17dd6f62f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f7065d039d8eac58dd57b9b3014df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba12ffe0d96a3d02e3ec87f2a66ae7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cc7f3b13cdc772601132e107c5949180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ddce237ce59c1f1f1706250f15e45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f17f4e1a1905a231fe10e401538b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dce69b1ff0c02d8c69921c870937b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cff94412d1a90b87dc9facb5331ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e331f4e2fc6f87e9dd1346d789e565185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee9c2eb92d4dad8444ca5c7fbace6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4197ac0314957977b5a6dc53c025205187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871f798b6708179d76dc0dff8211dd4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38610733a360e26f0eaa816b14d419e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3baae8db8f44e0dbc7a194347c42ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef2d900ae5f38925da5845c6535134191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b5b175a7a8543584a8df2a0b178f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebaa80fe4271c1aa3015e96d3b7d73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fc227da6da8a704b93965da57077c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188c9f0712f9ccbfa3d2cdd76111e90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba11e54e2fcf842cf3a61d8ca5d54a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accff1f7c80beb25fa8f6f983c879dc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a969e5f7724566a19f5d0f1ae10a4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d2d5f437005aa2cb90083016df9e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707829b31a008aa671e22ea4cff8aa4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246c9652304a6ebe139c452f0f53dc3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120140294a7496f9051e130cc34b8f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d9292d7812bdca6d2019f08ad5c0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d4fa2ecd3fce393ca76d37558af2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb92070c165e13d8b25f4bd68e39cfc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6806f553bc8e363cec76387ce4828206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78b6cfef8a96ca08135a1312c69ec4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f533549774f8017c34475ca8f49fd0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee7d5c3bd7a51581ec7a085c779255209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c38efa2d3aec430df9718ff8acbe61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969e6c7a81daa20a6c1dba258640e67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4c9ef9759e28791c3dc0bc49cb1a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb7c4c5e246a737e3814f4954043b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de394c86d1a5458ad4f156e8a25b1cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bec34f0b1994ce24f52e207b0f565215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190d1e7e659e1ac733d4371e5277e95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb874c9c61ba3767592f5bf07c9060217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dd6fe6e07f70720698129404e39a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b029e2c2ff9e92783c29fa71ec0f14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61616b7782ba9ae4ffc8fc478ebf2fa5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d142f57728eb6febbd656df291523221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9935606eeb43522d3c025a2dc69d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa06a53abb1ecac530055ca9c67b47f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeca7c817b767f548e7ba7bb9c3da34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e10040266e7a800e558647d1455d46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08f5a465c0fe3daa8cfc77322f6ea6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b024abe27bae09afc252ce30a1874227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ed1c66e4b311276c08e0f432df11d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89159affe850cdc938be47bd9e16dc3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997348d2b459dfb2b4f6bccfba1bf0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ae9f80bc28377e6eae88f326ff1c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f4ec7d494a811c5b92d2702545f95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b75f8de279e885e663c3b13d4c6b51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5893b5ceec60d94a046eb108a9baa0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189a1394c59b8c69653be4eb3dada6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082fa4b952d32687769e415771aba4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb55809ba0c8f30ba29f0c7b0db9d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4193206d2d8a814adcf762a641fb318238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9c60d2de5152a2d379bcc3707ba2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce33c82202d5b447e4b95ee5f3569d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812890bc60070c2cf9e3717434ba39a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dd4bd2b9dcbfafb5a898837923652242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b853a4bd05f1b81947c6da8b1c14be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729df41a8db97ed2b6d10022472f9ae7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143f93bc5d49919717514663f6b91d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db5a632c9e7d9165ad2150d5f79012246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f40f0d5bd5f3ee9a4b4d2a40b7404247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af243c2931738a25e7f1ebb1431099248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb33ea9c0f5d3443161c5b9f11dc519249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa29e6ed8c4fa8bcf5ae3387d0c6a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb8398683bd5e2bf5be4b75a787e80251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7132f330e990f3158b2892f8f7b24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd792f9158a876abf26f45bf31f7719253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72d7af3f2cea66ced7293f9e9d29a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51528d81918b02dbb1bc8ee6d5d75d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0523c251539c7530b891af0081ff05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b271f0ac4b3e35add1b04aa320ba5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98fc3e93555b8de333f268870abab3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3708aab44142b7c9c13f015135f21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45cd57071cc49476e97c01be8c27b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae12b53798b00e1c186be56264ae15f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bade5b33f52226c68883b7b0e376f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b7a2adaf212fa6cb48fbc75fde9ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfa908f3b1882aa87635a3398d00a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc618fd5bd12acbb8ce7c81fd2f146265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb99c7bc2082badec8dc37df94fa47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fcc2e0d3c68c5eeeed4c88e274742267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731793c073bfdc0e30d018f766ff1df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da2143ac703d7459f4129fc11ab000269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaafb258ddf71d017670b4ef713ad3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d72390c5e9e8688c5c7117a6b226a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db185f82cd758b8278a88d197ed2a16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590a20bbbfb76570449a3e5639985b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad10f876fafcdcfb649dfdad10bbb3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7978c8ac7e8af9392751bea30e151a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b057e0c5a64846688e7081c53167d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8f641ad774bce8d5362cab2bf47eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86617b447e30f726abf7f83c57f328af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fa2248aee598696fd5c56817eccb3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31649b9b5be7b19db93dc25f5411a0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87594c04130fd3302198fcf9ba84387281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85e150449fdd35952a25db498c4422282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc273d1da59b38c5ec2bbc54f36533283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82379a28c1436707646e9904209620f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b3cff9c98397f3ccfa26928520c86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c064762a95bef14c4aa836819b78b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d7bd7be039e15e3669d64907dd26a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadca3c5b08ee0cf1013662fce8571f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f565ee435613fd960c184766ab6026289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59e798f791569e8cff5e543dd07252290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b2c37e1877eaa564f60d48ceb4b12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e1a74de185299bbeedea92146e098292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660ed04a99f965978a75c404113eb60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c05e7720686642fe7e807cdc35546294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e0bb094fe18f452c2f4ef8f526c34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e52d2f27f14dadd4c2bac26b37296296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d3af65ab678ac796e862663293ed8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635a753dfd98584efa172f68c91ea33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca6d3bf8276ff44a26bd9d3b797f91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9c5d6df970625c89b41d6b959000f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0634b2b77c4dbc53212019ad2c260f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483c6222b353477dbac6a62bf9d3526302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e230297f102065bce13f20ffe62347a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b34c71acfd1a2fca0feee7c3e3d84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76133dfa8997d9db4b6609401968148305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c380ae1112530eed1daa398f53b5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa7d4d8cf7b046edd294988714b185307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e2700e6bfb59f61e903dea3d9ddfd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07a3f7b175e7f61254fadb5eebbdee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39989fc165e60c53e9e8bcaa1ddf0733310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5df6d4f05dc7f15100a465744ec79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bd7ec3ccce76fc6834c273625f625312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e43c34cbb0f9f54b7a3f88e8ad814c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c52e5cbfcdffcd48863568542ba88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cafcdeb361e745ea1585da3df04556315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeaacd05030a089f22e77043f3ee0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5908450b1af50c6e9600751dcee9824317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44bd7667c5afce8d98aff631124abe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf50e0825301ff6fdd8a584ad97a20e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247848f99613a2077f64f5bf8f3591d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d030952d851c7c3b44136ad3b24b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac073bd79fde9ea0dfea73b814f5515322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc678c7f3358a332e46ecde6b25462323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02214f3006812f9fd7a14f35d5965232324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41074a531df92893544753da9598db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a8ef9ccc518cced9a01de9db7e989326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e72ae2066f3dc86c7643e358fbe9d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a7d959fd172784f999f3efd7d7164328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b11c647e8f583e7ff4384dfa5353b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4445cee24496ff925f5a89dd2f1e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfe4480f92768d7a312a0afe255bc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dadf373b9dd80e4eb41c3996a7cf2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6e14b21c3c7b21eb27df72013614f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d82a85f5aaa193613aa9a5277a7371334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be914d60bbf41e2a4225f4968d2418335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a1a2a0cfb72a60a75c1948507ab42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337016280f795ccdcea94b80d06ee36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6209a2bf278dabb1dc3eb93216275d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20921636429e8b6518d5f94d1fb7bf30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2309524a3229b5e5ac49f6b942d64cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02511f666c776f632f9abb1ed568d9e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c131c7753b64a2f6afa2fc6bcd6b77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81054dc381b55daad383fa622f282c53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b6fc1e89bb942dc3651368bd078de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d08aaebed6d54aebde308b3c902fe0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6f3a379e51de86d2000e6ef051d8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f6f2360a4e21b75cf442af00655f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa30ecb7d7a0c321633fba349d5402b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18899b5a41b40dcd2575b73af5b01e05349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4a05b2f6aa83ff00f429e6c568ae2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a32dfa499a71ec4e70a34c4c89d656351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82228a71ddd4ddbe1a13ee17ec0c34a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3153d76db4171654bf34bbd8c5c6c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494fe2dece8827b7e771e96d0c400a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704239a9096f6a83992c9dd7dfa9176355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30380e2ba3eff1eef80b54bc50436c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426f7b57da4557c5257a9a1dc638ed4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705f0a40296635f633387d2a0bb81db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22008d1b955b65831d16d98684425f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24c21dd1501ebb7c9e3c7925c45be4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0afc22769bb1da24735d30f422e144361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e96d44ffc1e0cf026e9568e057234c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c80270e83a25e336f90f786be80ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4de6040cf6ead06da06258509af163364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f444bda0da09d907a8bd1459b5316a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac7d9411fd83ac8c4157b4336a5f24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e86af0c55a666c2b5d43401c0eae85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace729cb12c7d9abd0c6d9ca5d13c83368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7d5dd7fe49a2584cf2f33ca988663369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0e3b6847456c3dbfac3c6c1773a11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0139b8ea19eb445485ed44af5f2ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408426b5174546c385a177364048b5e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150c008f27c6971f4647706e3925cf7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f00780ba616fa61e52f7438a3383a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c0e6eea1cc6c691668282531d0714375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b91d31c56bcf85ef29a17cb197d24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b18be3c61e4b8f06ad16313cafd43b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5877c86ce6d2b829fe568a7453efe378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8a379510fe6b3b7e0387124e7da341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f4f6d332bb6b58537d931e00b3fcc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d034b1559a1e7063116dba3feed3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1dddd5e7a773ddf82f84b77fb8ce64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57c61f9dc0b2e4de8dc60e80440a395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034ea196f7598a789a12dd301e718366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f2790bd10afaae55f8958581439127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae05eb516768d86c9b2324396e015248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bcdc39c85486e784db88488c441919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc3a456b41b94c2ade868f9e81f19d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b3ae3dd1d9414e1f84ab1ab54ffac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4237d4723ffd2a02be4c83c8ab739c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce39267e5c88a1817b8f0593d8b79a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c98cf76e62ada265966a08ad5d33f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4d75931191e6fbd95fa789825ffda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151f460c92f14fe37f595b2fbcf837016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cfec09625d89f5f2938db9a7679f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e418dfe159d56d6b706fe350240a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df156a67f2497b370f9894f403283719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7ab6940c01868ea2a196aca8ef45b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d3d33049084ee2e75639f2f11206421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d30b37cb0d0cd095452f1f348614af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5778064254625da3ca07dc40a4ee1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729e78151cdab8d780ccd0ab44880a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ddccef763be838e0b3b06017702b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035c215dd34692eb15fbbffee5a72cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6065505c5879ed9cbb0d2a5204da027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5e5d11899fe494d265b11f398b8d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6f7769558000bc9ad1b9a14aff0af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865faf5eaf1f53f972f712e81e03df730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc04d679f7cf2acd178b2aa3cec87931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264570c737116ead3b9b6b2bb1ce5dbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffec4fbef74d8a310284c97e6f5f97b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b26e59bbc475574f15f7c21334c7d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ee88e3959b3b3cf51dd4a5fc515d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c78e4d4876a6e02ad59fd8733332a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77840f433d400f7b2bf37a5d8fa279237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3f991826f2a649d18fd1078e41fad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6cad842e8a18ac0494d88ed27cd5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e049bef9ae8e3146424eb4b171e7f3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16b2378c05bbbf7fefe98dd3f7058941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aec51b67940ae1fd766fefcf924f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e552994e468fc7a7836855bb1142b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a724e129c19324bd001d6b99937a35144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5596f9801d019d7686a70663a0e52ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18d648145856037d17f8d7833686f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9f0c4775026bf526179c308b9f10147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749131a1b93e142a89a0fca9322d46a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fa8fc113ad4662cff04a6f65bec0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ac881409b4eff4a2c8af04b82debf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da3cafa22457dd1cb6e0b5ba016a6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b5655331d4830a15d9d14a378272452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41309e2b3f3046281b44e1577badde7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fc06838d18b1e31db22bc8b84fd8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d421dc76be7e6e8064f62ce984522055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909644bc023c72cb32ebe4c118eaca4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b93731f706a32161b8fbaa9636a03a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc9db7b04412ed75fbb81327c343a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a161c7b28a373445fc44fce208708d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb172cfd2632ee3a8ecbd0d3f51131760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f6df845b9d379421f71be01ee043661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b3142661bc8f64a1f4c582c4f504b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf15f314bb6a94876c7dacf0f9d3ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d7e4b4dd6001bf4a14bd1a1d6334664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea236121ec6eb6704f7e08060a09ec5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8766b98ae7d12f16766ed20f44483f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8e89736c57fd55709b4c8ea95364967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d32c6ceb2c8455cfbf371d910622f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35214581c7d120dd52211c24a0349969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb242ef4d9b24b78be14b7dbd15632e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367614fe275fb80fed5cdbd6c8a8bfb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf709c7649dcc0c5c1077c95f131072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832c2a32b58baeeaf1089fd4871915b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef797680b862b2e30db601d694750a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87f5fc0be1044017ffaacd5971580075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e60c09339a3b85e49b96e0168633d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721ad761166930ad67ca7ef7e6671fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d673ce5905276d69ccda1fd00ebf7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6078d8f76ad1f4342f85664ea5970979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a1b31e7cf2290c58fe39efd8f99a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48191a43f647db3e89c4cef207d933dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39da6bb629a15d2910cad4e1c2e992382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128238d78588aa5574f43776341f4c8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622c666fdce4ad90bc8268a61c09e2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7d3d92abf5a41656e4b2dde90a6fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c5c1eb5fc7afc7ea2d9f13af1a39986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58197e998fc83e00ea7619c7519f52287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee250ed811083e826c4a1d6b0c873e3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b58e69e12cfac4d3e0a1374ab4d7a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc52f8a444cb7972bdb5050efa8ff4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9a50e509ed98037b5bf63390ef2a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7153cbd3e4bfbe6979a3645da459792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf3a3a186a5625554bf3a9cbdb3cda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60795de48eda2afb7ad0be8bad6fc08194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f698b6089b6e494e8df1caed802494d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db4933df0136a0665e9e64cf1f8f8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725aacc345a2b69e2bfe0e635ec68ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb685c3f259f25504763ca34a7b327d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f89e917214092b5bc92b035b0a335499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26db08c2e64f4b70cf423518e748e51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a23797450bdf3eace598338da2dd7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576be77bfcac70b7b63d1c27d3a9dc0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca0816d62386d6502608f208a29859103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e76fe15d7a1dbd574367cc4b148f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67b3e3409f53a346e03a55e5acd94c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b6c62d1bdf1fc9844bfce183af8b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389ee00d0298c2a64ced1ffe52a7e7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c009cdf0d38f35d2704d1a855b2253a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fc5c4d1abe838b7d97c8d80f02e66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af98cfafc87b1632409feba51a765c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbb9cbb60422e8b5f40b61a0986a81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082711301b594d159d26b1185be096f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbea171085bcc03fb7a311fbfdd31ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fdd7be8d65f9288137b6d1a3744a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50ef29e814a70163c86c78aa8727b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ec7956d09878980dedf0a5eeb48c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cac6c7d15b313397f7f63969b26847117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99990ee5238281eda035ddb7f1b573118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811190db528f10c005a3df5796ac4c1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999dfb74126c148ba8755f217fb6769120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887487de143858e3631b4892a730123121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77246e9095875ef9a2a1484a6cd1a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcbd55984aa0288639e88869ff72ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce61c97da630f1ff2399348c0934df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f0169248641ac4bc69ebf4ab7ddba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27758a2b8df8746481947e244bb0ac3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75c3d276d0cba8bdbd32977876e4f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe2337e58a0884de30aff33699a4c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6c87853933b3324a703f927771347129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bbd4c81d97d9eb71cba561895a7fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7ca046609c560c2452c82f3c9f027131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a12112d9c863d1d5f6ca82389683e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95bf72e69580090974113c0ee12f72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc822baeacff74c71720164fa47d20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c7e2e2a88311a1fd64a0d3d2b55d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2022b06fd68aa3ae560cd3a99d143136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086edd763a7926d9f9b93a494ad68f7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51cca3ef6c105a26519131e094438e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb765b10f83069ed5240efb95a7d9313139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83cb5abb962e5e037de3e7e176ce87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a4e8d20a3e70cd9111bfc6bb1b0ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b4ac2465313c484c917c9957f4628142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c598999617e4747c1d577fdee8581c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973fe58045b6231a28ae982749c22d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4342ba52a8495a58c083471d4ab2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f0dc9d5aadf485c53fd3e27a7c958146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be974ff8cfc9451bdafccfd536224be3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50211caaecd71480ee898579abc105148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fb41a2354f241524b404b8701b732149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd5c65291edea21b5292bbbdc0341f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553528871157fcb4668c22c6b978f514151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ad4309d8244cc5352241846d94890152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387defce2b189fc6939ee55c3299a928153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101968208dde0e40f3a04072127da83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fdd6095d30a1180fe1cda36f088b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b2e0fd936a913d37722458512bc86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc5963e28e13a1c0dc37bd3d76baf3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da246ac828fc20ad99fe548f1cf6bdc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c950e854b2aac55f73f552ab88f07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba123d189e863a4eef7fcbe38df41d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dbcc07201d587e64bac0c063cf339161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa715af8a8c977dd32fc073b37b2441f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ade4806e0b09817cd15b62e0a0aea4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412fbeb633de7a3dff230f75353cf5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340badbc7ef22fbaa1b65ab23cf5b93a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37228bd13d564966fef778a12a198f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3326dde5362987acfe0680ea314ced167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d85ef4f2228a4eb589fcf1e181492168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf747041b20e394faa20e23b17c9e8f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee46a0d018ab10b296f28967e4c1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba7e57c5cb28307f1f1897b852059a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ce8525716ff237e870dbd127900cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770670d46f2a38f0ec57913889b09d31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5848f8f8c1a4717f8ee9dfa92ae6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae6cf84a56a7567ac00e13f40effaa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4f719b60825a4ed21ce098ce3bbce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb69ba43ebefacb0a1a92308aa93a4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7296115b34a65032121e5bfc408591178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5afa851af6fd7dabf1c0a7ab96ef6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a78ba01dd8f3622fc799feed91bfee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683cdd6b0e167e12d58c6f1a3d8bc63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9288faf3921c0dd5196cc3c0c32ae6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7bbac42cb574b154e5d0db08eb0fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cc5f0cb690b7f1c7f113aec2b6a9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae904fd27917ebb6badc4aae21d28dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ddda9f3d91a04455ec4ee7fb1ff73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a208a8e8c9d24fc04a990e7816e49a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ade5ae0debab5c0d37e02fa0383dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73527bfa25e0273804d8eb86edb157189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba57c8737e948f7fc33342ae41e236190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5d73d59a33a149a7be1215cb49757191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6128d7673b52e40e9b648e6f6ce01c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6139ff13038dbd638897e0d08c6765193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cd12b649f6e65436d26f1d0c42903194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ff508ff2be5e6001dcd428c5a6b9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c4f1155626cdaadd385cb51601254196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f9306f5578db5e9dfc2d9f70b830197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0f6de23f833a49437287b78b4c318198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8be75d51b437d16398407c8a8bf21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e27ce7144c1755afce4f113b10273b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04934431bb6932f6c5325b39869f31ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53d31824e9130299ecec0e5cf32357202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74240a5af0cc7163588bd431994d39fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79e6a2dbf9d2485634b928c218908b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3ef2b00ef15bf517d90572d2932a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786c0c32665be8cf5435666d15b43c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb51257cb3631438a852b5fb44cb3b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357f64ca368c4947978f93f0b0bf43c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa914f286af29d19e80fdb46d72cd173209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87990769fce846e74d97034c1263cc0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27418824a13cd1e2593197d810b384211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90103d97084c23478163e43615938a54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935b54243f501fa3f871ab19b55e36c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c25dbaa904024723b7ebe82f2a3776214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214577094384b7c4d3e78c194f128291215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535149558f2767df7a8d279e7757951216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91b508676d040ae3e20c64a5e97ca1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c780e73d9b06e1cab639a877ca2ee56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328ba99844df958e626e0256c73b3c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2485c6d37afbdf0be7fe116263e7bf4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425017efd1830fe6233dad8dc58960b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a067ddc8e4811aee499892f925211f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654849caaa855c7fb27ae6dc0d11fe7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655a8eeb0b8bf7d674ee13b32d0a9df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c9a3baa56d7941122b49dbca5efb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f65ae043269fa7db964d444dc61f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a77e99fff43146a1b4370310c72eed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f732472078e0aacda039000c2efdf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9656739ace8987a0e862682ccb8633229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a0b646a35ed62da012cc94f7a2c7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88eb811cbe3a59653b45ceb0fbb0b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690c5a858bc5c333760ca0edf65e5cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6c22a43d3a08fa9b9f02207985061233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149d83c46786ba129632909d3aa8305234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8c2bab314e6fb9124b56cdf12bad2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bfd84d99deb3c9e952435db652e1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1d19c13a350545481e23e128bc665237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819948ee989e3fd97923ba69230ec37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b72b56d90aae3fc6c97c64c87cbb70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7138f83e0cef6a57421e87b44dc464240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaf63d30706280ef6914d9c7160818241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7970bb2e061ea1153764100bd4e5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c853949a39a73c79b96ba6662a631de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e20e7fba354c70619b072d5051cfd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362c52128a5395772c261b6111bd804245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4c10960e895c5107b9648be6d6718246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b52a6b72666f98b5946a2606bf8956247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126acde03f1f776b4b7924ec12691ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fe608c3b0ac3db80576f636586dcf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8af9972b4eef0c40d0e56436a31a5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985008d1c63f1431f08787210ed4cdd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a165421e974f629a026aff9d5b45d80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fcfb389c5e2390f4b7dec48792cbc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d8453379c6ca830210e41c4d4ac9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67039efca58284a851d9444c7915cdc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bbcd0df365a290af156a6ec247610256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdd99f5e464a1c4440588b8b325481257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf96ae781a1352a7af51d73bd4bbb09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf1994facf73df5e720fa04028a68f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bb4694871a72ba6b2775930628df1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc6726dcc6311b28e1cc5cab52fbdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2c644f6e27090e7b6de9e53aa4f13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cc6809ca3b42b19f286424c184ea7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edcd27b94381e6b1be071945f37031264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9741c2a6add7885c98e7d41f753efa7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc699365e9e92b6bce19c31503484fd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c568700457d9a2a48194d8eadccd14f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7850abc20a66c6fbdca7e80ea7d994268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c5613eedce126f24053563fe6c4be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17166878799c61faf18d94a4191889df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ddab369fca7e23453e289dc0ff883271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d4906fe1ff6e73d19f3be0107ebd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ea640527241bc93a0959549ca6f03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1db251a063e741deff75bfa4a3c87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238b4823204a438bb0516cd24d68c78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d61ef054943e4ede47b2d9e1c374da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129e2f1b72d6f43ce2e37a597314f0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9d0622fc8d6f4667b4694011511b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29884d8cf04405fc3fdfa85efe637d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb459bde9dd6a9fdc4217295daf650280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f74a873c467c7dc6028b599bc2c331281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962c6b8f0d91061fdb64c8ec51ba6bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd506428cbb2aa012a702af74a2f05bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc21f78e19e5375065b60728c77551284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17186fc4189d0a6fb69b2e68b2c2c5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cce3d6b80455c673c96089ff8962b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b769d3174fd3bdd68b2a52a236532287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5fe6239ec04681c88ad8f870de873288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b54f21e2255d1236d109873ee8c0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614464099ebc9b6a4a093a129938fee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cb06f59b49b8337339b1604e10951291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20179e76922cc545db92ca7c8e5a81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770785dc95ecaf2c9be36831aa9699c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139aa536b9f85eb13a1ae30b76f1fc6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465940c43fdb511b714ea57ac2b2ec8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad68ce6d3225f2da70b740a89dba90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c56e03278035b8109f8d2e47fcf20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbd1696e7f6995e2ded376930cb630298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f0319e280a4fc1d54f6f26e900421299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16060c34b75aa09178fa931fa3e4fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009d9a5a0f188891f40b40151a527c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd786069f3a55d1c86a7a6b651485d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdd767502eefd5b8e091faee518b9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9ca73b063ba09f8f8c03db8d83188304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b32f8711539856750d8e65b3a07c17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf3f836e15e4c65588987f831c4967306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6d5012f6507bfc56c3b791e42688e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1a4ac9cdd3ccfb81a3cc9a56c9dbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6f6bbc8a8273da913cc4d9be115ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74468f3027daddcb11672078c8f74346310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3db08debf8ac1aeca074131f0d2a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1af29fa219918a46220882be45eb54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e04d2ca7df9e293f50bf7a0a563960313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfb04ba810469c38c7545e0e7737b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef8d09a0b49366c3f14271f3390e26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f900216d0207446f28d0651b11838d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21cbc5068833bb0c53c79e3451d71c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67d849b9cd6013c19f3a8a52393dc4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42710c0f65655916c345bbe265a0a23e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cb649d739e4f7de376be1ab6dcf70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15a81628f7f76677d441c541dffac7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefbb6c5ff6de30ecb2de020dd160c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e35305a060e212811d833dc887b7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102a01455e236cb221860bce971e3ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6435e9993d14134d0b581351026136e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8252b9236f0a8991560c09dd7c598326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2041869b2f1ae1c7767f00ad80167327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc889510d13fb2e9f463ed26150e28a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44107b68be60b972c0885a43234b9c7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffd37373ab9bdc2eab119473149837330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3167088f716023744ab0ccea6341f5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870ee6b005aa988a66e8a9de8f49c73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c642d6df19a945f9ff2bd552812558b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab4a38ee2b26c18c498c3e4eb7bebb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534bcddc5ee7a5074b972a0362f6bf4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c47b9c29075f811df3698ec75049e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bface21743a8d8ea3aa4818563def42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39819f1d3a2328f4540d78e97d091986338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff0eb1ab5f6587416598ad8dfdd117339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee37f7328565412829c4b5204c299fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b8c0edcfb5e50537e5752e22e3e8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc14a7ec616a657d005f1431072b175342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3ec29624c681d2c7faf7748ab6f29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba9b4b1df5d6e0cc720fe96fb9ac89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459916ee208a0f6c627754357d16a7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97889ecea630c627d64227f99fe439346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56697bf6fde24c00e19aff83f92472da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e164b83a6f21e2b4c72f57e502bb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c58a020e2b4d86d2d57955168011cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c164856913f4fb75b8f0327c73e72da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd596f151fb51d9419cf3468771fb06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bd9c30de539a083ae4b188e5755e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301cf37e0e9034229af44999ceed5ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabb2a9bf3365119db37c7840ce1cdb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732684771fd7181e166c79e9febd201b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6473da794af0d4c47845e3fdff20a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4140b5a269bdeba44fc741b79ddb5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48956114b9f72b8618ab9ed13d0ff9f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cef1d74b27c60146a453bd1150b97d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463eb47f333ef111974ef898f6d4122360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624a91b217ecf80acdd8242e0fc907a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f47327eaac820a6df4b297527d12e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800369e5bc4e6005b39e80a3e7b8c836363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33231ffca313fce489ab8bd4662042d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc673729b6f74db69202e8f2d641c10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48694845498c921ff7fce1188f37dd46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca58de7e01843e975a23978d158bf2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3927112730746808040f3937fbb072368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c61dcf661d02c4e0bcd385bf090db3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafeb9bd6cd3f74be5ecc9738230445370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d6a00ef294e7ade86e94daae22ef1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7902e672bfa3de3782782528f4941cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa46ee7ea28989edd1f4f28ed02c4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80b7faefafcd6ff0a1bb1d398b7950374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607cd9c0baab0a211db30ae048e4e8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baf9cbf5b79196a0768a71c2186384376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fff57020a5639ba631e4ebba85c461377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f18de272563903c6f0a13168c64cfa378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>