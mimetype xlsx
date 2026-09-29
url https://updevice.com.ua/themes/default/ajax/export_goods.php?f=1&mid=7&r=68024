--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5f6efd40f5b1a4111420a0c5caa461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca990716c922dd8f65f120d34f0dda72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7de6b18e36df2f198823baf76d2ca83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4b18fa02bf646cb9f9a4f45eab9894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf06bf2967c67d1ab9ea9a0e4c3b2745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970cab130a5baee60efee0d6ea20b776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a505e4b24c28ad9bc7f238f21bdabd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e271b9d7b97aad91e981df4a2ba03098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140b2a428420ffa7f20e8ad14b9309e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b67bd2cdd75b7d0a0ac9d0d68168510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae3d8345571159e974f4cfa2d0bcf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7560207f45b8eb661e435d3bebbea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c204d8fbc593e37dabfa929815efe8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5173ebf27f512bf7d8fbcbe1fc2ca5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d12ed7afa673fd95ed3076bda4982515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435fcda1edd2d0ba49684cdb7867c3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f15867bb0043bbac138f62c319cb0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ef499d4afdd743905bf9667e11fbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d05b85441b67c9926d78dc5ec1e6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44a30cfd1725bb5b8a2ce7092a71d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201be982b0571ffda3eac941784fe5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63489ac1a2e10d251a99364a8a995e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef1da06b09412882240685a8d33efa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26600d486a971e873ab2fb3af0a87d8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0455aecf90f9fe0ef2b0ccf61489dfc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4ce4a143724a329c5186b3cd0bfa126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a1ba653a822049699abdd79e2f8dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906b78df95417379b8e6486bb1bc72928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff674dde65bb7b00526100d80f3b91f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df695633f5e67a0252d54c1da1aa66130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991b7816e95287b05f348bacf436f1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a45257bd0b15112a7d45adc583da3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f262da47545af6be7852c59e542c2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1549fd4eac0051fa01143519f8f4cce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426db21bd993ec4dbbd41ebb37601f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6620ce64a329e15fda874e4ee4ccc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb34cd447ffa8c2f3ec31919c8124a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c97b02f6d32664378e063f17022de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad39d69021cff81649fc3a5310d1af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec91abafbb2d4b11fb278659574f7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f8bf14a8075b64772eb8c94b4ba2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669321883013a6f80dbbdd8caf93ad3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2226ffa6c1ff634f7e94bb49cb47543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b158c33be15f8681d00d4f94c679244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22897be8a5a16e121b8777f006cc854345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cadf981e2d54e7e4f36c2dc12103df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09907311da493f851af5c6f6f8986e2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdcb6f6c91e95158f17c304e8b4b5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574686f8f459c1f69ddc6575e89eb84549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226bbbab1b4611506f094bdea41550550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebfe765ed97e202f5ceecbc338244051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f82238964774a76e62c4b1b4d07fcb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260235887ccc3f46e9b7af8c5def72bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8024443b629d4b753853560dd6d0cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8687be2ae226dacc4411c1189c78a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681103f2eac6da606e7acf9d7c8ea5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba08dc087ad40d0089714602e6a0b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7dbc32c5c6119910e934b2ab3cfe758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065edd69a3f0aad3c4042db8ed6812d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e99f1d4d784716d24fd72308a3a83f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300ac0148854fe60ea71d86202913f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a437c4fde330b1d9f49d1781d1d6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd5cfb3b556de91be54ea1133bcb5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36832588defde2d515097d05a8a4808164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc70e7fed16fe65a06f3187a5c8da6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd265f4e49f322efb70b07ee21e3ef766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d2177d4aaf987f78e08cfe76bbaf767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad9ec187aed7cca658f5ead56bea7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b037ddcddef04e25095d60657499869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f547ee8cdfaf06e0efe0adb94b50b2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c460b539c5ef22fcb7cf8536fa1596a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ae62eeb5ccb89ddbfa8c1c36e246a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d807c918fd62a3a2ff8585810bc701573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632e1cb33f34f58496ffa06b470a3c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97be5592fd72c74699de5edddefb3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0d571ae760345a9fe4caa8811e62276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f6ae12fa8ad697a7b7ca90e72cf6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d5300c4c8891d66441b310b312c9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff1ff94028f144ac4bd4d326c459bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd730d1512e2208ff75dac0915856c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826c5a1ab5b49fd6dccf7c1137e149d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ebf625ed00560e4dc789481916b6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745680d37f65f6f2f2e05cd2f67d7a9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae14e82baaaf0da3af9c5858be1a15784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a3acf988e320e2cceb04e86e38ed185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762392c83ba6ad5acda66bca371f75286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8d92c218059d988c70de71b3d372887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c1c012a8c9ffce8e2d76c0b0adb5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94fe7844e3bb1cea3677b3964c578189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594345c5c9e1c0178881a6a865502ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82593bf4918f18fcb7e4175a482b21c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a392f640e967ac57e23bb4ff0b48492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c69dd6f81fa527e56324614b41907893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b5a8419762144c997b215d83bbc9a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11263b79a590a12d3eb92a8a8dd8a70995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdf5e0120d4d73a8df4783b11280da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657045f386072000b873f3b0621d862d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a44dabeadd1f87689743465bc962498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822f0d6396201f5b960760de34640e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80f1006ee4e6d6b84f0d1dc5bd09aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62a536e9e587f05d4986b40f34da01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0963f6e6e81666ba04469af0713a15a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5a4c00ff49bd9fdea84f999603876103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a83de8032bef27e7e7fc5c6b7cac6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c966463f0e40e08508e2e024a227e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1f8eb2f19a8c9f7b595866799aba0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df3268fe4d81a0e9fd2f8117e55a4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415392de1f60053584463ddc916f4a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7abacb61af53e12afef95c294e79b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132263681c1d4c14e16de0af181498a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ae2d19deb60d5147380bbaee69dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276c81ee3d1c2851f2915f7fce4d674112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a30773f044065f979d63c8e16ea13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e63ca14243497925ff1dad9345af02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284feaf934a10471a38db0df9ed52ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc4ed88032e62daff0dfe1d16a328d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310167722cdf19cf0ada3d027e8859b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07721137565e9125016ff474c72898118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc810f6f0712691ad2ca283938f8d51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067fd09a7770ca2e273d7ce9a1591f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005313e714196308a1edd28549e336f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cfc72f4313c54fdd7aae4d2a028d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761ab55112477db0f1e6be36c0121aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c262446193736c1d6830ae8a79c20a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461599da732ce71dc4f19288d71c101125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21541c0fc606d827579911fc8532f9a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dd2b8ea267be6bfc83527f78fb283127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11a11fb7b60115bc59267e00834060128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199be8143cadcf456c24134f0f27b49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6dff7f9c828927f1e6b33aaf3ed4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b5c803b15990afbd49715a0e5bd6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050898db3ebb8a3faa7ebbec188266e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad289440776eb438718eeab46cd08d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2690553571fdc0222fd73aa64d7d75c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82cbb1204202caef0d5ead4aef333e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf6b35a673842943fc58ddd58df800136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38284d9691b63f2191815abad9016e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142083a19420326ccaaaf8dc85564f81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541092e9409d7179d66be5a60881eeba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bd81dc379920e5d62499e8c6f2301140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfadb2e814302da49fe3de19c4278d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f6f263ff0720a0bd1b4fdd3a73a3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4a73e261ad63e92b28825507eb855143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed327ae1dc2881d3d7a16c0f062e71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb5dc6b7dc63c7eb57757297476257145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a82a77f4afd512fa28010082fd59a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1457a9e4657ef0d19c0baeb142ae3f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4ae584d6b330f2271ccc9b19299a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16028b78198966403b5df2349f01b18f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c06374d9695c0faf23e9aa1bea7f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee666128914d3a7201542d05e911687b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbf80797a89500be6c6de5cc04588c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea161bd7e4a1f7521cd7784760256d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080291dc515d379b45dcf1fdaa9f1e71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35927334128f7d74e7eff06d6c0ff847155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab196070b8558ddc798ca295cee81e35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008ec6c301a9aa97767b9e5aab373f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f997bf29590f7eacd26d0b99223c13c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3b9b2146cd135692ee21ff037d4c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60500a6afbdae4a3e1f036c706800d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83affada57b5fd952eee1097199f516b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155cfbf5bf5dc27b5b3603f6c2e3521162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c9938a10aba77af56b317ea82e694163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd769a1f3fc5a0ea68f5a5b0e1ea00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e5ad63c1ebfc866d992e737422b35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47fd049a99ddcb03025110dc9e4a32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0b3fda0414d4d0c22c45666ac514a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5321613c66a70624ecba0ea0ba57e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9aad77dbfedddfb58d96da3e1037a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fc2ca89b972471762c376607cc4b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0ab3f3004f93d7f5410412977740b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7750c260b3f505aaa887330bc7d588172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ed6244f08ead2204aac2236d56180173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f093fee937b81802e2e961c6f2bcea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ed6f964811fbce23d480e512d38fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044ac66e07e78913aacbdcb36bdf54c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b89680d09236da1bad43407ceb39f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e73a362d8226e0e1512a393783d9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea651dbdd8b27534628ce9dd5d19c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41805847ef70aebd3fb0dc486d5efa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39846e75ab0fa85eefc47de97987b248181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b626463130b33bd6ada1faa3efbc9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270da477ac01e916038503a68db4e61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21816f05b12a0aac675c8c7d109e4479184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd07e900878ac23a99aeabe24c8754185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa5dd6f61edeae95e000471053c0c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff93555e4e70944e1d620fef7522b7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782c9929274ccc851e6d2f726015aa8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85af65e33b4021f84dfb835b8a26c1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e9aae9fd972ba787cc3a196caadf9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bb66f7d3fa808918a912a4c23fd7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994f138ddb80b5c97d84c3f166076f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6c97f48809d219f791ec18aa7a776193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3da69fd0ba3b8aeb281a465e807ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a4ac8a48d37a324e276de4d4fa0cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503cef2e5bc212864bb2219f5fe2863196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb6783de0844fc8054ebba5e76f9b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c6a6a88d9b1903d210a6dd7fcef9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692254ed12b08e31172e0b5007a36251199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a6a1b092c79816eede7a7aecbe065200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44eead1e1ae514a786b8c04084cdbac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afc84d808e5a621d14f0f687006ac5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a2e546b9252d354ab5688fe57be56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dcb7a5fa8148ab3fd766b4e443326204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755624d32cbccc29df08d565883c35b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689532e2d16ec9c711bcd044a1ca46d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e4f10541daa909ac1858382662ae1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b1dccd48e733575c652ed59884d3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd902506adb4a3600739d9870ea1762209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33449a4b21d1b794da56ea376239b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd47b6c463312dcc23cfbb2368d0f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad3e1906c35efe6397cc283b057a69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bfeed36378d88e7ed4bf58cd18369213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956defd3f014c9dadcf20d2fa96c2ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfa9995167a4f81a08aabaf1b1cb5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b927345191a10f1b1df5917754f8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0913a04b4d761308fc254bd09c303217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24438849486aa2e0ec83a2f532e425e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b50656463a6d24c3039bcb2b1e557e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fe072652a26799d2facea05a62ed2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffc47d7e45ce77d5aa4a4f5a4f277a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552a809a2673329a0de251851438176222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc581d1cd3f8d6a779fbf2fcc08f78d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829b7211c4e4bdfe66c51cd9bf7e67f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593549845ec9fea3d13abd40eacf793c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2152bf720aa7831dd3a64b832bdd20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62589efddf17a904effb9cc11bb4f685227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcdf954893227b8377f922d09dea35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841bcbaa6833429c225026b7a43427b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac14f11f10cd99e7a39c24a776b874230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964d21d6e598059c3abab0ddd700a03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f53946381612a121ba49eb4901ada9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779aba82e4c2375a2ff332e720fd6fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282b741cae8030f4c2e0356e63b94e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d3b30cbf9bad8e4cb473db3c64279235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6801eb5e9bfd0016d5367510cf236f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3224d99c315c4e40f3514a7cd59c25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35dd536622fce21f3e10c848e95c9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c7c3b0a54f361d9e3a6a64fd3411a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a470f0a8d4534fb815e2662510d72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c39d9036d961393c96af375686f9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c140c6dd98e72626f4a0011047cc70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689981291f877352808d3fad36e77af6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d194f427d15bc45c69f55fbfbf3f7ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceded5f017cc17eab0774f413f2acc3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f893361b1879910a2c8e1d952b9f446246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1acbc787609b3c63e620ff00ae2974247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b8ec7ac9839a26e1fd24b4a6c23d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0976ac890d3c6608cb35280ad1fa5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aac71c62f0f930e9fbb83391a1947250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a577c9ac12049f2733e002367511f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275ca420948363a9f04a821a5752035252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9954881974dac78298a09f67c1474e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e37a0be2c664bbcaaff4db2f313cae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84a453461672441f1dc2298573865d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d9a5689a4c2e5e27ccaa9c4849a0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31801e2caa4ae97fc8cdf67e7a43fb91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e88f7e0f3b39a7c5882c30ac89a57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50159707ec18553db4784f8d7651c1d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131794fc21fa082cd708f8acca9c902260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8891da0199d88d5819bed604a8c602261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102de20f101be4cd87b5084e500592c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee994d847bf679979a04e9272425a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b75b2292c6762e9fb923d08737f95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e30a9741aa7a3284b1ddd91fec760f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a73d74c7c254d5ed9f1af7fd0ac74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7d9f969c863db29bd953356b6d9ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938a0f24ce0055de105f74963356ead268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f036ea6d985dbdab6db6b211f64895269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a32e184a6264048e760b9011bf9e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fcd30c2fc73b943fb11c828991ae5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c1311eb98aeaf3cff7812625f89f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5959b5f3d549fbeda0a7e33cd033b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdbe6598345f74f55f062ad1f9d26e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e9fc86764aa657b3be92274192213275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d642dcae3ed3fe9ce5b873484c7b3e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74dcacc43c763161bac19f2fb42ff7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cc0fe1681d4808e720dd2d88bb9f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d215eac7362119c680921d537ce7a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e2d3149feedb4c6310c8325adf29e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41c8360ea3199082ad775b771a29c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f0fa2a4eb85dfe10b8256bee72ca4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a79c08964af7482e88ce6e50ad3d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040750d4881cc36ae775f60ab1af3e7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4d890eb5293f7ea6f9d888e41fc1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da837c8e9c5e152781414d0dd145623286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f27b71c5623e817bede8bdcbf743c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaeee14dbe032d31af918eb78478ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd67f5a849d1daf40e1151bea657d5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca41574af85cff5e28ebd7319e9e3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2768754939c6e482afb092b4a896c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448ae414adfae6f9fb3aea86d4b3f5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31e67b7def44de84a588ba61f5997f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca421142cbb98485061357e5be52dab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70512bc4a12fb51ed0f8ad592e94bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74369010b4f602b444889009fad97eeb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad844bbf46b16b3d4cb8b6522e1ca9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ae301dc82b09648942d3fa0a6b4a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf9b51ce55ccfb4d7a537045f085a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c463d8befe799d20ec3c52ed31869300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daf5fc01fa7479f4bcba926aa758ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103c512c697df74c71b0098a9936c1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a8d2f2002dbe62c0cd1d2c4a7f3c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23374b351139c4e8bad663844ec337b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353de2cc3421a53fe1d7b2ac10fbae4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb8668cf1e3f4a0fd1ec984bfa9dbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994468b2bfa652be6b20450d2eccf913307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e78845f69cf1ae952cc4d296370203308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cf1499ebcbb12e9c21dc775b82006309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bada24ff1aa2672523670829532297310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48065a55f15349067ccf8bdfb64bc2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1ce3955aeb648e70191bb050d9418312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672903dcce2795a5614d0098a744a7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f5cdccd78aaf9a934bc9edb1efeca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1bbc3369cb8cf794cc6539b8a5a59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ce6c114cef63c10ce1fe45efa2348316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76d063e322b6e577df28d94924d21f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed98363d4fa5233ae9b4a21a91548a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935651a38cc12078a4584372ce0696b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64d2164821cc3fa3782572370d8f0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfd724f4a9eb80cd6adcae4bf8496a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834bd69003964dbbf97f4676a72936d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc17cc4eb7d0dc3c52844ea171b3676323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c40919b1376b571a3320aeecc82dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e6b32afea0c0608b90a20289b302f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3523d0410b0d38c747c07996af6cb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa90ba8893212b78474b40af08d10a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f33aa158e154ad67a1ead00c36fbe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa7e8ed5b759b7060d70fd00cc1b46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e776d6cdda3bf3dbb562dca9102727f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d3246de139b6e056abfb786fc4768331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538ab28e9c409a4730079fb6b272914332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d1ead00bd3e4289ea7235d9572601333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff7f60a20e1780dc0325dc1685563b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d34624fd3ed54cecca0698e19d796335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679c5a265d2621ba5770194c369c6d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c611649a36255e90132f94767590adb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c14e7a826ec4fee634cd3ee9c0f7dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2ac5168c389fe19f4839a1c251fd0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617bf54c7b48905a6188f3082f077e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bf192dccbcf3215c73cb743aea751341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a79b246c3069341ac0e08e661a592342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927f63adcfc81cd50853b760a588ba7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659d5f27c7bb7fb4f184ab885c96dea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c46fafa6ca70407f693ef9bc2773a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a2f9df8a9591088d84d2a9b647529346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b82158b7306a5ed2e7c1ecad49750e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c68395c67a37f67debb9016ba513f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623548f567ce41c6052fcb47b6acbfd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b644563128126c64b131454efb76f13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ea0e8ef9b0959bdcd1a2e5b547dd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f00e3f9ff9d2315bb88f7d1886311352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46f21e5dd7c8cd7f442aec30db74c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d372af63ac56d8fe0efc33dc14d7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89af81355bd41da889e52eabfa41e68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f14e5ec2c9df4333f08e63e0e196eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93470550c226d1b533b999c7341b7b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029f98bc7134ebba125c76955496edc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9fd5512797b0f1cc14964645ac3de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276a1216688f04db58591315fbc7661360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b627563c6034ac60bb97910c04e0f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a92e11ad3364cc432cb9ed9a9e6b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077e627c59757dcf1346db8632b8792363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cd751e67ad079e9b63e30d55598f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7631581072fdd158ea224264eecf5c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d56ad780f6d0cecb3d4a92c41b0d24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f2e54f188e5d2a928e78cdf4b8535367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b28b511187ff13e23a364005598b2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8bc8d9a74599fd62b5abf97a34b0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb999200a0941f960897ac809d69c02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22f021d7461811a2da457c80984af0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14e906c09e80f29a20f0f116bf9381372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e05824237e39bb005e688dfd8c1e39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d9ad85146c3ce0319b2e20bedbabe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbadeb8c9e3214ee35cf68c837076a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851e5eff985f3834ad2f0b09847f0d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d3bbbc0e0fa001c5f2e0ee1c05076377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d0c9328dafe12b5e5d23841b47f05378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cd67a872f1ffced94facfed4c9b071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e2ae52ff7d66e9506cd4a7538bb7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbbf6f4be45b09115d9f7303dfca1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a664a64e373e588b509a4f4ec65114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732959798a6fb6d233ffc6bd29463615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528895657cbe8f2a5d6e6fb00411d0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe33a9c5ccb91300d0a6474b737ca607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab66e58855ff4e5b3a2efddbb9251878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac437c8df555b95c23be13b76aeb7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d024518790ff14e5829940590a31dd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32502bf235b1fe490b9f5214f72571e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0dd2498a4968c69e98a6cb279a66412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7994b29659fa6a363e648fe3f07e3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a75d9aeec3290496f36b0988bfd2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca45d4431385740836b821b2b0414d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be9d5a812c1051c2e60010cce6ac8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede4abf0883703c69441f345c184c2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b55a1d5f037ba8e305eddf438305718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090afc5108f739d96ff5cec0c6cda1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77aaf03a023b6717fb3f8607d58c21220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1a7a04f73a70ccec44530307b4d7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eaaea185926e482df1706ba91f6f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a159e04ff50f625204f0c22bfcbfb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c75f98d4ecae82952254fd0b2d111224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c558c9196d13aa19638ae20300be925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc720b4a1d3843c819b9029637cfa02926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7469750352b88381b416839f6ef7b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47930cbd28563503b6af4faae0743d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1f2d5339ffe03f78e0336ee05a5c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b3700d924452b58d7956290e1502930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a43925a4708f447c8773658998ece031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62a699d7d0f9ff4a80524cc14c924a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dde9e06f962b0c11cf12eb31c405333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c470a671373fc132d46c04200d2c6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f7d3289735bf8faf5e8ac9c1c22a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb505baf99e0ccac076b00d806e7053436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75361caac615d253f453ba35a08bc26637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a742624efc6595b336c62786899e0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc5eebf736260247e11f1a3ad293a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd56092b577b972c7f908cc207760a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325557c7d3182fbe2ce68beac52fc4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe76793e71ff2e5c9003a3d332cae1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e948eb7c03841971de36ad73db7559343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5c99b5bd303267549d373606dd41044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb719540f05db7d0e98e68d7db117f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef193e6a30c0ac30e7c99d9c10627f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c221a1813b07ccc54461f88d4a272ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3086af4d9b33d221d8d63ffafb04bbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec41bfcae65b66d999c854008f1c5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f4ef44a3cccd905d8754157ca3e1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589837b6cd03e93b7e92ba5553636d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc429ae5a944bdaa585e4ef9908870d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512b008e8ffbf93bde7a2dff9c7b76453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f983b57a03e025549d62e23b16da1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ddfd069c5ec9c43f0abff93c4255755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf037c4b21c8e204dbd3d61901c35e3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb090ffa8b5a61484ee602cfe6502e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a33426d8aeb82d777e3783e617185a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbb4a00dc1050cffc6e8216e8b670c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a031ae7813a97e0d86e6e35c927e84860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab35cb342935a193e68f1bcb5267d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d08e10714c0c3cbf351f0a051d14762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828126340d5be96b171ccf31899f46d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440e0b4984e1de8c23f5a8e3120b84564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb78ab8430852032878031437a0acf465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd645baccabe804341e83356fc2a7af766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44747f148f36d0465841dd85f1c698d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5f3a9b8733b6bb24c755cd44b65cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5362502d9e6bf5a1869b4beabf9f9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db202cca76eef883270b32222c50fe5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48ed900c2426fde82b683a3b0afc8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01601c22e26f20bac22b41325c6f8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f24bf1c0f56983b658ce97c3a3921473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bf8fdf728765dfb46aa955465490474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf56a91e4beb7e443496e3ec6e7e41e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7b4206f280094066fe983c45be07876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd50508d003c64c2ca9fb337a44b9ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e78dcb48e3c28e7709e194753ba9e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8718fb4267b3de409b1076716791a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35719482a17cfbdd19ae226b028050a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e728bef42ffad165fa8288940e827d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe16b85424f9788e99a61dcea770b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a45cab72a341bd3254b6cc96b8db5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addf6f0e6ecdddafb84ea398f60095a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8b1a9ef39d9b6d7fd796506b0730e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e678665573c4f3a937633834f7a66486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d676df08925edd139dd2fb8b5c10ae687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f937df36de6d028ddb47810137d9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ba91ebf7b6448830a7682bf9f48c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32174d740c261d52d60dde656f767f3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e51eef39219ccdc4efe425a6722abf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d31e3770eb807c2f0b9f21d171f88592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361e015903caf04e1d1400c9f28248c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d33362669ee868bf277b100cc8ce7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44705f97190e7b9a23c7128bbd78f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcf9814d1289fcfceeefd6069b9db196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e85c2719e725609866c5eac1f79a6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad035c466f89ef0c59ca6491a672da8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbb13ffbc2a2bde7e1e4958bbc53dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1182c01b4d9609f599f7a664e7ab7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb735d20f0eacf36fcdfa8b5355737ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f80aa830a20ebf69a5acd348e2eec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33fc2eaeaaff07cb3e6fcc282745ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab29315e7fad8d489ec245e539c1af8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43629d072f794754538835b717cce3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f703ec94c243e7d125818fd020875106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f1f5615c94725eda28c9f2e94b335107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706076e0a3cae13ba58ce2bd7ef44455108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a30cd66eae3822a3b1e20077afde4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1540a30977d1208a0f53e88a474bc86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ed67c925926a57142ec4e35454bb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb15b193d39749e6f9ed5a263b4cf39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befcbd2ab28bce29915ce7f64c4019f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267eba9edcbcb34da5e6f020254652c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b7b964158993fce3a280bf248f3f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b618467f5b9940806a517da5eeb6661116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7e8d90fe3db1e0ca0feecb167f8e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8e387719abdc20a7cf250a8dc5902118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df683cbc984297eac2f541493ad8e6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65749c2fc9dec53e62ec7ed0bfb6f330120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c51ac130e6ef99aeddb2935ff6d779121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4e83bb2ca2588452047a087759af8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2532df076b789fda59dee63a9c1e751123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46787f9c42c45bf662a69d2f61bd663124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b190dc5d03e97686d8c295787f614125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db198d86fbc6239ccdfa398d3c75f971126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7219656dd8ef6e8db9317cca0dd403d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841ceb46b58723ead8a3d5cfeff1a6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b7d09bc7c07cb1df4279adcd17405129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279443dcaa1729fb36a26f1921cd6be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed095e0981ffe71b6368cf002ff1c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580d21d648bddbf567154aac76f1861132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42399d2f9002b82f01bd445cc9d47723133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcba7a5c199ccfdc50a8b6354abb57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3343c7ecd37fb355ebb854f1199f6f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb029b552c3c1b7ce54a8950f20b43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d4cf6da3269a45fa1f792ebc6e6be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea90fe1657508211a400ef97ef84447138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2664d0cbf34326b889337c67edc5e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38974ffb6920dbf597b1e22173fd8884140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef19f20a46429dbc6965ff2b8684f49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62044e3d0a3474f7d91e0f660c297414142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9f4cab6c9035ee03b37e65c7bceb8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c20836c2591eb698dc46ac9c18bca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1ea4f73ca0b728d9044502c71d401145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8578432d37de46a191205a5be7fc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5711dd388da793d6082d2a08ae043147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89588cada82f4498d7d837c5a67d496e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f022c71eb93cddcff503a08194baa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638ff7743c9318556c693b5a39f6769150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4e1c83260ac69f5264ff89a09b971151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a014b370a6fd93afb141f292fe71ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d42238f578d19b564ec91164befbf8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf731a2344c0a2a42238fb0970810eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b2791033ef6ec0985d061a96f97f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b2be761e54b178b55c9bb9bbf1b35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed4ba24c7033645d2fb1523737d7b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d250ed6d3c4a2fa33a4132ecc4ec0fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d6ef1064699d87dd8c4a04a4d5aa9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8269351d6faf33c338ef8226edb0e72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e634d16795170390ca8837256ee2d93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188bb290f44506a66b865750774a04a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5545723f47487cef24b9c2b501732a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deb8be05fbcec9c8a1895cab9d882b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1bfbbd0c5edf0d2bff7bd361e47c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3447aa2858437aba4a5d852a2c07b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc89861bab4df0f2227983ece71388a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6671bb3d4aad93a9ff52b35a6eb0f09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562dfa1bd8bad736daa7560ff10f377169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f202fc50a359486cb9f515793a02a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3455bc25a7e3de544187eec9b426fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc226bde843612ef1673897a1553d90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5625587a39217b6bf7bffe3e1aefd3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619f4090281cc65d62cc866210a867f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44934fd79a305a49782897419cbb14a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cbde087b2c4c3efdb663f15c170a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082e9dbea7da99c3372e3ac090b41c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e5d6fcc7298278055b7f2de91eced178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1596ff8f09686bbf16fae73d308d0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4976abafb065ffb4331260051129662180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715e62e736bd5de64af770fca11ad24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c38fdd12aa430a9ec027df11d74e9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19f1fe47421535c7188fd0b35b5460183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed398201bf79241065e66e0691186e51184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098bd85bdaa62689706fea3588b4da0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455be33fb76a16ff2eb47298acf5e07b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cb91ad56c6e4970715628f659efce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb2bc63e166ae99ae912d53ce4afe6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18ae91b71bd72f0bdd7d716718a01f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e55d1bfa32d78e9dd398dcb1f2563b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb09c52602e43f37466c4206c695a17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2192da4d39d72be70f580bec871b13f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857afa748b9e4df49bdfb3027704098193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6696c1efac8e68463f14d2f7a81296194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da6f653d8bd200b2b7bd581f6d9e01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63c7940838a6f3e4d8606d4ffd6557196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bcfd8397ef39ac51ddfc28ea69c5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ade319b2ca73f7967bba70ceaaab4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459e0d375dc17a9d3b80817d5cd3975199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016a6ef5875b160eb4138c111b6346e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c3fb7f5e553f470bf41396b0ba1ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dcf716334c960a9210f88eb14eb96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392054f97e18ca3f32669e5b3b29a2e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce0f8ad005d2fb17bf580744648444204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a931faaaee3b5247c3ae7f4e6353a72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da5145466249043c5c978f8b7d347e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179472129b8ea94ee1199a0d5d42c8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881e92142245e0caf674948d2a28c5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4020c7caf348cbdd9355cab467738209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c2fc89a9a1a1148f87d41d1060f92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52791481fc5ecda1d5dd47903855d9a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4469e803856ba0c21fa2dd5d20cf3e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d61dcf95026e8e37c28f42958403c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f559d536d603cba682d49e268bb6f50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4ebd5a7f09fc157eed501a06e3752215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebe7bbd70d8194ae88a6f1ad01eb61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6057a38070ded9820321e58817732217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682097881c71fe3d4c3c0ec6678fe31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35509b668d3fd96387d77e3183e2fddb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580319b409511e7925152b0be289a23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b33bda3448437d5bb827dbed47163a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed55be43e70d2e24a7962ac53d1a8bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc25a13334090e6c7eb9af8849097a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a1dd09869748616d68503a35137b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710e0906895fcc0f905da1669c0f7bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5674f85ed9e8eec90e4b5510310d672226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b99b1fd6d4e14833c296a9a8a79223227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513a21831e802289a60ac377a4cd120228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572bd2d4e08566c3abe45bbda8a11c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5375c19033e458a55ff76806ad060e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db671943ad6e9a8eb424958b50d3e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf2c5b36bf015b12ca51cff68dcdec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94100117caf1252d186585284ee53f75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338014c831cfabe8a6bca509a5ea3b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8aafc74a91428a40c99b266cfef4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed56951cb2ccea02b3bf70de45143b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492d8a58ebbaa5d93f4b29b941aad49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10788ae5b4a1c1ad02a422e6929c805c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0469a6b38f1d412091c2419cd06bd2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986ffd8625c4aea1319f1281773e2b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f6ecd9d8c54c821d04da9be9809b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b350cc5c944233eff8fc7411cffbed4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cccd7a3f522c3baad3dfd72b71cdb3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd74197b5a2ab8b9f68480bb8734371244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3d0871ca8d123cb641ec84dca9429245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a1ec645c5981e27248413de8690cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3eaaaa4b1242f76df09992cdc7589247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71d121f058f6926da805468adebf83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbfb80c52c89d4ef97c505225c0e1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a35e3570ea75dfbe117192e71163250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63988847586a132a108f8b33010fd1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3e465527ad4b1181c79939dcf164a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aa86ddb29fd9e98c25e8ea3484843253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3da4a9c712dc2589ce3e93cd4ee3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6bb3e1dbd91bdbd9b2d2c6dcd4184255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b600ee74a5ed38108d3997eeb751218256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c4e746994d56a85aa5781a9c41303257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b6db1f92120fef8d87470132c36b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdc9f4bd42c2bb8ec140af6c68b4a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf2bdf03247e680cb00c7f98861ec8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465c8543d3a1ea65e6d401b9b1ee9d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479ea5c718482a9b76d317430832cd9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ae208995970ece27799466ca061fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e85625abac8e139e721d8d1496f8aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb288c2ad62508ef948084794bd081265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea536a84f24e3971633fdde8a1de6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f9de7dff88e6bbc5fa5273bc0899e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758f0b70f4c6b22cb2d59cccc67cf49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1adaa115ae3827541f8a3ff9150c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d153e44ac517e555ffda1bbdb726679270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ca4d8137020ab158db619b1b38db9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa2c0e75840b7fca922707163885a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd55f9c596d001e1e19eee0bf3f2294273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e862a09f37f9f87db3d33cfce7d4b79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6078387f82d8660afba7ce0cf734a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaf40ff15f6b18a50362b9ea17e545276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd082a02e8071bb6e10b6dff0432cd30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29369ac14da470b292942d61d6758378278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfa975a9ccc2363aff5b334d132056279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bbfa58f3fc78d84cd7e1b19c9ea37280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9144e2b3c1884e978927e9e7ab3b388281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f46f3317dfe5ad4ad23f6745a4d203282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d7add7d885869c8da288b2543756a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ed869eec2d457363d818e45f23152284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adf5182eb109b6e2788cf51ce399b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837535fcc113d0e6e844be6dc1ef869286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0b951bc7b215fbe5940fcf4cf6c30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd043cf232cc79c9eaea32b0c759a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369183601155095bf7d2a466b104bef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841f489022f1d167f18ff87697cf1f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fbf2d52981f647e85ca37782bd38e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0286ff7ef8ef3dff272e7f991dce0ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77cf0841821eeeef9d62acf25caa9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f28f89044e4e45478f7abc9c3d31c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b247209453bfbb4beea104a327ef7d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d23495918248b6b5e216411fb2b201296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b474e19b1cb6a9a637fc61372427b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d90a2348be7bde702142ba6b7ce9cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93ed3f95fb3a3d42ca02dc0a55b60f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0787bf692c67f7f7552c062a8a4a3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db9e42edfdbb091e62fdf2091fdde9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0fa26b1b70707973046d5cf5da3dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c632836bde8c5988146a72ed31840303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834499cabcbb45607400349f4b333bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d3c67175d7064c30e75005dc80f39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9280c5780bc10731ee8b72c5f599c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ff2c66a3d7e0d3febb8078eefb949307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778c68369ae5376ce1d4dc7cad82bc3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6811c2955e6298df3f1b10897b897309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2e74ee1c29afb3dbeba71dd32acfa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e2b86082ce8c83d17730fdf6893b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07c2b6d3f705bc0ff2caa8284e169c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd31a24487b57d818c420397c0b6ec4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543714bc04763d6d27889d30477a09e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe40feda742ffa76e9c6e8732e07f3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0f5c35a71213ffdd28b46ce5ef6ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17646d256a63b4559fc318ec155046c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b66b14be243c611ba9647b604f6d05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c22a755f39e5b6e1cee037ad0c499319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9e02374a08e846571a8ab1545a88d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16387f558877f77c5ca0e9a481e1b0b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffec156b41305db419071cdf9a8784322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92445ead5226bd3aeaca6e4c6311c1cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a2d3792289cb6e3ee8979882e14aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751d2c2dcfedd2e9c74ac32031d37c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145bf45605500fedcf71f07ffcc6a11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6450fd90a2f55d19afc07141464b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bf84b7df5e27964cb57713beaece8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5428110e69361baad7204b31156405329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45701b8d32a1e9a26e94a6a9109783330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0ce35df824990abd1811a9cbfe7d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64c6ed6cce29a09660b4e43273363b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b6245542fa3746691000697a9ce1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd219213887fb2241b48bb806b0927334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cc6b8dca5da90ad9e6b6557b6247c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823a138380212778463af4bca63511d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ebcd36f1d4473e097ea8a934aa3dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c6317f773756d130be5404fccdc3f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61e106a539109448e8a81307aa7ec8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f37f7d85266312e5bce5e4046502a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e962f1ec46d91f1530e120b23e199341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d66a63c909a1cb53723f53f9c44ca7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90186f16af9c593ec8867b8270b441e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6f6cf15eb95b233c16cbdd7b1abde344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cb3461bafcae59118a0c609ffbe20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ef6e05465d66ae2b49f0d33a005f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576e8e1fe6c46f85367f1d59920f28b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4cfd1c5d9df0b95e05a02bcdd61c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52428571276504086943303fff63870349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec64f3b6c3dc378a031efdb8634a3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5ae8f0830710c3ab3c60d02f2d0fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5690d39648e286b5fab0acd9a4d4ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a0e135f525f6ffb82a749c6c92f60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff5f12ee49088a795199425d656a42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48328285b286d7c8a1340bf47e516015355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e28684202abbaddb8fbf343747ffe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa68aabd799830443766b14bb35eec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d58fb4c0981b7bb1b1c8a3b03bba23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1023289420c17d47261e342d54bea4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a70b04afd9267e1bb8bc52d0cb575360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df40d59a0a1bc8ba625ab12bba37c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c1315f6eb26180be7e7c371ae3be7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135000ae3d32b600c01755f8383a923363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390c2f28d3e4b80269f550b882acae2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c5fc4d0a894b096791d42ab3f0722365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747358c086909069e24917e52a66339366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88735a9ae2fd0eb438b8a6ac008b1186367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f4eb0150bb09bd7274413870fc622368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e3081a5d937273a4ca3ca48a0c1e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce225214f5fe4816e618c8291d510f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1e127c3c6337a4f26bdad8bb15d9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9153cc02aea6ff68ae0f7e25058fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b29fc2d233502fc72e7b8d797d6396373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0fd0bb76dab7163157dd051f50282374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e434b437127dad6ccf0dcfc304c46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cfcabc534d6fbfc0702aff773aeda376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f565a7ce6a5122b12cfc790fdc9d86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4bcc78ac05cfce99ae87ccb8fcda6378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>