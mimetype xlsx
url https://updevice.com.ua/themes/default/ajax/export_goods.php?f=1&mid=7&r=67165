--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e796a1a8c170c8bc182bff3d84e41d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f2fa1f171cac5614f6772cf6911e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d581fdefb8a8db07a0a7b08dd637413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ee767bc1681fce7546ece5354a5534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bde44587e04728753d4b24c3eeb93a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d867fdc40bd93988675d3e532b3f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cc4f6689352f1c1384a5a250346027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c4adc18fc8fbb277ed1b54d7e2c378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbc0f186e09cb89e09ed433c46b84d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61588a3ef0a3c20528835c7cc2f289010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11de6ec4db293f17e0ba34baa3dd12611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3765d67d5ad7c8f5bbd3e9276ea7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcba7abb10ff205b66e72333f5f29813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45626defd552ecfecadc118209e393f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac3c2167abaa2ae6d2aa433c56f1a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e30aec842ddb0216e3296fc18ff9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184761dbaa3fd8463209ddc2ca70713e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0514f13ace32ede2423e279988cb418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2777132e858ef0dfc9c08c5a15e79c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f343e9b0b3279234300bbb7a04f22720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3541287c4c47ccffb20bf31d920975f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98064212981530be7292341f36f3fccb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6655a2be4437a1a0cdba0915d88fc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0386f2bdb84aff05a05fb04d89154b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d02142e2952420871e2967069765b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a338df20ea36bfe83c0ead52f79b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34af82f304c64a6cb04b8e936938e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91110d158dab34ec5ef9b622719687ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eaa47a43bbef57b5026b5f3e44fc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f45623a662e378dcca653d1145ec8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb8b8363c3a11b84e7a9131e46138831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3e927ac107108ab43a099aaa2640e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f553531ce70958f6ed3f5621215a1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92275094b9b423b8b356753b63ff337534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a2734c8019d1e4896b5cdd18d897d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c6ab1a97b8d400de374f786203aa236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23711b4384fbaeed8b416fb801a3666337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c9a753de8b369a134b3202e7af1f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be98cfbe0f50eecc0f31acc50e7b1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd8fe106d531723f9511bded10634740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb771debfd5d610de0a925ee40e60a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184a00c0dc54edab7fa0312806ee31c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e805c7a0d6ece0ce821175a9a81771e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620301a84b76303f788968fb18f2458044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd113661e406d9acc17981ff447e0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640655fd366147f3bffef5fa1eb8c1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0088f8eadcf43150f583ecd22bec83447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbacb17c4c053f7ce39f214b87101a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23ae0a20d31cc6e96a44ed1aa9910849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6192ce3f7f43249048818dcf65215050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15707736d928311ef5007d7b67611251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc666b4bb2399f06fe861db72214596752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffa0d5b5de531fb0f4b9ab24a3a52b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299d5de945909f9b103a338707ad08c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626c5c791a1cf34de04dcc4161d2ff055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cb36bdaf8f3a796d30e35b3c4379b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158426d58878b90c833bee3696993b8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9e5892098f33f37e1e9d0bd61290258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2818972f80dde3688403914c96e651c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cbf22aa2e463707cab3e2cf35530a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4082b603ecf0caa33ea46fedd72e23561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b365939714453e8368131b0e4d9ed762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28f8cfc6f352791e3f35bfcb9b4d9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a251d4c69e54f49460e93e1fa72888264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da96ec545c0a18cc13582c4789956ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca80cfeedded57f627c04fb090ab55466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a3d35cb987d83e564cdc779f02e1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fb0d5a051cb8fa9aa359b5eaf4b6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788add28b4c5d88063b13a8d070989d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54c5cf70d95f498bfc7f37c67a340970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085284503bbf832653221087ecb174cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb140cebb8c8b7a3efc40b3aa0909cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4b9c34cd094bbd594103d1c8982e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede18585ab3d05bb58958d1932e6a8f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb791cdd800d324769c9eb695413ec075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9df501c6613fb1d67f2a62c258c5f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659b7f389a37e7aca18bfc99cd4243977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58b84e5f198e5be9a1c7984e7de25078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c65b6407f1e1d6feb1b78e3eac2d4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aa6c7f6f2d6d16b14239fcd91c6f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d709913e2ec86b8905dc1639c9993a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec2e9e0c9a42032eb4984db6b2522882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0cc90afcadeb74935f4faa49a288e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293b1515a3061e128c1849b15a5382484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988779fd47f347918a0fc7f22245edac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19edc111bfa07075fc692bcd981710686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c26d5e2e325a3db424d95465542dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fe7b9c1a7365ec24dcdd0eef8257888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dac5f6145faa8a8ba26503b585790889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be0e86c2b4f9f6b4097e19b2e5dca790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48307d20e6a5ac79bd9fb7c7e269457791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15006e160efcd80769f60d304a09bc5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07efe8a2960aa24161e3d5662f6f74093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263248c52894168c176500742c004e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c6430cdd516462076d8b6e2ec443f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921763e2ec1c9729f6ead6232244b7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf16f1f0ae46cf9af511bfabe55f1bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696a2423b72507921e87deced93555898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406621160d01b8b12b5ee00c58cc7ab299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d27cc26e364e884cdab66de4a864e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa1b7689ece9fe35b6799bfa6a6d46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac617adf1e5a45715e34ab4e68c3b318102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3f60e67b814aeab99818d6ecc5c6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c71b85d6787efd58799e8a6f45a157104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d62e071fe49dd4c457d792dca0a6e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126f3fd8c1ca6fb916944def2bb890a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4229d6f830e09f135dcb168b408429107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92cb8c3c92ce22b9afb8e745b05ae2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37104b888266e2c54586a61858b70762109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5c35c9c959ae8e4aeee32f68115f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f4ab3c8a5b7ea17617990f25bcf9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbde513e46a54241e1f82f27d287b3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69f81ce1194157d075a3dfedc89bdd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352f7aae7e2e070eb08aa71821788a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d36966f8eea796ed96075cb79fdfc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63805b60695daea377078624b986fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e73978b4c281d99e1e199989f7e2cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f6ddbeb61fd80f9c6458473574e39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fee307ec3ea7df1ec8e8b19619362a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d2ef2460d09018be4171aa84ba012120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23342416e68cb6c6a2e9dca43adcbaaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbcaf99b929ce1073fbd0e7cfe66e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565c8520cbd93c9fb855d77f0ee77ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afd343d045a609c55355dc842b3eef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ee289feacc937d49cfad15edb549a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf8df7d8234a3029e9d0d27db4ef49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634ccc62d8532caa122f83aecf9535e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5bad446ae8d0590ea81e033afa748128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497199fff351ccecc61233b0027d38d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69b826bd0c25464ee2009d30e8796e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29c4a64b198e7fccf8a7f0cc52f6a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962a50e58dd0d89010573ef265eb37a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1b00521752c1dab66213d0c62ca9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8124ccee1719d3b7e6b833cd67d5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec939afad769e7074b531114d1e29d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99803082bc478120f614a1a96854535c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad234ee2a3f81b3cc775406686c0c09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef13990575935e9fafebbf6cccda01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8c10741f6a9f5961a7e38eef5b07d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b4078bf6ae63c54e9d1b29cca1b4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6bf405eb37b70f5f73239a6e66f5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e2b8891e35cd5d6f39c68a9b93e6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42293b397e865c61b0f1b468c1bfee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85dbbee7c0b00fc994a1b4274ce5a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faba28c2f9826bb702d72d3167900e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555ca8c3f1ed9a8d1b080a980e03d24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994e1f77ae47d04558401e165242ede147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20683593e2a9b603553aeaa973da86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02955c8ffa47957b0a66f1f9c66999149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db365c7392478ac9b8e12c975ec46c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288a69e89d775044732f8eafc9f3d45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e4fea4df5d3e319c6925dbd24e37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70a568cc23491ce58eeb23209fa74c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf416b60b8ed9046ddcd561cf34955b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32103f585ac3ac53ac5056693969813155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce2189f0c9df55a04ad75b72b5ffd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e7fec43485188319a6d1cd24c06f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798b40c6cc00c6a775a5f847abb68ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66261481aebd860909a759a38bd748a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854036d7547ab1fbfaf2fdad3fd9487160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea75ec78643594c953c736ea6e1a4c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327a0ff8a20648447cf3e170ff4d6b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198db65110ce484d4dfc54d7bae67c7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3961c1c711321b88260f1023c474448164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e43252d5b08c4186d3128636d60d1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e8d871c801f256bc39fa56407d2f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885119ad040202124b33c924266a1eee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0993a82b1ebb3bbd0cad7bcda6a035168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c8bf38d8e1dc6ccc95ba33a14c50d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88b576ae7546ed8937f46165d2fe01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e6d33fa14c6ec0d718414e3c015f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db851401c359d35ef8fa8cfec8db701b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f2067ff398692f133966493acb234173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c7d55e8ea8e98c080d8188ae70d3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358437fc64d38fba864f8da1fd24e11e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d09af41590154e4aab65fda145ecc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d2e40ef842a9b880982e50154c6ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ff42d6f156cc61742f6380adcb47a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec58fbe2425806916d6e1347ce97371179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436ad7b696d066b924be799d79eecae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742b2fc20416ba8ddd4bd7231c56381181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1f7028b32d97b83a218df8035596d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00051eda05a98dd1291862440d062e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddd3229662d2f8f6579f8040f37d90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32025f9905b0a3e24214ee1551f21fcb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e97cc265dd2c538ac0d10614ac8167186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a73834802b37176b6f4b75902ac4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e840e7c4c2fbd391281dd4a56d077e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faeaa90cdf3eb6615ae38794155bc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da937172a6ecceefdcb6f4920a3511e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c67c494d798ff7a5bd4acd0237012a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18d5260e1d441a1278ce6ea3815f86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2a44f0a86658800caa8991963c798193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c318fd6693893aad85e5accf619681194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99e87271d8e5b123c92ab93c2f2392195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48538058d694e14a148edea938e94496196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67e503e9f0e6790e502393168caa21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4c1bf2d32e8b73058e5c60c3a630a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17525b3d7c03da361ea56af4de4382c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991e38faa28e94af7e559d9d56d48a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6fad2d8d63c309798511506e0788d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ede6ceecebdb1231b4f0357da2e89d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0cc43f4268390ce8dcd07f7463b2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a111fdf08c51f04b7bca27db01695cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe354619c07234c05f13c7d3c65913205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f5faa0cc370e1d9ce41aadae15f23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e77009a599a3d9e8af653058e57ae4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a80c70872c659dddfdbd08ce0b4a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f11957e640ca6529555dd218a472d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f4121a87b6495430756c1ffdbe45f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05fa9b0c169e33bdf70489c1f551e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c9d492f18c0ff536800ac4569a191212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfed2066c547f11dbfdca390164348b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901d11edbac4a3918753f05a9766fd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e0688c7ff23f0171bc29d9a37290a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994f5906fb06b3af044501aacb5476d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aff5fa9892d41971742c9afaf71d54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471d1d64644e35636acef4ff1dc91ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac32673ea1b7732b885bbb2d1761fbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1084aaec756d4fcdb7ccd01bcfd7582220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90544f7137d94d02d56ec53eb72ce0ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddedb829a62b6824834bf17023f02c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce19dc73c1174446ed9bbed5766ade223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3b16e55e7389a9b555716a2c44378224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a88a86c20252cc1e0780a32e70ccb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164684ae51ced725841da99520d68e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e111aa11c168a3c69be08c23b62d84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b03c47b89ff350c550a31c4b85daaf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae006bf596082f3d37fa17af61102da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3d9e361e04b8c4c1abb4925478678230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2966e51bef2c5d0aa77509dee7626f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128a1d6a68fa596789027d95909dc2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8941b5c9fa8d246787a5c645ca71a3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a607b26ce67616e8d098a59026f37ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b704efc3734990b84f2a2b95858e7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168a6e1492490a8c05f33a99dce12c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14547be3132fb2a32dc6dd4265164b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575794d80b1c779aa7ba8f10e866164238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504a8040bee8e9a3d34e3e91bcc9882239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d458ade8537f8a75dd9b39e56a6b42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce727dc3be049e93b3550a81318ade4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dabab619ba028033bf566fd586020f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d00b90db5f5967f3c0038319222d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978fc9de7372a1869caf47e57444dd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c196492d9df2a00e6ddd30a4c47b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aaa2d22ba6a0ca0bcc7e7601c0961246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf549a85247aca699f3b32512b8721247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78849de22390498d9aef85361feb43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985c237bf384481170a1c14326d7978249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5125ea015d2929ec699e509e0bd60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba6cc7f63240e26a11aa5b35ffe3a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f91c40870457910141bd8fc7134d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636e47ae5e35070282d3e890ebbd7e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972a447f5b7c0ae2660ce912bccc960254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b6ea8b1369cb853e8a25f8a119711255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176d147de69f0663e32e481a518378e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448bd6688acb3baefce777886abc229257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff46bfd445366aa8fa95f970bd0ea32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c1182c80e7a5c8e0c2aae752037ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28669109d3e89722f4bb93b3b6ce20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6623fdf17d46fa0c3d09d871d7050261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26386af54fc325e3ac81a7b8fc8806b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790e2f18b77c3334d91153e016dc010263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a347b85960985b7e4c2c4b4d803fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e1474152611d5804e8e27643640ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0cf3b9bb20f87634e79f2fdadf915266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0b87f46eea609047ca3762b5f3efc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af1acf07836c307571ef75d51f5a89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def07e498b07fb3c0c316c127481faf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f53ccf931c8f2e7dc5ccb0dd931a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ac7cae4c5ebadc6248ef7858b156a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bda5f9b99c05076430f709f3f8ba0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd65e341aeb86f64a87da18ad85430273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821860dd8e4570ab854ae03e56df8a4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31902647cbe3928a48481f9e9a4f5e27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5f6f8c867abbbcdca76d28e48e568276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f7bcc9ecb587b788c88fed1922859277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0db3da1ec868a73acf8d4b38c2d545278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0dbd32940ed9d66ab835645d6f720279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7996eb4ac126e3f6dab5c3ed387759a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3203e067632efa4977d3c2031a05ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edec47da7af710195bcb3f1966f71d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39abb5f540045fcd356a791a44eddd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac112fa4b49040b1f82b00ba010442284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0d96d1d26e16042eba4f21b5cc64e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade4f1187749666b4325c445ecfa183286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1892750e27d193e7584f8e36cd006287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a556c807e95c4318bd68c076189ac9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3039d6ea44c0c7479c5b1875267c55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c9e0fc5372ed55680173ec75a97fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6e28f2be7d2771f29b74908ef13dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd096f7e6accdaa6fb188e5aa69990292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfc2c0b50305468e3c0ecd2cf320b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e985f25bd5cea7ad299e78b0bb8a30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564ef7e2fc2d13229d380f09d7b66ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514ee51a8d17efdaed05342cd96d514296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dfce8fced0289a3d1b80dd05b4f15297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9122b37803c184502bf3115e404c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf23370e51afcad6f826969a5616ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f26858065735c07958e9ca50f2b14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c66fce03ecfb8dd8f9011e8f8e506301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286540771776fd43cd72398b636a962d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977d2b137dd32abd5fe5f90882496d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a67b445ba0e045fc230de613ca52fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cabdb432794678dcb6f68c2775c7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4243626c2d117395d1f083a35e361306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c13e77688f5f9d3bca90c7cbb8623307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6b141d9a8061b0f5ba79dcc275838308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017a6dae8c37c44e80f1eb7b192f134309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae69c88d983de54cf1fc5dd0cea8d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643413d9494c362a5fb6b55a9c108578311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe662e8671cd58bd7eaac5e85e0e3cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfc58d64a12c25b13ef86ed5c4dd2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e587cb68947e523ee9845c19b3f516c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf182ced534a617346979f3c710932ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b883513206e428cead0d4fbd05e87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead030ba3a92f9c4124b1af40183ba7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd418f51afebef2228470b29f3f9d4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e531e4e6f7793bba7c423c23c1d22bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e9fdbb446233e642eba66da4ee1c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218936ee6a65740f9178805891fcc09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd3c5879cda0b77f0d5569cd63fb87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cbaf2512098d06d89b6185775a96a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6846b0ff77676584b705bc2abce105f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc67f1815e33c59b6b410cf8d10e4c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42c1bbaf8698b5c6eced700be0cc01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa772a04a0421c80964e0eba6d922b42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405a72120efd865eec360f8ff1b55d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597587e22c33dbc418119c50b0dfbbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20741c59cecb2694c18e6115a8da5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834cd27302b2b842c54157a36f16fb0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a35a5c7a59ef5f1288ed073acd31c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318b51b3a1d85407e7dc2209a32a847333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e705e517b70a49fd4e9d457be8dfabe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116648b75d243d5787c52e86bfda2fd5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b8145ba459d532becc314191d9370336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfb6aaf807727a3f872f7eb1aba422337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e4a6f2329a98fcf23e3b6ce9ffff1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b260c83891ba1fc3c6bb015102fb94b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bac98137ced247306729b15451b721340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bca6f8093ed1dbbfe7d9197fa0891341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9145cfc2499446735c1b57039536bd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bf6f4deda42fc5bc9fda66fa039de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898d7f2bad5e5161745c55e410b80d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179afe1001889861ec1319bff710ebb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d68f089032664fe105f3261d694f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03f0ef13693fa4db0f36335799980b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659ae0dbb9d0e4fd10a4553cbfa9f9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48f71c45bac2e31233ec73ad18ce9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e79828663f6b8750ccf2a7a71af4a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f7b612b98c423f5fa10eee2579ae1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bff224b2b77a751a039d9a2ae278f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56115494cf033bf40acd99a581abb98f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25791985ddacfb7a3b754aff8568ca13354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eff8880cf485cdfc5519c02c90e40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05f03359e000d609b94c79bdb5f2eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f58bf02acca1cbb53ae980b583d55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b81d23f5faf32aff0a30c2ace7d045358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447af4c840f8949abdc6db70ad68d7ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2c731e6bab57ac191946b1e82b258360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47c82d5bfa8d2fe74c4f5f693a0d1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc167d71e68af02aea5fe58e244ae4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eab86861c226b9627203f6a55c675363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59402f0dbd00c0af700649ac3f2894f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b74f252b0fd1ab4d490604c82f900365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007b170b2efab45866620ab77099ac1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d075a1f2042d8e5244143d10c20a1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7590ff828e60b7ead449045d4059c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee20265c6dfb7ef54cf55ce58040e7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad066a6febe1c8f9e28aae9b31420f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082e1d34216425770a0b60788ec6d7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccd26382830e55a63924ca1ba9e5e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd8485be91964f8678f619814b3f78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded804f0f8dd25af06ab54f8503b1ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124747162317f7cf9557dedf4363c734375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdfa7449206742c3d381181b23ac06376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24147779b8e8d393f1e7b37d2b7e4128377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948365ea6d7beb16e14a44000290b03378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14990932fb0c09422d9021a8e54de4661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51e2124e1bb88786dbaa86cee9051d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cea88aa08c4935b59017fe7f9290103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0194287a96496ae02a86eebf7b0264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d6191cd38e77f16cfdcad630d0f135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ab7ffd01aac513ab81e73baa335296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1afe9f63f0be73e5a8755ff17b5827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170aeb519e96f857dc4ac5b14a1b1ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07959bf7f85ea9e807b4630fcda99b6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5335c4fc6a31f0f4451609a09a0d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eebfa6dd7f2a8de2ec95bde88e68ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223734c33d08c9df4eaad4f0453cdc8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e21cb991c12933d02d3cdb3a77a91b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a404bb483e3e50b5bb7137db2cb222214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2019c61b6b6c3ff27321688b276af9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7dff0af890a18f9f4d79153c75f1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0f6a264e31c4725f94efd6c1cd32917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f025c04dd65b5ee4da560da21169118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2fec313d9e20417188011716cd85a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1dcbaf105a9218bdabd3604c380ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff7d25bd31e3e81290555e15283de421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ffc9656e603d26c63fe2b206e72d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682657415eefe1ebe8d359409407320c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908f2e4c17c43c31fe80e688011b05124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d5e685ef51b5d5a61b64d18be29fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549e1c3716160b50503d83b0a8236dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afde3583f238f6925a45b46a368940627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c0671c880b3856ba2ac12cc16a4f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf73c0779b35cc1ea566f84f4f371529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04566bef403fc413ad81f8857001676a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a56ed97c0a574db521d0ba808523231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4afa55cbe150300354dad694d2aec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3d916c029083b536bb6d7c726d0e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25056db360ff6b6b5ca3a00f6f2b945034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17710b2fceedafb97dc21cb7e699f0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff3a43861c0aaaac63d46bcae2c3c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87f9d60b5cc37284ca75e2d7205d9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126620f68b5065e73c3387dbda26b0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514e0484d69cb987b848bbc9466b50e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab722f3ce81ebf392d09f6575f48d13e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d0a0d4352a9af219f402968b8244d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d3e956ab65058732d1e6405af3fe742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a9ae15fc022ac86e6a65733e3d00e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93399e4f2baab734b0fa916e6ebbae6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60bd9be2a7b7cd073d73147960652345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c0671d4285c5766fc8d201ff82bc246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec590ba133162e496df24e4980127c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b068f8f3b996c1442bdf69e61ee2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ea1ac490b1b5afaa90779d94fb61549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685036b8452f0d70898de29f7bb3b42d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025be9af5210dce661473626b84b4c1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a459accdc0ca444859f7591ad6a6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcdfe634e4a392313b2106dbf9ee3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c25d2a5ef960f6441820eee5a255b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2334fd781eaf75b128451509e778a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f49f857d48bf05ae22b7b3d04825856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59f19aca6b23a72ee1e996da4921c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed1a8a62e01565758468c2ac18b5ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5a9cbfb775ccd7bf6a29ce1e4b3c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925e2492447a4829198e53c3574edb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679be5ae130e8ca369c11b6a0d4118a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c32e6e6be80335bc5d6d99cff0d30062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5b1eb171ae7ad05f9591cc338cb8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c832261d7d8bd47a7e7a47fafec15264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7f7b6acdb9990f79475043054ade465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3142168b2a1708b335dd23c5b961be666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47830a5b13710981cb741b4cd34f9ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf11661ac75f896e48429742c8111a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852e1cfc7e24dd77a871dde9240bcb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb245d484a5c484b9870537440b7b4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1b850395a48446217eacc8835ac6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b259500c34e5c38efbde3734a659a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a903b9ced4f3f4629b53f8cb485d5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2ccc5e13747646eb9328d9f5a779a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050247aeee699d0ae8ce25ee559ee7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb453be0c89a8e7edd0f005a5d985576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d391672d7dab174ef1c10ef7c5d40977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3795cb323538ad54a5543a247078f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901862d66b166865cf4630d8fae53f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704ea804c592bfb8fa39d4f36e14a8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddfcae255555e95d92e4499f0d35d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaac985b8e549259ed29929baa548282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ef85897044a14e04e5e7113f6cb9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213db3bf53ec59868e1a7d8b20e81d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1e1976b33f4ec43ae246ddb6e581d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416fb05bd0614110b7f0a8e163b37c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ee52918962ae8bc3054f372acd60987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7575343af8ce74a3d48b3c8f65e9a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c3fd3062c5019aef30e9447e0a67a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a5723052403cade9334ead88e82b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a62b1729aefd3689ff0ca30ae135991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224eed35a79262181167286c28c3f6cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3989752f11477d46914c7818b087793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d9d23519b7294b00fcba609084b8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7af5f89d0f7619fa57084f6a90be095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df9da5d5d4971d7040e8533d2db6c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973a34d4cbe1a3ce3f56e008efc6e3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70baa28aeae595ab71a92bf9ce8217298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7f6709cf77640212841a114fcca2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea3c1e5b2947b07b57e909daf4b7ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bec1aacaf20f01217972b31587596101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d523af36f182b305768474305fccb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12fb269e4b1b3980c9685ddaf74ede103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe75fd36b1ae04f5e0f4a8fcc5eb4d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1336f496cc7d599efb90a9dfe3607c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dffc6727217a6a5e37ce5d79a753b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04033c87e2f7401d8d1956228bb105107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3717637fddad17aa898d750d0de3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cff12ea58ee211367a9ef71813dafc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ad4cc5792df1b67427b8d50ca0370110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69e9d4c355f143caef736ab0257f19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80f23d025ae56854aaf7a18cf976ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235decca83ca99d5c2c61edf61b902a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61260eb085043dc8d215484da41d8329114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d665b308d96678e6e0e0b9481c9ea5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f1173490059b0c211c7d96b3937b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71c0b0c88bb10586a1ecee3aeaddd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b5b27218a350f2860a9901080a4d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca98a998e1bd3bfb0d0ce3a00794746119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92bf0a2f406239c11489a1f68318c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caac289a4408aa9ef5ce8aa7f12fb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb9555da16320b00ec57e755263fa5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726610128533bf9bd0889949e1f4f649123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a471e78ee0481c37f5cb07968f6a8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e67c9bd6e0b452bdec9142f8fd309125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c345c1155a4d6503e72fa5f0647de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7130eefb2813c8cdc58036612ccd8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7b361db4321997717fa02c10f1a44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9328bc7873a0fea1b9c2f9e3dfeaa72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcaa217a1f2abe49815ec99a69b344130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55bd0d636d3738ba27edba643bd5b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a20b8be5c648f1c6fa48f1697860c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4bd7d9742f59565157558bc9fc5bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddfd092aed86108355341203d6a586134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3efc01432044578a0f0395e0122fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819275fe2d0b7526a15ce62f33cc998136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3aa49ec01e6e9f4ae0d319c8fe0f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb4791bcff9dc70577bed7f077c8d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063ae080ff39689c45c36ceaf3d011c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bcecabc5b5402488f1de718b9d7bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806fe49b53a7db1ad184a2a58a58715141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416278eda35cdc0fb26aec5ef61adb8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec422d90057c7ff9cf57726e4e5f6643143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5f5ab7d4e4ff4c6ca37a6fc9ddb88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad385aeadda78283b6ed3b604d18163d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62358ea516c5e6c14e8914a76c1f825146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72404f30e488a57dc823823a32a2d13c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cafb5e7f8037795f8556d8778c686c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b45f5cae9bce9c7e27a3fb98ab02c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84dfcc776879fac8c9aafb70d35dbc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967026d5fbe36864f3e7de93577cf8ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31eecd8d9b636d708f564505508b3fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc438c954e3627e9bbc4fc9c8323c9d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38779ce0f19567f4638a9f01b435488d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f27290919c75c4476d9aa5df943d66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080344af190e7b57a600b9c5f0cf276156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db22b23af6b7f5f352e44cceaec5256157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc21476b594869f2b9ae72e52b9358158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079c71e93f4ad4a306741b8b14728a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c4b055de8ba04342f93bec3ad6005160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39403b6f8d0703165876d576151e7906161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816750365ccf0e77a17dc96c2a11e14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948314c8d94d96a4e8c8965be824950163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603ea9ea6f04837080887982dbdc0b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add217bb9ccb08f831c7abd80d41faa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130a2601abc864f1e4a2db0c4d5ca82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459c7e6ab4b1627302999a78bb687db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf309af4cbef877fafed55ffa002a23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e997766b0d4ad0f927f0e3cc9c248f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037ef9a3a166fa89e4fb3e1b386ede2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872de00db1e0911158c905d5b72e0b57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00777f8d953bd2a7f4715338de89dca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b352dfdd5a155acac4e7300557239eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262d1c0fcc522261d224dd272fdfdd7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e740e742802c2085eee798237cce6c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaf3dd5cec2d540ecbec2bc7b9a78d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc206cb0de2f010d9051853e4c4522e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9701f0542bda0018cecd75f5561d5ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceef6e4328d602db2092bd2f57cc5d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4041a40fae0418b0e2c27ecd1fb3e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d462f97c1aae5b76df8510553bfd6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8367ec23e12e58da042d237778337182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ba7842f729e74db27e1e9b9f7d748183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9486128075e003650733f0613d4d93a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749cd8438f6113cc3c8d74c989722e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25ea15688ac6fc08685c2d5f6f3ec4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657af468958ff750ea7c51b4394a4920187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bbb727f02aea9fb5888a2911c051d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b269657666e9b22e2387d8e5be785189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c3aacea107f12bfbf1beaa4aad08d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab326c8dcfff29e6a3bb171e8ac2b9f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6928c1958909a723ea68f0c71f34fc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a0e9a4a56f9cfd35489385444c690193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2c324c34e2847feaad0b695671db1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a99c251ddebd89be4caf5fc83ecf8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c881c86113383647bf4bf93b91a04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304c721c40d558acbae04f929879fc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b0690b633ef01c10ec0dd95f2b807198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f35e70c609d4d74e5037de295af1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c731dac077c74be6b5ace9f6e5c33a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aca37b645f76548c65d8367ccb9db7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f2425b3266e2e722e2a94c6307cc0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856afd8ea43cb9d5113dc20bc245c24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ef0d8556bc54e104c83dc2571d6c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e52c9ccca3a4e38ee1cb1f77edb2d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925230dd02ed3f26e20489e816083fba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b0a3590f17d6a1484d9a02e89264c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06344a08c7cddd33a83b3413d828b49f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db806f3fb908f4c7b830d5182dc231ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a965c5baaacd75cb0075f7425bff7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60924702fd372172a1dcb993f71ccbb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247efd4b9afcb0f88b6aaeaf0dd38cf5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc1f5ec893a679d657e1059c41edc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550f952b42d0e9f6f3d500ad1d6f7a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5d882eb7bc18ab96b56ab5379bffe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00475c55b86cec26b583812792ffff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d294f4f8efa5b56b67a988f302f148217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc56e576c927e3bbcd2869ff0b38e76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921589476087834a75415f548b0417f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20864fe0880ea75de2a2908c975361a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08ab1d6e34157a5f2bfc72535e0e0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b4aadcded1aebc26c4f89f86bf1cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6d51a4fc7ab62130655a35d6bcfda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06f455545dc3319c7703e0b5ecf153224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df91bf0bc43ed1ea3186b3857d55fe4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bb4551599b59df259eea10db19497226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f003eb7d5e6f0a392ef15a49fee8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d8895f33dcd4d59fa6a19984fef53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de1dc3e75d6f2c363d0026c33a1989229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5653e059f6534fbdf116e0f4bf9bdd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039ee9d020100db8b0bb32bef298684231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edadfb67e2ab617ec1f04f91516f5f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c42b504b98d7ec24b2d37e6ae00951233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079da38d1454e4db1937559ce5a88ffa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cfc0f74db57799cb7fb47d4142c2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7c3d83b10eb5754157bd435efbeb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a8a18bfec5d57a4a6c86315e4178d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1bb9c7f5480ed42928ffff73f2048238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e5445edc776a8db6d47b802bc708c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69306ad1f00e84b44652ad006ead7621240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7407b531f1e93718f0ad1173ce9e7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05c4ef0244b2fc57253e09e9d2d884242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb625041002451b07b93c51df842f38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4dd4c095b0c0db360acc773f9a98d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b586d13d151669d359c2191c5977d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78915cb1a674b494cf7ca380e18b7415246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550b717ebb146c229eb99795ed9aec1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c11f29376c61974a291e2a7ba76d05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cd5412e8934e7acb471301299f88b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6af246fd22f0b2bbe393e9211cd57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f632ad6a3ac6d31b0659d575ee8858251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59133d1b2ed2cd2469bbb0cf78869d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f189089578900935d6934ac905761ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da348723ea65f55f4d55ce144303d36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1e715470fbb3cd9df738cf5b935a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f2cc1113e48036cd69b0c8210d54c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b440bae93443b5207f6eaec39c44453257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca9179c99aa9d33724524bd3ac7b89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38127d9944405ebf9fa4efbd6d127220259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55322b744fc1d16444b20559366fe5f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b513368c598092c6da76cf2a90113261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce487711febeabfbcf8814b403dda09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce363805702a11a037a629334064c3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831982b6aae278f0b89240118028598c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599da81748c68abc953f2211441748e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca488717fc8e23aaecc196f440072ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65974cd019d94e153ddba39a2bc717da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a41e50fa0fb3d2d1fd2aea97bf8c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44a59b5382f7079ffcc00857469a1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de53860fe03909fecf36b1a5a1ea236270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4e5645c565cfd6746906d439d9650271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9cb20b25e98c0dd9f1d2e1880dce5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d35b15228ad34ff90026bb67d1320273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7699f3424d5c1399412d5f0a22779ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0a7673e1fbc7d30a118c0d9356972275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986d9602572c695b2e7159dea952962276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e9c214494b75a4016cd2884f6f0d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b22bcac13df320dcb8c19bb096aac6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174df7e4286fb95956a392b79c7f9e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b24b746c838ec48598acaec670497f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d1cfcddd678d2e0bd5b54e5877bee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01878f841d277e070c67bde06266a7eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a07b3daf3ad743e0e4d7c799f01cd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10541b605ae1863d28b94808d7b219284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f027fe69d55547ce58062dd8636a91f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb005f6d20c0dcc4eafdf058532250286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dbcb65de4fe7ffaa7671ea3567a0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506c0f686955a4cdbdb99c0a895e8b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc9510e75b49afb5bd11361205a4f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81244aee4d25fd2968288402755b6b8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765994cfc125aa3defe65480a68c8e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064d38265b480537f007ab8e2283723292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d61ea7a2d3e0da432ebc6eca9d433293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32a7182c2ae5ef4e8a42b50d596c11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f607852a2047dfd0ab5161b5f9a7c66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d9c6ef55b5460fa458abdb09a94b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc565c246ae2e8b1fef0977555ccd1cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210b7c9ec78332d19a6b89281b6c917298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309348f30d1dc0b80a47221dd718798299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23f1cc3fe6c3b113aa05e0ff2cbbc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77751c67d10d0585a15fec40095aa51e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170cebd4af265d10ebe3e002119cf31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b9b65c539fe7c56ed802072989651303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39931d76edf0453dfd0203177c453ecb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f550895b35a86cf7d1d7b62f7c76c2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba54d069568e79466635f31efc33a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afe3886b6daa9a9d1a7272809d331c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dbcdabd485c02f8d2f9358e26a6dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758897abf215dff7a5feeb22c79cbb5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364f3febdd49e92b67a44afd21184b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c8df92f3183e5bca54b0b82d741e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838d68fa168eee90337122e89b58c44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6e7f9bffe06da988f6a351e15d5f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415d689446f630b354614fae14729a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760932a811d80bac2187da367a1d950315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab5e3e798c85c80e3dc6b44c82a3d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb95dde7c3b658dca2461b707517990317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392666d3f63a79c3803e8e1fe40636f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb446e42edee451caf047f5942d77e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4d07cf64e2c4247e09908bb234f9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a911861de3c92a424faa0f5f63873b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51fca50105e6489cb8bbb826305c74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20b75cc1f1c0a611d92e59b66a6cd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0a807b3e130bf5018c19460ab5e84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92294f5b24e8f792cd131406fb600e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460fe22e581a0b779e4c8d0a41ced77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84871a5276451a57a7c9968db0a697327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9a5281657e06cc6b17743cda5638e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47a9777e6209451f113444a9e14a64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33b69e497b72653adc9ca0cb8980f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3583bdc9ebe625c74dda5830dc612331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4ec5ed1489bf20a9fb661bc983713332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dac8f007350327f78f66d434ab266333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52369bd42096417ff66ee3a2343c7d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387ff6743c50b17e219d7855c4424f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7130e6801e1d8bdbc79967d4043998b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56329c8d80b693a53cdbfdad53d5052c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51f6813034cfe2143f8712d7683d13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db7a0a2b0fd96ab1f479aa1c657339339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f6cf82e8d4126c0bf43f3edba753e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d5094ff3643b2a3ac7a21db2204dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1454a5c04f7bf6a407e34f0649bc599342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5f15eb66096bb7f203e523d7e3142343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34691cc3fed95fea89c9cd8b93aaad13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b832c3af81c099c31c76c78e9828498345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a1faeb01c593fc5596f9fa6d26b7e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500ea6efa20539f10e55ecabae60195347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7be17145efb170fba42fe2a8e522e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d67f657e8e8942527af7d17b5e88e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71771b9c84f8d36f3db95707bc2311350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c7c0bb473278862ac69a87c3d5ca3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15690fc97b84f2727f0951856e0a8c24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5384232c528b839adb6a6e253a437353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80175f65fd77d7e8ee76348d0ee4a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7de253d5be31c153310bddb8f6cd0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2f048b3eaf4ea6bcfbba9bdd5f856356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f364f438532fc273f0967c7e9b54f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb5e8c14b6fba05c47b5ce3db37a7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104610ff1668a55721f88dbb5b934b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86139ab2d7154014951b08b8d0ae9bd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d308485cee669378c8c52ea893711d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4792456e21724888b565f72b97f607a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15933086c52cad401bccb740f49fb38a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378780e7e4d2c9028e704a6a54e63de1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70737453df0951b5d1687eb2f1a51e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d208d2aabf8652931d302987b4f51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512212a20943768ee1791021a44c3fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f1707133a940b8324872466c2f213368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365656b32782e8c473ef8f477e9e163369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d8c69208690933b2c7d867fb54c7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc664e0c0bfe99a0aa26bd47fa22bf1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f638cc602b0f187b4b83b58ea6a5227372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb097df5c7ae4eb4b2a281a062cf70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6da44c0807e6e7137d52fd63c34610374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879b0b80c21e5b9f93b8f5e89777a95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30717e44adc35ae316a06a88ec70d244376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f755903603b9014e1b527361564269b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa069e03254bf05beb175abf9befbc378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>