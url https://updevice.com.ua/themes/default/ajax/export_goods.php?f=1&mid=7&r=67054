--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452855239d4f94e71da3df961023ffd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c93e232ff89633103d49b79ebe9282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b806e4d81a2f4461b1199282ae211b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62df4acca1c2bcf97670ac53ed067344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cace8255d839b64ac73f16cbf0f3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b989411d070b9b630a780cd85cb3c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b765a3d4c64bd1098f727b06c23babd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b20752802e6a0cfc324f333f22d458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943aedabccba251bbcbc5d0365af40a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bad8afd78f9bcfa9ad6bd831c647a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ac48102b84b8ead775f61b8f196f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46026fc69105cd1cf94b3d41e02b049b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c33f0df0d3bd368354f80809e426613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3092acfc93494a8313d1792d8a938e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80821c146ef30f17efc23a67578b5b0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92331a91de3a918603f021b169dd5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ac79f1163cf9727493178cfdcc92117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e87d4f1acf758f7ead4ecef3e2dd7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9afda2a3945367316c36a88a43a0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67568c9591cf204f255c1f77d138ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf7a5d1918d910906ba2cb13e3e5d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb637fab872bb49f7caf6c66466fa2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e78fd8a8e647c2f54f61356f5036c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a54538f32e716a44ecc7c51727dc8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81332e8867030094c4dcdba77a10d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e07a14557e5af8b0b220281706185f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c6bffec40eed5e7d1c5b8116cb08127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e01df6a13543e3e9338218232d5f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7b1a47ee537b6b68de0090ca4c77929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af652371e08acde0f435aa3432bad18930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9924576ffe05f2728c63c06ed752d1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2ce36e70788c1ba17cbe15e6d11b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d32314d58e3c1bfdedf05085adf0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed608a3c5998a78f065e58946d6b4b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b57c4ed8937fceeff0ed0e422bda3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912bdb3278ced298ec064f2d06e6e2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a24c4deb3df9813d279c4475c9f2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781dae4d0ff6283bfa3cb741d75ef9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee6f23d24d3ef98dffdc675e8502af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f4c4bd8f4f844efa2e150b342501c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f098edb868dcdf0e739830ef716b8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3804800e349e265aa25ff73e9b4fb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5021db66f26a81bd6e11a477efe3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea49ddd4e6c51b40b3245fe32a66b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0a4c210df096563042bfd42687e7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e610213ab17a896b2a5ad863dce76b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e44a2e547e842aaac024cfeed1d6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d360176b47b9a37a3646dd6e66ade48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0e57c252838353b1cd3892193a8a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f77c6c3465e0c0904fab79ebb20c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01063abbdd6d6fb19ac20719023e10df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dc7cc2a7de36619cb78bfbca96cd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056925f6f41f5b9cfc64a3c2515972a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbd11ddeb55d05499c037cbd2b74cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b21bc33c984e19a0e722d83f4232d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984e4727826dc30e30cf95e7ea8906156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35492775d1aec5c1025ce37054d1b12f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02320f437b603d77f424a67273a74fc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13052e0c26cbaf975d1ee0c0e1233b8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9174385abfebc76deb85ae46271e0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb31e02ce7d6e6890546730038ea5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c601cca185e10cde95964bd835be5f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd8788a59cdcc10bf5b3a5ff5f15a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5fc985519b98081e31dcf33f8bcc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d42083e4bf602cea976375a3bae3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab0e6d50a8efbbb499badc1027b23366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6396353dc0088c1aa5b6d83991f3d4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35a78de7f586729a4e881433858bbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b27ee776aac2cfb780c895e0f0193b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec2bb8706139c76813921f2886ea7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15244d8c132ff34362c59cd13fc49b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe3f6f0a57e46b7b37ff0997fd506d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2891426f13c8ad3604c580c4cf404fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f412d715f2ec5a013867eecfb9c7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8071886fdcd5b63e6bc91781bb8a7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6164a9fd94412bbbf36ec39dc37bc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2dcd42d1bfcb5c119fd8bbb5f307177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c4bb6cd7778091ac4a6229e240c2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001c82159415ac240f0f15ac4c4438f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67a94b43abec769186dca709df537180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638afe2b6441dd5bb7a275a03cbbec981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e50fea3ff17397e3210075c52abcf882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b142bc169b2e93b2a042428aab8f0f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efc97f0798f3de1bd6c5899d89f42884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893054650a7368cd3a3e6f5cfdacc26e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd483452999f3df59d5618053f0ecc1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff453595cfff1d595aa3fcdd098a5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b6199e9bb12d638fec0dc30e5d7f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c97c29465c382411b7a7591658ef6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa810fb2029ad3223ea1b153fd0221790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a487aaecc01451e9f31bcc9a0d47c7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede78b51919ce3ed6b111d9e8b77d55392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb78f9500e923d2caef8f900b8481c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c9c5ba10fd7082ea03214ec546c2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd16f5a438bc1d47e098032cf463ba695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2876d91dbe7dd6e35e10f905a1cd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc41663548ac88d4cb10884c1c21df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787ee2f9f8086a89264f0da6e2c9dfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cb383876101419d6bc07a8fe8752299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc4748b59c98bd7199a3c6b4e90442100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70c6d616bb283abcf50eaedcaedf5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3283c472be6991c398ce0ab373370ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041dba286efc923782b10d0f0ddc38c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af956ad06ed14b1c6d8cdfbda705389104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce949b2a38bb969b023db0c0ad446f6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe43f690332ed1d9978472651a70412106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e0c54409aead5d4d5685e95743ef0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307aa32fdf69c2c8962b2729d28cff3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03265b038b14d1e4c1984dafeff354109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de8e72af4bbf037314c671bf04e4da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556db188339c0d3aa8c84b0ba273da04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c9c19e49e53a9a73bd866f112a4e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9270bae7f5da1b6568187754e3aca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91187f0c73fd05154d7b24f73ae19f10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f60caa7cf7e869ce4c827f6888e8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3827a77ac9ea0ea47a80ef08fab9a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b35d20e9af2099ce9e8c1c2e8be73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362692f80d7d22183f2c2fe5f3fd957118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538a466b9ae75693653d2466149acb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3577b6cdd0d95f1b4bc5def6d329f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b2e7e83bf3f80de613dc45dd6dc00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c9b409056de6a2c1d004fc3770310122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdcdc3d2214464313aa4e0bc60f324123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebac32809f9a5cb6d4789abca68274a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc62df8c5cc6e1b75019a0b5d35012a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf19b9364033746ab7146e9b7374c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b709366a5f97eacbffe75115527b9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bc565633c6ca5b9c9d61758c9f96b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664fca495f761bb2f97b294cf5a4ed1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10dae369f6d85c0b51d9002611296e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e23ef061daceddf9b618ba3c5204bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d35c6e692bd9b5a346ac8b09a70164132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27fee2bf001520cdf992fe697b1588133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6a9f53dbe1e8ec9e1b637bdec3a9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047064229fb25d9f8bbb687765eb708135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0258412acfb4da08bfdc696c7544c73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593727edf50e2b1a7fdf0e2d62886c09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd402fab38426eaaded7dfbf53e876a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2c7a2b1971172a4e905b5800965ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78213a54aeffe04255a0b21298460024140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0e4340e35f50bcd9ac6063c1e5630141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fb5b744b72cf16c895f2ae2058abf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b641051d6efd488e63055baa000f1f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f46077dd30d1d0e0cf51f192d7c0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427671bbd890cdbd442b795cab783383145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64420a113faa4987810bea49ad07cb0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd938ddda6b2bc9b0818e35e3529400c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a30c066f8ef562b4c05b6d335abdcc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fc7f0a7499557678e095cf0c1bbe5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d4b3321401773b333bb9508cdfbbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af3d2ebc76de6ffb40fbdee2d93b78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b06d986286fe764a7707ec1487f3d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2f29a0b19cdec5657f65fd64e4d1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438899d972ff6675bd81d1c30adde78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a79b1a9e21389e037dba72587ebd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208dc66d8d7926c5445514b4d13801f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dcfc18c0914ac81a88082a70baeb2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bd64efbac0c15966a4f43ea83d4df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b7d2d18376dcb0fd693662cf43ce8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c668febc78c41125394b2045029d3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb9e8c7738742dcf29446996c513bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4422109cf7496790bc610ed4855d1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8fd1b6890b8312b5950f536cd0176163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d5b97c587137a987f16992307e32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ff0f9429a8b198d93266202e2eb8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c23a5d7d27938be70c64057ad7cee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b461fc962bc3edf9fd3898a83a7eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e87293b14fe981a0fa1f1fd6f79562168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b47f632453d96073ba38674a1f961b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d4897a8311b5e0f9c0e22a57ea490170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d505ca05a6f4187602c8a9ea785af6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aae070718546c0616466113448736172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f94b3a6d997a1b74c7cb6f3b44745f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeaaa88b15c61a29659152a5ddf8b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccf6e539521d727dad3f6cd4bfa236175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0375af2a0a7265395391e445acdbe6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea201d6c7c26f31680d0adf1f01d49e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c8303533b5c9f21fbb964120f961d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed45d2deaadda2beac2a05ef373c32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe525aa1dcdd107e04e0d1cccd0f2ca8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689eb4b7b05752da0fe907686140396181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a81640379d90c821da484a6be3edef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d40233d14cda966bb66d7f1aae953183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba7cfbae821483b75fc3504df0a052184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a64e613ee3de4f42a1250a5b723d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b5e606a08f6c0535c45adbcb050e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434caa152c7d5854d63edd3974e0118187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cd90262abf61868e6ef8a8f2b83a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4d6abe3a8fcf884988c96a20f7e0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aaf0972b97b821d316adeb3c68e5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac76eaee31696a15b4dcfa58188113191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c02289001d55732ca9e9c3039d6a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20cd3d348e624aba469a969e291fb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531488d01121707d9c04f4cd2b88125194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fcc43d40ea59be7e556efce624f7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31813696affd6bbac1e0f761fcca802b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f46e96bfa6d4a40173b1a7432638aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c55992134eff60e7dce63a46855fe4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd8a0b0f59fbe31313466743b9b195199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21bf0fb759310552cb193cb26bcd57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247dc0b01c707675f3389bd8eea1573201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdba79a7a2e7c97335b0890319e06c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d81f3f46d4e74d7a74a90619beac02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c15cf03db7a38fcccd86e99e46ecb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edc8cb3f06a85012a781e30156be7b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae698979dcb48c2dddcecdb95cc0f1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14dcd770d32eadba35b9e3d404a926207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ab43f9c8674915da785610d012141208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dda6aef472d2bdfa0fa18a846b607209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9771c2eb55ea5edb63fe72151af55c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a18ed01fdae8f4ad82360438f76b36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38f6fc46d234cf814d1be71f2ef3ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f9361c13f4d52a4b00100a9b68f63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20324a5db65c4fd9e6579fb87f19d04c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5bb6265a7ba93659c8b4a90185f06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ea0bfb9ee3cbd73060e81384a178a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb40c2a353c09b74ea4ab02f31e95f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa0e76fbfe5df24ddb186bc3b29760218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39674707c8c582e282cb937a87d34e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c29cb64d1dbde29191dc4b42a01103220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7365b3f1b0004382a3ac1674eea14ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1acbaf596b95248d7565d1c6780ff1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48fb4f7b6617725f4ab2d0123af528223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afc8f9e087910610f0f670f54952cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb612cdd9a90d9a326bad178d7408bed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d866c97abe17e105f652159506dca4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb98d53c5133b3dcb534c66c9de23b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd7576a5052724ff9cc5ae577d80be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524f6f5d7426af860110a033a110243229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092a2a2e4edbeb5733b82f430dbb175230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86f45114e8e6bd117e518c5e137756231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132bb4340a74dddc6a3fe1ada27c028232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a6b0c538cbffcf3a830440f64e118233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0003fbdaafbf7a4040f0e3288ff629234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6a7950b15c475a8d215a8c272273a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfb97acf697da7d54f1466efb42fe4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3a6b1c541a993e3952e9045e89c29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b7cb4b37bd16774066fb112e88de3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66804d5b8cc035eabcb02ee635165b21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e91c9aac8a6235e74da140cbe1458b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca77361fe209719b23f43715dcbbbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bcb7d39930b10f716ae1f4205ee72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6af3a1afaf558f6581a9906c14b037243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4d8189ed843ce950aae0b228c7620244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e00b084453a9fceceeb2a4127948a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2f6b531d1ba858b0775f9fb825e98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf7b5379f3ee89ccfc669c9350838e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e51f33238a1232679488a946ad550248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb69602e2d85b927fd25d14947b06fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661bdded04208e732828c68c2e02f05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ff6c0170e82e7109e00ce70d982d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73af57fc7bd0b5872f6822864bc834b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a91874f48bf700cf663e88f60ec317253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb13d2a40c5c6c3e9fb7d50a0a6721254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e21256f088c64610ae9e2e505973db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218082a3d708bd35da2e1d75f40ee86c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed119c8c65b69b42a5df19e7c153485257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a61e2fa4f5575b962cb0b00ab0a14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf86cd69a3f6c704a1ce5d235ac779259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce8fdc31a104d75694807839edd3c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97a8cae9cb3585c38748622c8723dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f01ebf208cc52ee16ab4c2db7559bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cc554339a02133a291e7fcacf7064263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81b7f012bba5adf08b1ef5ec713c3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55563ed60ccb8b2f1d7fa3453254cdda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269257c132185a9d129531917532f861266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d50d935e843abbc05ad7ac12cd3a46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92f8ad2e6b6e3b87198e0414412113268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502c8fb206ec2532321139870117869269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe04c0c817288f9cd642f61e1162fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e00711962f4a0b34817fbbeb476f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb0fedcc1f916bc0025245ccbbdd7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b80122be1084eca87c8f77bb96f150273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3ef6737055113cb4fb63618a3d6da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aad1b802a93cb5c2e42230ff825f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af865cbd92c900758060fdef871385f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b20556eb83b65f10d1270d3dcdbdc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c914dc5326a880881ee1485cac96e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab60f6e3237100072f0cb1af6fd5e8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fe57c1bae1563dec3a97593d9f2cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee645d31ed2504e315a074c0b463355c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9c06dab555f102f3a6dbf1c2e039a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ea2976826af1fca734cd15c47f665283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021964580eb652e2ea7da57d468f3d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bbb4fc5515e7b69581b4617e58484285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6840d18f05768f5fcb32e90fb30445286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e14c845f0dbc6528de039f82a29e56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273f72bc11a9fc31ece97570b23f010288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08e00bb649247e4fd2bc1e4bb7b017289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f40e4b71afdd2cef78246e3a1ef90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab708d148fbc64e2d18d9f1fa610dd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35d865cd036824eda48811090e4d38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cb1eb717dcc1c210f9836f3cbd536293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9207c804d8523833cc098fa14e7a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd146ae4563820f2a63d65819a289f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698e2f0b2157f89db4acd2fb9e472ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcce7b492760846d0e0b296c29a0a1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758f750ff7622d5a220e06c0374ac62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb7183ee15f90dc62fa765d9ccb2a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e9d1fce5cac19eb0ebdfe94df58fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014be6668b9b5b8ccc9724da43078bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844753cfcc342b5df1bb40143f747499302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da172de4b7fa85069145c3283696024303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0a1475edfb2eb25772d31e7e5413d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d72e7278de121671688a7294f23139305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97994c65b1a8b88a82c34feb58b4a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557314395f18925d507da5a46bd1fa95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3608666da9955adb18ec5faa154f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d532eb7d7491150e3960401dff8fde309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9723d0d2f89f783c83519b8d544c95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27604c90a5c7b97663cde3bc275bc2a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb521ad82344ce5e694cc244494234b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e46f0fa90ebe5e36acb05c6059fe0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81badf537d4141e0c5ea55cf800768ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9421a718e0ad1ad009e482f0b77de3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c225ed3762d3ee5f0f7db0bd51326316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d986f1809544664c7e2bd0be07a1872317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b75f38523dfd5e4d1893164f29790318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe87a43d94895f705ec24fa29831cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff4c7572246a4fdfe505270f3e1fd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c70a14dfc005a201e314269a03b5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5855fbebbe3e05b4e7ba91ee4d8316c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d02ed6896b9996bfcc1d11936c65b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc75da6b80e2d91e9f9cc25680dd14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607e6e5859995003ace6140cef4a66e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29400df65c218ccf3cb5d74448050b41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3063a3a990e1473bc185f5eece67e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31727add3cfe3db77fdb9939205cb4b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0decab50a3a2ecb72f8fc84b337561329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423ae21b23ddcbe872429bd0e6fdb77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca198aac38303697231d3ae458fce4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ec4a84d4a825901273c9f1408aa19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aa151c712f14a5520ee9af745cf6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3852eba69f07b3232062de46a39287334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4c76adc14f837cfdf3df6b09b596c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a86e2fc4dcaaeac785953df317f8ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3cc974a4ed9fe274f13cb926a921a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81fbd7912b0e387a905956735e62ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7ca49159de32818e0c0ebac30d779339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896d457fb362be8faeb6efcce6cc67f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361b31c65f1ba7efc5a9b3f1383f348341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be257f9cf8bcc0d82d4bd408449da337342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488754d9a87a25c2a110d84565a7501d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c3cd13ed378e24db53331a8ca79c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc3296523d7988e2f203a4530d6bc8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb286a9bca2ec04b5a7946ef24e5eed5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b4e1da0eb54e0429a556a03d9a293347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696dc584ed0176192e7e6ef8e38820f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621e956c3f754c4eddedec4d03145a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f31b1feb71528ca95f18413dfcc443350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ef64f1912ce25f2372abdca7ece3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb088898a8fc8b8d22133d454b4d7529352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac1261c30e864d9d395051dfbae666353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d41bc945fd19db9ee6bf642bf722c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b7c30e78602cd9fa2f47ccadd5426355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429ff2df90ccb119546afdd55bf04e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169746b5f8e7a812c08c8c8022f7827357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c85be7f49bbc4fef77f85c206c83c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93640ca6f8b1cff62d4d097944c671c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d5323516983a73ccfcb89ecfc6d6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a745d3b6836a8349319315888dc653361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26a90661075f0de1de1288affe285e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6411d5b39753b8ba2f33cb5bacc25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16e4fb3610e1a8f81351aa5f6bb12e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c23901ac4995d7ae8b5b2fdf120ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf76f42812491309663d79a5a389bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2db8f2918b43f79d579c74166999e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373536e64690c854eb3fb87ce60aeb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a64a7938487b3167c245939d513baa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fa64d5a4fb59b2f35a4026c5f3937370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a58fe3f93f067d88b4e7c5a3ad6d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eed6a392ec9facd30831fcba845bc0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87346bb8a5fdbd4e2dc0e8f63b7fa3fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870acbd8e7fb7c8f26fa81d65601c90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8286370b9c6ebf94fc879f4c6661de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d059caf25acb475848f79596d831f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a2236b5c322ca05e3fc54e1b5254b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342c8984b40774e568970356afd21d0378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b488f81262a05f07041c0df9b20451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cadcf16f7a4eaedee57665fa9b0f5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac892a528275cc8ded484170c638c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05808cbc2c575ded63852bced7c6b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb869595be955e4595f3e19414523d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043e920758d31cb7cd6a42547473f9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90e2fc4c46d98255b40554a7d3eb817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da685ee87ffb12f1e86c3faa3e59f3d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0323235bcea825a0f66d1487a8fa5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c4749fde637de214f087fceb8df4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6977853581fdff23ea317baa63c1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d84068c6dfd59f863ce9046e3348012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47f35cb5bbbb2991dcd9777407a9b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c53c12e189908259d072abece44ae614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff72d2b32ddcd069c8deb0a0bcf51b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a127c5b98bdf49c9b75d546d905cc7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f85dc149d6928ae8a113ec850cbe417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6bd52ecb5588078a298e938e82c4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cc66820f8414a27963360ea0a56e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719843652997549b1f46a1ec14a9874e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d85a55b92e15bebf31cb25f2035c4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbf93c9fddb55c81f9de59cb59423f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc41fee7ee81aa5f7eabbbd4431c25123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8bfce45491d2dd35241dd2f96d34524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52bcbb1de4c5c0180802a7e0b05ceb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d4576ed63cba94f993f00c4eb673c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5621793ddbcac1f627a6f42b41d2dbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bb1bc8032a981b4ae272aca3ee5ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2d6328ed4a865c606069c5315ff8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1809359c2ea27e0a17df35de6bf948a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343f6c33bd0692684c63d2a57ec263b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b987e5ee07f034c85e0df3557e594832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb5a6277127508e06473d98bf8110f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99cb7db43fc1431bd3b82eaa26934634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da581a14ea203fdfeabb964faf370b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2e3dd6e34d9dee32aa64a6b02f00536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bfe2397a89564aa5031db84e3626a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4d77631b5d26a793da1894e77cf1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020959c5e5def4f466055bd2daaf3eb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6e5b5ff8434a2a2ed531c65bea45440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1a61539a81a2408971468f7d1465d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373669d553b08f6b6ab22778efb2c8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d0796988790a71b1c9764aa8d4af743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8f2568bea6619978b81bf5262b8cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598b9fee96c5a602c22fed59833da4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7378511270947ba5778f6a7cc3108e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdcdb828dc88c34a671733c1b4813147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98f9543b9a2725df14366c476f20f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8af83a6bf14e0e44d23a62e5837a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33910c41ba9ad41645c2af9eea35c10250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204679a82c22afbb0ba231b81cd329d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f796e01ddc690be2ae4c2259b04e47652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213cd776783c38582ddf3c9731ce01153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9531f44bbc6c9f8e3e1bdfc51b07acc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae44de42e66214e6102c9cd850027455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f2c39a8c4586c95778f4f65d5405b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df2c3fefcbcf52fb99a89225cf1b1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814e4cf2968fa0c779edab01766107458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d6da7c2b9b84ac6c9f605b3eb68bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67182c8a34a204c23f531ca2550c565a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c53a07d527ce9bd679c24d1e5f23c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617b6c0a482907e963367df6c02b06262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94be453bd61351c94ce06138a4e3dde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc249031a5c9d4023c011ead3ea7288c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec0635f969deb2099b437eeb023adf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee1fb090bbe737f52d178c1df25c4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912376616853a68c325a317799d936367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6e1cace8512b268504d89b6ac2a2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1949c506316ca5bc4b6d96a554584e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e225daa95936f6f113098f8f00ae03b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d1100310ff71f68d3046a80590a5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bdae45cc6489c02ae9ce03317413b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb33f03f9ba69d24e9d446c1b148e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469a8707b62650b66ad16ce9654b37374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd9c74222f38781470ccaeb436263c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3b63d37c717cf31229af65bbac31d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7eae4dd65ac4174c9b11b2ecb852e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942f217478f39fd8b38873d1e0dc3e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3b3ef7b76f06066de3840c962e64979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3389d0ff221a803a0f9bc70aa7183880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c41a431fe0fc5e5cc445333f76bc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3206e6970218c2b8b0da9025ff644082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce60879aa3b3154cac3e4b5da0603d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917efa27720eac944cf9606bfc387eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9c685d3731cba754c307bf5d855b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3e1c622c1cfea965a2f7e379b3d3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a204d95732a97b00bb34ff7939ea0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314579d4bd34ea91ffc5fe7ff070513488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0b82e38739f5bdb53284a2d7c0b0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa18bab16d843dcd846e956000e4f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8614bf47fb081c941fa849deec498b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a65f46b189f77e784604443d7399cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e2e33248b73a9178ed2d1b5da3dff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce06c97bbed11b032c087e8c455a2c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2258f4693be912ccf61a8863aaf5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669d3462c74943e287d4241a26cb51a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc18addc4d4d60b691eb76a016b39297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53b000fd586150296482202197acbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49922a60f3cdd0e3e9f0e8143fd29aa699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdef1347dc452646e2261844c94217100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edb129a253cac9778f14f18a724b0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201127f8fee912d351cb890b3e5492a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5d565726a1349675f4d9bb68b0f45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea017637046d1418e5370c16546b2f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d95a9e5e48f7986aafe6639f785e69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14071860f47789e0f99b5370fc5db34a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e53dcec3dc0f464eba92dac137c1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe70e0b35b6f002d47e55dd68baf88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2eb4a3cd41585cb352326e7c7caa5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f0ecc302325edcc23b4449749744f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f08e116e3766687a463f71ae007b49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791e8ca02d5b39c3ea355b34f626cb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a41e6ec61bc350ad6677556ebdfe09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2362082626ec7e7dbd010485a48d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016ac14d4a97061c63737b88cb70b93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dec2e979b02d649984ed09c02def6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816038aac82b563a68db0d46bb30a291117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacc106068eaf25772103a4d9d5c6b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146642b3cee559198e62e8ea4512f3ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c2f223decb74e98a5add02633d9cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5561c85592a102abe1f7ddd588cd624121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342aa1fe2a0534d2bba9b3b4f60a6a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cda5326a80bb0edfedbf9ca230b74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc6d182c9a95f973d7a509dda0f5bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073ae57a99e9e4dd7cb212c4bad8f5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807963e9672d727409d18865d24a8463126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661fa5a74f443a6b50e764bf95b8723127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27745fe996aea4ac8cb3446db08a19e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4696a968b52718ebaae5f26a6393b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2d8f761c30fca861d7f9ce286d558130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598925cd02014ed8cc98dcbaac402f28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c0ced2a31a62be9117cab2e12bcf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344798dc74b5307dc43933ceb7d18e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7762da3b628cc2d06026f7f2c1514c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508b18b40eaa0edd0894ca1691c3b4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a287f3d6e3a46bb2f7157b14017fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0cdfc47136b1e75011d31af1d47d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39a90fa2c3e6acaf169f18d036a5d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded272fadd5b9bc8b16acdcb9330399d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af00dc1c33d3b09315f4c39ef883ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d33071181ff84c9f9b1002c4844b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b910292c40daff70b7da19da6a75a06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06137114bf8ab8aa556623b9fe4da49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a62c689f936a7ecf0cd022bc56de2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fd0f4805db3e5ba718dc16baa72ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f78dd94d18c347404e71593124ebe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157187347816d34abe851638f0e707f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9d11545b012a2683b44ef74ae2fa1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f36b4fa0511106ad43c184c9dad1e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69122223935083df55b3bb15c0560286150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708314ef641142faa59187e5896d9476151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acf51bd7b3155eb1b563da6a198d40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73f2f9f6eac35aef3e15d6c9be374a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95319ce174fadbaf4c36b61181d94f1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b40d8ccb0ad33b183acfd99b2a178155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59029fe0a8bac6b859d9ecd0cf8e4c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbcca00670fdb14009d46ff4e70d19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643419f5acd21d0b4350c73edb26884158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29a04fc592924ebbe862238fc21732159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214c3257d128b328a873a34f0859b84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d237575b9e88041dd3bd643df107b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bef17a93f070a446d2c6e883eec64b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be3fc06bd78889bc1f783dde53c74b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b93bc5982c8002319483391c81246164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8109da4a275df772c97e2173e35c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9622335ac090305bfce3ef9ca1c2f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4da7139850c10e116c2a88350b7954167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd95f959423f7884b3d2fe284aa254168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248128fa0b9620f3c0a92d423c25e999169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597420876f5e98611b2b399190866820170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183179b5172942242b2c7d3c943c5806171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e655e0df10b5066a456c0dfa09c199e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff328b8a3f30d40e131aa1c6e3c792d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266facca06a892978788a74ac9253d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aba543c8816a8bb10b057c536fae49175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6054904187fed90dc2e132245dc29e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666857ab44e8f64d1afc6651b4584a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b478fe018b5e1a1d17b58d57fbb04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a98f4d4b578156ed7c48a3172d4212179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcf1520b55bc9c1187f4d568c04854180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64bb7d31c19215bfa06613aa5f8012181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8d5f3f33f811c812b72b8d4d10f3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f97b2fe8bebf8ccae5d2b976364ee8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a917696fab91b87a865179e2cc5b05184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a47cf286d1c4729af73848da239f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55c52ea194304df1fdf764beccf313186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38dac836e699ee16d3a402c671b787187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1360129528cb6262c6ed2ec0c74a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cf43296b89e0b2e364e40b65172e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adf18b7ce36bfe65a3a59594b13808190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58b4e2b78723e1e2e2646b89132e9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3859082e1cc13fac26d7507d3e2f149192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ae59a09b01f7e0f84b878e50f509b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623836c42281663643066c76786a1cc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c9cdef02123872916ab88ed2db060195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319934cb942f23bef49ebba0886ea1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a613419d31b55c8a572c172aef00eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdd6d276325f7a7cd819e134376f18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052cb8562b7959134fcbaa8a804703e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4345951a5c0c7d7582a38e33a31c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5958308843c25f505c339a60c17dff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20194ba0d457a8a95c7464bb962747202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae6774083e97a9fe7446f5ee27995e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4254d24d6354d1c9ac8bdd1d9468d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b540b0ea6c62ddef531abd9dc446a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87017ad655d41221e9f6c9a15ef640a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f39fd5033a2b0b6055f4ed1258fd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875010c7c0e04704ae0134e4e8bf7c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ca5ceff4670a8a8a5c6ae80ae70ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653620adb60a3206e4734be6f0130bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30d2dedff232a792c38a88b0c65342211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859c493d4dc452a9a499a22459cdbad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7c1f4d4f30758cee7b074edb0e358213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d597bbd63e5d3f5182163d9fdb72f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13c5911003c9177e97962897b245a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2e29c7a1ba431f21716c95f5c96b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e81a8c9a22b11ff22f3d11a5300f81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0e32e092c17f9d4c00b8567ed8f32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63b665bc085f495feccb32a68ab45a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f824947451114f23937fb562c9d4f76220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c4e23a75bd5461805de237b4acb8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c970aae995624de23cf07d19b3afc43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3d28f46d0dcef9ebda8688a49c28a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2d62f92a344cd31e11c9f07a6d0c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0ce5f66ad9c560bed345db3d333a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b163b188a25c0927531962972bf47a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986022bd2d8258e6e58f987708766b95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953b35aa20e81a15c31e4e4930f5e1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefe8d5c0502f5304352acb5ca69ccb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746f99160e8fffc45b7babd5fbdd3e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212424dbff0641c3932e1275ff5f396231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a328db3f53d0b729d4b7bc1490f323c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6e8c72743e4f3d2b8be76b6cdf2ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d64c5ed0c2eca25408de9a78fda73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b428d9fa42df664b7e27d25cd9e6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1e78109cf3e0e68f31a29850715eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5701c2fe11dd7c3f98d993b5caf60f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a9c2bcf51a4de7404a7d9a78590d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d016967d6b17715450e593393bf7d10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde457cd968278260ef4758e0118519240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbebb8772c05f0864c001b3c84166b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94890ee9fc78ccb86be3d11e8d02c9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591b0598e9499703bb6081c6f307274243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b7186b07a8738f2ae937b8737b5c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae77daf3d2548371a25ad8db7c573ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53f00da06d88cbc9669a2e3fac66bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f48d4f058999037edba3f884e522a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7fee4f43ddc7935660c35a40cfa60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1906bf23f2f25a7600e7672bb12966249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e2f6dcaa112ad4f38a16f967c14f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d8e869d0bf97a54e8bce82990b4f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f3d3922330c082cde3f01aac7eb6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07ed29565ec48a56c5ebb6a5858b16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd0bb17c7e4be6590f9936db1f809c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e12d9f839ccf28c2e3604112f40cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5351b6603bd4b91e1d75361c4482825256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0330366062687feefd4f5eee7b80ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547ba4829bc7c9c6cf809b88997cc6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebabc017d132730b03c31c71dfbd5dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798c2f963caa4cb5cf5d3c24535f8ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ce755f83b34057afc0c67946940ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1e2b5787de07225e6111d8c8a1a22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6ad7bedab82a34cd0ea7c4c6f3a4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23888a9e9bfdf8dd49794c20b88b3f33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c41f9e2dfa89533b9ab39ebad00d98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ffd6d7f3c107b015bfc8e07d4b0f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d674852871b5fc68fe68dd289dad1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1152e86a8825d28baacee20f56eee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911c4c161c293e5d628e13050a7a2ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3bccc25f008d32fdea5846a11b74a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2d66942481071969105f704ecc713271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af4577ec89907a7438f426b3d559da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d2aecb8922d75e56291f3a198cd64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a175985e5378d6a4643a6dcc6aad5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24961e3482c1c4d90a94176708c27873275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc19d14bdbe362d1ff2ca22a21aa7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabbebefb34316697da90b2bd83876e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbe9e11bf20dff03ae4b16e87c354a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4a154efe449b8171d2b6b89be4859279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd68061e13bb5384e1f0bbfd1305d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a53f949717150cf5c565759dde126281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac75333544c186b141b345a21d458a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c2df6a62c32b9fea93a56c1ae0fbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c842ad2881e0535a261293a17dbc5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc39c0acfc104e22682a932aaa377bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f75946b5a5ff8fefff024855cf351286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2d2d0854218e12863d43caf13c36b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff63ba42c3d366c90555e39a05e4d20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b415360d8eb3f01da2cc66888dfc97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46d11339e121e3bcfcc04e88c78e6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207e0638391086ff2e50e629ca98983291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15741bc0fa24a1732c9dbc51660c6af0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f455512c455de4e7ff8ef37782d9f3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a5a847db1c7deb2a5a7be5063a0a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c62e1715e81a27cb0969b57fde6ef0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9201f6718d02e58b428d11fde0f6fd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca965fbb683837e5ee5fa500e353da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b287a9edf0c2d3827a7df6dbdaa9cc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f55c4d75561eb18b1f3ac9d822975299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e8d71c2aa4c374c85994f17cab533300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81200db13a18bd025ee884fa1418eaf5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fc81c946ec7e5803e27d09b80d8dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96350f2a7fd500ac391dd62a0d7bcc02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25b37f08546a3fad8116b1311c549c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e6d064b8e3b66544087f97053aa2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d00c1b4f7fc4cf665bbc8cf220b7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00993314f37138cda2149196e79cb3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414965b803602a6381e635730ae2f405308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae1b3303ab017007526891d7c7566f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086bd1a5b6ee3a00a5ad339913cbb57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59080b61f6aed6ef709b2d37f130680311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151410010356e0b5a8b133a29508a72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db503bb18dae5b94b7d7a44c9b1591313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c484add3004d62996935ff4b5e5514314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9efdc8a06a5bfaf2092f6b8278c38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8397fa54296e2b708303b5c389ccd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6b920fe96c881d698bea195bddadf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506119b3903699c00e6afb518e4b1c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e74a897d1271c9803a8dd4cdd96de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc771d834f2ecceb247bc583445fa770320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c51754357bdb489baecbfdf3633a61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e546be65187fc0f64ee02e72a86b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8e368873571222dca20d2fee396f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b111d0ddb99c3bc7607bb840e2b49a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a873171a01a8395687d039381a3a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c2faec8df9ebf353bfa584f69f039326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70272b09ac7ef5d6f3168d0e868921327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0393c2d472cd1e77fb82aeba1cc2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50997dc2c0d74528c683f97da00ffe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cfaf69fcb3941433802eac964ed2a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bca20a4c84229199ff76880b04205331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fd507edf219b6d753a9927f75b7c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b77a4f3ec75e1d631e134bb6b494ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed079c7f1e4cf8450dbd3b8ec7c125334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489069eaafe0a7a9a4ce7419f8d5ee7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48401711f4df980132dd13c05846c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c825ebb4243c6b42980fc159814c695337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5a92be804822f715dbe58ab5b286a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e82cb8b443ad1d82990e0dbccf7c6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15037cdd8c1cc65de9c77c0a05c4060340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10b5263a99b8cdc154d903c870d735341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ba45cb2e546ebcefbfc02065b9547342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9498a02d439fecfb2e5f299ae09f8ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471a1b4d340c085b86cbfb806a1a5d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0efe401591bc0130fda39498cf34b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2384f516582d742b70ea3be711fdba8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27b2fcab0b0bc4f1462c04d8408718347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94278c1ffc3a970376e1dce40162bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5e0dfcb3f72d4e529a0310130407f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b10ad34a01aee04a0e25ff2de0ef3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4906bc5d80e966fd17c05f57611b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4bfaf6c8d3f0bca34f86a7b392d1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74684d26eb2525b3efa2558a4de4907353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc877ffc2ecc72ccaf8b91f762919d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178026b758b8f09272481dd95d7cd030355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5161042d6ee7855fbfa52d946566712356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b30379df07331c43084866804bb23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81b27b5d4899e4c95f2ea654a81faf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183445f2ee2b885497b0393dd1d936d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94945476a9c2a753467e4b35e125741360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb395d91d9bc410e3e6e3448d85177361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ffa2b609139e3a1c1eba47222fa1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f609d159bee9727e9b68f1b6121ab30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d39b8356362d9807ed927b44ea006364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e40d9ad269c0cbc8bfb900a4a746df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c7770e5b2d606d0b5b98ac9e88b81366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc31a00f15997b414710419ef1f36ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfc0bed4e459460ce703f7b235f675368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78756c36f4029e9d725b434938642b12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c640bde3d872782c655adc7519e06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0300fe52bb83d34f976e949ccbf98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86eb834697da68f3ccf5aaa32d96ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c5aa7d31a5fbf096de651fd3cffda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af475f825ab16fc1c4565abc6d60e1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadd7d69f47f959dc4432bea74ef314375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ed14533e59623b0997e9e16b3a99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b455c5b2de815194c7f3412eef0d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54964ee7aa69cd18822247321c3c7a5378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>