--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228ba8e16bcdf4c36afb4a04747b91b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92efe5952eddd20916b0da353d667e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8eafd9ed7301f57fe33daed6b9c1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428359ac14fae0f7afb8c9944dcbfe334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a8659f0c35e114a0175bb5bf2877c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b56ecf44a095f63c4776e1e91dd4ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490073b502fb9f7125047341a8468a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e732d7caca20a577940d3990249bfb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ec9e3ca5a985ab4406e02dfa2e9a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cef370f8e55b7b3af7df1a0818fea710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7ef20ce57a9dc6f0a3b1ccc33522a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b6ef1d678f95f58c9c76f2899765c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eaecd75572486c344beb0d45a57df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32502e558516b54ec61882ffabf5f6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b138799150a2f8c5995c18c58b83f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5192915559adcccb7453d66f246c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d261def059d07206ddeedd027600c7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71726b5a51ba30ade5786e6f6881262918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fccbcbd559424449c9cc771123b5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2ac1873aefdb27b164e2b683ec37220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ea5eb9cc009c6d27f7dfbd1937ca421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbb995c4eb2ece5bd273e11a533e3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c16385d7cde9120740e146524376f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b418000de0941c96b6a9572e9f691824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e280a8b73e7a7ee57b9d53128ca7f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30b5c291b9fae9ea9a8057e571e4e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9837f3870f915b16bd0d72d4a6d9ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c7c2112c182d95e307cd179eb115928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c72793638e1791f9cf2361e3dec79129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adf64622987835dd8782db8bfd53cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af9ea2ca26cf34e4bdcde8a0018b8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2de8119bff911ed198910205c5e3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621861c14755b083f3944de2345910f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e36be141e52db8045d016ac3680fbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bbd205d4065610276b3f0f03561b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede6f7fad518ec286b846c9ea79ac4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0eb8835c3a616b93f3f0c018cd93a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc40fa9767c10a2a9da3e3c6f35cbb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b11fc06d30c30f4904ba72c05b377539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c0bc64cf7fd563dedd9afd86d6ae540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270c6152b32a373088d3cb9eb8fd15041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70661a89d20a1e1a3b6686cd0d5234c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89abab9c75319b2676b3672c0edf00943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea4982b4293a98ea13834bad3ec5b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02273904935d92b8327e7d845082463c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c5de23d60087a9783004a054fd92b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bea3e1c21f8344b6de44706e7dd59d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91e02cbf7271a651be8213e2da7e6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bb58ddaccf50ec333ec2b9e9dc45049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8d9fa630adf5476e57f0a3e79dc8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb6aa86e73e9aa3620d188c81a16cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f94611e8d0c3992ac7d065ce2009f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eeb56eee4415bf5cef8be1bafe549d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376582bcc558cbb4469e969f89755b2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaa97140848bf9fd59a9e54d63cfe555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aed8d6ddabc02461a3b77d8ded27756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a08ba9e3b61eca965e93e303ed64657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6576a4e06d66227c99a288d9e903158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490a58ad8aabab79692eec16fe337f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c74d7c9869b8e1ba0ff486be5e10e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b4ede0a3da797e00ae534604c237b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb770ca66ef5e48525b2c609d60bb10e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a54855df870ccb1c00b7eeabccd9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693e6642aaed6df7d7fc4dbfa9fdaf764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04759f44ea6c87951f5c2df4bdaad61465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95fbc6b89bd65a3594ae2ccb3b31cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12afbb5c532b86344a44ad657a7a6ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f460c2720449c7767f378f671c45a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e0045d1024710d8fcb662fdc1665069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4682d9fe5a834e1d84bee70062cecd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c8650d0b3bc672755b0a59759be1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb50eabb7651145939b88ef09f38f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514f677de1e548ab159832adcfe22dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942df7fee721e4c7047fcddd1f22622674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13a0a85359ae25d80f69a9fc47ab3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a27d57313fd07fd67f2c68810448876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768eee393c420b9ce98c6230af8a159977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bbf096d25b84d83b6ec52ed4033cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069428e473024d9565eb68ad5802d92679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9b0ac8c5ee8c8cb377d43ba6bb97a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcdbf873da87200ab8fa6e7f3e21ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320778a5cc1b7826eb1aad3c88c1a0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781e198ed329cd20acf5659684c405183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc0bdfc328075869ff0344b162855a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaecea780f0d93c5669cd880890a8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d5c5c9d429bff1f9b300ee7d335d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879284a43fdd5525b6e9325a2f63d68187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcd1d6538bb6328611a491d286656988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4b450376539c774863e4c1a25423889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2b6726406e8b8eb0f89779b992e0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28bb05b7d0889974859da9128afd4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31634f49094a253cb4f4e86a6074e0da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41aaefae872045bfcef12ed5449c43e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08433145c32eb199d913999c19be181c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d2eee091448a0fa7ea30f7a0eb6b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17684d2ba7f5cc9abd84f8c75bf76f8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ece4dee28580544180d11f57d7f2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dbfe9f45d3a935ae4c3ed0b98f95998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f3a5c3b82e20838bc7b3b93144d4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e17d714648a645f134671b68393daf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748641bebe17c13c7ce9048a1903ebc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b84fa67263b0ad9d00849784b9804102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e7d2997d614267c2edf72049d468e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cde131d7fb5d400eff3c37a188f80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a17dd988ce7b36ad79bea195ee663e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae379bad3e9853fa6edf25ab0017dbb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee6e66b8b8fb0ee686d28376983762107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f38b498ac612b06867f4db5c29da12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98c40424634543cdfae0b540cf3fbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de5029539fc6a8e67690cb5bfe9cde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40ed3eb505187abe3f9d41c8ad6e77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074b087f143c89317d5e226cc486823112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2d0486c7be67217b9f6cc11939f31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e6b5872d2e7951eb6cc9f2ee512e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7c4619ae78e743ab68e49c376b548115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9054f0938a2517a875fa736e2937042116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec52e20444ac8f67b7425d32c6cee6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e433dd71925e80eb380a113926706b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d2d8977e04fd60ac99c0ffbe15519119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe2be03e8a8dedea6805196332580c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f75b2380a90a083f83c94ab5f8136121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ac5a954a9aa39ded91390400a5db2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea2db5e68e846eae1446327be7a413123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a9ab16c4171b8eb553aeb2a156a76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564187d0df92ecc38634e55deba3f1ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea484da726e55b28ced361f74861b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5297b60283c5f7ddf0193be375879127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed3a9faa6c12946c116bd42a6dae6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721786f4448efcd89f93a51c333f8391129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49bc8b26e9321358d2c335a20c56b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8b539559f7579cb67d3c008340d27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485dc1f7cddbc8d63cf2585a45ee0aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379f0686d9c101c16d9ea98b0a1bba5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c911a2d1dced7bfba634c534bcff1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02c97929c6d4270f4e17826cea3574135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799aabf6e66cf8db3624caceea0bf82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c6df1712754d859e873c28663b6b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc5afbfc97f708e9045edeee3a3d6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10015f7da16b7cead7867ddeafdb6621139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ae62e651da0b928a5114e415c7442140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7426995ad168172c3dc68544c50c7be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a77da6aded21b27b579d2fe71ab50d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98459ad8e5d3e70da7a9a55ac3301257143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310062eafd22db302bd5b2785029c922144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dbe9642934281658e82e737ea5deb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfc4821200cd1928e2f636ed0dce0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff212a2bd3f404746cdcb109c5eede147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5468e5419adfba93eed335577ae6ecb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b920c09d1a59a55587e0fabec36a4ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a84571182397b14132fa3e88c5d019150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c95a751b81ce13193666301cb0a7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66663701567aa7cedf98014853ad9266152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7f51f27f57af1d16f52ffaaffabf3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd68ad33e36fcd0ad58cdec55f2907154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea6bd5554b520cee51f7c2274a8d5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4833bf243f787697b900a82a28d5d89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce74c121f92017517b2e87426dc24b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4a414cfba2f87ebafe0cadc1d3830158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62408c7b2a95ff11ac3d4997bf6ce70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15beb945a5bfb3df0f2d9504e598d49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6a8135701e1f6d0e78940c0f4be9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2351838e9756872f9c9b1493f41d079162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04946ed531597d0c518e8abc8da60333163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a0db979cef8aae2e5ce4cc89b7365164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e9d98c865574502261c613e489c03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83819e87b1d24b97987ea8bb9330421e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6cf9141b93aa8443c0ee35258d7fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87013fa70201bcc22cbd7ac34ad09a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e397ddf9e5cbe150cc3474cf90341d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053a2aa558100c0e4d90b32590f88e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761e26994dcb1922aeaebe18463d449171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776d594f9286be6210fe82009856183172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79f8ea1dc96efe55d618bd6049e1e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9135aeea21a1a0a29006964e767dba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e717de71c4dcdded84918af2accd93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b746f0616c7c1c38ff6d927eb7c696176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63185a0384813107f90e92ea35eba73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ad8c10289535cbf2d57313c1f6639178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4444bdd0e5e4fe5b76c94e7eb00ea5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdb9142d239c75d361f8f59247c731180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030892f993fb3f242d22b56229a37549181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a22df607addc92f886f956741364b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cd17de6714a1ff8ad3c551ae3f502183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209cf4a606950a4cd2274e11b40c473184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511b8ff0a55cb8ad5a89ccadee64b76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc77a5f69bdac6cc663229152defb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f98020e84aeec81404c48befec86f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada4abd16e2985d85adb92afb2944db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fb80fb576b09e057596f45c0a1204189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63005e13bdaaebd31697eb71bf7a84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3136716b525fbcefe83c7af8f0fa8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e763ef5bfd3de59cafbef969cba61e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e14be5876fbd7d897786f57840d6af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1972bfbf99782e36887b103c8ec38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a54661926d9091d1f6433fd31c6c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60122e491b0e476be4750b28ec4649196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4c9be3e8cdd4095e423bbf890e3d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86b744cdbf155045938cc91046a463198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850047f80e6493401144d1b040b7e01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3325336e9c7f0eb2ffdddca31f6908200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991184d528fb38ff93a79afd2f3462f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f106d9dbfb533a611b679f51f25f52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32444fe7d7e16aa0dbcf590d2dcf3dd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65504c4ef010a67b551bab0ebcb7d64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b900ad2cc6630e80ef608747728c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cd093fdeb456c92a46546083726c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1941f09bb574370b215886a8712de35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc488464c06bad85fcd759c5e7b9b309208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a2ae1ce8db71f5faa8c6af4e96ba0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a07390dbec53c7775ef2c7ff25cab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e9acac258103dbaccc073ab42bedd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d746fad68e00afb2466c8459941a298212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf612f60da3377cacea6dd35e4fe8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156f63e4e80d006ce39ccd2bae3b1ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839d382a3b8f2ee0cc124d5c10f3fff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7b6b2b86b48846c97110155161fd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283c5d1ef9eab1fd169d723c4abb269217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a36cc3ecdab66793aa1a393686e9e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6108fdab240eadc465c604a8df9b1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5fda74444cd143a62b42c0b50b7eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd984ae55d68e26c3b5c4fcbbfad464221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13844b639600383ff7a5d3dc6fcf8f21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366263a3a0f95c44f0f7186a502da17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec947f62ed28e2edd06cf489c991831224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85960f94a9ed1863b16838dcd70fe616225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33240c9bb6456b7f9261087174d3cabd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c38769ee1fb28fb5a5fe8aab801b6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63082aeb07509ff9d023d0007a4ea7fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc33bdc25a3d9ae3109b1c96fe9b3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a46fca93eedba99947e8b15067345230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390f5d2a902b9cf60934301cd8ad43f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c059ef276743769c40294019022e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fe248941fd45b1a39daad29e3d196233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7f038191631d4d53df59a72440184234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50ae9eca9a137e7d2b6b7773f3fa49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9412e7402470fba2b2ab071e3068e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562e0e30c501beb5b07c84f18490f74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310477a2f1bd1e0859b9b1e5f5ebd917238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844393f06319d77af38cf98194a011a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b00946b702c99fa808edb2e1fdb0a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b16600c78f7de4d0a7395c1361537241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab5e4d5e3414b1be4d046f5c1c76e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64090cecc703b6669938a8fa5479af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cc318a7aeecc1f4445a1e38d78c1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d783df896ec2a0510d0fd864f08d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26df2ad6af20c1aeb86cdd00b733d9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0adc05005ee04612a61f36a7f21651247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda20f88abe3026892f18153bd1677a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af1866a4e00670d4d259960661778d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21984c44bcb4ca0224ea06b582f5f606250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae8de029a336638301b88a33dad0af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0cfb4b86f70e9db1edd7cec782e93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f4c2c52f2cd9ed4e52ac935e24e5b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85772701cfc83e7495202e4bb5b1f7c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a555d6b409f2f38e32573292b3b44d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c98089220f4cf09dd0d790ca95822e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d1a2ab4ee3d027f74589ec76bde4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279ce58c79d5fa568b04f399292a9ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f95be44565fda713c531bd102bc799259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d3c0a62fd2a0f110c8d63d95024be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b94dc03401c522e2835cd197692d2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab72d2d57d785931c3fc0c33b7f959262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1cd85ee643488ff072e0aa00e76f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6d3adb93dd72ee5313c239440b6b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab56326afc6875e0b8c35b69457ff04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a081b766335078d5d473f837ae874266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510c4a038bd9e644a74100cf2051297267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d559bce8ad0e2f7b584fd12b8550b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b456fb451ef62753030178edc8188c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef606c2674308c853e0665739df8e33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebe93d414aabc8ea87ad0674d88399271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ae401add3fa98f599b79c8c096367272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64c88ae0d1ac2de76b811a2c882280273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b085256d812e3efbe33b04bc96337274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ec2045a268a9d901b3fd92224bbec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c615dd8f49077365012048f310ed05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a91fac97963f6a47da82d3a8434df5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3fae34af63e7c5be80bdca4c40ad6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca11278d8ee7ed574b8a4540467798279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4025213ffcc8d131dd298b16cbbe85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575459cc50a0e706bae28e15a511fe0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5afe66ebf64a996e40c7016ac6d77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c2dd64d5ec0510bd639cef7145e2f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2396e38f6f105ca8ef550b5bff864d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab409c2d9761dc0e37cdb94af828ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139a8b5ce93f808b3af651504eb1d7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc18b211fe0ab600e0e4e7cf0f6ea8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55d44c80af4eb75cdc03e8702abc41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec9dae7526e1c67788f5030c923f5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b220af9166da03fca28caed7353bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e917d0a1b2737662e376a6c5ff8cfbe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bed465fb960c347b553b8f0895d64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5b68bfa651ce0d13dd498821722af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab6c9d4174f8a4b2a2eeaffa1860fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c554cd06d2cd54dd35bf8c14db2503a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40474ab99014de25217cd78574e46d87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80487b942841495a429665ff1183737d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f08f149f3d50521baed033950eb2f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4c05761cd4ad98bae2f02d477b973299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651c1802de3c516bfe8c4e57e77d772300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f8cda3108894caf59e096f7c0f307301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea49bc7ba601ddff568691dbd773e03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e60a10f8d35d6fe3e137e996b57f31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e2e0e09fe5d655028c809946855a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199b3a7c499b4068083e6aecb7af9f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fe8a5b2bfee05409057ea5c2b14d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12504cab874cb4948f0b4a39ecd533c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1ea76ae3fbd8d89a0553d63821718308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6b547d150d3497ee43564ea493eda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5360ed18b15b9c6a0c7d0a84c817d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0e6e928c8835c12624f33eb698f95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5b475b05f2b877655d233c2543b46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993652d4e680059479a2507adb93db52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db09f16bc8d12448644ca4629e5d718314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3b5c7f193012890cfa08be09300fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724731628c13efe401156faaffe8358316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8921f3c7da291aa9d67aca9251ac5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef62276d91bb8066eb811ca18c4a414318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052e535dd6d2fd23a376431cbe23c6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146da657a60e8073f64dea5aa0a5ddcf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b514368175e61d77fcb38068f7391321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b8022a17f290792560c3213cf13cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726c7fc0334408a02d96f91cbbf3c39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bf4ea737886dc5336a78025632a15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0d1678dc5537900816e81149c9bef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0587c67cc83bab4b7d916a3bb8ae66e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f567aea5a369180c04c9f186e9ab767327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195ca78b56d54a9a4be7324f939d8c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243925085a7dd3168df9af94d484959329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419a65c5d2f16ab31755760dd871f84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322736b95b4e209a12be56ae2c0bed2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f6203563e9b4123e75fa534c7ef4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46062e2bacee9bc9095569da53cc94e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790129d356541adc2dc88e34611836ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec31d0159dfb2fdd684e856580d6a5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ecfd2bf8908264355a6540dfecd16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594c0c9b805386b2cb4a17b9431af66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f374d78277d6e5f9eb15aad598b3cb3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed0a9d4c60165efbcd80226741e23c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1866bf03dd21cf2b0b52bb3f88d5a9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966334a1422cc55ed4379fb99309cbc1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a4302c79f74ade131ee5182539a3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff37d59925d9b0c2c2881f60816edb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0f825aba87813542365f8fbed622b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab26340b54956292741e04bdbf89ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f86880e4846f4f46e52f7a21e2efd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2555befb54a2dba037a384d641eb78d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11642f33873009e2d967202c68d11c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c28e5e64ce6b81112e21f82673d2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83875befc4445a7dfd9a79defede9674350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e2e5a6c1738cb3f1be3fede0dc1e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd4a42714a5b234c3ae1ddcfa7913c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf2a361852e88f2ab22ba5bee5e611353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062533e830e4cc286a68a639a6c960b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61390bf8d73c92a40097e6c9ae770ec6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8aeb3bc16e8e3031d1d195a78de6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919afbbd71d7cc1c326d5a931360a77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce567c8dc90669d09f2b787d38139fce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137eb7fe3e84c666111a2f8f20e2d07e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369b9e6a78619943f8806345f1e0895360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d135789c2e865c482a5ec1697b3aa6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95e3f12b9cd1a954d902851fe8b93c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9fa711f2af84f8aa6dca00b6b5e2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5cb8d93ed530228794c86cbd1732b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fbb8ef547eb4ad6db6badbb741734365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941f4ed5b11a5c7a3abf10d30fef90e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906e76460001729e9cfb066d2145c78367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a20b1f6b956560b6e855864467507d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafc1ec60b2273bda3e95492251f2a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15330637523b56ab94d61bb6a06144d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91b7ff349d611cccaeaa0bec5e5810371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb830d3cea77e1d7cce3e3296cd3bd9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce14c5fc6ce14300d0a68fadb49597373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887e6747306b0e67e5ea70423f28498374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21065872ee4939c88bfd271bfe15151f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13324e4e9442ffd94b7ca4bd6b423fe2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5bb48ebdcef310ec2915b5e1162a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883332ff63c607ec4f81708ae4d8223a378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f216fb420441e58cb0e3ba8532f5bf91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2c9b64dd5044fa53a74847f17cbe12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3acca85b1da907c1b50298b7b7d3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70efe8b1328ebdd33e8b6240ee99b7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acc7cf5bcd20b01820a7f729cb878b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292adbc00b6b03c963167f4931ea6e646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df146dfd98f09cd0e0f09eb5e1c3c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287179a8c99d44bf3b3b805ca87071998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42ee640d211b94af17b77bd88151769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a2752f523fb8745fea12dc2911c4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebff0e54fbbeb96acaa8bb2b98356f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eaa4e09cf45c1b3c5169f40ab945d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834ab08e9fd9869b3a887e9b01f08ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda0601cb1214cfec01f482150b495c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749393a87bce523d122473aac486f0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e9c27a40546443939e6c3a936746316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b549b6ff52d2edbcff36c16f6051c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41615e46390fa1978dce698ce48f96718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b68b4adc8e83230e192ec29bc659619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267db3006a95687c6b6d857fcb94728f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc633f391b6ee8f09f69d39a9964856021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444c6b437a206484931de7eda864c4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f234b042595dccf94b3cf88fdb869823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdce037e0664a52ab3208873650c65424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4076b9a36b309f2da0762cead2ccb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624fcdf0c74c4f9bc164c7d4494522926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cf546900bcfce8b73d34806982dbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19ba681c069c952eca9afcb9c11e5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0569d0e7d1d5741058fb0459966fe629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7401dddcacc199cc2acbe450d70143430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d96418dd1f3cfbb923a7acee544f8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460dfe19d5e229c9cbd0ab5fa4e659f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327834a01e619c0884a0b64ceaf8fec233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53c6ceba21371d4da8ab78947dc82834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfca5ae589bb06661afddcb082fab535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7acd4eb95679e8eba8051554f2e6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6dd3b24fa8b069b26ea457b252ee937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e9d02f560c1c4c457da05a874aa3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e690f6af48fac8c229094c70e29787339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df576537f77059157256b894a43ab97940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d66812f1a1df7c591fca53474b2de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d5a1d65f4d46700045fe6d7a90f8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c169e865acb4455b67ba5d628ecef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006583bae4fdec4872f90097be20fcf944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c45ea674a598ccc971cfc76d8650a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cfaace8a9bc2916e0adacda1761b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f91bb8286f34fb549425d397a5b6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f120f6a56769c1a8c577165f7340e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd510e5d3ddb4821e4571cf7056695749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521752ccf6fbbc300dce3eb2617115f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51402278d750c380797fe6fb934981bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cb06bf4d27365bfdd126a934cb46852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a35ddefcdf68b0abb96f6c9f3f674253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0e93ef9fc2b2c3da7139bd8c70b1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ac792cc31ad05e6e82fa3aacbad5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e38107549ed36c8219bfa9ba89ce956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e1a83a7f8eb40e17746d8d78ed8dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5432d8821d2eb86b55a31c3f69dc09c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a83c0bb4d997d064a174daf402d34259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f50283bd8b34adde5e09e9b65ba1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc47572a2ea8fd5a9054ac9c55b59cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fb977358adcaa1d1680399df8a97962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed16f7b8ba13859fee0c75b0ce5e0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631757818018e0e98f9a1a07845356464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae536fb6c004fc332dd3b35295310bf265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cde97a6e08d9ad16e631aec72aebc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f88d323e0e28d502b012a428b0f4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242375d22fe1fe0144de4d33706b1cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6db96bf610ec9eab18bf7a1b402dbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a70d5f802191297103a120251c07970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e58e9c0a49b137baa3f489ae63c0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0599fbfe8e965e0cdba9c295567c9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4bb3ab2bce6d6ad905318b1b3e5ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d425244b24868e478842bd8ae2cd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a025f9f0469622f87bb1f5d2214bcd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a8b4579b260dddce107c3c1991a9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47749a47dbd762c3c2562cac3452f5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2af0985843077e222e5c100d2d07c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c39c8ffff1718fa0ca5a60171f8a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c495fd3bebabaa23573a6935467bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c083d82254d14822229b0bd2239bb8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57709c805d02b583d788e77dcaae14e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbf050bbd066cd1544fe101de5768d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da916b64f441372a84da34eacf50084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbff80a5b8a375dfa33c188868097285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966fc18fcdfb4eea55f59e6ecd4afff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755b92a52d4131b16caa1fc5722d95d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878af4784d401e6d82cb84b72d9b94b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12553780245a0d51d45c3c16fb2975aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f47b4b47a752291a299fa2a30e44a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a97ca74b15bf6852e699ade05a77791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39157ddcf7f4cc3358feef829de7f4b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2fa3fb355bb03634f2387355ce7ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b44eee4de775536f62d7cf533031c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5899417095a4f41b73b536cb43a8a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182ccc1cb1839711b6a16540f012d4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea7f16acb177ab22471329530c71b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32d86629b64c1bd987db34274bda8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5d274f00490aadf39e968d2b7a10a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da912ce0bef88f00e224c586103b75ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecc1292c3d5c6c1d51098278b76c70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06473c0c8cc60ac71cac6f18a35b0b25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e3c252381e4995ece76f223ad0648103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e7206e02e1c87ec8616e1c3059896104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceec2f9ab3cef0fd765a8f5bee8269c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f77cb262dc233aa763f534cdcdd36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812a7d338c9a8f802860e61d55e794f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c101db60c1c79ee0ebafaafb4d159ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129db51af7cc33d397e7f921d87839a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821633f7986852de814059175da1c04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aea560af1608bf190f0c5cb8c054fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135ae1cd9e2525901763d72bfac43d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9e0614babef504918cd0a372fc051113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680369f1772e8b8462c2e0c16606ddc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee24785cd35b88fb50ced6ba6ac920115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e53f6bbf7284166aa3e40006f72e74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9f4a86ca1fa181ac09e54710dd723117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec0f4995c7a3c53bc14de014253bcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927d462ce648bc038dda29330c9ad82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9a5bc2a715c81491ecb566287f5e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855786a737611d3fa24546e1a49f83bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be0cf31c9096cace7ca965c9ebab2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36110d200f45eb3f24ea2e81ad10097d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279eda2332d5ee2d318447ea78b15a71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e239a531ad08fb79a42796cd93e5e92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd98c9df89255273696efd57b91fb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504ac99bb241e1038142d8fedfabee5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5ae01a08dea3fbba808d3e5a41c3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4789ead05f1c7a844c710ebc9b11564129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81630da778a6c6c1dd52fdd132ec319130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97605b88d58380b92df377852f71c788131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2f3ff7941accb3044fcd4aff9e4f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86389fc1d013831214d8eac771564d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a18660b5064bcfc6b233f989929f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6546533dad813e9d5dbceacf560b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ba4fbeac13c8576beeb73a02803fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab08980ecf013ca60d15f9cb02c9d8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fdb31a183d2b3ff45b568be45f65b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66560924a26bdbdef02707958847d2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e0c0ef7ccfa259d10ce877e9fc89d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34e90593870f2393a745d15537ceed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1d21bf5287572141d5005af8707d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872c8abec79311b0595d2a7bafa9239143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909cbec6322446e048142d990a84c42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3139ea0697618f656bfb844f262dddd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabdc07427bd2b07ec856a705e03934146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c7ab6a78d1b3c3d5b077e33eaea91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc416566036fcffbfa40b744e46cf154148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed7c886bd613901eeeebf1079b5e81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c876d817014e82f1347a1842e658c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29324d5a548e629955e396932529e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39727d580a69f24300ff4651c95c78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702be669b37d63e72e7e92392d40d98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2e51c9b1ac02842b9b59d93c6204e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f824fdb62e716daf75cb807c77229ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d43847ea02ae516fa0e9a9dbb1724156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbc46ca4736b6957b233e917eb50a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5c139e39c0b138be7a581e047fada158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb332cbd9228b23eba0faa2ac8aeee7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c241dfd1114a8423b3ea69a35ccb511160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920473654ba8af504c5596db464eea7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c389fc280da1e23f5aade6b46a91e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f354f7bcc979e47fa53d2b0290f6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c11c4260e8f6a934522528ba60dad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d078123546c78e1a7fe07ff06dceb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c730e1a957e878a8ee2fd2095d00e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf2d1c118df6a603c4e9443af614f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0995c5300ca63232594fcba93cb960168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214126eed72f04bdeecf447bf789384f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9fe0b9b8dbf5e03887d4c0ea39b23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994585222e9ddfb5448c8026ce9a2350171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af940530ea22b9b2717344c584bf52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5ca3892e684ecc5e78bbc9361270a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a7fdec7af568750f8a307694c7948174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0971b0c7c024f302fb1bd277376f3fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2ba29174fc0fc65c7b7c74d35ad84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ceeb6ba37137452dca595bb4e31e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8452daf3c184dc1a889f0cca08fcbc6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2b85ab361feef8f58ee247ecc5ba7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b7856fe1aa963005eaed79fb0aa0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26c0e759a575ba63c21eba86a9fabf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb569f076f4725182cbc1d11f6c1a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040146890c9616c1a1485deb338cfd30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393618f508cf00745555e5043f09c5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cd2a6be4e130853a4f3df9cd156e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbea5f3ce5344d6908a0b6d860dd1e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbb770812c37bd46dba9bf2bcc668f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f274c5c8b3440b6e05c918983b6b52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd6dfa5885dd8ea7039fa015cf9113189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5bd04a2167b675f6bc48f904084d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648307401e63b99807d071eaf946e1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd7540eeab868ae28a31c061ab9b41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3233255780b73c642c9d0a9bd08288c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ea1b129cf2ca31c7e70e3f43ea5eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7359765dba55573812b1a412807a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddffa8b62b9f6086d1d3c4a2756c397196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa739f39373d9931d6aab6cc9c76bdd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1282a234a36a8df0504c88a7d2318198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08001f4b7b2959f2e7d1da5309e7532c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35a78ef9929df6505835133393b6d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16a7556b41ce0ebb7ad2ae44012eb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71e11b1d3af66c882b46643cc25e2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb5211542de7f426a8c625006fffa4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fd80f87c6e5fa9baac2884af279b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103b4d3970947db9eb9cf210f479234205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f72b3174c0194b3642d5fdacb90a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da10f7f84336c770017f1d067e99356207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5dd14508c894021cae303b6bba1a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b1a48ad475d3809985bd467ae8e8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248563660b422414243b4155c30c2a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaff0b91c5bf95961460e2edae87f5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa60dad8f72f00f1cc7341e8d6158c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27571b48acf0c5e8e0928386c59daa1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566071162914ff7f349ac03f544c5b24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09272227ba058f80c334fed67e4a9c32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c2e8d73a32d07b90722530b800e6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784a7d3571cb7cf50ed193e0f1510b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577320dd3f7d8b6a92e2f3d74a33c65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746227ff39afe1ba9875e6fe4cf2350219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b9d298d58f6dc5571b17ad522c648220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a16baf05a04695284badb5ce9d799221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426c043fc18ba42733aa659c24a887c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f3bb9d0643eae74f1a40b39d8f49a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cf7574b7681b298127f8294f0cfc7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3add52e15900d670e927caafeedc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d66cb44977c2f41da12939165cf42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aa1ed919efbfea6178ff226c3e03a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d6a21d48a4d54c9e4d3ca935c43cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587f5849df3190eb0f4c56ae06bd7d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8e719530b3a1c59c55a70c04b215e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b7bb0a4d214d71c1725c1dbd0828b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142c9a17b4d1893b8fd745b516907e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61fdf21a3fed1780140d2f68a29b7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce83288c633f3cf9888d760f9fc5c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdba407d54c28f0cdb48513aff0813235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003e1ca2a56cbe6a4f4d91f3f29f145236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a62fa3a014f0a7559dc6b69884088237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bb4333f06584d6c5a584027434114238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc748fb46b195a655ca41ae4d39f111f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddfcd80b4f388b478376a1e3927a71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97d294604a1ea3ee3d24dbc3b80ac1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3b6b9fc15208c75a30ee4b1d6bc90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691eb03b3fc1b8fba9f58f1f22d4496243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7cac2a00435151c3b33de67c2685a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6bbf4014bc84aeac66cfe39c0e820245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03db9c3588c3c590a47fcd3c30295f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63d99563d5ffcc7e0813d8860adf74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a082ba9419f6e4e7d1e44c89a743b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2ce7820f309ee4a6d27166b5ca8d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4f2652d8024ed70d8d8cae13da45f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392efd7e12632fba12a70035f250310251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fed296aac09856e73b8fda72956e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd188b61e98e493e22f373fa5aeeced3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90898c8a5ebd46ab07e28f61a3218a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db93de5e2d13b077889d256b6e1b8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbb3b91c4dce666fc6c6605883dca6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be4374ac5a0456b2ac8525783ad842257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1a7629190c27b0895253b3a84237f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c2a8ad1c33b34b7ebc6e37b8867c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7cdd36adea6bcdcc37a54e147bbbc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c41bab3993e5cc90422a10e904dfd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fdde2aac30feee736b4058abde3eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18066c53d934c5f3343f73be03bd0dfc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09934f9790ab5effd0fe5fbf0364ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421404c021ea12a16bf522ee2cd892f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83d138668999b8db9975f00d23a16e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5db03bd5ab5394bd824bb76df82128267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654723eddd28eb49bbd9bf1d3a4751e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e8f3196fee600806d8675476937c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9d2df3838e7b37bd1dc3f249aeb41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59756e51269dc54668d625d4d9b144271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ca075e591226799560d4be3ebf335272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85f18ccd5d6ce6d90d7a6ee9c2a6f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bcfc3889bf28c386da6d00a3241bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc76690da2627bcb6799e579b852df2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39bd6c0d1d81d6b4d06f988b69e5df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34629fd595600ba74762445cdaf923b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c218318b7499e148c80d64acb4cbcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d538e64d9f9b4913686df03a60de7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d70b0d9af1f8c2269896f7ca813a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b2285ef6538826275991716b1e8b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8879bc968ad0c2a3646a489bb669e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917bb6dfd0ba0ac733560ca7aaf80d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f474b958dbf1f685461c9a11f6e424284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a434be55e7957609704987def8116285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826478b44b0dcd62ccc6784b0a6fee9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da636e0d21b8f8d779000f474d8ad664287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f230adae7ac5fcd8a50a5fd324dad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7fa37abe75348bf0d181ffd1672ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0caea5c2e78a8876c9a67dbc4e5d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1038dde8c606e67f503f84e4217807291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb1f55efd1cc1b2af3abc36e2a5ffc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479583d9058821881f248eb99c2a8e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adcb414ac647286c24f70e8575c78e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778edda825edde7f5adc402433d2dfb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919cc4e078b8b7cc086028d69c1a4da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a67a6db598a09779625f2ada2f252297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77711b5f37067a98127e2dcc0b8a5c8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01cc849bfa36f68621f4462cd827db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7a37885cf66a5299688a7cf91b008300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2cbc80937b9b3cbaf461cbe24b67c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13409778283858df64b3920730c1ab1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246bdf9b0d2ad39e43da67d3e1c5230303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3ac76bbc9e45ad54b4820a577bb15304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab0952684c5b90699338ef0891a4db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34341f85e4aea9eed44f2a187488dec3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55174b2b81c5033e3ef18438a3aedf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b42194904ce4804063f2e50175d44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885281ca17e3dceda395a1d251987fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392dc1d71d2e4e6a7a5ce2c74c8e81d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acd560ae24eac0dc6875f7b0561890311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9994e48b20105bd4d5f5ac81281ca31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd1861dd4eede3b6c6fefa737de817313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724e0ad4ccc8339d0218fa9c2370d71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c5b6eb29fa0b94ce160b4d95f3db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8651b04d56f3aaeb8192835971c5824316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa48efde058fa7da67b714e406c0bf9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcac9b0947c99e99a81a4c5d35c9e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa7e187ab3dd60d8fcd2808f8825f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2126fb5e7f0aee9bbc63f714d94f80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d4b8a4dd19a2fb068effcd90f16b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b100f85b3d62278460e5de8f68c1fb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760db4ea5401ee6447ac9dcf9de26e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1f7e8875b59315ef3d55e40b29686324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0aedba498e1b342ac14b438807385325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e3656efe8a9996cc0b3117549dfda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9099c6e8d1723d1dd3218fdd7589c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1d21e94e286f6ed989c947d1f6e97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b28be7410377a5aea2d279c108060b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e20b2c3102c780f26a375a5c434a0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36746b8001d5bf3e145979a3ea5f3322331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce31bb61aeb6e02f38848f18cf6a063332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8066d4e6e50247c2ac03f673295bb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a90eafc7ff067d1530544534ee7a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157d682694bb04b425df6f98f70d1ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b22c2fe64e58078808a4330ffba99f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c6acd58a4553367c7b4fddc1ba19f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386d96ec1b4670fad34f570e17176bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4853d916924b0a747185b332e01f643339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591eea7ebee6c56db05e327973817296340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1033c1b37c3e16e5b102edb0deddbe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32dc2c9867973d98e6a8b562399b30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a837620b746a177c35ec28bd11647343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba80c3967619883bfbfdfbc2b2c9c54344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff079c569be5b71befa12cc25f4d57bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144f5ba10b61585e83d7da1ae985461346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440d4683eb45c1478553e5e982185c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bab3559263eb857c30ce07c643510348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d37621cb5d8030f32afc44e64441b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc7295382dcd7fb380885733e73d53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609774ee2b67836801035c875ea63bae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb919094eadb8377379f973db536e00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6698c64c5302b8b99f2f23d9a60b06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca5f947509c91eee778f5932a25c2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3735202fa1d4b1d7968037126ebf84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073968654888a23ce4ab62f1bfd2ac20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba297ddf92241c2ec7f52d99f714a3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e03d314baf82a6d229892d4109d8ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7174e344dd4cfdca9095db660caee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170b70121476d838e45b332f4ece362360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3c31550b19f67fff683ed7bb3a46b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e51790f300c305df97593ca09ca91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed50beadb76c2b5ab5cac9a4820af4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d90456db1c51e6715b472086d7b0b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0f2134b26a43937277fcfb7deed40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b95f68adb15c317abf4a239b82f8d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837aa5bc7a01b8aecad32044bfb608d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23306d1703e73320f4565966433f61ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439761ab01bde416bf45260387f3d6ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1805525927e0296af316227232891de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a417b96f6a0f49ad4dfd6c13ec5bb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d4e80c80337c8062c57d50f20d409372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c52233700ea386c3b9bc46d4b86a5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb99a736e3df286058d81286737925374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bf1b4cb5558bdf10d49052e407d4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1574b0a3547b5b8abf1788d6b112e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afd8a78471a0decc10065085d9cd74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c72663b0f2e6af516a69ef0ec31d80378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>