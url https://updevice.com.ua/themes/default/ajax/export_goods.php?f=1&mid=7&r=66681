--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890bf29dc189fb0a69ea6e688f19a991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bccced9d0c19d5a7931ddffe0f3302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87fbccadf0ea0a5b23286259a624243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2233ca9cbd77d116eacf0036616748a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee04e0f7affecbd69c49e142e77a87b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c23f704cb278cf49383c6926c18316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917caad90a834d173683e5ad0ee39437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382d147d34714fd1679b2c78e5ab7598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804af5b4e39f977ed2a5c59cfbe8a109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6394571470156253f236635b36ebfbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34ff722a292b9bf3f570b89d20122811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd4d48aaf17d64a032e46fab12dfc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a638416e9f39e8806e39501cf873213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f3fac842b2dcfd42ec08634f0647c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f5d45d2b2daff12f30f6a1dd4378f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7266bff4d9777d0e662201af31e0ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7531853b931af1be6da106169034f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9cbe1482271c3512929c9714977c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870641f95131a6e29a3ba77032eaddb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311cefe1dba3c6c68a15a6d5c1955f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a84b77a0891cf7ce819252092458f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eed5a61d79df28dd941a542f126ec422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815b3f74e5dd69ba32ab8ce5b795fe023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7965499da8efbff8bfc50da21f937bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac351ae0225c017d82f7d3188b060f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c12878d30fedf3d96cb0c5750e01e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5a61b3c54e1e73789d92cac38390927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36541d5c26d6a29b22a1ddf8f5ffd3d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6e6338e398a5be9b36b08b861507929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b191c2bcff7fe608272ea3e6a5f89c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0769913c8531ba92680e5892b6aabd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa85e5ec48a15c22c7b41b5fed49f5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881a6484991cb171c4d42a948a0b50533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8dbc9e3ba4e65e66055e073bf7a6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43932466a7fc79bc19b29e5faffaa8ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e08a3f98d79222f6372c2d721933db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd8a9e17d598453850b8c08354f35f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270da5adddbbf705c4c10d80e9dc154138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467d15e1b7aa0570067f1365111e27139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd223a09ed399e4c8c913ca0bde2950f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cca58c1b49317e7d901f0259f9ec4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82336accea7b59037ee1248725b84242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7672f260ee14b42de00d699706be143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff16df0d8574284b7dfc6bbe684ba4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c97909e3a7af9749eaf9389af46cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e1667aae2ba0826b6a2a6406364f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a9e52e8ac97b9c3d0f7770f64c98447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38130d7693f05112b49bfb828207e45f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdcea0348da5f8c73e27e7476926fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22840e80a1b7d592a27d06250f6c16aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ca0f02599f35c6e125018e430dbf451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6b364626de0235bf0f166410fcd5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f925db3bf10b745ba530be88a539e5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfed5a2aa9175491f5773fcd924ee554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1316501d3b248747dc9253f78b9612d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78e0014a93a5325fb6575753954a9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bf4f8b380e3d85e16f50eaee7ee7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94fc7c29da6dbf795b9a01ac98d27258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717494b1f0c1ba7c6df3ec030e9896859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104595a22bacec49186d6cb1feb714360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570cb106dc082f695ed8b31b0b9850061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2b999f144344dbdb0bf0ff3c4775d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef1afefca6517f43fa73b8adbbea1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fb447738abdc0a5658f8a949f9dfa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fe2e032af67e64cc299c2827f792765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75bcf3c301304e9b504940252a635866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c726471e1db14b5fb8a29acc867f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f06e59d560beda690fa08f40d5d1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f74782c7f0ae2ef61ca171ee186d4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ab6f131178fff2d0e2e740305817370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf736faa9ea5f79f312728e885064e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4b30996d635f6a65a2ae71009647772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222fced1a0a623c981168988b5bc91673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfde26a28f94c3d19b5d37d908d16874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c382a348eb783f80adf145cdedfcdb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056dc13654a157468eab5d0818e9f1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341d58af11b03a0ac1bfffcd4464dfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feac2702b0a62c8f2082a468930af278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18043f059c63cb85062c893c6ba3df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9f5ef5307c0ae6c330ad9537c2c3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294e9344feabefd6bcb8d67b9776c5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37055eb51f81a82c0f8c056678b5bac582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1a40188473dd583c1eda99b497d1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf34e9b90348eb69b96127bfd7b36e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14486a6300d2c7ccf8cdb84caaee1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd60f7d1f232bc30966d610c8f2f7e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6203347399d33094239e9226af61fca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c373af834e50832cfe49e3cc6b8b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72790fa4aa1053ec54b811eeb91a647b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb71de1c9a093f50d5c1843602132790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebc3e4dc470339583f11430675072591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b24bd4b4b855bc3d8e67a61096138d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae1730ec2b4852eaa7499b1706907093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894da9f693108ea709f7f5aefde52ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5b3ff8acd0c956f9416182f57df3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff825dacd110ae987eb63591cb3e7f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059750351776816c439341c109e8954e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71699df92ebd1b6a1c3ade42325c578f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d528d743cd42ee371204d7f8d80b4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bd3d8caadcc30d9444be1b2dba1a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3b3042c4b0efbf15521789f6f5460101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f6c28484613868e5956b6bc22adb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357e9b81f3fc9d427529e7b75fa56e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb619145eb9135a76d4e258c79e3b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea722a5e3d6ea85b7ceacfbdc55ce06c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447c3e3a68bc30868dd1a921d0a0899106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c009e63ab3f06f2917a2bb9bd22aefa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215173883b739aded66318f90ef114eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda01ef0d9853db9226d35fb9cf1b4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033b63770c7853509385e101d9ceebb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc677f49ded0a2cb80c2f5740146aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fefbcfb795a219c82d53466fa40b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ff04390af2958c8eddb6c0bf9a743113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b3e6ff2773e87eefc13aa454f252b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e279e35a94b7344f4e331b72be29858115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08ef30b9a07b9a1795cf3c8e35709a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193ad700166cd3a1de541052e8ccbf3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866938ef998d8209800fe3f5fea6174118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd472bc5eba46c7046aadafc6c5af5b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bd0962cf606f39803c272201f2895120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cd7add7714295e6299c31e9f1d3e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41762cdc5ccee1b933e206a6d49fccd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66224dd72f601bca89cc0f2fa52d17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f67eabab4291944b3def6f3f7dba0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd0af33792a4a7071644c8997ba655125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e90a0a79e687071d89b569065efbf7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8b7a9c9574f33f32274e2e8f3a639127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b106733a4c0b304808ff6ea341d93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221ae240c62858512b57a2cc9baf922129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857eb5f79cef6fc8ce3c4262f25e528130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6adfb07a73af2b9ef755e97c17894131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756647de0b60cb295977b89dd143c56c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae96b62ed78c24fbc69142b739c9825133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35793d6897f83f1e2999ecb981be03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfe18617b08230ef80c9fddfc5ec05135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412bfef42f6c5bf3eea60ff79719959136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b4ec7847bdafbbf9d831dbeabac15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce76ff36f26b26764dab5a292eaa17c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c72f3fbb406fb5116143efb2efc0f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7467d78821b8d453158c7a9a7e7c5f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0738e5f22ef4ea42f77e2a33397c24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd56a6e6abeaf5ab97fe13cf0d8636142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a66bc1860e1f5f643b0a177cf4ddd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c78c2082282837b64c7c89c8eb39b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814845bbe0dc545bcc014f03ce8b64a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304914cdcda58d63ed566782b3bdb3b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab331d1aea9bcf67df99f4a2c51ff22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33a900650084913e907b89a04e94cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2583ffaa1635d46243aab2dcf3bb48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5ff915b1184ff3c5c9de522edda85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4b6081481979d320c5219f6ae9c73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6acdcd7d75fb26e047f6c13c0cf27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dd251d69a2d7cb74dc756d326d4dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf739d759120df3dfae45403e277c1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1042ecc3de4c5cdf02bcd2332a53c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2f3488b74d694c3e0f748197e42cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2414e30c603ed693835a423e55c4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb8374b579cf79b5035e88637245bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35ffb4be9307a23a168acfdbd8b3bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a6f301fc03d0f588ac6a3247b7db3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f231503369dbd771ef6c577c8cd9c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ed4182dbbf6ea906e93f2d7c0f908162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f545d4fe8062bf45f3a3b78820063ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160d30978440cbe464c2cd98fefda10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfeb888ee8599fac5a1b24d98f507f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06549f737b52686497bb823e8b7f418166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004c4730a932d180b5b57bb6bdd5c4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28049f1a28a749ff7acae6d6e48c63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cf2e2e9a017827f2fafe47f05ff38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf13e118d8a8b03ccd2d6fea005a39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18d37cae9d41430b95f7593b4757a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8a3af7045949a2edc00198b8cd1f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f83f6a5d4e75b28b5d74b86802d108173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a0b782fb95c0e937e22101670ac9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba0504c4b23a15a8511d5d7f60c892175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6d2e2759ccb1d1c78a96aed6d6720176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa97f99a78e44b9a9c59508ff7d64c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e38e20e9b42b6bc6c9e300104938b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6381c34c642e4633066d012322ebd3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18828d069655bca95cfeb5102a3a27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6165acb27ae563303caf7e5254f33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea78631cebe6b831ffc37984bb87bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b2cbbb8d1583e6fd58ab153ebd2a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0417557512ea5bf32cf0618bff734184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa940c37c72fe1c5e56b1c73e60bba6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88411735fbbc4c8f7d6918ba70a369d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c108af36f4d3e37c0af2b7baf0927187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dde23d8f6ecd7ebc82ae40178b3d70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b79dfc2f56f6a7f32e560d915e2dd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b4af88aacc8daf39681f0c9339097190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0578c102b6f8b8c534d81dac66ec6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949190d873ed1c74913b1624d862403192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f56788c5840dffceb99ecd2ff60fea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cd7c6fa44a289096ecc83adf50621194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5c3885ba7fae3864e1b5815658a59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b14e928eb65d5061547e0d1f0df0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df992157bf127f64708efd978ec25311197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5006c9fc26bb4709b80c02eb2dcc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab2b9c20113f7326cdd70528e8682c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732a39ec9b34b81772efe5a90babe69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd8eebe39d4bd047d94b527df8e850201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435d18675d719cf5bcfaa29bb1e3ffe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cf1bb223227cc2e621875ba583572203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331abef595cf5936a556e1c671c92be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674b03e926417883c06a805cef5839f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dae821fe0d32a243afcc8f6277553206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec486ed17a07f650e3fcbe49ee6321c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ab26f82fea6e73c50d5719171d0bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0a46a49aad14c087e8a108bf0d03f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291e40753e6a237eb707717bd3134fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3e58130c313f26b38cf207ae88e5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07ab40008cd2674201a210ac952ee2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bfcc1168861aa78ffe26119a002f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc9b93aeac74f55c0b158356110cfe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec11ad114b07eb71398b87cf8202473215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e9d9d8c0b758d52a4cce619d66885216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abeac9e5cb30cac6c8923004d87a99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bbf6d68f084d8f7fddc669b14b9ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3b7f8fbf656c7acd1fe744154f936219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c0de9ba9ecdf9b97a94faa602763f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e7700befca37ef13ed7a173d07ec2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f94a2df782a6361f621366c7407ef3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56e6ce602224971849c25bc1a915a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11a4344e3528b5e15c851d1e325daf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e620a13a866ae0d705e3226192363225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ce56f940f912b0287ed67804f4d74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eca661a264f6916a352a203c0ea03227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbae5607570928220eec2966930bb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d607afb02c697aedace6620207f0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bd5beff3be9c8d70314c025a9d70e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87313a40bcc0d4143d9fd36c69afd286231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1d63f1817b8629f7abc2c9000e0ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88a626057994ef6ba95dfd8e4494ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11309cb34aa73eaf5226aec6807695dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38474bb10ac15c419db02e4d6e3878e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56273416555f47be8d6615e531c40043236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80253c562a5870410dac277a076a2b7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0582c27dc4991e3038f1e84a7d422238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf94a1f259b493849175973c529c8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b555edd895a27dc17339e23c3b279a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee12c30ea256299abb7c2e8a67ea38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af89fe04b23d0beab67c43e11f31c1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04856ca936bdf1f7269ace5ad5187342243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393e7a95932eccdbc82c837d397576d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96395c36da53266813cadfb4984c458245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e92e0e1d8fefb9d5b5b4551cc286a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c125721715f7887976f089513a944d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e51ed6aca1e5aed603583bc1892da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015343d6aa68709bcf3b2dfca312f909249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18881eebf9f355e5efedf9f2af17c96f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511abe3b2b8a3c2668f89cb2fac95984251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84959bfef15c38b52810dfc07ae15fe5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10bb7875f3e969e3c629bfa9d4538c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2f1a0e6b0f15aca168984a9e335fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e582f2da070addfdcc8b56ac4d2dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e757749e8a9b4ee0ebfbcd5d2a2b6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c63a840dc27755be6fb04cbf6001fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b9b7f3d156c217de4c1112d277bed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e820b39d22d6d0c92a985bb8743ae9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ceea37262f21d898fdb603f3de427260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202be92ee79ee67938e83941cea75199261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6c335b27e9085ae13167e245e8a1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fe418557dd2b4ba65c3f91b6fe2c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987f3f58d7855754406a66f92515493264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389418644385482893ee63869675b5eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d2eb27b4362195a4862ce0c730005266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a8ecdd66291e6bf09620a40360cf0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9068f7f2ab499d194f3dd13496c1937268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cded16b6ce2fead266eff51b0b06121269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c5c1525926bb5e4f4e0ebeeb57f40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9dc3e146d3216f8517bd25879d9c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fd898dcc6ca72665df2390c753ad7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9d788f61de8e9528e15dc3d71cf07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051efbd0aea414970b4824cf02fe1c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0502525e62293b72ce5717bd88fc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde0c599b8016444fa2e27eaf15414d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f250b2933a94d0193b0ff50b881f298277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b883e26d992ccfb43ffe60de6b1976b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de315802b83ecea74df99d996a58c91b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77d6995c091bc9aec79473bd570bd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282982484ce9696adbbac7a0ebec8a49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37258450c063090da9b5e8157a35c701282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896cda7068cea3496700537bd34184e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780bd9a7538e75406abf9440a6c4517284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccee811bd4624328ff4c2897813da53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce85beee8a9a170d3446b79aef9a8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fc9f316093eab87152d65dd0e5424287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7981c21f4865b71291f21b67d8ec8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a611d23715d2907b62852e4f129564289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e077b2fc74a84e17b8fc041fd51c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32bb0512b636b33abfc53f0e19c4d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82f81dc393a22949bc47d5e7cde706292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863d9c5e6463472ab9401e951785b44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de03505e7b08924ba7dfc6551f0bf0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7099f57c833b5ee8d785ef6e34a39c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ffb022152b9037d3e49d3a8ef800b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754172dd548dfa99f000d975026a3ee7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fbd2f67354db664e26f82d9604c18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc6147a3a891ac662375bc411d2881299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1efb153cbb4f2883a83f372b9af94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82563fb858fdec5f98544ffffb0aeb99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03e6e7ef30faff9c65484aecca88c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289bcf76e2d3049538ad0761968c9ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca768bc3f962b0e0c21be253614c9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb4f5875e1b09b1f890d0831d38ced305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78ef1653e1bae6f447373cb445cbca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c507ef163f397eb62902376078a6cfa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03878dcc1010457a4e0b1432447c6576308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f6387d538d1edd69948dde04f0ee3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edd0946e6d26a833855e5954780476310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865503ebc297ebe3e19f3466afeea70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144c88584482b94a0c3f5a2473d1200312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9b5cb060a7c6f891146f807689522313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d27cbdcfa20b0fccb7347e072a5ecc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39580c7dd4a2d3a76170cd40b06416315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141563ca46a91c141ef312ed2e84dc0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d690178abd869025bcd57335899874317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dfd520d8bd69f4d9b158cb78c70b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e4f649c993598818aceb9ad67351f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a1866f5abd624edd3caf9d1b13c0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e5314d80528fb9a5769635439aef8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21438eefafc7b4c85a0c61423c99591c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc988045e7d956cd345916b49403c8c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fc21faaeb2a1f44bc781cbfd0e2bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2aa978ff328a7850443d96032d88c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461e8812208c5cd2aa0370ffabdb611326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e46fc2fa195659f4e6f1dd7cf6a1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471d6f2133d1d4267a04f12e2e1916a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0d8950c3fd611e85fdb646203e961329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9ebc03bf4874abada7b8a8e329dba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d67c893af97dfacbd22ec94815af6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f7f70dc682a2dee9d31f593f8b161332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942a6fd87bbf3f87d2b7af49dfce5e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e0322d71f13e4616afa1c9230c4ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acaa983abd80534db2c6aef0cb5df1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58373fa8044e93bcf937347e4f8fb82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1525843371e3d7b239171c5214e189337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb750d3c43f145c7c5efecc35ba66547338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef25d17948a8d55532769305714dfa8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded472cf132140e5fa3db1c62cbb343340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63a74060e2687687e59aa1f29cc220341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf58d916275c012a9e0aadae84d98b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003969f7e072b84feab57dbf7a2fe036343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05b33614167febab84472538e332d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c570e5a6c7a3ebfdc77904e272f2c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245407e6a6285dfbcb44bc5f05d6530346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b521d9d9b9d629c47dda3e8f32a5ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afcafeb879524d1d7fb9cb01b54975348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b170b63f666f06134571c2034f13e03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0b840f3ab009fd2afd6b67a6a2b25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353424d33d10cb0862e8428a75398388351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912b9fde259eb121d45d655d8adfaab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba37059f1cc15656e81006084bd7574353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567de6fd39e2b84fe02f3c3c76f2f17f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2002cb2e77bbf1c6485bdd31af2c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee88971d467e3fe7a6ffc3ad4d1e56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fff3f33d262fd5437f797bf5c871a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e204377e7c69ae1079007b08eef879358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94607e6459977057b68352b3e9ff8716359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb967a2ca15be264db9ef46f5935c82360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c7acbe76541340dede39a4aedb16e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdb08848b76e4238a219362463115b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0115d8fab0b2e47b23fa9c94d0861b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771962a3a4f771621a424a5db34d993f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9721c2d9baa899c07ca01c521a3cf0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479ab2d44eb077cc0a02bf50400c7cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e280dca97af6235f314ae2251564d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1584fcec0fb7b0d54670d8d8d58e33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf577640a62ec5cabfc3cebec52cc1b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a44d156cb7a2dc27b5b9097a0d8bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50c46fc869dc394185999580cd3ca8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec338611bb3ad387596bfaa36c26f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690fd01bb69ae0bda5899d8e867de76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae6e77dac72d371cc3e98dd00d2951374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf13bb8ba26f8c3bab1dc2df848eb94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772deae91208f7ec3ace635dd1ead34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4b59a76fcdd8a9dc8d3402d42a1b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffff4ea1cd36ff0332d2ed93ad00fa378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c00f97386c5a19370faefceed087f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873ba996ad56747ca76e2ee54fcfe9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4af040bc602db4edc985a888ee0273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba2f89c16ae0a2b802f5f1da04305f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafd97f48eb0cb2c63fcbab5d92ed115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc6cdfd4e2bb4a023bda75dd81d2926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d43ade6dc962cb09b72fc4b2d14eba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f59b4edcfa204f0132233753b223e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c573f36d4fe14d92e6f9b58abdfe69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25add2a0d823aa6b3857d8bee077d7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08ac03661f0ccedd95187e88d5721b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bc2a9a853df92a5ed296b0d986f3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff109cf844f0a3d9c6dff4723257074113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29329e8f81211376d895009f6b16c82714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ec690f8e5c645422e19e160130a1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a7518402ce32b9cda01490893f90516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96637dbca02442e6953370d6948b793417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ca51a419e9fd3a8f516269818a0e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c41247eb0628d9e11d75c4bc1a603719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204bb175259cffd5b7aa72b71aebd4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828750a431cc3dbde952dc9d075722821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a97650a2b868a928c45772bb2b82922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765984f6a13dddcdeed84daed391a8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d5db51fd43dcda23ef314736f56df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10065a84719a9e13e5c2466843d1a40825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7a0edfcfea11336af1213b049d57b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fab25946b20b730fa62ac69988f97427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ec8aff401c25a879e32b790dace2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b474a0254cda61ad6f5ab0e674295429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b578c891b1b5ee6e7d1f5a31560c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038f949a9a233de4d06a6697c8e4c1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2440fa3e8e974827dacc0f97412fe032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91006388813bd9fb8cb22bfe8ddd6a7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9639d84b0bb0740c25d78de1cf1d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d4c15783fb5fdff6a7754e1826bd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741f2d836e5510733cf9cf83b9cdccc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4723ed49b4e182c925b6462ba9b65bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3bf92f02e6b5e6ba83f46c467ae1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc083c9b1179bb99139e39ee9bd2bdee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374b84ff5511827b7f74c4bd47cc51240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff302376a9c459f54fa04471174a7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dc50f660f17d251918e70871f52ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3520cd075a96f5cbe7f907a8a996c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf99a516238173bdbdc2c8bd99633c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a3164531fc4c0728e1c1c3838625d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973a435ea8dd953a09cef8b7be98eec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9b4b650f10d9aecf8af5d1218de8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205cd16bf347629104a4a43f73c14c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2843b308978f66e939b9ded8bd7fc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec489e7af5e624045825dbdc3ac00f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf0257a6a8aef12ffdbdaa945f3e6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba48983d01d61625c5a133398891ebb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f732e9e0bba6fe181f67ecc85e954553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4587a6b764de5c744e559b5bab4ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d3d36059b472946303847904fd47d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843f3715de6361e6c0b0ba5ca2b030956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8ada44229ceb086c40bc7c49fbd4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83544f3b8b7d75c5b292aa08d1842ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28492b128f68a10463e1865ca862d0c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91fcd4b5c80ffd0b2691868618ef3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcb22c2c755c28c5d5e241221b259b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3838a81de4d412b21fe1b4b3addc7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01002096ecaf3bba95906448b77594663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313712f69d02ed0ca5a1739041f287664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474b967981a5d14b4300171583a5b5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc786ba73f589fc70e3d1317c9ee8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b074e5d33b0f2b5ce6bc307dd1c68e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba7749333ca3f547a265eefd374bea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff851ca1a6d2c659d1e721562fc4f50669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40701469ae114b7a54965593914635a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aadb178b62e712bae0627618eb83f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69824ada69e987a468f4e8011dded372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad7673143034b89b02df0a09d9eba873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f2ed41a4c455cf31bcc6a45ff0bbb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109a2ecaac13c0d8ee2ef404aa6905975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2fc356606b1f352123e2f4bab0aa076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200933642dbd668f08767111b5b0184677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a22372a1a2efee68c8133402bb400178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcc2624b9f96f1b95e8fe884b140cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c4ea8de9d622596019c47960563a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8c119bbe48f0941fba8377df06a5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a565076f422417a40612f9711868ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe2f0c3692af6c4b0edeb9c7795abb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71625329d3748fe1dcb016a3a1761e4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9baff6957a964616f81e8389ad03285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994d4a0fc8f151e4370bd160e6f609686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fd622b5e1d0e9cebff25a15ad825687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75870a2841ce115aa130e95b5e2de188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08cfa61ecb137fc68c1fe2449fa3df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30c5db613bf542cb5cebbf8a06fbcf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdfee85fac5995e59b245acd9e0cee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c33d200b6fc896db8b85fb02da0db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392d6baccd261c21ba026514c646e8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7189c9719ee52159e93f5657785298094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925a855a096bd6aaa5ae647c82ba66f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdba03022f91ad10340ff277bd513696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb94bf680501ae7d80b182ba439a97997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773f4062a4f114bf1d95e2f2a02f76898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d025485397bd6e9a3600b5e663914399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a40f70e1787a1f35d08a269163135b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f02cf4fa9de7884f982f8f431bab14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ec1fc7f66658a23e039657760db7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1687ed2bd97485f4009be4b87c6f113103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9aeb80815e67141fa308f1d000422104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6cb9b0df1304084f094341864e10c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d45e151d67d7a045a8166e4fb834d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260c2b0b5885955cd8e6f876706179f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70447f8d4e62d408489d473565f542108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7a2bd1a0551185eb32d901fc636d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d195efe618e08e2653b907829660d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e506be1ecda07dfcedddfedd527be2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1edda092303bac04142bd59aa9cea1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea020d77682512d5bf3e55ea8560e5cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcda0b90e97a98ca91b5d59be2eba7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30680627f1f5f018780b6fa3d08f38f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5306c9ec39e11b8b0f07e5025573a30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9b19291513870458d60ee3c548296117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0e84d5211d40cb4d40a826e36d33d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e36e6175e117947b620d28a846e4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423215f795c2b10409cfaac8f43d6fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa977d44f4694f32c1d51992e1a0a41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041036ea8c8eeee7e0ab03a535b2f15c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeff1c25698a2aa2cd0acb0057d4bf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8d002b04144d3050fb2d881d8e140124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e134aeaed4cdbcf17815f1d01d00b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caefdc4ddd133f79777ebf68507cef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ab9132cdde5d83e835a0e525f8e34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43832ffed5cd2583d214d637a846871c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2ba1275e1f9e20169029b75f0d90b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8779cab5f4b4b14358fb8ddc6a2fde130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572ec0ee1a45ac7517246839a276a4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df3244cfb6a238d51fc69a675da627132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11ddab19c781d4b7ff8ec04d4db803133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080d782dd06c8065da6d342543a7fc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33b34c0efe16f6758f755b9c0c6e90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248beb2453c51b172165e5c2dcd0847136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ec0243c79109286664927d69e3f01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b51cd7f037d52c3b69b8d6f4be3fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaca150a77dfee3e38e55921873819139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c2b6a34231cf7acf08042b7cc8333140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef1d8a796318a23135e2fbabaf7c88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da85255c8cf55817d85534fc9aa1d24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e21563ebe002708509a13d5becfd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c6e211d416fd769680d776475d8bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320e5c509b9e36c8cac3cfd59250283145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805b9fd1bed97af9da8fba6e48bfd47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcee35d39ea18641849eba6da47afa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f3744ab88f78b67282faeab3d9e62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee28f20be9fd1146bd8318510dba1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e759831f27a61bce013e325eb2af4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682200364f9fec6082f8ba3ccca7641151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2add498cedd9753b9afe110673992ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd564cf429b2268e2dd6b27adce62f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1b882433ce4966c53773decbb54a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e06d8d62369a5046128791dce74bb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e3a069d84814191a3a198e4cb0e00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be611785db7a988be98e8ebb8b120db7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce4482b9bdbd26210e272d2f11e5ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8d9a76fcab205bfc00c79e818daf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e92a0d4776c00ba1dc2aec2a7f16e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd0d1b50e5ca75d82ea03336ea3775161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2f9868cbcacf1e3225b06b142fdd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9975132de236b56d2642a215a6d8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84268a69dac619fdac3a90954140f593164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daacd18840ee259d01cf0735c7976d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475ca37a189edb168392421eb36fdae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ba7d11fed83d4a7c3cb0096fcb0cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f6c6d82b960d246df9adfbde9981f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325737f068d870a43290b953f4448d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85304233c3ae78a462f2e8fb23008257170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dfcd156975f31e8f443750d9659d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1627d0b24e8758e95c2f5c8e146d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979d01e70c35acf50b020834c15c654173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f48e17f76adeedc7f3a143baeeba4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9d73b824d4222c2bdd9f58dfe59b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93324ec9f214f79c0dab0e79b82a37c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004df31988bc80ea0d8c3eb92f2f5b61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8033898b51b27c85332a289984bbe7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbbf3c1a81087582ed848c5ba2c51b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27532d394c295eee0082c22d827abc2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcc663d7b2b1c0e8a1f2bbaff8ea04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf7b91eb002bfcc150c46648dffbc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b80f8e9810f7ac2a7d116d17f077d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c654cec4253cea7df8532a5072f4a39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1245e239e3d5eac34482f76497a183185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecdfa2cf176db178a599ca2dc0d9aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6608e868b1fbff7d84141d2e6fe720f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cf0758f251192e43d057a8b2083b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3a9c97028bf05330aa53f760ed219189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69582d8059768097256ad80c5142c52f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfd8c67fc56424953fc118a99787d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82777a124fd9b9a4561a005e003532b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aff61bbb9af0d495375fc5d6cf379193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34f8cd2ebf1abe2e9fcfe09cd19552194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632de9f0374ec98616f0c52b5868199195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521fee2f9910f62ec8cbfd0f5630383196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e73b0857dbbb54ee9b0c0f41c5e95c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99c48f9999d636b30f962bfd4eae04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448ef3cb547edb23017f589c6f21c02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b62781d64c08275661c27ec52cf329200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219150a545b391024418fb2fa1245a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812eea401dd0e41e809ee14eb1863ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7ca90a3545b3caf893ec2fd5f32c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfc9aabf109c8af2ee6c4b3fb53326204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8acd553f1a748636acc6d084dc209a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c7d359676e10ba1d7aff54913bcc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967253953925d40bce4bd59fceb77c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cb8b58269ec8f256ba2b12753774e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e2b9dab8e6a92681845d8462d81b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13caa5e6b944f2caf476c680981579f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874953d18f3621f9156462002ce895f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d0a2ccdf70e71265e94129aa760fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e47989c752856b18a1220c2ee0902f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f613a979a88da8e4ffabbcb26f73079214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471df20e1a37826859184054db54537215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0ae05e04d7a9e266cdc4a60060e47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dd53d2dc335d33ef56cbadfb27ea5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd9bd323d8b87b4492b96be277fb2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce7ba98ace6c553ad5b06afe839e7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df11c647f9d6fc9cee2f05f43ba8cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171144e73f42808c8b12a43937e6801a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6cecf5abab19ebdb2807eabf0769b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e2617c6f32e01f6747c50786569b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a9cb5db1821c63d28eaa10d7155a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d7d69d360314cc77ae6f24938c0d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e0c769dc14877bf5b79ae83e459a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa5fba4a86da34ee9017295cfdc5bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba36514f670324192425c2167913c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed37f8fc48ce80a2da547cb32cc682229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d97133b4fffe95addd1bfad7077de1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0488ceda3a490afc8b08e5c1184096231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9a107c4b4253507801562b1f248f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d3bcefec49b43646f1d62ee97ac6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57942e8dd9896316449cc48c0972d038234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913cda6efeaf7a431d8e022760bd1ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e1145a72d90ca088d73b4059c3ca5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745450b9e3a8d4d1a9166b50182c2459237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc51a9f728d12b2a51a61f0891e92d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67269955340b7a9894a1a66c948ef418239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2468a69d6bc852bc0ee10f2e290c55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1694008db5995610971611c8f48515e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3d7f63f6fd5bdebb36a94984053a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d6049153ea67f4d3e2ea9e87ca0b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779090f6e47fb7904015bffdf22e667244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129e303330dc349d18ce79d25dc7d50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc84175add680566824cc893a93d44e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49250f5cc4c0558fc8a641091a4d3e17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ca451c8198bdc53c4097bd245ad27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a56978a001cadd7ac95f39cdc7af2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f1f2ceef8e7f7a3bb75a72af139e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdfb1a051473e565a743ed049ff6d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612097e189a2ef9b1bb2b102b085ba68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e2cbfce6b0cfc77f72c79e3dbaa6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358c3ee6ea4a5a0517546f7a74ad101254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c13953f5a5091a8cb8f54118d5bb92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6302f5afc35cc1fab270b8d5f7c98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74750f04f622c692f8784f5e5e2ea7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1add745ba2251a62f629cee160a4c97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e69e875f2e6a4c9305b4509332284259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058649eacba04aac76d9d2270ec9e5af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab81513dbadcd18dbab8c73ace6fd21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bcfd65eed4764009634373c4629d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822becf1736776d37e4aaec46196cf66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827800452eb0638ec47957cf0d5b38e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b182dd6991331b13ac7c9f1d6aacc02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8033ea95415bb045af20a5ed4e78f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c515cffdac2f52bd6b14e34c470fe63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d8d716e0e20f4c373ea89fe4fcccf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91a8ddf237c7d0ca3d0cf17b3b49f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae2d601474dee59d337013bcc94715270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373a58a463979dd21fbaeb42f94e94f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97188cc3218a54b5cad67b4dd93bf14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d52cfba99b74d5ab057582d6935bdc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dd8778cdc4b5eef2835a441ddf247274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877e2596de6dc1932b22cbfd2d2565b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125eee67d3dd03a4f038ec58a31ab718276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a6fce6b0ea9d1fea908a28f0d6d80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590baddec5ecce79664dbbed6cba81ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29aa65c11a2a2f5482f923e2fa1a84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a622452f71c34e54227cebde9d0f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c789917c8670dcead978dc283b74af4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e920cad366a3af65aa9d92893d99f2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d017f284a2c2322ba4995ff193a5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df3841665053e986347e2a278f19a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539334742e6c6e771a45e63a2a738b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136edb7ae6459a785661ac850caa547286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e677e14549cdbafd5556b818b327de9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2aa75f58dd87e94bc4df8cbf038d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d34bac91be2fb72306d27ded7735d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b401e8fe0d98abed2e5bde00769cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35d61e3f38081743830e34ca9e639c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef3d2b8fc4d64676df91f6c7e3d9dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf27885fb2b2a676b6274591622f01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481220754c10700955080be1ffc1c81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415a8d4e31880e027d37e89b723e12f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36689080086639cd18bcb7f00db4c942296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334733a1cd94dae517a7c53a17443e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22307035205be186ddd695bc429b8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96007780bfcd0059b48edf1752904e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b500e2a8c1c88e5151605953224acf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d90a2de2830c96fadfdcd51b7588e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56c4de879b3235a4553b0f6154bf43302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d39d28465baadabe2733b0ba6d8edf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcd4e74dfdcf573ab9c6648d13d634304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dbd1d01472e8c1fa65fab9c0a4adf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233446eaf20eb0abe22b1ad42694027306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e80f555f0f96ae7a6044521524394307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29798715b0f3c8b9272eec4a2d2c8fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12d818ed2ddae09543b95b31203a1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d70a8ddafdf22b9fb0411a2b70a40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5b91fd139de73ec1f255787d7f229311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18349577ed280d88ce9a7a8d62b2e01d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3376e018006c8bf72cdf387189761e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846d8bd32882116f487e5c774f0de57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cd9d85ba346cf6c4b4c34f585dc39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5b1d55a9c5be6fa5910c609d603e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33dbb5fc65c7f085dd8de0ae59ff73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c358e00738fd4c19e4612e476b8da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42456687436f396a89d15cf0820a2fc2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b7190fa2f7164b4f8a350050ce54c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cfc311476400bb31ac3d4bc23cd3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c28e38aef3cb526c034e07efbb214f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731136a52f3fc15c4e61cd8e498b6169323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732de991d9abf4c331913a29c1e40878324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a107145a8714f1263c97fdc141b236325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4465a530a832e48e9a3c1db4a6d90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318f199d12a2ad87523f49d282d4d25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b25a7f1caac7856e4218956c7adc32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae047befaf0c9f3de2e78a97690672d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72627d2d154a7d53f36bc364d1a269330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894263061021c54d5caf48399df6028331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbbc8d1fbdca4aaff8147e829711f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6db2c5caaa7bac2b73163015ad150c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a29680021661389fbbedad8ccb959334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e82210742ea20ba4e13a19621f127335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5491e5ecefadaf13874c3dfb7f9b1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d31c5fdc8ca0d3bf0493c9c7aa5296337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f011f00846021820cf3423190f435e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbc2c060a8a2e71133057a53f9a965339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6e08495b21f1510a222c5e4a5ea2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c40bfdb5b6d08aa7b6fa11cedcd61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b55f007c44df09b61d281ffbfd4b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359004d01a5746f425f75a1c6a066bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c5085118e7be777e1fa9cd2955ed0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070ee7a08fd174582be0ecaa4648538345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bff19ac505a63457b200eab2233bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f33b7b4e662eef0f6a7e239b1f50b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43818bd0ca32691a982d786c0b6e0383348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fabca4cb8a69b80956f5912fe0acb5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a05344b4b7fe1e6a2ed2a89c14550350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aff1a910d99a9cf5edf5d73cefa99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c0fd6ed845248db26a97e6f6f2ea9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81091f8d04dcb9a78e14a10b4882bccb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b71a60ce0a492d8cc1856f0ce009f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d63309bd5cbdbef4565bd180d9663d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf746c16dacd1abb0a55614f3a8fbbe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f73dfdcea8d850c4d9fbbe18a48ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf216533c62e70b9f952e19d68e18701358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266e14f0147080984a03a776c37640a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1722614d71ed108e728fb60501ca860360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5688cfadd1060bde5721362d175aee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4e1124bf00861b3b95527803e71f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ef3dc9155463df2f8cd8183b1f13c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889c33270b417bc5af8584b677e25f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6037bed1ab782b6cce6c5ac5c4a18e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b1b80a72d874e875166a7304a1c23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f49c1199ee464bd37f41863acbb830367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053898077c1841234a20c98ad9ed601368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a40959a973e4fbc31c386a9b700a23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a81f32ceff0a03a6661bc0c77598c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc392d836fca57a840532d328fe9d2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdf514fc4519088da74a518b960858372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46e065f7297a6c34c6a34974eb4ede373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df04fb662ae1d35921f52d632d682b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdcc7d38cb91f8f783e22cc3eabcc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a40d0c47bfbc280bb7dd7d3b39d5c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3252e300c8229ff8125f316e5e7b09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40454149da05615b9df9d115067285378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>