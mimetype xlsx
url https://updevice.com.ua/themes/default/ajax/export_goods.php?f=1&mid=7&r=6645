--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2694e3b24022c933354b0dc538210701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82ca69a99c7967ad53ff0d91faa02f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddc9a5e84ec6353df7dfbd5546c5463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022f504c51c1491624b6bf2c4e242e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0536f758c6d9c9eee68d2929fa09c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77db8c1598240a72c16dbdadb6a4176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072c9561ef12bbb68377242340b60957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54b63a3d23bde815accceb65d8b0f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fe0a5282085c407b01ea4180782f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5d302eaf0e56400dff7d87be2335710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4be1af10fcd8a0655840e22eb8759b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c676a7f0d5ffc762e5d7b3fa84d2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb6e7008e55463efb21d1409ce89cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b2d4e7f3bc84762ad3fea3048d52014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735eff530c6f33bc574dcede195baef315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a8bd250de79976cc760b5d48eb74b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb2d6042ffa15f014580fc9335591617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b966fc6836f1acb81143272b9a74918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f158f5aff604bcfc15dc6ecf297880019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d357770688c374195faf54ec0a43f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf86d68ca62507c78cd9d8cbc760fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99028198e9fbe90395204708867ebb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7882184d8980661b0e0e924b71463b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5284ed9f3f70ffefd664e43c029e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963ec9c39a202265d12bcfb43ad5a6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c0f694852ae9ccf9d01584fd57aea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0756bcd2d8e14ab1edbe841decbf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2036e3be19128b40ccd15a0392e5bb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c987d64544a9d94c7628802542090429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d5e0977e2830bf530892f2d518e2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8718e7f120312806a6d58c70fc1d92331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75cdfab2cff00647ee04378bdc6f1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e7ba3422d9f0873f56530fddb4b4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5cdc70579bc389326245394daaf4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8909306ef20ebce5bd1df597aaea56635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf4ee325a80fb54f836052390411bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fed003399066dfd1453021c77347537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4e486f46726e543f32bd91239228f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ef568c3d9cc948b493d6e86c4353239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99ce8caab0f33f792d54f8b824df1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452a93154a9afc987c691dd4089482741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80786ac10fdcf24ee986b1d4eafcbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242da45c0305725314c62af035d0a5cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba198b2b3b659d4acbdbc46b1011e2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2dae5ca0a7d1c419968c65a97592545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9ca16ec5c62f85d3becd86064a8df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c9365ee777c966763aa943468ce0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44fcb4520b11017999ad1e3925fd0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a57a90d85fe672e87983364885f2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07becab22e249ee97b3799749066c9ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96205ea4c7d42b84393ccff47bcc4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db7c6c4deafc29ea1ea9dbb5a49f2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff94e28c8cc27d270a143d2bf4690b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07de201dd37eb7112daefe0dd134d2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82777b075b4e8485b8fa37c8eeea58ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6ebc14711aa7239ecfde11aedf92156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a427dbc8dbe9997754183b5328647557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4142c397a2e0b2eb8e6b72bbfe28358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0313ffaaecf54694764f68504c235359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d84ebd6531b84d0e0a15444b8be62a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd69f1f66949cc8890e5420f7551ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4461af926a5e5d96d73084a8d2f336562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f2262e0cc560a8746b48876c918e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2299a3adef0ac351d9cd294bb64a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664512838fe8ec4f84fbbcaaa25feb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757315f50f3669600fe9116d6d5382a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2379fb3fd635b314c11fcb9cfa5fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1ab67e2d29a101b91f3e460c4360368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef378db3e5586ad0d692b72fa6f97bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d492263828cf88f35a997ee1d0a5f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb9cae2b955ab9da11314b0407066071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0816f5be2b22ffb803cfd4aeca1f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c106e1a37c4cb6e4cabe8650cc4a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add58bde701f5baa2a36b0850374c27a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c9280c6c0a12d228131f6709d156975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02399d0af64c0da1ef251935b6d9ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c9b94bd69bd917e86bdd90dec9bd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2b4c0dc5a919e309d0e46d0ff51a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bfe7be3ada78d3508db7c68981d7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc015495fae8d8e78c6394d77d4f1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14086f77370b1e1b57c356f24be818f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c6b7d5f2c6028482c593456d6e58982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107940fe6aa7ab8f6fcf6be18c6c93983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d078caee50be29745bb1b16c7e5fa884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e546e64feb85f3ecc7059f2a627608b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfeecd41bac402830c77249111794486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973de609b559bcc84f39a4038b0f192287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85f36467e38c5470616a74eab40a5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fa8d73b3c2c9b7c07c2437c7090c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3b6cac9a320a516daf192e2fceff590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa135b59d42b40f40a5c1c57d16c7dfe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7de61fde25810a332a9f173e8a1ba292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95295d98c5e7a929be368c07337dbdb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11877c55a78cb7e7269c4b29ad88c85f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147320143009e10dd34862b33a172b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cf67239da01590af207e0ed4f65c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c071d250b6bf19a1a0afccb038859c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eb7fe15075c3688564c43979cc2ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a61d7446d0c136c2253249133557e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4012f8093b6e9e26446fb52a83fb9c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e4f3e0365d41fb90d89919ef1e97d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342700f64a7bcaf5e387476e95e076d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d3d0be29c819470cb436ff36b593e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441d7597a4cfcd9ac36a5efccfbefca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d549e52c504a939a1aa442b638064105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6518d10331a43bccb98aaed362877106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a965504d47d8b7d1dff688515c16169107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc2975efe53f42039fbcc74e7d3c51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738b739ef4a6782359b8265b508821f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d234dc5fffdbe53889173a3c6fbbbc7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087adc2f1af9b9dbd504109a62984897111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922ec5b17530eee26de3ac7178b70e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b53b4e5480a48428bf423dae589c29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e4dea262a772867aa224947e71be1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8ba02224cfa57002f1dd837de17ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1d32d21efae824e5ab08767d68b9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fccff485cebfe804a307fd0ec57a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786b7f75ae0b477d9afdd758247778f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652fffa9c48ba7ba9531a2bc5bb430d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e6d62637cfe6115dabf7f1f3b7093120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aa013ef42e4fb31c66499ded731bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9273a06b882079205c90a5f695785c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b53c8d6591db7ecd2a523c2c126ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761afc6eff6d3951804e823119c445f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee44b645287d077c0939891c056cbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ec9117dde3f0199a15d1824e66e69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cd461f0b056579e9cdf94f2d08a6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f47b7b3f5273f5b3c8df409b9d9ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001067810146daa1fb6fb2f9c1b5a3de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab13044057ecae1c4296b80a8775c61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0081f1422efea46d65412b9aad47d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb8ea28f7587c905198b41f9da3c0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e00f0ca179c79b6a0b9370dd239a3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4b860ad1d728fe5c2f7ea12c76da6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fa99663f488fb84dcbc6a0605d584135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e6ee4bbdb116308394b4349ab9187136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c42ad1be53f6dff1af7731c6d71829137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a35261296c3784ad80a4b4c940ba1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e2d8fd8ec593b707dd17a6208263a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2040f502e05510610d90ccc4834ce8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b1ce5c967d38ccf7c3debe148d0dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f88b14fcb9c4d57baa1c3f8fa52a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc96f6bb299008ec38a19eea766732143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425af3c9a636dcc26f25b70e652b544144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352c8b56c036f14dc6e3c6511d11340145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdedb3893f02c44b51d6789c2c8fe4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128da8020d572f8c5327538ec9a2d1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f25425197c14f2a9055bd13ee27695148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca261bdff1f7c70258455477d8cc11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b9f3056243b30e16bc03a10f5284d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaac363fb4d4bad6b9fcc10d3bdf36b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a5e79b3c2e31ed3fe8eafb33e6f15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cd463e01f3155dc5b92ca3471784c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2038d989c8799f511687d8ccf212b6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09493c1e9c096b6ef3f453fa9ff21194155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74ba0562d1b1daabce0eb9b34c4728156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221730aaef72e3c952b96687db104e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd1f1529588445fd500bb9b3798960158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af537fc187bd1cace01a271ca99f10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed56379e73e65674d07f1463aaec200160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1947c09642a2d22f517039c74b074161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f422a0aefec9208474d057b8fe2632162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee125d88a8b4e11d707131bdbcedf6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8daaca2a1adbd6acee7239e0a53b25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692e71aa5a867b894a8b3bbaa828939165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d304dda3663a2bb9872289642ea4cc7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e466087fcb957328376eba9a8ab9048167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c95f2c6a9dcb47322aa2d46e584951168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc8d4f3e3b0bb9a312201f702d6b7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c0cc46f10c54cd51a46c6d2358fa7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fde5649810d44bb862eb0050217e66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615119c7f424146058e6c438782d70cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c98c7d8f6f2b8c88e8c4846e60542173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b1115a10e052893d026badf1acd3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4287044881627908cf7e2c86124ae7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3459ea786f357fb791699904b0ddbc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e82c63350f1d8a092397d31216f20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b07264569c9a713e549fa2a2626f95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93240865181e9038446e95ebdb23b0d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248547161047f5bcd84c34e9cc301902180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24cf1de4f0b9e2cf2f5d4a5925bced181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b545c3851198c288c5add24154cc449182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54f30550d596487f3d7c03e929828c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608a3f46f2e32dc8b1a2818017ff794184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ea7600ccd28b192900f1eb65976da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ba460e38d6827652929cda4728c79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b83cc28c743f8e38e45c620828b18f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d1d78c57afc73c644e1ba9ba3f639188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60320c317b1efd4d860577d3f11e0a8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033380b1f15969a145c15ef6305d8092190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aeb26dc1d1e22cfc15dbaaef259fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb25d321ba0c07b44275717420ca311192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa03cc2389c251f737bb34c0e7ce5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09031b4cd82ca5244ca78ed07d97708b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d4d12c9f71c2220282b7932bf0484195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49edcede79e37dae6769b3bf2eb51a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a97385d7486dff937850f4907e201197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86f8f74fd91b0ea00e72e6dd1cf87c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d5b7df7b7dadff676f2efd393a8a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9ca5a47bb034495ca9dd32b08f167200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6befc41131625d4fb77096146583e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2017f5eab37c84f763525045be07de6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3cb4af1a047ba1f14f98d83eb2b9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5082fd3b540db105903579cc1a946204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef4b606dec136447901cf3c5dec8ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98591978636d9cde12374cc455cfa5a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f731ce20a88ba65871869fb12f88cd1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bc23830995232385768a9205328bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c85e14071db354c2dfb921d59f786209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f373a395dadcec054f4473769df247f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498e6c20483b43326c6c419a4b03863211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ea9c86d6c70967d695d7906b6fc54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f963f50c4d879cc6070685738cd7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecce8945752860ef02293a46f94c986214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a21a8ea61b6afd8357da0ab020a911215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349169954500539d0b640f49bbc777f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a69a01892ff8e00c7a175e3866864217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede92cf8c40be9f98053ebb746b0ea9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8d46c4985b42efd74b65b35973075219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e34745ef276a7d52ae6f43a56991f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944603a72fddf53b4928e11b2ace1c72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ebb604ef87a603e820721387b9f3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d9f84f1acdbc49559bc7421100b15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d275b14ce9a3d1e5fe282d6d0fc508224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302d785fc61407b3b9e4f76c9d12546225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9d0b86c8db62a90109b61e57ea1aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9ab93ea299431b448772f3f626f02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51817fc89dab9faaab942e8164ecdedd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5d152e4c1fb571f26e9c15777f65c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e042f968317553f8111c7a5ca244340230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd397889a44d81b817457005ecd4d0b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbb5a2fbe17d6177733780a0e65667232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9abdfc727a54660134ee69a6590e1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ad654aca015f844e62cddd66575eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba39900d4d6fd6fadd570e6bfa77e2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b1de1a7cff3193e3d7e506fe309fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e52d21c20fac59183db6e19c6fbec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f447f0233532b8a48a4b56647555f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70988205ac09bc0d61f93c788c724967239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539481bb7f4f69070a3388e708a971f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca36f9d56f0f173d9a5b9c389deba0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450fb022770a0353371f9375dfe9d1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3a3b53a36e0e8e89e440b981f8d6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8024b399cfec46a16e264cabd47505244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f4fe7f3f397ece7ab813f1fe1cce7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb08b9b2b13f92839d425e987184290246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e6e950bf544efc1fd3d7b5720aeb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70862a1e861f38c2891775c15e12cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba4a5593fd13eb93dd4e49db176db5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f59907008debd8af0d5742abe42539250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92bf81e899dc5b6a1ca68611da6dff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e46fc41c799996c95f573df4f86fd5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03d8ed4efe200a66403eb3818305e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1e2c9428a6b867889bcdf363f6afe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b49aa6c785d57f13314a087d67b77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699749ec522574ecc66f84b1abc81f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176ffd32d477554fbc434baf082aa9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf31730751f3b0f190f231deaae03d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1b2671d4cc19348471ec7d5249d02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074aed7511340dbec7f31de884bbdd0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8de7e21a56b4777cde31850b7ef08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364376e6f7f3244e9efde2be911b24f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963ba292964c5e1e6bb59292c8a4f3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ced43dd52863292a9d9fd8ea97647d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf075027a25e82d45e2b7bad668089265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c1d9ca1f86c022107502417011267266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9563e84df71e59ab021b80b2c3cc166267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714b1f831919f5b52554fd7011c7b52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bff4466a33b0e06e673af4287cbaab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a0c23797a9ced53c8472912cc37c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a95cce5ac861bc9f9f276ec3a4895271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89588e763f20b1be0fb6aa35cabb83eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138579448ac87922d0b9b4e2c49cc4de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0598f3c70dc1af4b2992b146bb6ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4b2f1dd9adb3e55b1bccaa86b2fe0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb6814b0304caa8a5b739204f8f12c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818a9aba51d08dfdcc91c724ad056d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e06bd380b5ba0ac351b17ec4074c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5ccffa46c773d20c4aa81bdfc24d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29624092017b76b50e2d9b75f7491f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694a1d863a49c519384eda7c94d1c6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f006d37f0d8722fb77b8a8258c90a93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2babafe1f98915e3f484ecdb3ae3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ad9c0828039b0fd8a5aff041d964c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5108947d17227e814f46335a0761441285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f88d151ab0051fe4382fd9f6072ec6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f4f3b08d65cdac43eb3f9425cb30c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f894413ab1855ea060601c9499dd9a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa492a0f3b069ce842b4598b733124b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bd3a78f5e936165d77eece8f1429b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6590f9201fb5b47715d0fc5e7a219e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832dcc1cb7e5ba6baf27e92f6fdea8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e87eca3726620e21eb2f3f1d796b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c911159ede3fc13d10a998ee838ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba693c995128face760d0793df8b6ce1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc3b20134ca480c986c5ab9022c1dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9eb7496ecbb22339973848cf5a86e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972c153e3d9f4264ccec8aae7a04ee5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4065b22488db67fd040e5443a20848299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330b33682546ca064534b8ebb540750300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a191305d7b906f857890b843d43d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a7bf2b1694a78d6f71958733d94bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1b36ff9048db96d6cab12369367d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60daf11842872fee3ba9bba3c68ef7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76056faac1115f0fa02fe525695af25e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929ea823a37d07cf0fadd6d2d316aa7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d5ccd20d23a38ba4f1b3dbd54cbba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74057809ad6192c296e39b2d833deb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59437b9311d35e7ee41bcea0ce10878e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e0704e7c2c36e87d28cf965b71ebe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31c264893a3adedb77122d00579978311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93db07c010ab70a2cf38558dd8e66f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c200ecef1f7988faaa5914342101313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8fe9391f732f294baac83aaa492f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe14102184ccd046750668d73664a06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f34eea5f8af712cbea2f00a640544f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee699f45d36ac15f75ca59c8534e379f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847089c7e390a398906ea9902c06eaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0538f2dd37c96ae8132486c25a1fc12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb518b47ccc4ceca06b07643757363320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d5854c38fca2fe4a2fd1b5424df2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b98139f595309801e76af51bf4f927322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1212d5b7df0964d56ecf55e037a737323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75f40fd0d21672138a97172fb51274324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88283392525e968b2a1f760c68bf2c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6417e041ecd6c8f7041dd9ad60190326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b78395b9a2243def040f96413cc67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d0b58ccd992e2347c540f6b372fa2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac9d84a8e072bacc2aaf4fd6674d72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d91d5f93f59904b1cb7dcb7a2986a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412134ffdce578d355242e456ddfeb29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16717dd544e4430cae37ae7fb4fa034f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf7d3d514fd206fd54435f6264d566333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e44836e33bcaacdaf2941648341964334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d25c30a54f109f3068838156d09d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a559aabc4752a95e1b89674be50f03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a368b34db9470a42a68ab765b1b0d61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9530524c2445ad1025d5275d958b67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70430e6064da684f0cfda2ac6990423339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce17702c006ebcc259b2b1963830747340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d526a2790e96fe8ae73cc42b81aee46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1e2f02fd9325d9c9b8fb760a071d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0e5f478c7d9614de17aaaaea4ce34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539db78a82adc37f8846401614ef5f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b895ccb8ff8ee692b5eeb2b1a7f448b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8144270f389f184c4a34f4e502f91346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e835950efa7017fa6264bae28b2c8e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824c4d12c60164c8b12e4e701451946348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a1b951f32a7a7b7a5439e4257912e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca5bf77ea01932ca71ad2f307486a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa23c1dfd2c8dbbea1398920a93d6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f9491d3b90efdab89eae418987a8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b326424d354bf32ef512a2ab37f3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c774eb7ec87fbe3da49006288f98b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448eafed360bb511dd523bea5bbf8e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896d246d531bba30ce2f44bdafdc7c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a36a5b34477d12e8fd3c8edaed3565357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de664f6bb7d439b50bc5ae95575fea2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0c888a40a0fdad3983fa91682f4e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51198a5fde9eaedc594661b61ee23ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1d564d41a1d0c779343fb4723a380361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb64f1376df8bd0b938c05bbfd8f79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217367b3a31d6fa961262bf54f45d6a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1fa535f28534b5f822d16118135f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3956f4b16f65fed5c9672e8dfe69c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75494fd1cd95cf9d5ab3a77921137d0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d186b91898fbaf74fb010a16f0714367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee50f604f6cb3345fc7384ab1d086aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520afc33d34837c1f02f2cba6b7d010e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0016711b68d42f58a2067719fbfa11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd472ee28aea4238bfc7f1e301237cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67cf35ed7550b4b55326fcc55c3bfe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5e5593ab088708da5030e55cc1e2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0effad4cd871bde0cb13e19fcb1aed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec71e0271bc47186cc0dd9f1a650c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace20eff8586edd803bbc09e917f2ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6274394701a9f1b066ce40e7637a15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2b381d01878b6b99f81c703186c93378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10bc29899f66ea00357fd52b8d53181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f5ff3aadc1592898819fc051d3da22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b18d167545b05c71ede9e470fe6293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef1bd3916095a15a29e1a68ce802514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1da038bd92b9855739aecb8f902c595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f5a507fb19486c717ec9134d4fdbb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdecd7f84fa25c9857c176340cedcb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062304746ef2791f68af2aa10af369a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22500e599b8b24807532d9ddf45d95d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf365037e7780c6d4035b7a3147ef810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4df9bb7f38c3167d705bb14a89601011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31194ce11556aeef4935b2511aa1d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc80f2f0cec1d8aae97754d3bbb31313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358eba990e5ac33315f3b69d0d78ba714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7b0629119480eff770ec4b870fc9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af43bd18523ace6d9ca213cb9c563ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda55448293d89f858f08944b0f17ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9916fb20ab667732e2b90511f0b6a8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a98630c4b6bb7951acb0feac42dda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bca0387438f6e6dd72082deda29d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72695087a1d266b6d55c4d3636ccd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0b8021fed329eb89f274a530d3ab822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc0dbea56a8008b231cb9e7b281e7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6e52d915c6e1bedb50332f4ab4d6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001120d4a575cbf5bbe866c24df9dc725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5661251c0ec94163372ae2655d2372126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20170c6f9029485fbe6c1e833187e4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564b9178a695c63067d48f6e12c3b6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54bff1b7711a84cb1eda0a7b0826ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a169c6d5fea0a38856f92355272f7cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399510332900b970f7de65c4f7ef371f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bedd6419d214cf264393a9b251ccb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61979284c58ce2aba167440e16f1fe6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3903271a1a5c68296892023a0d0a61d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447bc320db04b45f3f850c88d5fbd0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f789ccae9c00224dc0717da31b41836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd23429f358420af939847d03b366f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e575695efbd49861c45981ede9554e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8588cf4dc0e3a0b73471ec4c7020dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c84ba7372c00c50b9675ec460cf66b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0271086ae0b399e2438838a0deed4a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101539853ce9e40fb3468a57a4640d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1998494767e66c4f6c692f9e58e6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fefe856cea7be52491a8fa950780cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba3090f9d4c8bbb72e5501a99e31c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e37f4e28ed386b420db6a5e96f61ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd97e5d07d508a3d0a57a13841be4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37ee6130e80f2cd0deba49b220a7a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c84967c04fbb42ae2c01e1b3eb58649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912fcdfff03497e56313ee59629d10d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec0d11c208a9fde96a019cb14e855851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9830795dddf9507a532a0ad4adfd9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643367def6753bcb1d683e807095495b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc710af012f7b284dc6875f983e9dc5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89910316b7e269a21b5b105d28df661a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50d391f0f7f1f70a96dfcd155dc03256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a022dd8db427fbe38d91d81348b8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9b16a8c5244e2ca7c051a9e75388058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9622f01d573346537280b5f758f0ce759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d3ef218b9b7a17926170757626c8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe690d18216f74c4a34797ef2e315361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396c01f53a1327e5bfc753287d6422662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e01ae900d05ecef548ce28e6aa2b9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8166246ccce19f864b50e3a09fdec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63d4fd73f6c38abd8945f7302906bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eca62fe666a017ea521041bd22d74766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac55a55aac4bdd2207635eb3a0703a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95817bcf9be8c8ca61a48d72e5b8363f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15a4fb0a03c4eb3fe07042fc53e50969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3a2ff3eca4b9cfe3c916ac9d37b8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c7c841813efa04ec516b7e437eb6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf520c6665d0cf271df5b51b02709cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e526df61303e65787a88bbab4fcfee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d43df95b6c44805fc9064bf14e47074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519de2b9c9f45f72ee6908e82110ef875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8206881cf1cb506ed05588de51b5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ac13f486924d49506d9b7b6fbb81777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132114eb2e4e6e4c87f68e7fd0d319cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efce85fd1a9c5207817c188e1af040079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac8070d6e2271735b8b6511238267d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721730eb8a61d9b90d07cc33b27ca1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2854211794ab3303a647de42957d6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66565141f6f5cfd7ca6cb05dc5558fd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b98acf5ea6166875031dab2b3a5cbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f2f5d33beb680d642816bdfcbe9ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf89147ebd94c351f0a5236fbd8975486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beea0922b41ea98aa7130c4ade0d83a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba950fe54b64e515e85c08b252c267b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101f8d050948201bdee6f3d018dc6fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e9564cfd608893819b020de251a3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2bbe6d7568577830b9236177cc74c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38c3dce1daedf6861900dc031db91e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd3aaa52bb3fdf75a6938453ac00d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44336916a88a7d042bb2d948751160da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1f23d38e978ac18cf59391d0d0ca195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0badc9cfcf1175e503441f97c642296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c26f5fd9a6b8efea974a6e7522aee197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b190cf1760e05ac75f5edf76ed69798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b1f74efcd8cffd67148711017afce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488cc834f47aa8e1a4d20c71dc7cfc7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b120066b2fd45ef285dd3a760272f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803e35d72c2f51296ce221a11cd9425102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c287b22dd75477684fec8bee4de73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79bef2494ea4adddd363a60d0a2a88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0048056fac038b5420a10a86c267ecd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dce554399ca415b472fd48a2e2b9d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b975adf7b9a659ac54e80be92feb3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d986dc94031a8f3720a98c19c462e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381f1d6a9a7dab39d5297b0ab983f78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde5e4b049859172e1113be5fc752e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87780bc8d8d23288cd27941f61e393111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865642fc2d16dbe891a13f32c3961934112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac924fdacc376b2d56c7514343dbebc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31d831cbdc007ce019dcbc5d58d353114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f25c35453fa3e38d49dda56d9f5a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437527b032fcbfca4e41e8093cae3457116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52a7b861dcc8caa967b60079b830be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2ce7a21b6f5e6e8668c6f571043ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b84a80ffe00249321e9ea0b70ae4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a7dd007e6c52ad697130ec9347eee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1780ff775c143f115f3f62c2cf89ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e717be1f6532b279f75ce6142f2280122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba086261b9f929a5336356cf30ff0c2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65267edeb2e8d9199b1abf82fdd3fa83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7cdf52d78d44711cd2142a9ee1869125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccac0664333e3e080014467f3bb6e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faec779b01c23990414402004a188ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6385d8988466b603edf6cfc56b21e09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83697341043e75ef61d86d393dea43c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779a0c0a7783956d66e3f1b28fb2bf3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419c9c57accf69f9a5f189fbb6bf7d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f67928e8f4d6a2afaafa00fc29391132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0cbef5e8e42dd4ad91188f3254ab8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78c2b19c1faa682695180fe69bd31a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70de6e23947acf991ebdbd4e86de187135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db356c78e566977379bdf2fb3512c335136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf197f97ba9eaddd22622e01efed029137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20911c2708c94dda393ddb27acec95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba975bbbc91a678a0b93020f9036a41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db43c5092e9db1153293713d9db0b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6ab0f2b456e207c43b0dc1ac7b8f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385745c803d5dfa2535b25eecd0fb5ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dd00e4876330db68f65c52e9c0884143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c503b549d987bf7ec913a8ad25b74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d98e8be80826021d57152c1375f58f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f9acb1b94981abc0d7ee3722ce133146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd29966e5e5e777358ce7d8a9e546e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc665bb19d7676b265ed6a726ff764f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ee1c13b231edefd972564d3118acb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef9f7a43e8608e69626e721e6cabac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654a850c6c1e7dbd36dc18ea2fb872f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc662b1d2d1360a7673f6afb2f858a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55dabc9c0df321dd901a9d77653d78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037f2b34d7cc7edb6b95b07c34d5573154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330e676e83b95381caeba1c2eaa9432155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56712354537d13c369ce5aba20d915156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665684478972518f0d7aab4b68dc1d63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ece02b95aa070e1abecc35cd362033158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e12cb013498d9e1185ba16da53333d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54db7553726ebbeb3fb871ccb7fd314160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97199b87526dc90587657b847cfa90e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78feea5d9239e672937d925e084c42c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9aa0b0eb739b83ab9fc732e68ea35b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7470468d70452745c40b86d50e187164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3dfd2ff211b995dac07f16f1b7ee5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f42f211de869e652fe37e9f52a055c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49695c91125c073fc77a4cca62a73bc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2ccc05d4188d827922b18b85cd87c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff6e61d3da9b1b569cdf40336d1b43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a803671c55c950f7a72a473864975170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d3d8044e8ff703e5d5164212d1fc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022d282daa08e46332002fd8566cae5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3057b309a504d055467b60e3e29508173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77faee56cbc30a6d5996808e7a6ab6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ea76fbd8f3c59f58371dd922ad3c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc243476d70a9ad8219bf1bf2ea947176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dc60589f3cd09f92546965f9d0573177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79671edaae01f849aa52480dbe6963e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a30644b5b36153c462997379414ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef129deafa1ed9db461c8271ddcf39eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85b8531b88ed11773ccd79ccac1e03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb76cd07694c41d748380184d648d9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00738bebaeb53236db6b1ac1fa242b6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6554968441476106a6f25a7cdefae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a44b665e1f4fd82e830b090e3bab0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263527921c1a0756b01b7ee1d95ac7f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045766a97368e5f7cdfbb326ef0b8fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc889e54fa1249f6257eb49b76d34a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa508cc93b1d64ad2ad6f9a81e9db1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cf8384b9c1a5449b1c5f5c0eba98d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ca9eb5fc23225dad896566dd31068191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe28816ea07ff6571bc48e3ff536b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dd54b745f623ffdf61acf5e84e30c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd56e35f9483b05c73d876b56375ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4012f2dc7a7e6b68a253bbf1f11a741195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cefa037bad4df28be66de88828348a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388d01c25519753eb9b205d632e4811197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac36fecb26585d55ff18605cfc1569198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ca94bb8b1a18e4401fa3ebc638a88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd057b4e53b29dcef5bb24943c828af2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba51441145bb028eddd0759f486574201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a428294ed90e2658d8fb1e5cbf26d89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116090da4e6d90e3a631e0cbbf224a83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a614bc752bdca008d199c2c588177204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daad8324ebe9e4119ae354e7d75250d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea916747e3d0fc795ed1edd0c24428d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f054ce2e5f4d51538b3c35d360eaf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3089ba04b72eed2f41fd4433ee49de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86c56a843da72132d04f99427c89e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06ab400c52cc8cc90db9bfb604e39a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668953aa096b4d557847984e8c0952de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97367b974df3485deb2db1e34af2ad0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d494898c84620d5a9fd580f1ca37b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e63ed7a42149975396640d31f3e10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231c0103c8b8453bb5008b660782bf8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35576f0c8f0143a87fcb1345990617b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaf2729e1fbe6d1a2a824eaa34bf22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0ed655bbd16740cf8f64ed9dd68b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1b2e4fb0d0f998b0bfddced7a0494219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ec82b0b48da1aa4397627730ecf57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d255deee106e56dc5a1ad9710709c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20072cf501b475b6774557f342b934a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b466413f2bba5ff0d9fb2d1211917223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276df9d7a29e8d3c7be79e98f3f40590224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f92028292013b46ac39b77c667517225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5336bfd996705eaf9034f929a0d76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa096a9cfa8facebbb6ddec68f4132d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8243684cfd459068b12221618facd2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52e0c361b14e41c846c1f353617f72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d1a0b989cc8910cf925b877bc8cc9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4549f15c83b1be0380e784aa6bcff2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950b2d50affc1b31f14f12bc5863f1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88565fb5ed25aa0eb9ba04aa6c12b47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c80cbf4c285b98ba1444c2a7af6ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448d1d56d6daa0565ddaa0090031a2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cfd4f28d6741428b712529cecf429236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc1e586d85668315ab695fb7d18ae8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc82a76c0c8f905a592c1656731455238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0bbc206e74e9bab1787725a50494f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9c213d14fbd9dc4bbe9ee7285edb0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e1b4bcc5e700e2f6f7a5c7291a222241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02617f63dfc2f0de0e3e63e441b4d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e3a8045ee70ac7dc996f28acf8805243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214da171431243b0f5a0e31d8273721244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17380e4398c54ca4c8ca15b355c3521e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcc234c6e58e59321f7de2cd4c8718246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369927980fb1c92657976ded617529b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33b07ca0cc7646796acbbda38ce699248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6104cd325e485ecf8780ca711ea418c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22c669dd4ae617d9f26556614698ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a95938c9876837e0555ed3423448e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9269aa86fe2bbe55f9245177247559252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b345a3bc6616219cfda06f0e1504af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e015e176dbc4c5b7a30159d5da6970254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c531362dd1545162f4da450ef19445255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f57c89503e127acb090660df0456b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c710b472f4f7d1f290078fa874f0429257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc5a3ef50bfd263f6a027179b2215f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d856a1c0b05b948071c22d679d95f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc913dd0f7e5c2c05cd9119ba9bc6b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f3f2f18085fe4a0afdf9426d94c91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efd8e56ab0462ce3dda3642eb5d2b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb63c67a051673c29471af1801a9137263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a76ab17a9d2c5845a1b717f216c26d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae801c8cd91d98cb483edd82fdf262265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5dcf0f067762d87866916420d887f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732da242f0e45e268f7f94788e56d187267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28575538dc7ab2e5d1772829a8ec7a74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fb13095c2170e06d2c286a305a881269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b828bd9adc2cf85dcaa7227fabdd84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f778aac3dfa093789f5e939e30c66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e814386807942d78a0b488f2a1e7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8b8e6730b191f99d6117c6f92ddb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30108f62e6b896cb80fb055bb72b856a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cbb5e22ad202d713f65e9453c2b5b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac725aabeeb2c0b7db54bc4e1debde9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c896c27b6d359abe22243e93443fd1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5938625b07323b165b19afcddb9a1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d61d0999b984e025b6a4168fc0dc5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bca496626ad22a9a8fd348ff9384f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11805b4343da4cffb5a23a84be4eb66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e37aa3220e0f6598d4a3ff2025474282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff011fe2698ffd945602cbd1d75f69bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bf8a1ccab790b5347ad074d36a148284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3d8b8024e97ef3ccdb4af2b792d1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af94ce87932fafaaa625f88619bca5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1c1cc882abe535c356eb6aeae4818287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a509c21f7b081ff10f2291293064351288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50011c69691f232c8d0b3d3af3f199cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4954f0b4683bbe5a339551a4b49d9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef8513ebd0811a5d18ed3014f34a53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec0bd4f2febdb76919e4d3ba0a02a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b083d9581c50e96b0479990b024f9cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0595157aab07ae415b6e8b88f762f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b5354d420c799c7ee4c931e9c2a03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a20068be398f5e329f524873d760c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37754069dee3cdfd57b8637448094e7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d088807b96d3e5f6a8642e7bb5b1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53554fb4648bc513a40366c551dcebdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac043ebd9e666af507bae2de5a3047d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7a260b11e78ab7650c339f5ad6cb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42479274e29ff9eccc7c1bf219d584cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a155ad2e101d719248ec1ba56c873303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d55086b3df1455200e6ebc41a84172304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7730b83c7934ce3ef2e98985841d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c23792ae86c9c197085635f67313f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c2ed9eafc1d119b3c805bc1ea4825307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373abac0c3fe6bdc569daeb1660ac3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd412d6e405d6404b4add01b534289b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb10974858f6ddf3a3c05793e3b881310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22705343c78820a2b750fdf2b3a7b600311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ff878efd5f5bc2d354e22b76dfca0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb5618f685ec656ccca404307c6ca4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c1c9e0052e5e3d97241957a191016314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e47d9bd56d80d6ce591ac78d8f0bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f448a00309a48d4771ace08d3061446316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63523443b35ab4b36ab8127285cdb3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de600793efe133a4e57767a9b3c6b8dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e975f2c73ef220fabd6b411ec743b9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3629533b7aa2aff350fbace2285b193320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15491aceb2f0ee10aba93ccb883e097321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd51206fe46953b29db96f319c2cb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe50cc12e69cdc3c5e080bcb7ab56e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432945ba9debe17ef5cb79d5c8e4f13a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b438ac2f5c9e39cba215f6ab0dff0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38ab6fb59a76807e1e565f0235ae3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edda386b0103868fbdfbe50c3114e9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820aa23a6599580b77eca2d2add5e5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb073b3cd9dcdf8e32bc90d84aa626329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573e77047c7696be77adb009a1a9ae0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda17bf87446b1ecbcd6ad784805a5f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862baa0838b25352d45d0010a95f9e28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4a707ae3369f1eab5811bea7cebec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e5f5060b7a0955de69d722df135e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd61db5914c11cb3a0e7abb9b730c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb5c253c48f802e7e0dcd83cc6332b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3f70f599c149e7ac146ae192a4488337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2247eb81d519bf8627b132d9a0f75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50980a7577b13d864d51e511780f93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea78fa8b3734c14e2d88ac372b421c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48a06e1b6dfe351ac66b876a3edf07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6583253a638f2e5b5fcb7013ca4c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9c58b44e687a73422d58b0e57c85b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e381024b6445be6099a299397bcd365344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917f6126786f4d7136134e78f95d8f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5184e1cec7e0846621af9e2d44b4376346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d22db9fe36cab6dd6baf059821924347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3ad29cb687f6bf9b7f6dfd81b737d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db5dc8ef2d0e3de280fc2d8c4231b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7c05d755e114d2e061d0f72d4e8aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738f0899922dcd0695c1f829ae7ebcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dad6af75a9708a5034cabf2496659b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979f6b1ad8b08f470f08872f60daa81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f19ff65dd713faeb1bd40eaad39bba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce056c72b226109d69bfe3f1c63191355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05affb49a32bd851703c73b418d82213356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a9d0413004e6a322d47b5266834eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abed75e798413b6329559740bc42cae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307083ea19b51d59a884e29b81cbbdc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2387c539453053a98a544040dc3a91d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7625564efd0ac5b9e3582c6231099a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cb184295a5ab9d980d77a2f0f1d36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d796f5411a5ef68115750ca3b00c06b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac82558d01b301b49cb602db3ec0fab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830236e710ea2b0b26e95a6f536f0dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b24c2f59529cd5de7022422d667af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdafc6851589bf12fc449c836eb5b40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9cbb02c569fae7835f169f4df313d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccbcbef7dbf6a1d32c105e16dc4afc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dd754f8984296dbbfe3352764c004370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e43fd0c02c53d2a902a2f66e82f7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a63a41ce7563fe262471304803e9d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcb29630287ec2d555e559de7d588a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca8650dd35b829485cf9b0a6df362a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d4afbf10b67aaa3f1efdb34a30d7e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c4dcdc51e76977076a2a0e2560f44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e38ea3eeced7f1ba9f7ad46acc716377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e02a59543918ea49bdfc1f6ed374d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>