--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05eb6272f15c779207f4bc4bafbb291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2229223717819520835d6be48039e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1154e955978aea91057dc6c61f5b62f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5a964c746039ce9d15680a0c740004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2f684699e9f1a707dbe7899957b6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82fb37a90220618e26887c756c0bf86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04093b6309e2e0263a33ba17298a1a8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026f06f11e0e1559bf214bd707b27838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c5a3d0cc802c6160c8965486040649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac027658e5fc3cf9a356de24e4ba74210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f4af7d765eec8a3364d3d7dfa4a5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941590246818f349f429bd59fdf9d99a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96da1e28e7b2af86a43cc6de91334213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b63a16df2a7f178f5d5b4f662b184814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bea9e3c32745c9b16d0319b128bd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861b0e368ec303fb54d59c8e6459de316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070dca38764f0b31c4d11a01827497017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88401702da5eef33050d2eb85bab1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ab67621d4d3dbaf7a1c414e88373e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e4b92333202b83b716403fef2249620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bee091559a14ac11b1aa5d4d2a48e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308939dbf945edc96b07f98a06cf550522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e741e407884b1594602ebde058f0cfc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80724445ddb90699e17ec92daf52162124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95c9f84efe66ae1f3c495297f3ca5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a401abf288a8a17054a7ff7d2a5a5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41cbc664e8e6741c3d5e7040900ede27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfb2a2364041333092184066db681a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75228cd24633f03ea616bfa51f1d8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aed04f713fa850c47de947f4f5032430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224885461f7d42bb5ac6b0710622649731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e672700f0882e37f586c4276994308932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d231b58ebde88e74ee71e5ee555e26a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bc8259ce708366eab09954539759d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0d89fbe656e0b73b6426df25161bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03cb677a6270c4f04eaf59f20b5d3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e5bf5befd3b6b5a60d0f0e86d86ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed972ec213b3f1004df7719a06d2b6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c514ac246bc649778596b5786261839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaa094dc0fd750f8ba88f5ea7e827a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602285f20a26b9206c95cf196a11124f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260813b2d9fa0d13a4dfac03030a030842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413e7b78c8d6065cdb6125d69dc612b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84e06b9d83c3c7fb8b8933f00dae6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b84d6d147e3595454d0cfa2b04253545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722acbd22fba1270f85eb9a7db7282f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d55e75646c20c10f8c62b63ed93d0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1cd10ad72e465a4943181c532007448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faef730a312d9765a0d61802f7e54e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb763b5805791b81ab45e5bfe57f5bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cca2bd5d9a84ab42626c80948e8ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54f0af8e9ee2ca0f80f8c6674a40b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618de588d387b2e03ab5731483cd6c3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247592212abd831e01cfc82bb998627d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556975c62cf00b43a2dd79994bd732cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2bf9bf1fe75b1878f85713503f5cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f053e1488c1037ff00e86458df3860c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8690c244796314e6126ae7625cb9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16416759d59986afdb25182e21313859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3fab69e781b7f789829f1da89b91c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9729e1d9d1efe5556d212875350cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0d69c922ab50f301750781a563f8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111eb81e531397335cc9d9d31c059f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef12210828b5dffcda1fa77f4c5bcae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdcee1657c51f1a28a8d959a602c9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1d23572c5025d98c4daabbd8ba13766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d4227f9f3651c6b75aaa7435b1ffb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526763f6d0843d2637eb25e5c8dea4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3429dcd07b5d101d19aee8ed1c1e8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b74787fc0d17d733160213a50a2cdb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4426cf3416a9855b3edb4a3c03ba371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724f1fa0b93e373956961cc7c7c356e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6bd934fb3bcd04d3f9276bbfea8f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2e78a03213072d0aaecfd3f41c33674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ceabb453db27561f20b5230daee4e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6601f8c5ca53ca6c533c9e666141176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403767dd4dcdc011350333dd45e5ea7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601e0c75da65cea2287a9b31ef3293b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29744d46f2cd47073b054ee7a0f71df979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb26dd8608a5244bceff4f00b266ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6edef251d8d19ce4a3a00277b3eff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a4d1e8d64b25e66f3de1d0e9bce8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863f36a50774d86568bbfb23aff223183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb100f30015d8aa2b2fdfe8f0490a4a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdce13b5dda973d3d3b7125a6099ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f288b89fa4bd560556fa1140bd690686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b203d99ba1a31002c6c8fd67997f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b085a973dbaaeead3be5f7175a4300c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a15e0bb3ea32fb32e9557b7b7c58989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911e6cd17c23e0b71fb40db489d956390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d33d0a0ce74904017feb470db5cedd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff458281a10aaba1c68ed1abca8f1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fdecffd72fa443048b10e55d405b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcff6c1c0375a85217dae23d567e9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0824065243d9f54bd8dbb7d56f043e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eca36cc88acda9f29dc2170612f9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7baca6161e1715e818f14fb53440497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624852a69d53b3a5a2e5f1d2515ed3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c116b18a758d3ec63512c1b1dbef0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527166b34a5e7867ffe4eafcf572948100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d92d4779046ba25a8953f097f50c77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1546c042f24c3c258643944a36af2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f2fb1ced5eceb52098d832ee3a0bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c16c892933bfb8ac31d0b1926bffa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936ea97efb2c265b8a0d0a2694ce73c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c7aa09a09bfbd9fd48556976fb5c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b5012a80602c042ee5db94741dada107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745d813aa5b67bd19f92b8a97ce0b8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f6fcb046214b224e18a11ada199fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2445eca745023bce34482abcdd699110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865456117a2a7737958067aa44e1bdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831a9deb6b4fcb0b16fa03fc4da1f7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe7c8fe58dbb78378db5e53a259da9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d675543ea7d1fedf0f40abcf0667109114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b544e6676b44d0127742bef4726061a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0ac7cc709cd4b562bf12266c185b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f3761f30ef2f282424ca44f9e6230117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b83ad51a195dba341f32ba4d24552a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4954abf4304a0bbf6d12c82b4fb2887119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a303994be425d1c2cb5c06e859a1d90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a670970980faf691eb216ddd27e0c7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013e8530670130342109e916c6f3da8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450ebf7734f43d47f18b993f32f5cc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e4f351ca85bbfd47d53363bf009e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4d727eff5b083f6541756587868a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246b407c0b834aa9ba300bf7d4b6418126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bbb47952cee97985cb778ce8a44b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275573b0885a9102b119ec4cb2d75bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854404282f15aacc87ce8b2182ae9902129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3365cd3ebad5ab1315e63934d620db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4fd2e91463f854006d46f69cf7e39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbcab3cf390840b1d27dc1f8b43fc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e535435afb098294792fde250a70f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926431cd92d6b922d3fc165e9995ae8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55eee1a069819875d86dbda1044304135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2505aa3ba7fa013eedbeb46ccd42d00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0660c6b6ec0005887441566e0a543137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c4edf9971d5fd4d6b166b2b4127cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e499ee9c247f41c4ffd452f8cce10a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c46ce81b3c0518ac416a16be221fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ab6ec2d57ccd5557b24b2d98e137a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d2214910c06f62f8bd92293442409142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b12dd8850f4b6845117c485e90f38e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d37136475c0ea3b850b6c868db1057144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b261a533c07b231b03f17989894ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e34a9595ab5943da0754b1ee48bf1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257226b6d5d67ed93b3bd60829cee6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e02ea277e253582ac77a2a89a634cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8d8da155ecdbde22cf2a3d9232f53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f64a8e980e63f55b47a2f2a863903a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbfa5f3a6e75d49285983c8a505609151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6289d646ec12c262810d6ed7fa7494152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cd176f102fa3b08b381941147d8cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb980f0c037ad28bd28db0605116c6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82499e7c48e14a34b1083bf933f9ae7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea757691c373005724b54804a10aea3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945f96aa8470ecd557bd46471786d85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c702b2c59b37757d882da68a2e7ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fb053db18a9d1b63b62375b31fdf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc447ee4c644be8f400bd96c06220b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30302acead19bc066186dc1cc3ca5b4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc15ffcbd4426461afcc313fd1b93d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7895ee48173ebc5c376b79fbdde36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20c7e156024dadf73d458dab42731b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57805086f85af613551a3f96fbd2b84b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3583efa79c11a5de398ea8552f1d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd28c49d619f9fe8868eb45fec1e04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45f4890b53936ecd708963c01b015b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf6a31ccc57982e0761e16cecd7f0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406ec86eafc7c6eb3650c3c940425a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f8353ba2bc89b95bbf5801523793a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5987add1771bf6163432d0489f97ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0696f679ee38ba2beb0840ccd9bc60b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bce3a8de13212516d5562760fbf9f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f4c86b4cda660a7061b09c171fa32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783a7dfd71c029041495572ea2c629c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861c13bac2d04b751404258460ee4a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5099051fc682e55066f743ae7ced8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c939b17fe10f00e98f00b57034e236179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0deadb483470d3dba4f14d80fdb6e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675fc2e34d05b7e4c170367a70902a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0023c7c952708c0cedfda24eaed89f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86828df310707a9e96a99e3165bb54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72dcbae7b5e9439ad94b7e6fad98ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca519a90ebbc93425d47142ea083e9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660453fd19c50c78f621550c9c7523c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2e82b7fb2aa14e40b90a96b2ba104187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63a8169ea4e1eaae5d1f88aa60bd0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581f56e77b31795259a27ae5d4d5f3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a888f8b9d214fa77fe769ab9649a003190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf7d6576a95e8f608fcf4f90e4cd5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd420114a8cf63acda0cd2327210f5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed788a6ae0c1ee2d63ff0409ae1ee07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a137c6d411b5dbf14b2cbdda69abf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69433b8ff1b5f7eb73d60beb7b749eb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fb4073bf8359ffdf12c7bd3a5a4ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d03a86c946d081bf88711bc1d84d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a79a652b4dada73f7c2b4d6135789b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f17c649b8d489a9e8ad6d0f3dc8cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f924a22d2af1065617878255df0ce5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a99e2d6e82dc541a54518a93d69d6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c23dd82c7987874d092b8b75bc3039202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39b373c726eb11987f8f9edfbdc90b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6b4c2a75066e6556690e112448874204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da963fed3cb49fd6fe7430cc8a2abfab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79f46f5724318dbd7d803e732be719206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7d7187c82cf33ff90175103bc11d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a13b0965c2bc59c74fc25bbc44429208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611266e35994c8c0070c59f7e3ef7e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf97af53f3a6ab0c954a787440e46a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6de31db57d03b50da3f8cf648ca0a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400522cc915b7d1c27b7b74c80f85336212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12846977d84f93b92f8d346e5a49a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb9af9bd316ae8dbcee9e8b4f04414214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11f19a35d47fcc26ca94e693b56003215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dea30efa4b21a4c41f08188f9d4804216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ee74aed5462e1a2ab9666b30a61cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e372e8c500c36c7cc708474ace2de0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b2eb31e8dad3250c770562ef2d2e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a007038bc3da62df1646a6a5df20d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb71102a051bce2d1375ad1158fcd6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93696b7922d74a592b6638e5e12a806b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d1d4d667171fb83dc338f4ebe721e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6671f068ca643bdfd3d6e80869edef7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba6adb8a83bd10c917f612ddfb5851225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57080a9db3e88e07d57ee47a3b6ce968226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675e329eaef48df043f925cceb68896227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc2a26a3b1ee4865dfe0ce8e66a8f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782dd8144acd0475195c33c5934812d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d20629393f327d7b58289ed44112ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04631705e5596250809bd09d233b6461231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95cf0e4657e1e65dbd6c865a5d0d56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e333eddce8b263ac1a934ab1ddfe11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b185168f4c8aa7f375af20646c310c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219423ffcd10efb9d458b1349dfae8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aba38595d03b7422f50eb6a2bbd9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc3aa14583b6362c4ef659784b2878237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad5a33d2233b8c1f3b507296cfa6a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4988f5af0cfef5800758153f7cc9d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372317eae01ad579d64f05a0eef72edc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf158aaa8a99d3fd07b60b49158e85c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9d3ec196bb5fc23263fc541735174242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fa23050794a7f5a2beb6bfe54eab8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a309d8c2f087992b73fe2d5ce89e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a110eebb298223ded28d85b2779379245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c70f354645af94187b79440dabba00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606003888f95c85c791bb3023c1b546b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3685d451c73141d8282648f9a9cbec3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab57f121ab246fe2a6c18a24eb50311249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad6fb77bf239b3b2a2088734ba6814250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9b3f76a70d881acf7cbdecd7dfbf3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2b47ac823f7663c855b80760ee62b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd568812cd4aade0f29fd0d7faee6d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f392c3086e3f60e1d458d848b0675e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ab6941507c3901e1c4f98434ad371255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307ac60f0bcaf293776aaec4e98ad33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa539d9dc9be383e0e79294aedb045257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be9debde7d566288f5aa1bc11244fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91663a6c7082799618afba1fbf5d482b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f178ee5816b302c1d2c9af6313bb83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a714101e490452a2af24892c1d42fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df37b945780aaa063d4e3dfbdbb4e77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed815eeb4a4ed4b7ca57a1c5e08445263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81458384fb596faec4af79a6ad048d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc029af31e371dfe1994e6c25c38f40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49ac2513eb43b5461bf934ae6e313e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba394e80d5e0060b10d324c24e690e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d03207f5cc84d9310f589b19d0300268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67038ee2c3af84d5d93cfca025001265269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d41e328c407718e445e72866496ebe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613636a8134ae374ccc407e1cc0567c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bdfab0571e2ec09cd2fdf3dea4dda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111dfe6a88d48515482ca43fc31b926273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599abb4e4ebd9c9927a7f1713afa9c42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd2fecca7a3847a779a2ab138f6f00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd1b62551bfa721e5c329baa949427276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d73b9d1a0e390df747d89dcb8f63b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5be61326d94cff75d29f7017bd954278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2f241218b54a0cb3aff6ab306e469279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b68f7cf428cb7e9812ff7acc5518d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc12ffec3f143465ab2455f82a4502281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb062a303f7300cb3302ca5d2fc8968282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b87734b56f44393ea604d9b2bb894283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fb7c9dcd25bcaa08dd2094653304a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cfe15602dd8f409288fd522dd8e72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fb5e9f0d6fddf042f46a16ab4ceff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2f55519cac85609d6951ef5e9a525287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728d9336966d1c31e5a109b2a47c5be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377e219b8bf5bd8a95308fcb28c68ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414911bc4ce1955e3d4c4821bd56a49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380c4e7c86f298c9cef1f09bf0b22fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd583b8ca792268d8ab07894bf46798292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915924ff3ad45270fb066396c851391293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9fd748fec97302436b2f9ff074272294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac85389d4a744d88c7679e81f426974295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df71276ee5f4558fd157dce8f298f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e6970d1cdf1666bfa90291d21c033297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214136231dedb2c8a47972a7adfe6c04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5bd4101928527623297c587ac7950299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3f32e1740ae9b372a25708a540a7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbebc63735563d414cb524681be09f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68300ba8e4d8ad6745d2f34a4a15a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93232169791b64c1aaefa196f2357783303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb5b5a2bd026fd124513823e8a6898304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5972e2ae628937b05cb95eea2141b13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce75d2229e4d035fab0ac9ed640d10f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecabe08f909fd1dd0190d8cee650f86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d2138f641d0225eba26edee15c6c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f43150f27f16c270bba675e9f3d74e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e7bc8170d59511de9f05a6b7ff068310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ede18b05f844cc46302356007d7578311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b77bcf69f4f7f120b2211abe9edd4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb06b0706659bea2bf5c4a7539cf273313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78844a04afb383a76cabe41ed0291e74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ba8a18a9521613de753531e568381315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd733379cfd40e38ad68758c1041bcd2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11355838b7fb8b7ee188efbf580560fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ab778c9dbf198697d8236c5a3547318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acbda71455a30031847eccc7eaa77c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d324d2cee46cbf11e577773f9dae73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74a3406e3dbcee8473d328466315b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d55b9367b17ebd3aca76ff21b802f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bff8de3b4c7fbd224ef472d0c86f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9607ea4a3d56fa9a42c32ea7a62ad5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4960e911c008e2d51fa242b7ee23f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7b6f1bca9ee7f205b7210b408d7bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3c0f9820df964a0fa1f6092c4333d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ba2d900a133dfa2e24adf9a200fd2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f02360a6da4aef1c529caf930f277329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b301fd75d6fe78c088762b2209b9a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d293f4997294ff35ef9775d69159ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d895185067ef7bd237619acb77ca7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513ed84045157a103aba110bb28af23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5907f1bd1b8d05bc6ccf8afcdcff4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c24015c5aa08ed02ecc50eba1f8d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705a3752b31d5443a2c177dec35dc21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02ecc606da44aebaf406b224f6042d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0a56edf99128def8820e67d7db422338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c4027de88fee051909f5510555adf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33651f2f79e4c19c6aef150920b95dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3ad75c7890d47d2ddac99aae4201341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021b731f043876679ee2c1ffd351cc9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51a033308f9c696c6d32a019c3a0bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20a880292d1aa27408ae006a1002de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeb220f14ebf978193bb878e237aed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc10692bf1b35543b17dee6f4ef5a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478a4602089fc58819aa5fc272a036a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682c115c517e75afbf2e3aad5e8b3a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61321d41c15a823e366c7f8dc0974d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33c785818b7fea28c667808676a8c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c49002fb280fee938366a4c1e6bf88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8114b59289f9bfe96a049960d43e78f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b5a16d64281bc56314e067054fd41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ada23215132edb60f8b698da01444354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52a476a2a624fe5e34f9fc46095a4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a27face4a57ed26f0a359f31e925be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4b8acb0614fa0072b45a1c47dc23f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69543fce5aca07937ac3a84be736b7ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a811e7d4c1923ab822f38096f31ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e418a8cbb190b30416b045f7ec214360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbfd4083797fb3ae686d502da282a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f5edec354f7709f573cd838da83a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c695338abb4e2a6e4ad1026ea90af8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7344b3602a65665a9c931b107a655364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413a0996b33d89a5983cfbf2fdfd1e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e8fdc20e3f72a11605dc0924708ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e633dab2d9f06becc270b14731ba20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a9b72304c193489345f1a6604e762368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabffb6437e55cbd39684d594d6926e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31d9122352a28505e23bca566cad4b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeefb0cfa4c27dad10aa9fe16836a37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2aacffdd9be4b390db1f8ed92f5b95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fc81aeb989d22f48de3672ed9d177373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10583367fd461f86a69c569c3bd8ef92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf9b57dfaa5adcb62bf1ac387cf27c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f7d74878a335396873a4f5f12c64d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31afd7f3304f763b6a7de563aa3ee5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc771590e30ea5e1dc017cc8e17280378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544c442e035a19d1282fbdeeec579ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af1808ad2376e0caa6055b210a027d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457d3cc7d61d773c2a6c85c019ca17d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc157f0de7579c721a189923875d844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86539becc9f613b405c8ff6c88332185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6428706f6131c09536a2c0da439856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d4630f37441ca3caa59b27d58ae8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bf574578b533e6f8bedf724ef46f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa6b6c5bffecdbb98d982c3639dd779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4021d39fd4b87124e8161576d5588d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188ad342283446bab840aa3d2ee8e2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379fb77b05b1afe4b375351016693e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28acf3a08c8e5f1f8c9d4414711330913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceff038ff74982a2c06344ffdc2e41214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc062afd60d18091db708cf813da2f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21587442ece1c9cbbf0e9e0dc402cce316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19e72952ff18aaa4030ac8e570674117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2cf2c8117016a2cd6fe2ec883d48f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a035daa4453d93ec79ce72bef12d9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abcbeb143b97e83163261e2113921620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78940fd0567d178e85e67806450e839e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77878a965f89a5cf0e19bf441db24722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa8951381f3797d65153bba1c933aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94155a67fe93224b9c5c434399eb0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eb1ca82eb1ffdc2b09e07aecff58f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e68fff35aaa2c3c9c3c1bfe56564d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1703db22c612ae9cffc29b11ccb4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6bf6f4605e2ad5b868dfa038f63de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73734f373ab13879c7bad6fa90f36d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc95381e24b98df1c908c1403e570b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979ca52c42fd9e52c66895c28b0c62d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3d03e67bc1d0e9b1319e9809a6db832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226985ebdb1434d10fb2a0fe61dca9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b767eb51eabc4f7d64c1ec13747772f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32153da533d7b58a3cb8a733d8fc1b7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9107cbb04f494c969941938bbbb97736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a23e2d8307d03345f2ed91b50930c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834083ef5794dc139f95cc7c8358af8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92652ddde5de805648828577e425ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39e8b57d7796a9d31a8218df84255940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b3213025039d24402ee5253437a6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929ab4615f86ecf424ff6a5b6c19f1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2c498e3959b988d9dfb9bfb8764ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da5048c23a2ecfe47cf6d94f49d5f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924f43f6cca9ecec7b200a004c6e78245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5f35659b3120a10275725f77fb1ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf4048af04c9b167f16d43b995181547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad674a44f9e5432cc9a739d1ef524948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f01667f182a93595d165464699ee549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dec2e582d39f7a854de34b5f6224350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b45691d4dbb5329ed2ef372b0333251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca07a161b7d8b1f3b989dedca051a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb35c9f1ffddf097ee969ccebd180353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b465d37aa74be95566e4105af37a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529983584d5b7d347af9ce0cf47382255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f36b0909372f4836810025566488456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab08bf0d4ee2e8b5f76049079ac6b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676bee15abd95f735f2d3e5f3e7602858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8becbdd81f732894c623c47045df7d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ef2af5e698bae11eb5d11af49c6a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7501f5c4f6fe8821296775bc55dbcda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef5b7756f3f3b2c1c49b927977b19f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b9019e98376396fe962e46dda270663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d07feca4fe53165651454612020d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc46ec935fab9868bde7cf8224c9d1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f223fd83f4bea10474f60c4001348c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714111dccd4fa26e4557ab25a1405fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399651c71f7dde8fc65dc48d0d195bb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfb00bb6cf68a222e8b4883f5d0b9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6eb6ba099cf6d600453eb72e20b9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fce8588822ea55118e5ddac28b011c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dea6e94f0b955125c1c10137f0cf9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620ae71598e4f3f7a272096f1f32fcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead981c4fd9c4562e31ddb0d7f28678774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318bbdd7a4728bbe3f5cb47ae13c95c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe19dd501598f788f013beed7c8529276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa658d6f477022c39344bd0816db5af577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5d7b24e5dea4332ccdb872bda360678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be101788fef9ec3ddec807a4ddaff35379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64449fea5dc8558d70c2b386aa05ef9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4b2bcec6292c7a985367c72fec72a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e78accf9f5787b2683088115d08e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a6ca11205ec1780a499978101fc2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf2bffb074507f1ed116737a22a31b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901f9238f5060824b2e9083a038060085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bdaee40484b3378a5a82168428dc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0277cc1376b731bcfc16c631cb08e6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1eaf6b1c23c51e369238b7e172eb8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5dcf2a2fece11ae8b23efc9dc08ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a964a7fadc610e821c93d250b564bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9214046dc1f6c606ed8b5d651e01191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00603403d508c50b87e72f8e0af24092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77767ef26a5514894488b97048aa3da493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89251a18a86f1129b80b38b841a98f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cb25b7baaad42e1422cd4691e229295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14815fb84cbcc9dffb7604578562ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc405258396494d3449a421e8308cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f7bd76a9ada89f05c2a0e1dfc27f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97147dbf4edaf51d98b2ae7bae8ce6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ad49b59ea4a3d74c30e2184f972ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aee0d0db174feb27fffd4d49299b48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb91b10ab4b4e79fe4f0c71297b9cb0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5aba8fc8b4f14a09859644b59d6f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820033ebf3b8ec8337205ed8fb03458e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e0998eb43f80a19cd182063792427105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2a4da001bb3581b832074c1edaad2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a14c192129a0d2fcee6b90987dc09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425e212449142e3dc2c08e7cce6e5c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a3e05c9f10ab13d090c14bc29f6d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f65fb917f48ae8227a12d7bfbd719b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ed721b3cd8863d61bcaf0c5a98adf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac15c24f46564876964a403c228969d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06f6ecf660d60453c7fb479ae4ecc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f08696b8c399baed4459499f3c116c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4906b3526480ef4aff5ffb9a9e3adad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ac33662f250bc6fe210b8cdf0b00c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be592786ce524897d85527c4ab8dda5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e9b90c6ad1db7b0a672c15564c72d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24c1ca7bbb9b0a74f82e0164d157ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027e08a4e53214ec79b41ecf9a7327c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031e0c8d6e035ca1639cdfa7dac6243121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4088885eac4802b2eae1fdd3f3bfb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e4948d8e7ca62cb586e20e64da8f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d6a4c9023abc9d55a19f4e3b30243124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9201f27a8d215cff48665aa921847125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb426cd37f17ba42d146ae8c82a470126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e557ca1b9b7bc3d028747732096a3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d037eb4025f856c440424cbf70e8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fb26bffdd4d77d0a33781c878909a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9904bb95396a49a89c5342a4dccf229130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5673972e1437c3df2a8340eec4280131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206267d5fea834c06af7e2fa006e4f8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b224b01020cef896592fa1f345c9e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac1cac9b873d23703b74bb5688fe04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc6bcfea3df13df3257928421b52da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018378233e7da737ca0be8173dc8439136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ea7ecc3bd40a7146a51b2abb4f04c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28737d54bf7d7dd1396bdb6042d3a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b1881a38dbc19b97ae881cb23ebb0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d83653d19e46bfdda6f0af9231cd76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0ceed85f1243127437956e87d156f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e3dc30d7790e5a7c7e9044a4647f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a35e178b86dec6ac3a40e71c1be04e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eb22a60d1f1a53cb322b1c3a67466144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656378b4317346016cccf756756d075145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6ef1bf29ee886daffc9a9d34aadb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e736205423bfe8c97257340c63249a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97a7ff14f3b9862b084ca612474b1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe4f2d42ce35a3152ad430f47e7fe8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a2f9db12981db234266a452d64b75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2daef5714a161b4bfb998e3f22c546151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ca680a546231228e047a1c0a4e100152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f030a7b2513d0b73e83903cba4486153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaef3bc7fee587f5f7231219cfa87e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4264cd5808ccfe9548e7673934b139f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ae96e1e944a8cd85382da1d83b330156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfa77e97afcc536f1a1da3dc1e51fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c389766790ea23b98e50337df1302158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c77596d12f3392594e4a94ef782460159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e8f46c462c16c35ea519b331dbecb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13983f03677291338514fc09405f9539161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6ac445a1e13bcc03d8435aea2125c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608590193aa4558b082a70ad9a645b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf52deb63a5c25c861169765f5dabc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587a9ce511c5bca316da61350e59549165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7f5e7f86167951a51ab3a39f4d119166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3970a2f5d453331c2e69ddcaf301b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdf423250e330d047703f5ba514840168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedee6322652f8801590876c7d9d3db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fbd4385471d03d5b1b676825b2e9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fa816f8eeb6d4bc23cc2b2f365f36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762756f2280d9c5325dbc3d8bcd462bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e699e1c0d6e397d7c87d05517295b0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b4d696a3b3f1b303f93e990beb74b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c018c9dffaf89de6b08529a9187713175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfd66a4bff7d91940d90e6e1142e2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d81843703b27f6f07afb481899921d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3cf7d95ad7b94ed280e9622164671178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0aeaaf26acdebbce49f5f14e72e6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0c87607c7f67cb4b0f9fc314ce07e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b5ea1552ca56b4df968fe54cccc99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a341db9867d46a732b316c62467bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a22f8ba66b33d063275427f62a3b3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b553531e6cc4839ccc3d436ffb8a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963aa8ce1674d21fa1191cf70a291e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c86fe0c4576cc419cdc6f99ecf641186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f022b3d84bdb4a08222efd3e11c850187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc43803016db69428ddf4bb0dc050b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16db89f2ecbca6d422efe9da7050e7f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b50b1d40a303a561026c57501c1e69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8709fa592a99d237f1cb04200aefa1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400271a9618f934a03ff0ffde0ad3add192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a10cd0ac27b5567d32dba7549d0fe4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f352393e7a0b26be2a680f16aef224b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c764c7a3794be80297307bc45080fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea1cc1b785fd60890c3626d12cf164196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011ee723818cd4e7ede29f64e15fc08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4878364d7d4576d045efae35b59476198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca96480d67135bd79493eb3eee30b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576f517d8cf8b8154a9294151fc7c05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e50a0d60906bf7c2882aad94554a81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc59949784fce195106fd066e527c80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd994e33fd776816338bcb47c0a47b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42283c94abf726f53526983f8917bd4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c1d3f31c56d40f6ec833b5b2c5c47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56685836b7cb74b02e33bc325f53af31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb07aeb895f91608c4550502e811d96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b475819f823473636c12df9de30046208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968210309a776a0b4c4a94e73d54ccd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7df96ef5281eb5c97cdd4f2b4f6741210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7a9d294b6d88b81ee796205ab76a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe98a23117ba568abe350cce0eccd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce48301a046d5cef0fe7c53d84a9e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4464569d2fe5e84558f3a736f7aff0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72badbd2fb664cd7defa8371e1488c68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5ee9184c90c76227ec5d5a78a9665216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dafa8d6867db8fe2f21e75ebdb379217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69077b5ec6ab5cf3b76524c748fe1e3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26650018b6bb7e03f58172eabfb00c27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd46064b29c93e9d91e19dc9afe0c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfcf1edd1cc35c0afa86d693e4c529221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a07afe1fa7fb4ace5310bc1e88308d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5863d9583ba6ddfd19b13f9646e77e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cdbda86dad140e7ed599e42079f9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248112c02936e9987f2fd1d95d76173225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f6786b283d3673c3cd0e06abdfefc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc08a1636a9e7de829c6f93fcedcd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261f08bcd4cb8db1d3ec07547b8ff5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8cd707f54ecad167528dc13632bdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e36c77ad9629d1fbbb7bac9848efa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd626d586208d619b168b1fdeb2daa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a12a7f590d38682ff5f748a8bff81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9736cc2e3064e74bdfdf39d8b3b62f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05efbbb4c7daee1ff162a12a3f86dad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d624a2bff08ad5099e0452f52f5c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4050904a3eb25d39f886d4df9ba73f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0b27d7e4fdcd948af5996891493a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b19fcc51855d6c0c0225d7200b97cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8557b66286178fbf19c4fb2655ff8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3730328f85343ca8ed155a3092db58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d698baee7b24861fb71f46e61034b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735df083418b329683df4cbb2a991650242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9981ff4a170d69cd395683be93c9067243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9860e46c26da912e669c02435b7399244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c412040cd33c31afb7df27578c551245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea59eb87dabe795ff664c77b8924b6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18c5afc24d1311031efa8c6c07bc97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07910408097f87589215c91fa710de62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70ebebbf62e6c9cc7c1c275eb758a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12ca9224e488ffa6a2ae3da2ff2970250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b4766e54f17163fff8afe6b30e6a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b242acb405a6187f2195cce9a40db3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5a6912913aa27cf115152b39ff187253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf851b62cf7f3be3025104f081ab75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cb959514c4c00e564d92526714321255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8641b0eee1c85a7773dcc9d5a5d34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58574704dc8a05eb9fcf1527df5b6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f641353cac8cc7a1a450a93bc6ecd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5421cc086cd33543c838e76599a24f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ef3438d586c91100d70afb2ba6b10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66935f555e07f6fb2e6892bda5f6ef49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d108e7f96833829a103c6813bdd1cd3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ce9c8001a937a664c02c6fef21c59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac496494276ecb06bc425637112cd986264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b22c40a66de8209b706bedeaf8ddce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1578ed589a83bd7ebb40e60ee4c34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dd5f88836f3e18b7851e85c06d76b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767a105e55bf52ec42e0e95e210522e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3fb26b82081fa3db025ecdf67821d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7d5736080d07bfca0467ad8aed7bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f016f479a3ebfadfd0c97632d4aec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e5fabda9210c9b64e21ced04652fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ad2bf478f7e0add079791aae3c45b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439747668d3f38117b5a6c7d4f2a9e56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2a89b98217662f12ef144c08d3609275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52e4f15ab68e2c2422cfd2cc7e4d58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754267547e91b35609ce712716ca11e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb0146d16193c74d2579cc92129528278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c31d1ec1e6e23cfa21ab16ff8ac0b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a1ac917a6762fa0096e3eb31f0739280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27443ccd3b37eed14a1f6f7ce95e88af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5746b2f46be5294ba3eaf1e15c5d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b35d90360320f2a82b837dd50d917283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32580242c8f1c3b8164f7be6c1ce3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a25c52ecf64a263927be2d995d48e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2b5b233755a83d07b528866884534286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9f3786b06a50bf9c7ed87a1207b1e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fa434f54702b8515a57bed699534a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a2e65bedc5e6dbac54b48b7e3a9ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640f74268962795f91fd7a211a378f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4abe40e714549ebeccc2261fa2b54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32096d15233ac70abc127b88be2ba8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dd2e53a54e69663def099d367837c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcc98981c565c77848b8908c17901a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c5bcc797ebc0b3fcc7240c6f71e44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbce19935fed86b26c87b24057da74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d97fc943b1913944afdb638b86840d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6003126ef25449f85e67a5dedc4a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785171e707d62670f0c7321930f7ce3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22de952701448a2f62e736fa1528b57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210b744ad99b262f6907555d0435be6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e37d7e8767923afe1e71a3cb630b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83817661154820770aab27f8d3d8c24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89338cee70f451a991a74c4adcd48b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cf5040fe07407d7623d47b759d95e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16529eacfca09d8d59aa3b816de7c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7ac798ba3c2818c919a1a86845b64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca7749c59e11fa2d7940521596fa63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64794be937cb0feae42d76047626c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9969cd3098f8e70661dc7ffd3ab2c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabe9f96bdda1aa567959aa331bd1a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a87a65ec945f13c4d7ddf3c51e3a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ef6cf041fb664f98fadbe51cd810c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f7dc58af3fbe10592cc1baa17bdd2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca05b18a810e9fe4f57210ca47be52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342715c8aed7da4d80537f5e94ce713316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc604aad28cb509bcaac6424990c55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50f8233c5256fbab4e74f51caef89d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd75516aa8a5fa4df612938ef7cad1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19632ea57110442f4badfd57aaf4f106320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4258bd05411c323c54bf7aae869ca9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc4a833258a5bff5981e3f93f06b09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d7c22fe609cbe123f4e565900b7c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad35fd850ab8fbdfc63a5b2b0147ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90dee8cdf39907e72220f49d769913325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6af3227cf7b63febde5ab1817770c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a319b8e128db0e9d11d1a3706e116c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4a0b9f1c8ee770938bdc1201ab789328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daebe35a2af480a99e30d514a5b2084329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9959a7263f6fd6596f30370823bd779330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954431576bff84b8738ed15b1953e73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a0638be331a010a258d41a0141ed9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640ccc47cbe77c2464ba90449fa1d6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd39676dbe406338051870ce3cc76f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48706bc4a0db8176ae419e979a3f4d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d57b897abd669ac3e5dfa55fca2f9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f56ad229992f959fa3a85ea33e2d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a26bc41c034135420a8721f225161338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6d73c18b509610ed8f3ffbeddeb60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c471e4426e15cbf5f2db3bee353666b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa469c41136b678f8b9557798ab9602341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ef7ab27a8af33c3a0f5ac83d29eaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003ff61b9a97bf87f4aa5c3ace8845b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76d143e3885948cae661509eefa01e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e7bb0476ca0f2663337826f1b499b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3aa52c17e5a0822b467e1079585b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634f1ae9ff44231e08b79ab98a4383a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f2c97c2e0776a7e1aa4c46bf954cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf248fe1df78b886f6a45b12f3eaaf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36803a9b863b33c3dbfcd556fef5d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8869b523b31eb382f21d6edaee2c4a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942fbc62141aad2cb35929af36a674b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fa0fa2aa39f01c199369e627f0cf3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2942ffec204ee8736023e3bd8f32460354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe980dcbd11de32b0bb798325f938a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b2ab35bb1fc14da865e6c1ee08ebd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4447fd0726c54f3cc649ca1f7c9c71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2aeaf80d2b1d59d4a514ae0aac224358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23e34a3dc9ac99f8613cfe06e6c556359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b33a4bac88731407c85bf1a49d208360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009b66ac2272f62cfb7a0ab7a57bf89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed095859d52a3a10d4c4e1720c1ad80c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223286e3a1c006c44f39067cbac3d25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d8a5cc00705ac7d447ab540c39cb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da29bf9e968d4d0960eac26faf63a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313c70e8a7f50ca47290a830ac9c40a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906ac68a35bf00c050b6d257bd38306367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f4a4094f392692b6903d4930b1b53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f25d65b134889ee232d3575c79d13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93106721475790b282a3de701b84f0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92dc2d5328069a0039c88a6d7076cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518864b0152f1448131b50fef8bcfd71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f16707c8c6d5ea301fe814779230c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674cd1fc2c381a17544a1d5222529da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799b59889658e1899e296c3a380bde7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a083ec4d1dac9b52fd6d24a85ee48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4732fff495730881abf176da948894377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf1060ac089f71c8e909dce6ad78c9378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>