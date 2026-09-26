--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e69733da19d18d978385f297cc9a411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa9b3ce3aa87e41da4c96d96cb76bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c76e36240f61a498cf12efb49d66d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822b4c913f8c8d4a59ac13e520c88344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205fdcc7606d8068ad28629e4a3e7605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598631dd2c99b2c13f3dd3e370b5e0b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341174038836c3b45fca3bf2ae359ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f870afdb278e3ec0f1c14f555a5a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e5b1094d20eaa93431f4fb204c2d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c13dbc8b07bfbbaf0feaa6b97bb66a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6161f7be89d8d9dbe1fd565dbb12a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6a9fbf1ae2e0d660c32e09cf102a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d0c1171f584d12b488b24c4f7afaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef548dfcd29b254ad2db45fcf343981514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8693f236d40806217054705ec03bc3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cb632d03823a9d3184402720398b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c666d9c789f9c1e2b31a0e8466552f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab3b462607a4c2ca636855d94c82fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ec1ae62932f169b9b5ec56101b54919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172453e0a243640a5d436a08388522720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91236f46dd4b2c3aeeca2694a0c4235f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2335787bbd0c087b29a735129c38e5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5731d028e39896a3fa6afc8d3a942323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beea80dabcc60560d1b6aa8c5b013cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f7bcfeab645c7bbc24e67726fd70825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcbfb0867096145eec9bca8a9b3f1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7dc1efdef975081671d6b5217de4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea01bf114b6252ce94cae0b9f86e11f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceabff2a485ed3649ee71c74bf1d76e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933d85072b683dc3e3ec1a05bf2158630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f143f3f1849b17d98b3d1e2573750831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d6ce18c9fc2ab3b36f700e57a9f5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef54b1a6f75b1a079dad533de5086d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c63cad10a0c27ac83224fa64cbc2b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7adc77349b16cce815569078fcb0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8409f039e1b8558189e212b9c8802b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306b5a6c6a4dc1ac45324cfcf55006037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fe5f9ac1e35da8dc1747c9fd4a79038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c91390a31c726ce83f8f4c240fb75d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82ac11f25fc387f423eb9c18c98dd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bd708fc67638af66545f072ace7b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ec32ad1c3b003954abbd61846c18042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826948034556254252371b544bf7ac8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c469af24874cc14a1141933c213cfc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28552147eafaeaa286b77ecea5b0958545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc2f55af49a0f0c85e84254050a8be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e6c7fafa7d76dfb43d3b2bee77a5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bac788f79e898727a063a7981c4b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9b9d37c41becb8b87315f40fe260e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6a9387e5e0b9d2f7b73c7eb2afc1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa319dd1c005f71982e493fc1c265d6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f06b0dfe3e0130e28a1001bc9fd8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34f2dd3c35e11245e1576d5c8089ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9623860b5022548170cb353382b42354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb635612e92201729e4f14571d31197255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9169bdeaf25ee5383a01bbe817eb70b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc43e2f3506bb62961dd0afb9cac81b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972723361fa1842dbbf7006eb5eeed958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d2aa9a54020ed5e00bf23c656328b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ccf23b51ba8f49e5695c452a7c1b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df862e4b243cf382e534ebe437701c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36168f375f60b1d867a2558634659db062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84ee8505c8d7f3d1ad5addb8bd66c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61068353e230bcbdd97f7e1e7016d8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedefa59b9f4d657e65d89c8cbefa3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949c93175f40df841462c0dd8bb698166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890baa04e8e33fd06ae557e6881449367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70533e4fcbdb9f0772a7a7ad9d1356968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273019d72b6717c9ec32d18e57f4882c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1e846cf199cc12f5c4169998fa60370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eea26672467ba5666a8c7afbee140b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252da864b8f84812cc71a43226bb3b7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cb6952f7609bb7dfa4be1bb449f5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec7f55f5565e3e13718e27a42e53b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b6e36bf44f7174d1369a22f073a3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f0265a48bc7f2d01f1db286581bce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751116c306cc228c3be06482fbddcf077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39580b044b2b8c3ed8950fa7e0d5463178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e4f1b64efeda0be5d9c270744ae9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdba6cde59148be36254a0924f456780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf06b2ca0b70c7b75002cff9231acc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468f5692999efb2e7466b25fc6a1c8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b3827369775b07e66103e407732b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcfeeaf1505a9b78ae4b86e9d5205e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a32080048503784a611e7bd18452585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baed917daf948085440ba762adb0a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53a4e927455ab9cb691a6501499fdf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905df95f02a055d056257b338b3eb9ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125350106bb19b62972a012f4f64d2fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a086df3ad315c315286d9c547df4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da7c859b40d5fee3f1ec1bcd11185491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53eb5f5b136bfea3fd229b545c1c9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3be401839a9301cd306c59f5e5cb8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c1407199d3f67d87d8863d87983bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc6fe209c756ab123ecc69cf262bae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1efc380cef40fe08dcdc628a99dad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e5008d304407f4528af548f16f12a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b0f98f94eeee860d487e099edec4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba5a1ed0cc324be0f269c8b753b59899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b6744ef76c50b35993a314a5f2995100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7e5a5d3826c5d1daffa0f95017e12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf5a8ea1ef90f5b5853cb07723ea61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945c651a160bce4d7d0d50c15d85a95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376278e7afc67d35a292206047b6345104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f207f3a46e5d652196e4de75dca6276105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987d606cf7101de3f0c3870d35f069e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97ef2995bd46719b6ebec4cf6b17ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd301ff84c3e447af0a4942165f63e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1c3b0b6a08d083f12e463097f88bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32411ece6944c2eaa246a78894df7cd6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd3475d6530bc287116911417dd3d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea9bfd1402f123ef6cb1f230ad62c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227234a4273bd3d71aaefecbc4caa1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d941a4346b28615aad00d510ec447114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109fc5fee762153e5b597ec6b3fa430115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32281e1c87c6bb64e665f12bdd033ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3ecaf7ce2fb08a4e1d2b291fb8832117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b96202ec0e7920b43f133c65fe6b1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2eb45b5336a68bf8af526ba3cdb9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f620a8ebf88e68bf5096d9c5af8ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecada3e018d76ac9e6b604668f36512121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463763aa03a8c8bfcee8029f9d17eda3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500d0cee5fdf793862ca872e612efba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424675c7ba6fbba4263b43f67687ea25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a6098ce2a4d5f94703d291f66cee1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6e83f108ceab906103a618f5a3444126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0671e3ca1fcece5d6b58dd9e8e86b36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3c09f8e8ef5ed7360b2d0b51132be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0644c79810d74547492701b39df69da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab884776d835dfafd34afdb888e3ede130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a82f4c465b748c831d7bd3ed8bf01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57621cdfa25743da5cc10d3c0dd24c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faaa419e18d7ac0cd96cce69ef5f14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463d1c211a691554376befa52a8402a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a073c741d98e95f18a36ca5914791f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724391f52c7d53d9b49118052b5adf9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad299cd7cb69051881b93cfd390debf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89833122c369ec8d18a65a32889691138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ffd5c5b0712a6badaa5e3b77b8a41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b523555d879371a91284e0452462a53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0492ae261c8171dc830961db831f36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffa219c6cc6d31fb16f88ddda90666142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621581f400d8961e3735563f8830175b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92edbb634bf94569cfd37fe28a99dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df044ad4dcd755de3c34ade545c0007145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0508bc7f9db60e41a0f2a65112b5e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b4d1532c2710b9ce71c336ebb8168147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1310339ea24ff2115864faacaefdb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bbd3a68948eadf58cf9be73edb568149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cbeb8b3df7b6e4c8af92f7a250e2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d91b9a01280bd87361ab2a11b0774151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e3dfcdd0a93f681f1f1b6cb1871af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fa183813f7002f670b601d3955bdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d9fd453b54905a18dcc9a2928e9a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82c0ca31afc368af3ca291d47b92c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2cdb6527ab20e8d84d9dcc0b39ed1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dbfbaf7935116589d85cf8987f36a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cb3ebd3d714fff78d7aaa5cc4f993158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cdad2c18f45b9ddee7258ee5648b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c16721069f3798fbf021a6cfb6c4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bc3aa1092498cf18135b74e890506161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764935ebffe26ad1647a1d731932885162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f74f1b614893964f90ddf352810cd0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747c9569cb31f0e0e27107d0237ad9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d597e375aa27aafb4c4db955d5142c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667ad6f79d03569cd022b4ea992e5b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff19aa825dad753ea8953d02e805101167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4b5d1ac42136e4b1f5b673890d851168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1d4204886668649ab3ee2724e01b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fab853f8c36bb587fa231da2636d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df7e3ebef1828f398b505428badb05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af9f5634c461ba0acad13992f35851172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fbe38a15944cf279936c167f1ab4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f10f12ed06d2e0ac8b59baf9a95c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b14c1a1992cc550c6764642fed51fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caf0f2dacd2c1d297ce6f2ab56733f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1037c42e562c6f82a5c09d5e3d040f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e4db1a100645ea4dcc213c13f888b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841c51c6ea6b26d725a6ecd79b2b961179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1e4f5a8a41e1d19a55c0704ea36c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2b3714211c4a90cd835d355557614181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeadc70a3432194a655c1404b0c0b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6bc6a9b9c7ac57f48518d507792ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda167782628bc8661933d04447bfbe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9edb7a15adeb28fae464bcf816b9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e337f545a90dcc6d4c8bd2537052e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872c45c7ecb596939dee829baebbece187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62a0c6bbf6b42b111c2f8cffe20800188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520503ba928137182e949ec5c199efef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859272acc394e826ea2899cbdfe054b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671336773b04b2d0190a139812a7c999191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925fbfda6d7c8431250755722dc6871192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90f43a7913f1d0d7f3fbf115404815193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc5861bcfaa4872ebfeced2578ef4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200d9e2c4961f2493ef3988e297ab26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c3defa635ac38995a7350fcb0f7ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdfa53b09cc168ead43ee6843d2297197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b292ce37132ec7a57fb2015c1ed2050198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b08c4308001cb13c045f3f9e6ebd69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254c99b76616d8b4f49721a92bfce2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25e5a3a58b4fb80ff091972a004685201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef47fd98652466e17f5cd0449bb01a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2317fb89e658fe8593e14e01d3156de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9351f31b2d70e25b0d96c855aed48d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e64f0f413b9b846bc07c42fe6af038205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ce625e95e320484e5a77621505725206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e24df67da5dfd801dfc71dd014f7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1aed841b0dde459f8b2a3eaf4a387208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fdd10b0774e907f8fd5d1b9ab55de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60300cca520787dda4c0ae88f94f8599210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d799056f3272453fc9c490648c59fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c752748ecf2b388ba50dcd14aef8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26713fd80d1e8d7af1b36545d1ded45b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed8ad94fe8e1f8b01dfcc5e1a9509f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957c4151c89c34cf1a43c74264e20c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544b7c11ce4f7aa388cc52e281fcf48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d97af62cdabcdce1b0cc1065bebf48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddda9cad9f8d8022ef12237f563132218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec82014561cbff4304e43f17e7bb68a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7dc003f464e5dac043f93727a7919220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a4c32fc7afb563b88df8d8e111c02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb420ff58de78150a0d8da2875f751222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328d031d0b3f6c61da470e357ea7764223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f2fcd31e6020946a801822141015b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609cc24b5b91ecee2394c4d2d64188d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfaa6e3e94dfb2de2f4a95ef635282226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeace28fae5da64a30bf0a22acd8205b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe9edb88ca663407b74bd38afba5bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccd15c318327a786a3e9b47ff31960229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0b70479d3be95b5b8758925d1868a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191f203c7868986885dc7da9c002491231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f842b236d549fa6c1b02b6da68b6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aa9ed4a9103ea4808e89cfdfcf6f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdff4f11be8871a97754ad14220420234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f72af2e7eff9f51cca0d63a256ba1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e37715123493adbc9586f8d8c2edf1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce3d4768ab44d0bafa3f7e8eff8746237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d4a38fa83cdd1daa43fdc5b76eb16238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4f6afdb2846729ad287dc24c53dc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad0cb0cd7d1f6505251cc99a5ddab3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b518143f7122b07fc3642fb567b816241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91e0c1b6a1e0b20aca78b478c34f3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a611f4621a7d4a26f1bb22e1c0f88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0e6997d6967e149585b4ba40f07a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4efbc3bd67bb411b89ae51629e60f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3f84488ce30ce17caf23c63d39794246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26dc709a1f2aa1947fe07c7954f6d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e845cd6e014e49e8081d98013bf79b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc2027043205405c6ccc65b96e329f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e8133a874fb899811ce2187e3f55a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afa89a20b01bf55c97cb50d7e9c680251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd149b94caf38009ea7cfcfd1d98c79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60b62702e506f31f913bcc5bb9ba41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ea3d6e398764d2b510055676faa0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac37aee0ad9e68e47c60c06dc73ecf4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb4f7015c6a901050a2defb80d098f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804df7679295110e1b025ac635caa822257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7af784c6064eb5c6bf1f6b331806f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24261ecfd56fb3a1b1c0f741398a21e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4060af21f68539c7be3f8afa87f15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470f767443337485ff11a14d5c3018e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42411cefd0e98ebd0e43affda435e98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f01418002680ebf66b7654f81106b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e52d42e474dd574824392ffa7c5d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fa1881bb2004c336ab57a9c240240265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa244e75dd7c7958b9717be6093086d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f35566d1e467f623fb01018b6bf6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d1871f9dbb03f7d0b270cd10d1d30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8167cb667e5c926bd23e00c58473f88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5be71bd6925820070743c6d878307270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d08334a06dd25a110e3c74701a94e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4a77121a05bd88e6d4582c9a0fc96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db3e4d70a57fcb4086e7cbfcbda906273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd1563f2045e300e9b8b19d2e75d48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a534e1cdbec3eb3863099cf9a43962275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed945cb3936f792a6256ead94bbb4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be36057906671b1bcf2074e359c68b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415aea3b2b507923f3f2ccf97243fad7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bdd03317dc9e05366e074b9722b9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3307b02451460d07911e29cb3eae6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e0282f717722bcd62e8e3e63f24ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad46149a13430a52251bb03454d131282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5520da3791df41ab716ec923fcead283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de767b55322066c82aea4a2b416c1cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9819e8b7f09eacb24968f713f8699b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713f73c0b4a95e0a5937ed76c214ed6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5556b01b3598e302ad60569beb02238287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca6422cfc8e4ec501a83ff06801af4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ec990d6d8138808a3b6107605b658289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18774f4de3c72dead8aa90f5788a61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4eb369462f4fbb0c6d4ed15f3712a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506f79a0171dd298c958a522cac3f20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bde728ceb03236fd50aca011f1f25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c7941771a2ad9ab29b2c17133405a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51417b75034b82ccfd71e3b88befaff3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116003f65f448b41cf3795b3b9b8245296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04a75e3177b66aa6ffa0cf6a04f6d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06540880cfdb05ad8c81f440a2f6818298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a8ac8afc4e8b340ba4df546cbb5a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdc1fd8e70f44a06f52bb76dc290c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eec3cb26cf6a30e9ba54a9e0cd2510301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba708d013c64a792ad51c976e9d35cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15988fe57b826b90d587fa725844b42f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e582769e3f413e564d3d5fce3e798df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a886df3d6ebf765a48de8b3e4d56ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1b3e5012d300c581bff1e7a552dd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee7e69d4e464fa8a544886d24ddf88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a64dac4105b2792f25419dd2575d3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0d86dd1506ca8cd8a8fb2a6769752309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd09f28909f4ae8cb6d1c17598ba16c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71caa7443dbcf761204925e01f9457311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2923b1ecd0fcca1e6fa35dea747c3f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d498da3a2ca750a818a430caa538269313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dd792175ee9d377ddcecb4251d897314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0454b7a2e4b047bbb9ee18a73dc1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ece1f3562e624ee60960efdb102e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31c05d96848265a0cac3c6dd662143317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0deb99f811ea63c60fcb6545f01d2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08728dcaab33aaca5fc28534a968b29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1a0c97b7dba3d65a292cd19b71576320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce543a2a793b4d4caa2af524b4367d2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3755521a29dd34ec9de258f350989322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2024a40c710e343c095dd876c98bae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde04614e82742dc5c640d8ffa9f637324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aa8a8ba7a6f9bfa1bf18396e6472c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246c9f44d4883639d81a012993808b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8312e936252cb40435b01d2f3919e26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725861153b42612f85063786ded04dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e729205d8da7bc4845b87eee43183b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d95b560ed6d9ee285ad2227537e3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69091144c3ab8e46a0278976bcb1536b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf80da4fa7aec989f563209e03db04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f139c640cf318abf33aaa4ba2b88f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb75a4a4f7979882118fd2b5bc9c3d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92460f1e05cd9a44b216feb6fd10e691335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc003700177d868f5e5b51ca8c6400336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19802764821833d595b09520c3eb0ea1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43255b2a7c1291c62ad3180a2d9a63338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45f13a42a8356797a5b1ed23467727339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c831cca885fcd24ab7b50222be6f5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471e375669c9b91fe7a7da379b8f086341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b842b0742329ba53e0a3fda55dd26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04780fd525e5101fc85e72cd44b5c611343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a3c489b264a866669b5ba0b320851344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adca1a21ec5369198d5e4bf9b80989345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb362af995faa97cd7c921b7179078346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a331a79d444c499607cffc8749bf887347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca5f2b48ef24ded4383239a07c1e3d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee2de6716a7fd9f0698580ade3fe0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a932df1d7a8a5e45c737c7870d3c73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38292c99490789d4573659d9b41264f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2b7a519fe7b74f6d74694fa63d6d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b9ec4278be9046b7d63fc9bd3be32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8e8c65855461387e3ee1839fa048c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f6d9a4647c339afe5d86e17ac25e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e343fb009c784725d54fa098bb176356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca2097d3de95341061b4aedb62a02b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b827b11b08afb13e80a593af0f5ef5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7738326cef4072696ddf2f3e46c32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa654e8022e4d06dcf4f90aed89777360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c686cbc556e0750dc60c3c506d8da4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c63db23d98f6ed05c31ec22bcc430c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76231fb2495d39834996ecd92b5ee49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24132a2a7fc196ee5d39ecee3a8b47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d726208af896b07b66b01eb5ff3306b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e930f245f517c70ae7d171f8a7444366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eafb9628c103e1ebf26d8082cf558367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54174f35d51536b8d9d5f5e936a11de4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977c4819b6682ea8c589fcb97cf10f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c589669ff1b3b5c7807b6842210d4fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f98050dea68b631ce093bcd7346dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff5e6fcd3a50e7873079d72a0d58c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c55304a642fae20a11aa149a48e6a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2caecf79d42a8f8e570acc3bd59c91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71261e183417f9295806e635bdc3d515375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff97bffb9de9d4aa032ba073a55e2b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3774174bcf37e7e9dbf0310c25ac3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7f68f1ded051cc9b05845ef021638378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8939fff90ecaf03840e40f5b29f9ec91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5b1d5bd23ae99bb1c24d0f78ca08d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bece9ddff067b23a162e6d21cd2d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35742755204e3badcce1b891452a8ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2597816c2f5266bc7fd4b4c054577215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66e8f31a74d34cc63673c7d841fc226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af24d031b4f6cf3cada4c80305d38497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcda383f0fbc3c0e928e1cf746eff68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b90cf4bc4700ea86345af15eb49be79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c39e9f1049920273623e71aca3ef7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585822250205265c18521959411e165311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3388062574bea6efe7d504e620d077912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4af7368c8a93c4bb8b03f09316665313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ef1f6ffadeb485b1161070167605e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e940da744cafa78902d3fde7690f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a19a839a73bbbc62af17aacd499d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bf7f148ba3bf4e9c50cc461d372cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839556f0dd641ebe61a0b050a1f1d0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f43b80db186c279ae3cd3305d46cb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f54fec58a4f8598796c2e8c0ffe9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51650978a452e7e96c80584c9d008ed821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e8fffff4199c68562a7d523bf90f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9104b7fe88d897dd80bf44ecd27f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa27e116933e95e256a39a7820103b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead2c81ad6354102374773740f012e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8073d8a1f969994b80cc4e2463e1f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d602705814759ca4a6ef1c93d919bc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ca5e97a26a1cd1ae3369e9a43b19c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035150b44bbed660c387af8d38f8a3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6418d221908bf653de87f12e7b4c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d84bb8a487193d20931750f6cface31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575831586a89e45e638b4e6aec2ad0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f0ebc8f24ac85ad08b6cc1792daed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c153373c18d41d4d98f48c2b4758334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8c2a6fa5b338f2f711bb26b17960f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10e1586e299d172454ce5217afeb7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a5c91e85c00eb099e4eb022fe1a9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bda6767c32129632d17e17af85ae038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685e6e1b5f798826be590f8a44daa7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436107ce029c2b8026fea20be9e65e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda579b9c6487ff8616d9e874aaf0e4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ce9f9a1f58932070998748fc52fb942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156bba71687a3e220bcb35bd416e36c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df8bdaf8ecaa40090add241d5a2f9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e150c227c416aed561e38c5dd8e8c9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d602943294307a21b639e1040a56ecd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4ef8e75808d9fc7ab06bd0703a92347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f891e188c89f46730639d80c822ac948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c02c8f6bfbe7c64db332b18615749049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3537ce1bdfe85a3a4acdbd9a7455a6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d994488bd7b9cdc9e1312af79e78db451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c303ea5ad3fa84c70d0951105e0236852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2589c47af39c535f919a5517b28c1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c216ca32a0ccac479d7e7958f319c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0825393755026fe688630e06e65c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda7cc1265a37d325d499bbc0b563f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff1b030a82834c8e9de6a5856ed7a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb249ec5c85278839766e5ab46358d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7ec4af9e1dafd296896438c301a6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62b787ed531afb07b7ebd28fa633c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27a5549554a6c5c165f750b35b481a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0ca84dcc322439f4ad1625ef40f4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecbdda4508e015e5be35cd39caad8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c6302dcb362d001fc12d46417422164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053d626e6f956c92a9f12eb5a74ce1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152448da71753b21204b061eefea0e1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64542f73edf568568442d5bb4d6f4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67105483016220a292d6e4bef15b1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2f22676d104c6f35f6591f1ab73b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ef076cca29748e4b7b8b7d3666c5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f374a83f87e5aa932c644359ded8b8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f885bf5bf2cedc0eda37b2e8a296072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5098b32d0e263e48df802c202db5c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52ea1be16a76682a9bec2d38e53fe874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaa74e41eaf0231f5d79b5d0ce32be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378fbc895cdcfd64b7a3528edcc539c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2507fafdc28ddd32b2615433135f3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e4be1d45a627654fa5c9a6248413f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa189ea8087589f72f244f56756ec29679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e7ba05975d9632a45c39622e702cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e46e1d561fe815c274a94237928da781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a320c168ba3e55c67da4fcaea61c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836465b11f82f7db8f87ba15e4c3c3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fff41ad7e785aa5c66b97bbbc792184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616f3b1acde1c374253cd60cff3de4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca66d9a0a63675498719086309a1d3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89afb383320829f18a6a0463d31cffe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9f623daea04a9d2efb5ac5791ebb488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611b6c6e40166214cdfd457e8bb729589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe734d2ba0321484d02683c77febc1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb71f76a02faac66d6991cb721482c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1c27b93b3044879955fb1b6a49d4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f09db691da7b2d8638363050ada27693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0fa4bf4102aa6d81140651e967c7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a52d7c7d9e4355611d2ae78742a6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b0e362efff05809fe1a3a967df47d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bcdec9e5b1de8427831671b56990997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3fe2d5f65dc5334fc21e078fbf0bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82826179f7085cb2b4436de7296b40b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16af505399cb9f8271fa767d158560100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fb669c41891f193db1c059e447dac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e4bc516c9f3f31d15484931e81a6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3c1c140c37c907e379bcc66419dfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cdfa9b49adbe82c9d29aa9efbe0e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6910dfb43b398f75872f4ae75c41d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b62fa10b6212550737be79a158ad69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b75d4bb62ae36900a822cfcc88265107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6c9b4c2f3e375a9956838011b723e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afb5ed6dc476c122e5668cbfc8d098109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6832d5ae9e00d4033fc847f7d5df6ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d3950cd5f24325fbf6e16a73314f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8ea0318bf02b65aac2ba3a3b70cc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41101d08780540d496029f328c30d8cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb511b4f108ad7ea55d6fe6f0b6506114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c16a989643dff07a059ee6f1b9d3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f7090be2eb5064c20f2bd671c25d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a40f2a957e7ebafe815a619828811a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb313abc70f5574c5023a632b46c12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8da5886fa1b0e76cc59a0bb6abae61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e3e7b04075162c0c6adbb031f7d69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea84c4d76cf2ba22cd207975ea43fdc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ddbabdafb99834ed249fb70d171c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9573b7c120e4e294d05219746c19d77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4ceb83e269b077f08051ac96d3390124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ecfb28bda7e97a0af3984fb83ff16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46767c575d38fd7a1f3010c3ddc554ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460c491f3a81088b47848c142c7861f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a59590925726d2ffd9c3db0e92f660128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecba68cd143e30913baa47c9f0c03d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5b9ebcf2b1116214fbc7790ae6a3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fb7b69988a476d936709c1bd93b81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8aa9d0740f760f5d638eb8f66ce8eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0603a11d5c5e9a65718a48bbab1c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d75df42de072796fe508cb1e866339134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d402a4387e04adbaa31bff9b05c255135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5acf753e8c24459cf01800e84f89a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b2ee1cb3a8e5f52f894c505116b8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0add4770e57a766576ba24c2caeb79a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b969ce5a6933659860e1fb853a430b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac75ac78bf6cfc034570e2f5d1bec54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066e84666eee67689fcec71279c8f64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d30d36503191e2a1e61e78ff7765f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a12698d2b268fa33038d093be8a49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed143ac50461e60a02d05e01859b44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128728e463f064b6a81dd0cb161e2e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36b98a37a1447397f224c7f2229ec4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd059826ea27adee05c732e14c30403147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf72f179f1ac75feea4b58185d43b75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0941a35663df23e5f8651b650e90e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2684ff8a5f95449d079c646905ad0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2bb106e1d032763e4d9d23bcb77e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29124b6d7b2349fc4bb03844a84404152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf640e1bd90594b8fa9394b864c545b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecb6cf479660ad9d10880d32f4eee6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e19a24d27aed329136a651ae17986155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34140e25ff82c7185980fcc5fb40b4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83064420cb42f48591ca5804e28333b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d99b6ee89546ab4b798a2f8cc05d72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15f015aa7c4bdb856357dd522940af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573dd549ee688619a62289797ebdbdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe0d1180b7b763d29fce34674b330a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f2a65b50a7a7a77d85fda81c7cb50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e450327a72d6beff99f4e5c60ceeb8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7208c7ea62742d3ae7d036c5351f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295238c9dc1568211a419ef63c31827b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3827d12d5f740bf1ddeb2e413245cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb1f95a3b06cf5bf3d95e1a9b7f21b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890f4390b101a0cf277b8776c67f1f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ddfff0d1d13f22cf729912bcf6570169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fd2f5fd66c40e658ec8ab06b9c2c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a8307e4af453befcc39c9e1e6027d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528485f1279d534e5a41c4e3a0e9e446172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63850f0ea46dc15f0459787d1d6b11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd27712aa46f121509c0dc7ce7e9029174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1dbe321fb784111698ea944b470ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37aa03ac80b46ae50f2e9a020f8651a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65917390b4561b718db3710278db18f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179965180d017b4978a7dccd47917690178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bf3fd8cbbc3f307877209ef5bc320179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b39ec749ac251a17cd0deffb9f761180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291a8f8c5a0aaec60f4c3f151fc68a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271331219977d33ed123bffec57d406182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1e44ba7e48a40f5d186126b1507e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4ade68469ec4ddb81a5a4df0316ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6414e3302effbec7b106cadb07b1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee23e7bfc103668b2b72c240e782b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ac2bbec597a92f9efdb180dd9ea70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d313394e36d246c173697490289ea2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177245d28aa12f43dda212faa1dd300189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d17646855152ba743a56423a9b9819190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d408585998442ec3b16f56877b460f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e081affaa562ba5692509af951dd3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24735d8f738c7d1e3260b22ccd44620193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a10bdd04bc4fec7b776e41acffe9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8ea1711ef329564fc8edfa6276c9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6cf49cd7ee5333f5a4ebdf60f75f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6361cf8e086eca2882766457d7fd90d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ec2c40e651194a0b04c5248b6e7e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9171c316ea901516867cd350ee836199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e8997bf272a41d32fb27b5cb89e03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5ecdb05237ee141208c804c70671f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4beefa1fe4007398a78505df2921cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef85ceb9a4164b31afc58a04dc14030203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29e6654e59b79fa9e9a9312229aa8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56bd525861a5464e79198d91e6ee9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ee108e7b91bb1921c284ce0b425a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f433972a074c805e32b339ed9d2bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907514ff4eb41471991894b40a7a274208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2cfc263279180e92029f0abb99e02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfabe2b5e3e1a7d489343f5059a9357210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903db51018a9121a1aac6061d0bdcd0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906360e004517108021d3b2c2e0bf40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577e7b6e8e7dcde57f9827501da7c48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858fc376201712009b799944c65a3da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0144e75bded50ea3fd40585391cdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba0b3d67e1792099b0e64cddf2001b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a1af8a2c44b16fdf1db12281342fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916a868021e5ea96b764094c035870c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989103232d311949ad4a173d00e785a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd137a62c55e4ba1657db078c0519cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96e1e8004aaf77bb2ec2fba3a3db00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7b556530624d087a7d2ebf97988a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca7c43bd5942d4ef5c002f797e555e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2e3260da6d38443b9035b8ec6427c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36eb32a09340708b3db4afa0a62b3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da8f2a63ac0d9bda82a21394d0a3a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d91d2f078e461028d1a26612664d18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8852519127aab4046b95ea8aab7edf4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96e5fc2ca2aa1dd2356de01edecbfd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb225af65a779a4d3e3e7be4617a82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67662500faccd5317bb4e105057e4498231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c3f1539f4bcb21bd2dd39a631b2dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd2f7a66e7684aede990873a752ac1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa7fbb7b001dd7cb892ff7d8a5237e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8166d7812c3b02a7fb89619f22bb51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cc9099996268a96216a1b6cf3e7d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e41e50929c2f196645463d4ed2a913237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf996ef5d6bb5bbc2e0815fc39b6ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0b6348698e54d92ce4f5ad97fbe5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91b32a7126c16487f4e62481f39cf4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380045b124393a560243366d2f4c49b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b16b9a2ae756c1856d541a13d966b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fef2e0b2387c301110630f27db30d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bf5e03f65210c3758d090448c2bb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321049f4fdb70ad7b3f0e70d4a9701d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57437253ed8f624dd33ccead1a7175f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902ef7d0fa0989997742ca4f825e27a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c5f7e46b348e245375b5e0a70c821248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbfd9e0f933e9d7ddf61b4047ed7ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eba5c89b67679e7edf7cc43105f29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640c1a53333bed5309d4be087b4961e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadc31020ace971fd9a03a07c6f5dac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1275d4df53408ecd2da32d3e7f3c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de637a7aab699057a7898db0f47171254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da903cb61c9714ec9da6a3872782ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fbb5607c898de23de602e96bdde8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25f9c2fe60f37c50c7ba52a8bd8328257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fa11e98d7c8fc940451f07965c14e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5281fc8a3ed986f842d52e7e2aafba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb9b93cad9062004f59b80af19a420260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f7efbe699921c737e650dfeaa66fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550d7b55cb9b6b2eeda59e6e8a6c867262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c24390e306132a8ace161334bbf682263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fa223c2855022a43e6a2674e08388264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa3313dbd8f6c711eb0922fe202fff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95385426562e8747d9f6505a51c4d1fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7a4deb41fd030ff278f0f06cee7d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d286d1006d299447626059ea80ad0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7265e6d7604448ed03953e4df5ed67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ec05d60fd667f451248be2fb70e1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3db44add675588784a2723cec1cc5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c574fc0482a981b005b80b0718b77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ac8306ffa38245fa1b6b278ad7295273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2662e0454f93ec9a48f8623858457e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a447dc883bdd98edceee439a9dfd2f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb38bad52a62cb0a1b1fef294f95492276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8c5ce4528f825694d1c84f57b163a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d64c31f2fa086fcad739e971967720278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460b75f9c4b4b371871da019a6cd712279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519453f0b44b0a5adba226fa3b11ea1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898ae21f20007913e56bae287b2a366281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e7476ec1e813c1e6a6c2285ae3a09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10a69a93c7b58e24c3d8e3f0ef0aab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf0479cf7e1859861d5a59bb482726284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3020aaf2a6c8f4835329861aa2e4f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62875e74320fbba491c9046ce1fbfe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea94507633770d2a41d4f284c859d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6fec7b0679dec185e28611f3a610e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3b25560dd5ca0472d322bccacaaec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f237d173f544a418e169e563d2a1ef2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a0de28c4dee78d3420214f6f5eb97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cd82e3dc5a11be4dea99d35278549292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc77761e566148f6ffcb2954f2ff23d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fee8ed4e444abe3df3189e11e417fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e488f10e4cddc6153258c162e5cff4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16c087bc28f1e701ea54a96a1a58e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222fc76aa6533c4278f429925a4463f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181ba3a226bf7235cdb8ce112dcb8db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ae12e70188ec8f158db2425f79764299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef33ec8bee3166bff4206d25a5425f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a17cbf4b6561d649777b8097aca718301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476ab9f32b0de5450eea1906003c5d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c464d6bc7b90f87caf5874637948c0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f80779e7b9cc9ae3365e1f3b52276e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bf99293676eaf00e3fb63d656209b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24664cb879b5de0b58b13854fb19b640306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b0d6f811fd7db21666cd75db2c05d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6d028d18e4380b8055033a903d5c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c427f8628d42b75046775f8e5b4a65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf57a5139b1581f29890d9acf77eaa0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde143fe43e7c9ae8cec0b2d13ad0860311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736286389552cb02af423d25c1471d87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8a6641e0e6f39c133ef92fd7ae6bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669ba03cdf039e7c94bef6c180ac86f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85602e9e94e01492ee87c6f91715efc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313ce8b369d421ba9d2a2d2ef466a8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5ae702d0ee25e8f534f24202feddf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e03846a7d6afa625534b0836193c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa872aee8f9e525a8c9fff858a4c7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319f4e58ca6657eb3e98dfc3deb71b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d20244b0c7a8c5aae7500a8d88638f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccac4ab3d9144d7c84cc277948f4cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285760ff5d23285efee402428613cce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10415ceed772e99b12be86871ac46f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1692bb443cb6716618e42ef2931984325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08e9970acd429ad7d3c0780c6cfb57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0155fc9a18157618f082b9b0bc8bce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbc0877895dc2b3ac3902a1a39ad5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1ba9683352e6ea2d4e68bd7e62b0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f47421097cd97b25e18fb0ea8fbde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db55e011ab8b2fa666db9e5f26cccf3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156acf5d212693177e605f32a8da28b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e3cc9c7dc71ac7d92683377527c96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81a10e5b29f7a2f5a6002b2755a5f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85b498121ca2e8d0dfee3a676844a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe7a66b7adaa7f2f6b1551717e79e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b5b61e6aeb0818a78c8dc1aed4847337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6ee649109dd2cb0ced29a4f016d29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36ebd8f4c3bbe4dcff188c8b11c691339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db4c5ad6d84fa94401270c020b829b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a0da827fd20f8712a36b226c5d3e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eeb2333bd20e17ff419b5f5377787342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b79b7ccdcbb7ddab9a5d4aa2e68b10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038bd00eb16e3bd41df68719f44d7f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168ba9ae7561bce8a97e18a76c4c04a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbc3e926dcabf5d84934a87e4cd213346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b798e4414d399d569b27e1fb09dfe1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d83ea88a780961af805b48f7d0acb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e47d1c4b5131de4c3cf8adf7a3b58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea184a30cfed798602bc038710365c5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b61993252edbdd3d132bdc54bfa904351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743da01cef444b7479a791ca9b599092352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e779860ba1180a7473ea3016169d82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18fec6de1c79b5e8519b155d1fd644354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48fb250e4742600ef2b428f2dd2eb1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b60356e75ca1a1cd6da80bb684f706356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab1fe35df0ffe27b463aa0f5041f47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0ad09fa649800c44d94d75758169b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ee9e8f8ee83fc0ce868c05f4362cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c450cb3eb56decb147f64a08356e1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5f787683f47727bdf0006a455fd54361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54889f3a81c65099b2ea9a134d0aa4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6264f5efff445d636218db558b589363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dad47ec84d571e1929fea67a1b46b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647a92d385a1bafebaa65bd2164e69f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599005cbab62ee3f1597a7dc076776366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feae6a3c4e2376cfafc62024529c963367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db708c0f4b00be28419ebaf62450846368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b9c7fd67f3aa4ca45646315e90947369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ba66d134e7f6a42a49acd823c5aec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674053255c5489ae8bd45820cba5a1cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef9f7d184efb65b0425e3178230980372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd9405a5221a4abfe686d9f8b01422373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1486569e28d73adc9a9d72d54fa0cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e05ad67a8b8ce6bbb44543a2729771375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8460af2d4dee10dc7a46eee7d3c157376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70ebe016cff008f40ae793d4ff02a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a23e419d8d1d4f7b55ea5d3ff87a99378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>