--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adc173856a45a656bdcf85e2b509e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7922e89bd0cb5179e7a86958f7aef502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53a951ac86764109542258a9c0c61d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088b2d44e466e658c76f0caf447ec6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2f831c3c9c530e2ed989a469a70415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373127ed71bc1c1b90643ad397e6a476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9c18ff1538700a91d023616314a557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46de098f0c5269fefe8a2f01f6ade98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ace657505b7daca32215297fb66cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf44fb2ffe5cc7ecff2ea6d7766ecd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9d257db06a0a4dbfe5968ec5eea2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e0a0f42ee508b9ceebeb4f1076a6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a1e67fb8968f140f601dc7f720c6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84821d34ca0fac44bcc66783c8a0cc8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af82561c93a76a48056fecab7406eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0cc36eb731776f0332f4f09dad4f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa304ec29b96a8bdb00d7fd10a478d6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079a43d869474842cc78aa0d130115c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c252ef3c71263e7d009033c53fccf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cf7d1f71b6097588513bdefad41be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ee4527ea08520263c28da8d2b92b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c8b0e60323c0db003222e094d005f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747c09fc54a8eb01cebd59474a4b6dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e563be69273693c01a916d1ac32b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f24b54de3488f4afdb630ff50c4ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4a13a5fc530437360a4914153bd4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552c64969110953950b761637e543eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08634e12a870630d1c334731b157125b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7edee1e1069328d0de7e03dfd325529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb3802a8361e2f67847f6a63c640de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40625ad6142b8ca07bb88192170f83ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c162570805800c8dd1393376b1aafd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f624bde203d8c2903dbe2f6af7f10833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59ecfc6a6a3b0097634a293e2e7a0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17468d00f1278d217e9b0bc820a2f6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605477fbaa1848d690f99702b4a002fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f97025ab9dd0a70b900a4f822fe71937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307388e69154cc61db15cace4a9262e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ac7356fb3cb2bdc20c47190d0432039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ef513532fb479ce89b9f8825d4d0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd177b691d0621a3922ca54e701c7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48172bad84235edd8a8b0e48f45e245e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc837475e4ce78f2ad0a1935e7ec9fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598f0a1a2d9394e860de6e55a9f5a2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e6c8ee031e377475bf69cc45aa1d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902dd0452b2bb6e7bc537bf7c2d688146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0a3edd5be455512c492079668f97647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6a212c179d529c48b46e55616102148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d2e113190a09d16cbd1f933ce37a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b70a5212c70c93e47cbcd7762f4e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a4babb5407968560f94d6ac3d720f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd0dc3560b1d12af4e8b2516be621352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3c48d44570c1f2c7e00fb3f27cff753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef175d3b0706dafa732a4ac7949699b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2ed2ce33c10c1610bc86c388313c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c0e27a795fa84bc3a408e9642700156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258ab32e47f8cdb843439a80fb23e3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd75c59b26a824afae645d1b8d065e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db80ab0d3afd3baf24a80675615ee259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e048d67c034e0abbfb29ca43c6ff6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f1dee0a775b55bff36ca5cedb0d2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07646f862260aa7a6eea21305cac7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9551cdfc06557a73c584e627a5b3af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a725d15d7f3fabffaf372b5939bd0a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c467076808646aefed8c83fa6d6868365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70694e9ec0674d71886cc1ce15c7859b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10fb69338a187a0c4596c9306fd88f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c5dc9a54d6c015f393c459266f93f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904355a66fe73cd9baabaa2416193a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c639d9a98bbb0e826597a97a67909070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fbd789e3892a084603904fda6219371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a532db60741f71dceb18e293471c0c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e601fda5a4ece964f670ffe7f42fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c068622f6e6ef2aab0b7c8f281514c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904f725b557b339bdd83ef422644d9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0843672ed3c3a2eec57dd32dd61c74976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a83e9b280ed16cf8c28f185d302ce777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62192d7527b216d1274c6ba1d52eb87b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45438ea71f6e2ffb12e78e28ed85648a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360fe9d5b7bae1738185ebff895349d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f0917f7fabd98527914dcf5517d0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812b39682181a65bf2d4ca64e70550b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097e677109a8bc9a75908875672d3d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3921338ba12b86825fcab6bbf4283484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34e5276795c26ad6b588c0a55e3f9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345aa889171c543c6ba3ec8cb295e4c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae611ec4e0b73efe95902420cbec7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da1a942b9d6327c12ead4778ae0bfe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c4fd1cec92151162dddaa8a1da46f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26b4b8ccafee6a838b322f2637cf3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6fbc91be9343f6e95ce25bfc54eba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e044efb0d0ebd86384056f78f56f8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f18b6ba2f6a96c40eee54cf0247e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4546dfef0d25cfdee8744c97627cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb14ac7d7c520fd85f75d9c17c74c1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cfb51c0e562c1d44f0d669c60521b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439858c0c64a98aff429f103939a492797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84707cb3c8b03f71fa584fac4ad3cd2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f8b14f730389449e062b3df382ce199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4b0f3abc377a30a8004d21ef20f26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb394c7fb2f23c11f7ed64d0f3260b5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e37c4ed5cb907c4428b4dd71e1b2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fd4a54451c1870f2c6051e5b1a1fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b8fde2a83696e6b3a05b2365dbba7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224fa5f59492c965871413fea6b7f9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdb3d9cf19c053ca3e67e1897ed087106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cac86d42b7d9628b81d066a3f9831107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d07cfd8d602c10e628b5afe3ef787108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4510a2298ad078cc04fc7d52794a7b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a76bb36aa00805a4b38899075432c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b044718085d3e5027d45059ce61a77c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf9bcbf2eb965e97e5867521c210f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fe89b657d1a87e0b58d2fae8832f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd74f19af926db334a6e8c49690aab8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f6a0c50b0e54da0754d581e88491c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694a2cbd48d65edba939c891a78a48c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be094e8bebe03cb672722eec4abc86b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda38e0ea288168f72aedda5884aff2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fd779764c2d64be4c9bc26bfea294119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70ee555833ef0b16036f05c99dad48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05de6d725c04d77e1b3828a0120ddd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01a3afba6008046c97777d23315474122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3028fdd0961eb501e3ba779584ff02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598ff55cbbef5996cba8bbe70e032b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd55a57a3c5fcf998aaf5322dbae44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bdba622e1e100dc70882543719db5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cafa3de5fde59fa3f4be2f0643c64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2e78189eddf7f1b6b180f223a4ca2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f40e1cec628d9422a426fc481522f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29551bf0a85e86ce3c30b45879f0814c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f19a6e8b96c8da91057be936f09edd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc91c9c2cea7fb91fd030560262f31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d12be479f323fc2cd970f9623bb1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd89270f046590abcdd2259658a2ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a70d07b2b35e3f6e32374ecf73ec97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916843d3ad93bbb19340270826fd099d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d0415b3d81b65ffb6f9444e583058137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784315af5e3da8818477f0476717eb1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0ccc7f9ef7340b678c116721cc01e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1f0bda432f57688aa43a27b48b167140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0aeceb53f49af12bfcd24baa0bf17c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b8a03076d9674cfcc91828c5745fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31fc958f55ec731eb316be99923f3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74b26a6ee50c989536cf89ea1aca3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e332476c2b80462ba4fcf5b903e9ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc74bed794c64be92380dff9827739a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30f15255a56a4423e2cea9c01ef17e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3aa6e300a9419b4dd45a2d106a73d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16cfdcad69bff9cecd162bc5987498149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ed23751bd38e0ebd88af8f6335b76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef551455ff183356650837a5ce111c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfab0de8af4c6a820c6aac9a2a6c58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e179b6de9b266a1ab93093073ed1ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ee86e00aad0bcdd23d9bd622340ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86761a4180a2007885a218672f6b80ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d980198efa2da7e63f967fd86024ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f228b119514f5417dd629b18e2adfa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ba167cd809984d4db370a0ecd6231158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dfcc81f0d3cd7e757af21c315decb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b25204db6a5ed35b7dab4dbc4166a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327870f755f38aebe063a0121d8a625161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39579eb51633138f6f516c2481c6bdc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c02558116e4f85808a5ffcac99a9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5592593d892304180562614b4d6b0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0113884b04d40e8f192f567fb96f741165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c9a8fa5ef9fae31eeb1b1f57981c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f15cb1db635ea89ae37e727f1b72eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc15ffe378b3854651422bb53b9e002168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08e4dbc526e16784de9f8a91942089169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fabe1faf981df29dd390ac761b691b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41298bd3a147bd8e1c8ceebef24292171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12fa2e741254d1ca9ace6dbe573160172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25d306e7612b48ce2c488684703ddc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed5ce47e838f1866f86302455849c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff60e0cd4f6dc322ff2f14fb76e6c9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9855a12731f1b6641612e5b4ffb66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd0ac6a90006dcdf3aea739ed415d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d41333678cd82afcff82d7cfa8f96d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176323636d989ac5d5f98829cf80a0b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac03b955b6eb66b4d857ab7c47df274180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a31a81c87125e5822bee71ea093233181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7504eb4ebcecf12bd8f13896c46e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640fa9772e078a456deb33160757621183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be981ec32fe0f98314d9903ce2a641184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09aa5cf16681c59060eed4e76d50e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95852edf0502f3c3428690aac8dfae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdea99cb9e6a76d5ef609a4efc068c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06396e4e358f0b87fae808f40aa556a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674073f0047e494dfba20ee7bf8a4c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addf8c8665b78c69581daa3565280e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5405bf7513be5ea95feaf5dcb193cce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c8276905e327bb044ea65e1c55bb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b564773ddfa3846020deeff4e8c7cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c27f98d4f6f61e9ce0103e31869aa6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1f41a2504691c0c7ca522ad732f0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c952857d8825420176d08f6617a86dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45542861f428bd3c270ed9440f333cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62541458828993024055351225d5cc0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173925815be73aa60c913d0c2535537f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054c17cf1a5ed3749c12983503eb603200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dfa820f052a370d4214937f62e9af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf5424a4def6678e209a5980f935fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc44695a6b895bee265fd62529e15d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e8544144ff7a948c2f934851a9ff2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76737a8353500d9735ebb23c92dc0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba12a78ab94079f5c481ebf15634c33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d92bb75b783abf013f782f6192299207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485575b9b5075430d379faff439a89e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6796e4c6c13819aef08b333ecb13c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38716a467a1dd75074301441219e73e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76312fadac54b60e89bc1d845f538317211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33e2b855afb05dbc0be45c92491621212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde0aeb5aba6529e1d822826cda8c1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3694ecbf1fd003b1411f3cc59ad2e05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cf89691e0ab793dc5d8a636be7394215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b82d788698fd6aa321b1603614938216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ed28edec44855b7d94d5edf1f1209217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d2ca90d86cd0cb5d6cd98ad633f23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eee4494c441a7dc0648e7bea1a7497219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f11f1e0d966e6af0457bbdab53e551220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79809b5ce01c7481f81ce3dc85fc1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229d6e22ac9b420a102829bd5b49d9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158513107b7d6f0e51bd896dff2f4dbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c268fb284fb1a92e8e127429f6fef98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829cd082b23eb3a6504be1e3ea60f33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c163cdc0f4c7b5d54c4777ae58622e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b230666784231e337d3e84c8efab0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be606509e81ddcbf1ec4abb5e90f16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aadadec4477ea68467f88d721740e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d703e5ed6d5574b4394cf5a704809230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c7ac6fa5c40666eeede85128ada15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd1a66beb590b7c34df9a813eb59cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0140c4b858f22d9fd45eb34b44a9793233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546b4ba70657b5b3d5edbbffbd56dd9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c115a955d4c5926143ac3f3f39d5f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b85dbc4c1099d1321df20fde1bc3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef01b34565878a30ee89789c47f28d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da382681c12dade91989cb0ab821f979238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7fa49e36af263f99386328775ce98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c8d6b2121a22615fa884f1d0a50a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcd222f2741633bd2b4be5d00fcf42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20c424368096643ef166e3518d8681242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767cc3b881ad38bc40b52308004834d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e05322907643422c86e04b44ed8121244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc4108ca16deb562006f1ca7594c5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8725af8dd95ceeb5683ab315dc1d8b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544be6363f5121affa1f86077d37c91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca4aa07e671f543c921649dd7fc439248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a678fb2e2c3e3dc46513909fd9e3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e9f2a9c8b71af31d9eb79c6cf8eb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c0c13d28c4cf0af6b3301923828a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802ddde572db9512a821f68e0aa8e69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a43701c7efa5218b4be10a1f6f60d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cea2d1bdbbd859082003d2bf28c9a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1b146f71dee629657e1d58653b743255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f94464e05ceb10e8c7b9981027f44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a79112861bcf01aadc5e4fa918442257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332affe87a90a4424e11b44c1f32f0f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a85ed823edd7e0ec027cf19471b7cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0d90ac795fa145a5c53099b94beba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61842ee92d974648fe13129049878e98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e963bee680b772b808d6e6794b7a13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab9e6e64dcfb2a27570e41ab26c9d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbebfdf0418e0226a04214814d93d36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a75c1c0800c59e635116d95f1343d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c382dc62f365ffde22f89282be8934c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304639258def73c4f7eac68a87e46d5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f735262b3293cf8ebabf86345e595268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe60cb54d8d23897258ab461f629f9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06f552d3e77beb4179312785c101e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e3e120aabd22253a9a4421878e81a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038a89a3c6c56012629effde86a294f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429899274b3f2db59d3545dbdea9df10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bc4ffb847150709bcc72046ecb797274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21124fc7dad11929352d19d0b10c4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc9bc627feb154e288104f7e404881276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76152d56ad1fadf164d9c2691e0209277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b393e04129b3a6a85b8bbfdf4b617c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880c150e0ef98fefd20f9bbad796eec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5316ba84ebc454ba5220e8999c346280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c56189b838615d47316024a43dadea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3d0b93f1cec22354bf613360935af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71c6a4111eb06e8490a67d428394d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9e5647ba873ff6a9fc4ced13890ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa74c18a9d235e92283e4e9c3cd9c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc418efb017e91548a00abc952e55b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46a190e153bf5aed7a64be794463f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b49aa08ea8474488f17274909cd5a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e48ef9305b90fd0e114f26433f582289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811594c7209d8d0227697d436574fd6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9897a58d9d025b69e9f2077d218a0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0f9a732cbd7e9c85725feead0b2ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679bdee229242de9d470f41785a00ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48d3a88566b8cb0b176a2c9ecb216d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89658d002ac583f25388831f8633b7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da7dc926e4ed0613440ee972c3f632296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a84ed8d16c4b19fb325da87df0404297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56316eed8099336113e20d1144bcbe1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5187abdbf434202518f6b3fa0c6cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2b16c91f4383430cb22852f4c74b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4998d1688a5046297af87fe0dc27b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219175f56e9f5c89d255b5a53ed541f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac105d0bc1020e4979d7deb066ee9985303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ea9032f201c53a6ba50fd6080d2d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe035703961c91865184db882e4cdc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db8fc88f88a391337c4b8fead860b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590f7397a0d2f39e12c70ac2f7ac283307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e18ba311a1a30a1aced5d1357e336308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f447923166a8f0f7b477e16e4cff529309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f77ca04cd1948f84d6e1ff8e15536310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454cdcf48bd5805d2a01d056fe08e49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d02c1f777dadd675656de390f9ccc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb324032a64ef635029b62af02d2b9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc8fbb614cb27a9845fc8f04b52e4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128ca85c335e35f8649505ab9cb80f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c60dc20452859fc4b3af8cd36d13d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f6124e6011356b78f129394af5e78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442848aaf480e051a4e272b833a86a3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730b9c15e5dad1ebfe1b521454ccf43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493ece66be5517327af31b329eefe69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4920bbffe72bbfc77c8390755efbcc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7a0b83992ade2a9241d2dbb20182b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a228cf56f1460f4c73ae5ebe9b78b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b5c46b87389e7ff76ae72d540a4db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ca5e45936ad148390b02c279878fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6fae8951034e0a92f084abfba0163326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5596813505fa43ab399e92a028926327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f05bd0aa860e09ddb4633211f6a5e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eeec0d6cc4c76e651947da5e1f39de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18814e4b74bc6ab1b77741dc03d222c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18030bcb3b768508de8c79ecc528709331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c61d0314522a4b327400140b8961b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00402d9ea3da64a4251a6fa1db23632f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c7188cd4a52cb02169654112c54af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268deb0e7d9d029ab4b5a26c158db907335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3400982392036fa62ca4c3868d4cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3435047ab8c4999b9901e5edd572d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d9ece2f3c972af6197bdf7dd0787e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece27240b7701dcd7430163e7723835339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db7186342d0951c9fc06851c81faf9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bf991f261574c173f6fa5b8a54efd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39002c3aa8d82180d2bd22055ebe16b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34896fcf037b65e4f671c931a603e033343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f59e06a18500a36729d62d7e8dbb67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecded11518e73b7060a6dec4015a2f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70209603ad7735b055d889236f91a69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cd67f80ef298331b4976970fe7812347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb8f7a544915cdf18e0d89eb41c5aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5756df3efd755920604d4fbc780ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cabca4f85802bb51e575aa5ecc6beb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccc3caf42e2b1e3b824df9433aa46a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437d94075e97fedd6a83f7c41619348352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbc4d99fe72a8767331345e5496ef5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf90575da36c0cd2f97682602993fae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8fde1ff5a20c790a3645475af0e68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890968c37c002576d1cb5c5e5aa1aac9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802d32933321f24c0c25b7f1a3df5c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5fd662374bc04ff53c9544ecc02cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a601e9e0e9ebc76deb0c7ff5e033359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f729f906db88305b58da22db74895360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072893c4df1d860325377598d23c5178361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ead3ce9bbcb93410650219bdfe3cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29311548dd9c1d42a3a7af80ba29a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93608b4c8bf8e967fab27c8f0f23d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e7f6611e2f20710af6b020ef3c870365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbd2c726370696ced0af495b86fcf1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c2597b8eceb6873f7dfe5c5791bf1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525143ebad30cec5b64d58fc0a4d59c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36d5fe792064b59cd0392333fefed4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09546bd6d032965e1d449f42f12ea898370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc8a35a6bddf6f445bb11f0ba65e08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48d9bb1835f93df49e59a133623cc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dbb81c9d4710fa3ee75d6d1798101373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf450e4d590d904c0b2bbce110e4f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ca8d2a8bc23aa99c03ff697cacb7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bc1e8f61a28e68e7b19afc1426c5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc179aab6240397241c6e15ae54da482377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ac11468eb175fa5b6b25f2590ee7d378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eccf60b299de264593fb9e3e8c0c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dbe1213cb74f938c46fc3794470992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a211cae04e0a58bcd040f8965a5af43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d842468ab468e5772568c3cf0e54c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7d40d16d361f5505d2d85bef909e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73093978b1e10bf8dd9617306064b3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927d36e29c254e898e6a21e6088a7247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3c64c221c74d6c9f490b629ef45938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678a432e07dda96d06624f1dc1344e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0d4af965e8cacd8d2c3234110d85f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3b3b6ca52edf7939cd8e3f2c7670411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1860661d51773644881fea04b7b424812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b74796aadee282dfa940452119acc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098c6111dcc617b09d8f5fb6ddee22414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97349c4e48c7d9279d54cb1da86fa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e68ae07bffcdf7a733d9874297b8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca04eefa92cd792ec41b70d1d5680c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20daca889ae9b37513a6a0f611a3d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8a581573962bc83a47f362e50db8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090f6dfa7bb1863794f1f2d67c3901420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51016d33cacbf040125a60111dee1c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e01037b6aca6c999cbbeb7f8037d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be97c17c3619027b95430b8e6da461923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04ad853081c0b05cd47bf90e8375ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3cb1cbfb845ee99da2a9d7c99897925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20045f523501f64797ce8fd6030e81526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dd7e0ae62e6da7ae89fffe98bda2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81dd2c5cc83cedcd278c3200a725de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fab5daa2eebbfcdd82e3726edb2ba129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93ccfd6b44ab7af7362b665dc702fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc322153ed9cf107b98e1d6073c4455531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e14af9c49c86f0de9e2c218d2e75732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b05b298c6a5ae302b327544c9d2fcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021f0c7a4a77610d75a6cd392aaed5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fa1435d73168ee8eb14a433f8edce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977b5c067bf1a0d08963b479080ca4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b315bddcc9826dcdd94befcc4528637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c576130c6c66b366992d3d325af6c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8c9cf1a9336e96533818fef4778a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f00fe691ebd5bccf5cf478ac333cd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08ac2a4ed32a29139becd60ad35a4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9cc4e196fb81ff96fcf5cdaf6f34542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970065b5b5a735b568be78101349d63c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292617ccca2fec85095a9ab8fbd4a1b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd3d0c0f24c370dff5777547c1c53645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6caad4bc72ccfd7975436cf48539aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245c44090179b58b8b45f85b2408f2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534933b1d7e85053aa2c0145fb5df8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb114217892e4b4f670db17b9eeceea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b74e9a0104e38b6f09878552888ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79efedf0ff679eceb5bd0c2b4933f2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedec8af9c93514ae1db5319705332552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4223a47e5ffce9bc9f26b24cab9b8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f4fa584d463c56c2cfcffac19e0c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d85689ca4593a5eb2508e9a8ac62ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ba7700c6a6e91473ae21d0881c01256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde0f45d92a3975577e0292e18a02e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bca52b39f76b02bc788373e730d3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cc80e6e2413315f20f812a1a8d9f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cd58577084e8d6f467a993e73023460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75454ffd855dc1862707e7cb8ab839d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ae73c7d50ce32c038c997239e976f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609178114ed26e96e73884663bde80263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa95896410613b923c144c4b6eb1b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cd21570851d7c68f007184575225965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b64250015411a4536a010b2e8abafe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68f569c1e0e311c4c1ea2a62f603c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1ddd6ad64eaa079744053a4bbdbab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48f09b0daf93e1b0d951116cae6f8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40b3d3c8bda339ac8e7e4145356a5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c6fa0c32f0f4ae72ddc36fedc98ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9de066d80124e8861cc4c490ef141872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b8fe34f1eaaea6cdc9d020e839be573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1a09066000f289c377eac2207c3f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64ac277ba1a9c0d0ec93423eb8435575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20e790c5dd780864ec1fdf9db38bc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6007a91624e22cf4aaad1d75599fa6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525a02997a621147607307accb4fda778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882ed26f8a8882eeb885f15d0428df979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b79a628296ef0f9fb0fd309442d09f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905b0cad6978e100afa83261a84075281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117870db6bfbb48f658fcb5ffe87647582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010cda23442d2c2da12712bcfeb9ae483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c2c85558aed5b10f61ecafa5e9d9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987d70cb9e602e97744855496b609b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360e25228aaa6677e18ef51f3ac64ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523d7d0097d3e0e2642638bb0e1b49e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2830b43f8f339fbd03b95ebfa1b1d0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34602c85ad6bd9f946bc9aa0efb3ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea678ecc32c2382fd59cbfdcda435090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb251e853c6617f429a7498e5b05d87091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab53d8a46bf162f57e4cf4f44d80ed892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e4fa785c8c15a830688fbf6e5b78a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea64e5d7e6ae0d020171940c46edaa794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f134283f135aec3389d2b3f2d4b538695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf435b0562f84c023974af4daf9105d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487edc5c79bc9217437371c2510cb99d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a36e59439fa5429930051519b86ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f45728f96a707cb6103d267a7b0ce299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394aa81e4d24508a864ae60d2aa38763100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51583a46601f7ad8f5ffa9ec862543101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc663adfcf4cf2d7ce3fd6061599f090102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44c8fca49a76bb0de4583efabb9846103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909d7f6c973b2c057b5d883a003d609104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db017208b2111a540450423148f0611105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59992356728e113a88d3d9813ecc1029106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e843aa5bc9f4a8d55f937d7006cd3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12367835ce86a2ad22a29f06d3803350108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42895272e541cd0a5a2ef5deab98f3d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035c57eca286013a8c523002fd6eeee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802818bb59d7a02db54651b02077a09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c430022f7fd6cb6fce8bba5f0ebf34d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa47f1321986ea84454975da0ae258113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a4d5b356fbb2b1615c5ad32470381114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63917fd66747e06294c9ddaaf04dae42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db4a1a4197365f460035ac2fef0975116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ba5aa3e19e7a6919e2c71ab057ccc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ced27040d5b0a0039c1ee04e3a814118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d1c4aa4b43a2f51d5ea53465fd619119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ca26aa6508a26a78573e86ac4a3f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198070f347a83a11a3ad6a00e076f0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185e37f51b7dd350176be92ec517e69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98509ad604390e81d5ed17da14ded1da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e35ee951d61cc69f9b2bb1bcea948124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0547c198572408eccfe6f3555736f8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77827bf93a6ee3bc51561d42ffda0e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910be41f9d7bdb2b711ae9fa4599d563127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6135d6dfc744152023b44c1dac14163128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab10663b4cc29dc676a3a6c1ee306b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c018576c206e943f955ac4687bcce99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff0f3da56ca56862f8489a68ae297f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532046c9802e873cca8904a8489872c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44def245f7882694295e32a405186e03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484284591ddd7c32dcfe4968e3620fd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60ba5aaca97e59508cfecf08c83fcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d2965d5de5aad4878213c17d00660136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263c68d9a72b2bdbbc5d5d953a353cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225203217e8fa3e14f19bc592ab237a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace2200dc1eae7442f788a670cb6ab2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017aed04d49c9bd8acfbd75f7dba271140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55450c79ae92bc8070dbbb375e8af9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b83f9a719506fe903afc323d7b258142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5ba67e73b568ad9d17f1ea9fcec30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dff4a85ba49fe1818b4a4bf226633a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad83e4602948d0be6117c0b2a78b92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be79718f4ad2a83623fbef359f6304146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a371ac12b8e8314e759f1f32fb1dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f439c9a35ce93fb95030008a2e627b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4751669dcf28a768b321854d1e446149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a759f34209b6b10795baa60d2ddb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe552959254cfcae19300ef3e9ba77b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775d759732ada16724ce10fbfa623b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919487bcca4d90ec696000da8216561153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1858190382f8a91161fbcf587b3d44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace70a323b64f91d3cc57b59d695060155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2f6c3c66f7f2e653fa31d41e9085c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f13c53e4cc411a5c37dfa9abdb7d93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad55eff3e686fc6014f9f44bd91726158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57eea1e5bfb150d64149d41c507d8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3860348c52bf556b04a50a973aadf56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f557a3e1273790dad3d2a12ab6b3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83862b868bf9ee7603206cd44c4ed964162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b6bf15246fd4d2f5cfc11de7f521c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405073883b86a77a97ba1833ad32a780164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d376901eaf200e3c76271d1f25a1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c53794b7aee92fe0155af9b2df604166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb743820b2d6438978c5c97d9ef53b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f6f2baba80fd404b530358655c069168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d1a88670ff44c5ad21475634f06f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be6b6d3f14491e76b8538718be2e35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d9f91a670621fb39985174aa6127c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae32657255c4bb6b882cfd87ecc8dff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d1646f8786874a47e22453b4ad02e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc39861c6b65ac72680a4af9b4b6e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6990b4170f699e44ec4588b5a0b67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315095258020ab74007e4505b13c8e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda2917368c984ca78216f52a72e7fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c81afab94d2e262902fa5e299990a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d01766c67a520789ea94b4a00c7be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc937eff264c954d6e63373e6ff39e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63bb255f3c1c143f90f88d3cb4f032181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afab947634183d03a672e7692068bc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e7e775d5e5f2970e90dd0cfde9708183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd92a3847763d58aa8200a03d8562b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e127a0817af77701b99f4c392c7c5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5397b36561fc9bc49a1d44a23e9ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3f41061dfdca2eabcafdc22db09a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02f576895ad35b8b8d056618088c26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a279dd2b70287efbe84edb8f96a272189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb547cc47605acc8f7c014edf887b10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b641239f891338ca2ec3cc2aee92a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77543f91e79617eacfed1619bd0fd5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee672e96d2684b72aa81eb301b9222d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a18aa9cb2c174ea81a20916a27f82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02249ff7e64faac363a79ae2f2d9c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6549d3f4b589ca83460bcb1035a45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4146ce96905c8517cc688c14ea3e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b32d9015cad44c3885330abd8f5544198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89113f0b6fa93097a09df95fda46f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3b2dcd7458772c28d9c7591b62982200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd341dccc153e2130fba191f248c2a36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325ad58076eec087b9c58cb983264ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a31d47a4444ee0b3db0b5df7485c0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa4d52a418afba1c1a515ecaa093ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbb400be0798f75f0090043da7ea39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33c2e387b49117812d7050e41d761d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4066876c5fd8a65cb935a9a97be205207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5110d140b96e103668587af44de1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18686dcc0c662b3445ec0a0cb29341a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c42671d619761543f292115ad3f08c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423de386f6012549bfb83af473b62fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527273dd5048edffdcc983504602c00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a2f0bdc7aff251050619937977ed8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ff3338f0f6c37362cf03478533059214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19457e53db282594430ef534d0480216215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cde80315846942ea1fcff2c565d2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f6d264e97ff7b2299ab68a5eb912f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15d1ef31cb9aae1a472229cb45a002218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd49b40d67dba8ab0f0dac0de3e4369219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c1009be4330a7503d1118df9372cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7eee2fa855ab5cc3636e3ff201c5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257067fedffce4f7fe93cc6b42b8100222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab33c5f83476cf6f859f7d4b8bf337c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038652fc977cfc634755041ac02f8670224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5d84353b846b7af8b3838aa19cbd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e7cca5d9ae1bb5d5878ba95a4475d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777ddc27c5050fe4d963832b5c96de6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3839fb99053eb1984cbbfd4717792228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f22abc60466d698297c88a59639373229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f755b44c28cd97b7c6f0c5652ac98c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3d46c5712a87e7aa03bd0445b5335231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a4d9bc83fdf02d6ba6c4ccb4c90cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64279af500ab94ce4e57332cf306598e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6df51bbcf5298a6e24d7fffdc89d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77478611a637f50a1359ad90acbd9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11451924f7ff861f9bec5af8a248edd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f88331b820b232283de3199c915c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546dd91eb2202d4de52733cd7254067238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc49ac0568658de49c072665406b6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece56f02c473460a2e33e60c8840645240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9eb625782dc104f682d214bba6a67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6d17ea843fff4cc22c096d9f90bd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310ac2d23c02ff3edebb331a034f794243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f94ff86b6b5391c175999b451e11a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ff94a9ab2702af61a1ac70d2e1b1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d26142180add265d439e6856632f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab893c48b0c72f997dd869642646a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddcd81113f4ac3d8d08a3f048406ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c683fcefd3d10b9241e0b18d18a23a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35293dbf5fc1cf205e7dc9b1c7fa5d78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683b15650cf2cac997a904c943053e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2a52366350ec7e546701ba7da7cbd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fed3b55fdb71fa261ca7a78da57c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1884bdac0adc7a9fc66047d6542b0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557f618a5dd4a509197577787165559255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda55c8294a11d73b8e94ac0d5716581256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ebe7b14acf31f6922a332810742b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65428d8001fc6907841a08c25c5ae735258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ef207080a2972825afefcfa5307f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8077b8401e3cb29c356867ad59f7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bda71a0a344e0716f2fc2e53f4cb74261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa017890eb10a84e2b5160e5192b9a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980a0f32e34ddce0e2bc734559d045a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66295368010cd26081546af0dabf4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf5c4b5c7d7bf4ed7e967de8d0eff2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4960afeb435243efdd9cf057a83084266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcf003d369b07698dd79fa74d683ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad6463f9ccce0f43b0e3eefd35cc92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2c530da23d47806292613271f1fa7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979a752b918983ca39aece27ed15bc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a11d94b363f5df74e5a3150e35a114271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03924ff7a08b13bfca1757ad81a190272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25498805b23c2416b5dd22ad64fab4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c53dcc739904c657fbda5710bbbd9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d0ee896a4adadb6bfd47b43232706275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7250674158ac744303deb001c45cd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46160ca8d41930a76c762d93edd1e126277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ef9431147497c32c1931dcbb28637278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f18a0e06a474704a513c4b02587361279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face62754762633ee8fcf84a718d2f27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d665f551fd721d3d905244a12ffa512281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dee200e0252f8f2bd34cb406cba192282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655ec5d8c7aa284cf8303318e427b2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ef5654b331d5b42310d34e625192e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96fe0bd30bb6449f32707417516dcd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964ee7f9a2b9650a8d5bf9e4e079f23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075d5de7ab59c71e0ce0c6ed2bdabbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4add4b2c9662d2ddd459df6f16aea51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d45dc8b2796302f39baffe57ca845289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcba0402cb53fc5d708e4ef759c48c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac0a3702f41277adfdf88e5b7fa75f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41874351932c351558c8f7be911893292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe81fb5381bd03581d2f64c5cd13abd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa512830bebe8c3320bd7702bb5a51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef813e44c9888ef936f130ce3baec096295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abbfbf0b1323a020737ebd73338d79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8e888205c89f61f258c78b4f006f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5724f3c330d14baa0bb68e440dcbfe2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236197b82415e8e04b488aac69d6f2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12aeb16996f3c4f831b61079b6eef34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77f17f42fbbe812526509efc713db0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ebd903d5a3eae46d56751a2151752302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d28172574ea3bfe42464a2c65e7aa4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46374e87a77aec62d5f951c500b75ee8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb3680540d45bd6cde949a7b09c7dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66da85a65682bdc431b0a96fce30d27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f67db002ca005948e706d01f620c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc105e68767d3ff93b824d14b6feec7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49cbec88c443fc7279219e728fee78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879abf9d4620bb20c74587c7b4184d3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdcef4707c0144ce76591ea0e85024311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e9b40de3e8f721600852dba9d71f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44b6b24f8e4098443fbf64606c3505313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523dcc024dcc28a3496c90bddf3dc77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f24854a31f7edcf45fe63016979eeb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8c20d40ff569291c55baf15aad1ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4fcd705ebbd50e3cdb2c0ae6c8ed3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71078855865757a829a6f67b633cd89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de100f21a3eec9a9cfcb10415068df9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10007969de086c0373905c36c9c54d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d47bca348e18534b9365647d3c94a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6834b3815c453107648d26674c552cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c003a01e008b8bad8e8ad2be4136e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b07eb6ab1648afa2c2ffd1e0056dc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665301aeab047771475e602da846deb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04527d7f3b2dcbbb8f7206710bf978f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9961191a17653cd15b746857c815a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296afedb5974c898951ea3d5724b2c73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbce08710c23f3b3b44e0660f7684a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5356c63d7a810c6ecd06f5cbfe871330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e099bbd09c4addfdeee395cda3e4b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4d487ac63fd4ce4df352ef03eddbc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38b1211ec21e345d8a56054acb0a65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d626d42fec03a9e558b21b4504284334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed307ef6234994186cc1435436296a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f6f249d3beed063edc91a75588ce3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb32d1770dd31ee355da4ac3094d8c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2103bb428980436255dc89fca0c47a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22337fa4e0a6814d2db4ad44d89d857a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f96d8e896d0040cf5f7e7db8502e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622f6d836acfd6b16ed7c26e4ea5861341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05908cfa6a5569c65d2ffd2b4b6fc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693ad6d948dbfd7cf78d0f86c86afb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274923d7f6553618b62021969c0afe65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed460ddd127777b4e2c572ec4f0100345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb977bf6487eee629d114f4503979d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0b5313e958ecb1d1963754cb96f42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb05c1d8d1837cd7d3d9a9908b9718348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fddc016bd4625120b24db6d9fdd52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63877d23ea394a0d6ceacd7a4e706bc3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8e9d7c016404d937aef3059220ff2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185867420198bf57d1659f5eb511e41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae5ae76e514a708169802c15559c15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f19e4c45a5ce538174703d0d9216f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427d3f385434c045c3ecb1693068ae7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e272f824d0f42a502deef8d92a749356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2957ebb65f7be88f3170ff6d95d43357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0db0a68c7567539a9e7a6c1d574163358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbbf6a232c17488ff7447aab77e679359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43add9905af4d9cc8c16bd546e0cded6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88387fc937dddefe09182fcb5fe8e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a651eb1628e3b0c4af26f673aecd5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112cb521e792d1ca591e7548d46817d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c26ac6f774768aaecb8c703bc7ce03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d65dcd7d5bd148c360508bd4312d15365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70847cdfb248ba2d0cdde06fbd1a6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02041a04e1beb691688b61faa63639367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13c6973fc43110986bd36012aa6922368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7922cec2747d3e47e1ccd6e368634369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb2657e7a3fcbe1f8b5c5c15f92fdb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9f73f3cfa5ee424865df3867b37b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eacf4d82b7dafdee349f73a48d5e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336a6934e713b757a49f09e58d9e9fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a2278b45e2d5f927c3f787d33e220374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdcdf938ca1e4fba31976eafeb51e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d49d4989d4a5d869eac7f56fb06152376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d81928eca0746eb644500c490ace6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea651fcda70f61fd0a564b4c7b6624a378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>