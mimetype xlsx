--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef57d1c96146849f517752171172e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a87435412a475aed6db4ef6b55ce722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f13437eadf1e77c8ba54db3cfffc3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18cdb26f846a94231d1e50b4c07fc24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3c04d3422c0b2552049f31c1251e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880854b5731c734ea6ad11c9422cb306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce409bc910d87f3eb4d62fc56868d4967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efd15e61c624f9843360c3b688f7ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057b10bba99a3dc33bab6699f2bd6629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf3173eeba18e41f98e0d22fa755e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0bef687b90d3737b9e387a932825111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f35ef790d7eb14b2f7f6e46e32e8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a1a24d8868cd9ffc3647bb51b0bc013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bbaf5bf10029ffb33394c3cdee5af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad397e773e5f2b415fcbecec125f394615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977bf852cdbb9e6b523b2105aa6d8bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2524f915691a63ca58f1823ccfa384517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae7dde95f3429f4968e639e4c3b29c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1eb1150ef253c53adee76b27370bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83720264994f43653cb3a043bfb3af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08610feec3e9a61eaf9312e23bab942b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c88c9fbacce15b085b24c433b17edc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c37e40c5001901865d8ddf4ac724223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752d46962c05d66e6cfed7003bb78bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448067f4b6240564fd83a1aef617b4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2fa9b7a137f97f9ba9d55340613bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e60478180e26042512f55ba64ee94c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a254a1c4cdf02a49d1f26fc84e588a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05fb0a1879c7b2918249c3a8d5095029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901ce180f9d15b50d243537dca1d78f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6deafd6f4b1239659dd4074b8e462231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08e2f3ab062fe7a103104f98d9b2bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2d7d9541e19cb6c469acba08434d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfe4bdd17dd9751f8b8cad1e9924bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a00818dcaaf6ffdcb73d164469a9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b9cf3850520cf4ab0a875524b6a9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110b15edb5cae2a51ebe7c20f48bb5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ea4805957055e3675339a4454149438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97779669e5a09a439bc2d3e76ffb937439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d7e03265596a0af7c42ee5f18f86340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a500d45124c22454333cef28402e7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ab38ae7251823023a739297a7d7f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0236eb9b6951e240b89a38da4f82f5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c093cc96098b5503f395a38f2e18844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6257a688b5b8bdf0f6a497299d05c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca33fc90f61438ae7ebe39111f589cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd155099aca03bb2e173e526ea0cdac347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61312da95f9c8330e6669d6541b855e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0b9acce5af767a3bb561b56e01e7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571889b1d3f47b8ae627a058ed5696bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c038acad363badac1867ba456d1ec351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b92735d110b4087f09daf2262ad96952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721245ef88828cc16f50bc0c152e28c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4999cdeb6b0c28a53e89b87781123df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcaf483e7c9593252342e6fd5da4b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53d5075837f5d68f246c82ecec0b7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b628be7ddb102195c8e291dd959763557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a9a333746f0f7b039c6790648f7f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a94567ffef0f9dacbe088b5cc2c8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b942fdd32c9f44dd439fdfbd4b791ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afb3c2651f03a7efd7810c67d9925b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c127adbe3f6b91284c00ecb69cd13f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e112ab9d31160b2aed9095802fbbfa763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4f3a0b7f4681f2982ae8e80237abd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704216931c3a2ee9fa9a76a9431bd5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b16db7320609a6eb13285b212747f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41446d16244ba2f8e0838191f2c01ee067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621902ed33b7a6132636338387ab40c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3739c583b7991df9263b5bcd23d5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dba8211137fc904d97755ebc1a8b3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55143ff3da816bbed0a489bceae774b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacf7767fee60737eee0006f10776f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f645d7d9734084e9fd4505c7005d6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44a29984bcfa8fde8af162493d79f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039af32a04020ea6edfda1b06318d5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3d61cd99daa68069cb90c888de22376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084b3a91ba33c20fe2c86c2450e8f2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3ac9b14b4700e1dbcbccbf671251078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129d5e57d977f59e26628864f3fc19679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba5703bef3a7fe289a73acb65ea68e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b0078ae3a7b39b790e0dc390f62c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e78f11b6668c58445ea6c48e77e2f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4c638c82c6949808afda39ece290f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a391d63a7f5e5b736e78b86c5de9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e6508b531d838a373fefb4bf2053785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476409bb01666317fdaf523ad0b88f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571757f1d1feb6ae9d974b280bda9cf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6f9c5331f0c05e44a5fc6c023149b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25744a1fa7e45adbd04477eb9d21e18e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f732fc574db082ecab330711fcd190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac71e08e6c63a90b03ceed3c823294f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2848ea88906cafada8b27d63b0bd292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70984bcb0b0be2e6a100317dc873f8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938fc5c3571590b210f7a6eca638d4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075f739810074b9347c6fe92871b01495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defefd0c6dbae7a61ec33276275f115a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcdd9c8a7dd58f1742a6d5cadd166197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5d9940882c47e2d9122cbc0dadfc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc466065888435219e1d3bf2c269197e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede95c553ee37fb9d240e8b7aeb1810f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd97afdff6d5445f10f809724b1d64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc943d6fb901004ae0453e5c69a5744102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f8427a4b50b05963249ec6d6b22a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28989c64fbbd9fccfde7a7c78058d27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7635bb5e381fe9386a8f2df2869df40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526100fb743aa8038638342ac0b0fa9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b765f05684ef6e37c65e77d77b8a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484119deb8b521670ee6a02d7a8b2e48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889af920ef4c36d6b019e97368732da6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825c0d993a6e4608698a72cdccbe28a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503810da4835933d78234ac8c44715c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d7ed7eca933418a6c7f1c11a7b6f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73e2858001aa62b774078b0c34bb78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e55fc1104627c61760fbe85df21214114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0ab302d67b5be1df5e5cecd0c6697115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d90acc8cd77b8e524161569fbf2e3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263871f493b4d22ab2d1f863dc4f5129117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d850c52f7f097d0e1a52ae4e7efc90e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c43564f25fe2d12657c0a4047f78e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3e0ddec7c75aaa58571006a67712e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f77ae06863637223066e1a24fab5e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246a14e39c58a9c316398d94c9c71a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e8c2b84b0ec4107746826ad60f271123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8110b65ffb37595b896c8b2b3b4f9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564ed926a5c63835d215b060949b7b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbadddad133568b4e7a19cc1e9068c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f4daae9159e457b96235ee787f7d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1cd0063051c505df54dd2ffae0a01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a25d1ac085f823f8a36836e0533b5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3493bb52f33f6817c38003795a791130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95ee49d2b544e9e98fb2033e08f94c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76811ac8b3268bff23b902e4fcf49e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87a706a9ffcb65a9d802e075f3bd85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16361dc5f4c34dcab00f215cbc54f430134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0294ae2380cc6ece074667e4e0b845c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df524b2de2bc4d0fd12fd53084b526136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de101067fcab6dfc43f898407ac8616137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67074b8206143719853281c204fc06b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17391f835209c906edf738189835d909139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4046a464e69ceceb7bb99af43678fd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc10ccdeb78b3e4fe926977ce91397141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be5876839de8aac99ff6a3db20f8fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a870a616d32316b7710c8eb7928082143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323af8f4a96e9b96e0277f04c712f376144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16ca6c20bbbf0569ed557c036dbf2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d0bb2f0895b9e9f850aedce5d85b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47862e255142b30e3f062405173d00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e3f95db1fda34acfe10466b9ef35a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa9b06949fd873646b686f52850f36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e68a05de0b96cc5ba9d471110b8ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd71d92af8647915eb51715acb5dc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20d2b8e2b4fca5667e289179df8ef1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e4ff11f136668a9a01d231a1a5fec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82bb66672498a90f9d2d97ec89bf18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94a97037e8567bc336e841e05d9bf8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c597d701b3ddadb7d85ed24267599bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e005876ba74adddccc740f0f33a153d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82879fe57e9f0b5f44133477775f024158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2712f9f97d934c01835097f92dd8ae8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5d57f99ca3cb66171025b96d7841c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ced8436b9e4b5a67ec19beefc0c766161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184676310756f79ee68312918d50091162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c7ca80cda2183c486c4d4f0ce40fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af048a9ff937204032ca5b7f961ddf67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad91204427c7f4c10ee7f497620a54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283772f21b0fe766b7a2443f8b10efe7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ede8f98f020add75f69ad1a18223d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185e8f15bc3c3311c574c084d47f285168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43def5ebae88b1e342efd33712ab57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e082416d5335cc4df2e50a52351b01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fd717b074e29a39cb533281375dc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717973f4e2c2c71c525b8ba26615f82b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b55e9cc8fb57ec4d95ae52aab30ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493adacf7a68229fee41508b8221eb37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f60b951c5731164315493eb12dfa7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d5dc414dec458a76dd2c8c021987d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17502a525c446624461d8d6648d65d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35615bbdbd4ac613eef40a970245404178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a15500c7090fe009559097464b2bf7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace0351cb6aee026f272730010d8686180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f1cc00fefa1dd9b04c3108574b787181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41639a037292ba27f1ac47b6acb6f54a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13544fce28356d86d89e14d90e2eb7a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ab411816074e360bad773cc3470f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6ddbcb41ac0d4be4042f2e09a26d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdf537ee31e00c5093e0841de92530186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23660ae2acd2c261e402c293fea2a106187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156a8659f34595422b7a23a30362362188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7642bff49df981b7245626a5bc63c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d815e67b370caa81f8ac6fbf4fde5d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9c3ccd117e005b5ff72fba6bdac69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74223d1cb128ba61650cf448cd2341c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa72ed9682120bf3b8655e2f4cfacf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deb97aaf123f47375fbffd8b235309194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b99945d86dcdb032579552b97e24c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27a5ebca8c9aee8250858d593e89f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da905098e6b53028b098bb4d8e5ecf97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee12f77c63cb26fe2ec214bbe7d742a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80685cd4b765cb9c05b6fd8b23b3bb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bacf550bdba6aa889f7262b7c33d11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8bcee3fd396a9b340ee8a6941f2e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d3ad49e69661eb69eb54f2ee8012a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ce54bb36fbb4803f3c34f73f6ec4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed91892770e4e530f6d8e58023b38e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039df6ea0f9173aa29a0a9bb25c4514205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d314f586e8a7b4ea2e3acf6656b40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959ad7c2578f73f0298a46e61931cb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fddd4e28d8350a61dc776767cf124208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9befb6845bff077d5b41d0d3fb2614d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dae60fbd7d50d45fe97dcf46f2892210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fce5d5affa5578a5063d6e8e36ad95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6996d854307d6c351daee1a0c73eb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b88e21f1b631526d1260018b8cdfc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7ac5bc865b88228198cb9a9f43af4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894c658d30144a45a1d90b4bcd9e665215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7cd16c36ccf583b350d9f72200338216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6dc2ed8b05e1ce0e563751ff06c63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f63943fc03b0eb30f2150d82bd0a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460839db081a632f2b1c4435147f9e3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41e6969c37c2e56e2a2832ac2fb18f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d1ec734f07bbc97b9ba719fa4a308221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28206864a062cecb89a0f034ce52ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae85af47a899fdc1a01638b63762b2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9e70dda829ad222f07d2b822140ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc6491066b2386144b132e18022740225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea438369722b649d808ce75f0cc552a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e20604e1e96c2acbbd3f1d43c3c09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab70ba74e388d2babaecc515eabc71f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c7193bd5d1cea228ec5823f2cab02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acd4d12a28370a0d729ded01decb3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b778c729254915e99dbb8558ed930ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3691a14396c9239a52ff14f558d6f6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02ab24b8985b4028a12727f7789e1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9fd2b5239e6f62026e05907578a31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20240e3c294d6459a21f0aab19467eac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e03fe51411bc0d6819287b21058b3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ce26910f472909f545d108c7884a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76e08117cae23666344e1cb2dbfc46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060051c0b34512fc253a070945810c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26088bb253cc9746bf09d07598c56c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca9ba74bad1473f85be705a7acbeee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e81f53443d172b74094a200d94fef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3501965bd35b6486ac893cc17aaa71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bce352a53e164808373b0b3f700ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f85ecaee736e35904dada9c94d6d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b7191a510dcf8f5baf4afc188a384246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398ac3c77f606653e7d0c7b3ee1af86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097bce9856a3104158ea8cdb7c6da40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0095b9213b49e0c49fab35b7f01210249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d65a412e0e2770b4913b88a25f6a3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5593070e906d78e4baeca79bb0d44c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0235fb45df5ea35657d3afd4c3e1ef8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ff20be8c960a735d681e7499e593f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4815712cba4eec7dd14690d17c41c7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb7b0988dfe03185f9f8beda2a4593255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3a5cbd33d91cc0083cf3fa92d32f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11832e599bfb8fa3545ac58eb9591460257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db87ad43061788ce9b8aeec9feaee9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e03402f25a4d9cfaadf06e6e7f2a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eadb54abb6b252b51b8cf82f9ceeb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06093d124c3ccbcbf9c45f3ec7c545261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe556e6f66ae40d7ec0fca1ed14ccd39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203ed56d28f9bcc8da3a7083ad70727263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424b9b69a3548b9e3230e8668ec9750264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adfe7dc9de736adddd2dda4f860585265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8bd119fb6017fddf64f4ce2049985266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ae2f57f992aaab71302ee54008269267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd976116af2442f725846af82d3a241268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa007a936c3d00bed8430755f61f20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a6ed1d76fc7ace3f3ba0ca98b5e50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c0d4f2db21bc471d08a3668d84471271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61ba5e06877ef0360f283298f72a56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc7a09482a2994be9cefbfba769487273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663d87070a5847c940dc1e65794e8b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f86cb49fe09a9672ffae40e2655b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bc587832dca4ef0ac1246ad5b753d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2213081cd2e266735d983037848cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09fcb2d99216427b784fcaaef538cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61ebe4212f3c9f6da2cec301b75141279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f1c5f285f2cb7905ab08d64e702fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a02f9c0d160f372d650f6e847d2ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6c91dccc50810ed1574767285f457282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741195cb62ad8089f83abf22ef1a864283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048d87b5f340f78e5a800303cc3efa4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f2a0ad86ed9d8ab742708db6c2b87285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb42e7f846292296c60bc3192687b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109b447ad690e278cec25a388b61dc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ab4405df4a949395472933e026b56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ec94aa741b14be65bc39b71f0c641289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32a0eaaf6c354cee32200d26bcbaf9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059f96243baa64952cbc82c0ed906b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4cf547354c57fbae2a6016c8f5ab9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c110a169061068098a873dbc9d7220293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f8104442c1aa0969b35f5ccaf3ee5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a6900b2e95e03c4622f7775d5d243295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080a81b6f4da17faa2f4dc6c1acec8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57afd890c2df2f3f28d9137cd23a397297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee72bbcb48bd2d047ff1761888d8a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30d3d718368b44809f5dca71a0033e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5aad2a3891632bbf7ca7fe9768a41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed317d03b7acf855b820d590bea74f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5309f4544e2fabbb35427af1497939f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da2b6b95653f05ef5efa6571e08e46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795ada75c46b36d6f7570ad2cfa6fdb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830722bc2cd6dbaecc4cb025c0f11e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331db52c2180afddbda87ffb572c4bfc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006910b4c40cfe9219516a54be3ab7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720c4735a2308819572b0fd59260838308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418d758b2def0bb21b3eedf66693c4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f854eb73737addf3c11800ed24839310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df33eec4f2168c20efa3c951ee0350311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56509eca9e714346fc36d32ef0ee04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84aa0f3b090277853311201b04a0fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d703bb71d86eb380de26d998a78a99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f76e8dc7c6cca9509d3fface2fb6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37f08d3bb73ba219356e39c16d4c9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904ac4c8649b2574526cd8aae59c45a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829ced3bf0796a2de16a0ffd51b96f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06a3fedf3d71bd74b17934cd9e2f54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297cb848737e78c040e4aec35601a3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173248d5e37e54c33d2aca12c1b9e6aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e89fbf80896e304458c44834b0e96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c7c65aa7db0323ab40f1c4164af8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375dd148f90c764109c69b2c7d95ef4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f6294f5148ca7ddf88d3228877278325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcfe7da17a4188c3f4be0f97fe4e0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa922eabfe7a34dbe35d98427fbed40c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740e4d2813e4a6f22396645ee200b78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09db9a05e3f1308961598fe68312ca8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c8bf58ea657d53e381a938c1406a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718c097ab3f9e29ec760c007b778d35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2728e6cc0023b864b02b3b61af71c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7df5aef2559ca725c014274d103c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54e7b80fe0402bc6f171a8fb2fd694334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4104a7f4cba2e1b44c1c7fc040813335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4c3bcd12ede047a6c3dbaa399b23b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e24e1c296dacd1d3371b1b7d519ee6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36f4dc181eadf1ea8092330613fb25338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d0780e5937f2351af42213bc18929339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a986248aeb9b61e01e369c2bfeca80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2629eeff76138778f15bdb2af7069a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52e390bda375e92558c740c668d589342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162257862416e7af232a04a7cf628ac7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5062748f3c31160592814de9ba30a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbef14edfb7e0f782e7c1379a59e29e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea56811715fefbe80ccc8c3fded1ec6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cd0ff06e66117784011f30dc368f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8146d1ad5071800913a778a77332b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9852001d6e1421a5d212cb128f7504349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d46c78a284e1de0ec529ccfb63dca4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37de08e6514eec86f6e8060e43ad221351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51790d0b0f1ace822435d884f9852db6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272765ff9513b515dffe15c2ecdc1e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40227a3a9580670c7ce0402433567621354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39a3521edf97c87e1f9c8fc2e362e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45a18f8ec51efff49fe4ed684ba3a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90a14cc139c08d3688e153177f3c02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646887cc3e539696613d20ac9f56c534358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61da79028b8077f1219652efa4c882359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62026395600deb639d83d5f7aa60d828360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab339d68817bfb4fbde76acd889561361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf2b76d5c6e5fe3e3da50527e00f3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e10003f3f14282db83ad14fd6bd0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37239a532d58571ce1df62dae1ac607364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e5f9e5fc47ec660b71795e2bde783365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd47715f732785c263035f96d3a6756366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9261c569d3407701525b1950bbc8a22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50e829f7cb0730ee582bb98d5d7209368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2762bc171322a9e4910aed06fecce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106de4ce1ccf65ce8ef1e9c246bf3fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679afe744085d9e00cc1b871d238ffc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038155be106797cfdad08c19ba59b72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3867a4e647a165006b0f7c09762cfa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7f04dda2cac09d94cc88d9be9b43d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31bd745b398fb8960bbb0791633b51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e62ef26dfbd1378c3b8c8fa30c44b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc739e56ab89fa486aced962174c0041377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c927236d524edc41982b7987f0cc77378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95faa44ec0958d559048ce6ce23baa81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf866d33aab4cd4e5adb41c65011bba72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b5ee3cf87850a05708fa1f016c3813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428ed8004fa8eede9e617a9573c453f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05e777b6ed8187420d76019d32f34a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0223643e8c64f1a0dc40576489a2526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0dce526352b461a697494b9ab2c5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8368a7c14d1612d9e159ce35ef0bfe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d3ce82035e8b6bdb541791e2a2cb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff18599d3608c9997f06f7be66eda910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a30c3ad62f852789c7bf2ef34cc52611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817a7815127cc95f829d6404960899312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86471f6124e2c881ad1ea27f05d46f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccfd9bf3287f53c9bba91e1f06133714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaaf2de80c9131ac59d26e8e489ba315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0c271246985acb1c4f15c7d51eef916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7c6f7ba24bb869df0610ccb859a8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97e45ff525ab2a8c463fafca60b30318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0191a4adc3406ba3b1e4143525e6f1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3908f258d58f72adea7560fc3f7c3d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22a7d036db4aec0f550270ce1bc18021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3535619e3d4c3373834ccd2a1cfd73b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a520bfad3bebb48907936b1a58e6f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea06d99ebd42e33c61590f09b37172e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedf0c72f54ef68ff2b6f6c1383913f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f6ba8505d1051eab67469337aa23826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3eb6a82572e2fbf5fc2fd8a5df88327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaa90d5dfe84346215605361bdb91d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683b40019b966910cee17d5e7c233f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3784848575d16d55088b6d7ba205330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb48d72f0c51346ff28518a61802b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e2f36f66469f44a83f6185539a31932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735bccc5793ea39f03eaa27f94f4f8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70113fab2534b96f2a947f2ac91d996134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a342dd72fe0d5ebc81af761cdca75c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc30ec80aca010a847c85db7e1e145f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037bce0583dc01167158057b1172dbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b65d26171568c6292da5101ca52c5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc348e99473ebed4104e45b5848e2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648f64b349c0daa700eddd4c8acb44040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93516088f99ada17819891bfba86d9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1139652c676319ef451668d45d61642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20d6a868739372970147d3cac4f7c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a555ca50fd01524322dda2c886184e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a16c7fa6fbf57b193329a0231d4ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f6aaed08900ebc577b34025b021b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2814a366dfe2f46a3388ae03158d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363a0b2bca31d86cef20ca4c7ab57ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d4bc9a885a0c9830c4d30a4573f1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689536c49c98c8d780d3afa93dd5030750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d28b8d65ada129cf564016eb1f99351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9544713e9aa3a0b7de6db214d856f7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388baedde4b0911a65d4dcb44cac025f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591506c7a39cd976cfe781b9e8216d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d321e5e83eaa8f17e934383b683d35c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b1f3f814a5d2f40047e373164199356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379d84445f9a634196068cac2b5b7ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a166080fcc8ead50282f46f18b87b3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282654c268f8f74789fe65897c6756159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a8fd9815b1b6a45f70bf3d2a6d4d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46076197ed73ff8f0126b51df549a40d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a025910862d336cc5d099f42aebe062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188807871f8bae0849044fe3a345823063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13507567bfde0201a331329a18ad582864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80aba8173bbf71f40807d1954eb7c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664432d2599e156e6f28aeecdedfaff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16cad5861ee2cad8d29bfd05d7ece667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c25ed5c758cc0f8864771cd72162768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17364dd688c544f7d4fc191d3d964c3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061244fecf6f37cadff06885f73afa6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91944d04870c3420b7cc452298bc29b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fd4bb6851912d2d123a1d82470b8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e76d838b24129c83d6e1e282a17ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df153ba3b17bdcc48a3b9fef1781f1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce50685890a1f014c42b7a6e509395675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa340043fa691af30fa6e783f6342176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5bae2091246116e848adde6457df377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dcf55f8e3dd4b98baa36dab5ff7dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d268804ddeb9980114f78fa4e2c5e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738264d9b038bd57e18a1536c33ccc6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61128e742f4bcd38f55bc67d4482683b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb99d9923b3f4d85c08e9b302b368b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd07355daf2711f5fe2982001a6f2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb2cb76bc62af9dabe6d1df8b8650784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3105dbc7cf3677a9e4701d874bc8b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf498632811af8055f1670c3bcc51886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0565cc800e89f297c92900bd07622f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fffeb62f88203830dcfbf7f39613a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ddc6df584f5c419b64f5580ccf5d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6f2a2e5454be2d96193bc811ebc1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189481916b286eced03308254fd5757a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d938cbbde76b38724f2ad2b81f76c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c335056b7f0882b012643989e774893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997a39cacca5e073b1230e0685c034594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dd83d65b3b58696a35327f1064ff395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b4261eaab182786262eb98ef3f98596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c9d3231fbef3b2c24c2bf755329a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7e39500dabd1db7e466f31e798c5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9382a93e06bacd4626f9197bd342b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25163141c94e375fd961066303aaab7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d16789d990b7525beb667d87c04c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d7d4412e4c9700cd211d5f7334a79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12785115afc628fa1fb0a6d36c93317a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e749f42d512f4a4811f34a40e24754c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d88a1089b282d86c2efd4807535b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceab5a06c99d11d3a123fe7e7070feb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f91a302bd83ea8a3e2810cbdaeac5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713da5b7a10265d3b21e2d9b2de92549108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb795c6d11ecf257c29d409a856827d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a531ebc6227f34aa0a6fb92e9f8f612110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69600d18d8e8c5874d1840de6a1f6e82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfb42b38e6b2ccaa975542599af006112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b15cf4e2d3d309791df8d3d7a114e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7700fbf2e7c4b4db7a40973c46d835114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca500eac9b2831ae90ffde002ac8bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032589e8d6aef4effe8d1fade5fca46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138bd5c690f16c3814624c357a02d69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba61751d0f3d856aa6b36ceb3adfc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a66166285ee16319dac3184cbd118a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba48822a4aea00d5b317ed0f8cc7bfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94ac19994323bc4d608b2eea8dd281121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48c9338210fed078ea4ba9cf84abfb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f67145130d9fd5f44f53ef5ce0f6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a078740e5f04e2f45899b2db1c3ed95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a1a9281f22092b2c2a2b96cbd0938125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b6abcc17d1fa8aea5f1861fc5aa51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accce3a963ce77d117ccd77d3d3841c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca721e75873495eb0cdf8ae20c2cc40d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de7c085ecc28d425c774f955a1e757129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f2f4b041cc60131ceb2731f449fe0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26295c786b5c8b98e22064d313ae0885131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6662e62fc42b4e4427e5c3c108c33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b47996d2acfb477b05eedb9ad56a8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055612802a4cfba6a7b7b1963c198a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d916198fe002ebe0de1f2c3f876480135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27d787fe3fc316de6fc2a8719fade9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b40419cbff03409ef6e7a59ca5827b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba0544eb023dfaed4f82e65fbc47cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e01565861af96f67b13cf3c1fa508139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3ebef83541aff5fa662b17e613adf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3304d5752bd17c3a73d7a18ec72060141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64acc171862bafdde037e25a02d49f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6536e1675344fc53301b04fdad30d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fab40ab6bf63e9558fa41e1d713ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aa914ac503fbeb20e82e701629e9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878c55b9f2e83def9e2193073b95a3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c1bb8397ddbb664c47dc3a3b76210147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318740b808782ebea2820626002eda31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10e44abc86f8144c362c40f40dc665149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de49e5822eb6710daf4b911bd87f6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0b8d7f18e9a926c7fb27f8d33de42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea6bad6cae1791867d77d4dc427c13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110857e29dcd4a6452a6a1c386888634153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dc0601c15e691c25aa42280633037154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defd21803e2dbb9fbad9b3e959110d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74cbda9d4800458e95fd31de95f6e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309479f2dfdb4ee2fd6bcf3622e0a1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd267bc2888eed7e7c60a7042c74471158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725f7effffaa15f9b111244566c9954159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb892f878a15d868fbe3b20704f55f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294e964ed0f2c6b198a5b050f94b559161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421e8b922717cee05dd57d1c06543b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70960c3947c7abf4883df384fbf954b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ddd5d706d9b4f513590be3b657323164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcc7136157652d26112365a4f2b4f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affadf33934feab7701f616f9728384f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3965cfca35fc523a2b89766a19a00bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b2ae3196c8ed6e3ae566d698c8a81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945238980b95a9d6ed1565d2fe5cad3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf4931bbe8f27cc10217e45400396e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c5657e06a94f52b7415510a4e1272171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bef21013c684b17381697140ac12a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0083cdc6f6a305bc9d59365a4273ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447a494830a38c87fd5f8faf6602252174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea129193b4bd53f247adde0aa05599d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b58c7e53f6cfcf2721cf3c2cd4e82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59271ea1ba7325ef51b1d1e3764561177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc1d0aec4b36d32967a04805bd243f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1d7e8ee6fba7e0f9f7db9ba08f1e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14518e0c19ec6f7726b485d9e9698cfc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c584c9f225322473feef8af3ac47b33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdb0ae4fdc78fd3ab81d394d8ec05d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efd25c814226ba9314be22c68018e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b88f1dad9bac0555618cc81a87c61c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128c1853e0cae7c587effcd6adcb4ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa34112f7721188be3909bf8a34fc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80cd334ebea786085ce686564338d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bddb814451c247748859f763ca3e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33563815ad52e4b35689d714aaa1fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abb20b788ed31e200c851bd116b396190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c4e25588b7091d56a638236f92a85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4906641fc1c0396cd8d2902b57fa4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442c091b86b24131decedaa0b2b527f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e6e0657843f199f1d1fff82b70c2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afb01c3d0947f7eca8b5678a2111a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe188cf0e3a26ba9ed5a28c0ce2ff87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0c8b760d7f28d0dc52cc3f8a86d1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0e1675d89198709896cbb62de1f20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1bb5f4c347d8d82b3fac709086fea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d042cd61e07800208af99809bac04dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cd9a518ea8a1b5857d9f6439f19e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7a53c5ac18f409c624db6584ce9f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a039fcae75b919345d88e5a7e07ef6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1db03ad2e8dde80a7dfc7e43fee9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e44dcfc798dc2875fc5a99dcc3a7fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0176db573787b9f7fc5fc1a89a3a82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ab4e2de9b360f3223d0e7dc452dcd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcbbf16b5dfbea68b6f0bb0ebea0f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111aed42decfd1271e3054574d2dc4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b7c622dba8849d54d37322c69c3ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6f4fb22695faa36d5f9d549070930211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3649f8ac70881eff837f916ac5951f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc9b9b0cb3ea3011b920845e4a048c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916831077cfa8900138c4674a78c4b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0170e0c5d7697220180c6faa895af0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddb82d14ab56ce1ce4326a8112eb06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4d15bad7bd2fd8838203508bbb5ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616da833df70c13ba29386dc3921ead218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4bdd9136c818b04d003a263c3200c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af00848424b541a02abbfa0035b796220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead28203f768647857a1e804ea28f54c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3d231d48fe4c2c800bdcd99b1ad74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c62821d3bc22861e104503e3b58d30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3ffae7808e177b8cdc5ae4dd2daa7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50afab38ae202cb67a8ff63e2312551225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6bbdbc07a004a23d376cecf5f21f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dab9cb4a30f38f0f5bfe708d4926af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd971081d345c537c836d3adf45f72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d73db900815d94794758c712b7a1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cf5f99e7005129502650045b69859230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df802b4f7d0d52b258752bde4dd0db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7ae1fc3b126a780ab26ebff78af9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56169e6a0485a498398d1ac48b537f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff2d6cd2d906d6e697132f1f3500d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f28df3189e1f480a1ab360901f3da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a25d0c0af436dfea9468fb3503218236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c440be47f972407f6b5652cbc6b14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef03fd4fe5fc146aff57b434e3a0d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88637a56c147af2bdcea00ee4aa9b541239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1340abfcaccc2a8171ea97dd99fe0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdce015de0f21a97479a0765d9e822241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeff30ec54f21b5933d73b448284d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b68df393354efccdde5890442223d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83540f7aba82503142d4a32510eca25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c5f9a1ebd9dfecb03e3e79a7db9de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dabff80216e44b03749936fa64b2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b24380e8d4eb5492aac168a329240247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026578492830530a8fedf11f0350e70d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d21173d6e1ac4809fce864fa07b805249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afbaf095a41c09443c761bdf92f982250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598329512fbff9987c1a30ba60badb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2960aefc752cf102ee71a235487bea9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0c2f3f1a9decc94599da359b79010253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb289a26ed57e831c488c408110abb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364828864c94a95008d4b8ccc1abca1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322f7fe22eb1e1d98ff8b31d969cf92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3b8c215d6fed7c63cc6d2d9f92352257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebeebb75443e801b203e10358b3ebb3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172aeb9e7b8da703c6e8d510269a025259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86808d6409f31fdf45e12e11e20e7152260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34babc94f357905341a77a25ba5117aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9f9b298cda87d57637805eba13a71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225db04e6ea5a92d14fbcaf133193316263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5392de3311cec1e87239a76fbc59012264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1078b50e35d2a68c18cfb12e36fed7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d62bdd9b9d534f8fe3fb63d48dd1c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c552264728b687a17747839efbc3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fc602b0a1b97abb0e8d6194369165268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5d1dd2193b7ee73ba7b7dbe118105269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46828b5d0b01a572fdf0e75c8f2c78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaea3a6c8b3f66c262fd65c2499baf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc21d0b3627fea9e061d290700fabe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb881f7bd1f64f439af0594079bce9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355313c38b52d1baf08047ffd37c30b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa07f0b1a8e7cdaae7108dce78010d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b54ccb26370ef2fade64210dded88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97530f8057d742c3aa2a668d67089321277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db89337ce445f08bf6abbdee9b7bd1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af52fa9f56cd7e198d933adf3970e5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96cfaa77fc7373184f7c58056d95e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbcf676939009f8794b2e0ceb201bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29924e8eba64033780bbca7ac906b1ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3b97a1e5d1178591dc923d6441bd1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cc890b2e6ad0c6e9398ef8aad6ac4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aeb9980fae221e874e6b7a3c19821285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d1cca4bd2c7b5fbab85e950901a7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99510de5f63117064337749972437d98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a15f19f9b220bd97b4ed48c77018b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc12679f7fc4a3f0e3598a85465002289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb57743a7d28682fed63c6aae04b2d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a615cf1605374717da950205516d2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3b414ec9cd39eec162a9c855f14f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803a83916c0794fa870a83c7e99046b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f84a26eb8ca393d10715913cdf037294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9447bc2a9b53a96a9db8b3ba2090afc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1114c61f90dfce9b20dfdc7c827e20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce852cd843c9adeb20c289b67b81b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107d0ef1d6d7ca72cdd9cf4172b37c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525b4df9cdab0900624c6987f81ea8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8e7ffb70632fd6753219b146d5aee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93033ae6d926b3edca744e744f884e01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8385a3915bc8ca5ef324413b93c008b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dfe81a2c74ca0c9a8ec9392dbb182303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a722e5635f9257f88dbdd9f3c69c9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfe14f808503ebbf22a61b23e49ecd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167bc5165287b174fa1bfe2e29988c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1c7137e8e9d99f6385f9d29d7cbd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930b47c38a81d981a7ac49be23825ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7f087a3bfbf8b7e90789d290e3ce9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3bb7708e66fe8485ac1cdd73dab20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1827a4cb9a205a5cbbc2eb86b94716311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164b32d55fae48811575a02f64095d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca522f7298ebba01b68ce4dbbc0f4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113eec5acbe2340a3007769bf2508d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43912c465e89b45e4d7cf5bd891b7567315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a80b96b279016e97cd124dba9801e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77468740f52415648aac8b7b7b2035317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded29265f406aa92ee29000aaa086540318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecae09f2bd6a31399a23998b1754a45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b003445de939d63210c2e172c4b1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef876afd127cbf6c9fbedb331d8c5306321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3a7d942106404d587f45ef6d411ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141df75085628eef217eaea6fec90d37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45bb6ea4bf01eb0fbcc9e2069a5b76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a9d303f4b06aa0e4919a3c66ee030325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da180f4c6f74d0a3a390cffdf10711d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bcb30a7cd16216b51974c5f88b4e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de81f10255fc3d131f6a2511e29a1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebb1cdcbbb55ca41f8f3adb7298e62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dbbb4125fd62c1ba5deffc9c9b04c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef47cc3efd51fd258e4e0f4bfbe283331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b113e2d763782b00a4d774511ef3225332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2481fb36177abdd52852609621e0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c76c37d868d26c2badffed947e0248334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21bbd7274bd7a23e298638079da85f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7192fa698a45ecbe8d5da535df21ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ef993183b31a4c5541242d4ce563e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c58ba1f04490b05472efcdd9a6d697338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf92fb0d1325b15cad3481a57031ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decb48762b904ff5bf6d309140ce4de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea2581147ea0542dc8c39eb839974c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b09c1b103ac1492b79bda7fcfe3681342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556550e937cba78916eef8df1542262d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559ce23a46096dd1dc2810c59eed1f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b72db5bea0bc93218209796b94970345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23042e95e5f76c98d90e27d40df709346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6764b6708a59f913caf31a7b66cfba3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaff38ca3ddb5418293b072f3cd135348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd57b63b95ac593801f671258f7136d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7235036c6170b8483765dac605acd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7eae3f35f42747a20ea8280b7ebd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ee486d19bbc4c5f8f816d1d2f7250352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2711384a32154753b1669452437f977353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4a0e38366de56d35209dfd9cafa60354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14894d2256d94456b15ed817759d0562355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891ae688169d5d4db11af513b0933f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8ca75e33b018a1930cd2e8f75dc3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c768bc5ae256619d7615759f70de3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7be826bcc9bc775ce84a6932d3458359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cc096d2691aeff3b27c7aeaaef20d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db728c04a89617e75710ef26267f7f77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7a05a097b2e7a353b9c22b04e6ae6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84baebcbf3a5b1107d8afb76079b402363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eea610c464d504a8bbbb31573d8a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20a749c7f0261f0d9a5e1091791b6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a2ba7e9697a01b93e16fed3ca33bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808b1df1b27407a3d4c1bd63c1c5730367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7763d1515d9378548f538dbf2a847b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db11e53d7c381846c70677a16baac2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22989e2aec273fdaa5962decedffe5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d85e608a006d6fc8f4b852fc8974cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537886f37d77c0564a39d01162280e7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478676b5fab049d47461da85176c04c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264f245d7c6c7bb92cb485120977d55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ca36d20af7403a9909627d9cac003375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2e301bda39cc9c04d903bcf2d103a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cb64644b5a77a4cf79baf675d136f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0404fc57efc1734da18250a246753a378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>