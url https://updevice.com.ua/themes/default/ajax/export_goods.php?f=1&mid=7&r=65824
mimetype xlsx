--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88821fa8dc9cfe077337bd2a4f073191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdc7099fac36d4782b8ec82186c32b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8547b5f25433cb2dac357852843c043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57909c68911861e96671a9e138f9d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda11302ff3dd551d96911efe3c51b375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1c7698e18d7b119e18dc99d2ee1f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39d8e28358c26d94d72293f5e1a6677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca1b034205ff1b35acaaa64963a39f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5deeccd4c94ac8302d5ff0e9d76c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea4e40f655a5f8cc6ecdb675d2074e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fb4e92d13fadb1b82caa7df46ab5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b366d9af642f3c96bf2eb3a8eabcfb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b011fa0d17081f3d24b0f2771a1e15313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afeaf8be591f0bd1b7b79a0e3d4e9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8974def211c6732913599065e40bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6b8017a2f0f54770971dbd279852816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe743cd803c351d05be6cf2a047b5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870309282bbdc582bc60a6cfbebe923f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514457d41b60426078dae3a9d5f2a1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4808f79c76bdce5dd51dae3a0b2d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd3c4f650e70e0d011113510a0dc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec460e8e7c9e8f9d56f4b2b41f5d6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117d5935f23c27fce98bd7257e5027023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e030aed11c3cef02af67b7f967fa9bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d9afc7f0b89aaecb2699438f9d84325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6400cba82fa72553d207431e93565726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c010dc21d63746a16f960113a26a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f799fb6eaa8737fc347e2f14432e7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c2f9d89e8ec634bbb41304c0ef9e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad084487c9e74ea2ab67ba69cc2cf9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9030336af77e692dc452523648ef2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b57afa3ef2777f5e2b27285d35b0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce6817e64d54eb91be524cff64779333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84587ffdde1aa8e24184fe7bd3d06aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db80f125c8a3d4098f6cc160d05c05d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571de0b0dfa59d3b3967a1caf3754da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19e40086f8a4ebdcb221b8943fc0fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2b99a282693260387801568be21f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8debf7e04708f11bd2143e90686cf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74fd1bd800c75749abf538b476dc4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a61857838067aab7201664fa8aced941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae686344ac4ef1dd4f71c0fbb2405d2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b230116bc92ff4f94de2debff15c1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654956650376f1229548f65336db04844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa929077e906e7288c346c790da5d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b89bac768200209cd159c93027052f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca2d80e03d7d28a593e1fcafbf0a7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73d7ff719117a405835f5880123d7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0a737a528fd42571dce0beb17c51d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d127408713efb886e5242548f3c37e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8bc7fb25e9a65500aade6cd730c9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c20001bc30938057222cd2ce2019c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f694569f06adef2ca5b5d4e319593453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77700bdc7e1a8c2c7bec692f42b8115254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92848116d7b55c8d9034df19e52d169055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782e0811ecd9d9256d748afddf847f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a74e0aa6866a0d677e011f929fb4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e84d546d493a246720dede87a9bde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f465a6ff9c58366154d3dfa0caef0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb5dde5bfd913c506710aad1d808b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c0c35203e8b502957f909d1d02ba661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91284ae58c5615e3e13d9192c58d7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3e167903b6609919f6e11b36b66a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2166bbf3def1ddc7369f0fa7adb011a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd706761daa2931a268b7c0e4a3ebc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794a492807f750aa30588161a30e0e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dcda185c11be9425846aef6c166ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74a018b11b893cc9638e6c9d5bbdf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd011b1d39a361c23c219071f72aa769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfdea22b9d65ea3557cc29b0a82d2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f71745ce5d3a745d3f0ec1c46e5f4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88711b5e248780bb144ee0ccf0fa7cfb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6042cbfb41f5f25ecd2ea379a644f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3752866f12a50ec5b0985ce978b6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d7c431795bce4f7448d3386935d1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17eee2a86811f03f409cceb8ce16cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b6e48b0413f6085ca7f1f1cdb278e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a16a7d961f390e4d378792188f70778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced916378b268c1115b67efb4f7002779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066671298c0cf07411a8f7608d03335780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fff234bc6174a02d46ff1729946bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df53e5328e406fde81de5f06c71d6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55644724df9116b3905e1f7802b5ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da84e57f5f1ee4c2b451d838b39b0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586cfbf855317876349559ad12b522185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701ffa5d5e7cf900807f767f30ebee286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268dc0609796c52e2238e05a878983e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30244af5105b3cbb506fa74a2f89dd3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019179386b676d9d19708580db4585489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7e332d0a6c12c98b53f8d6c79d61890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5236a1c334755fe8bfc34a5c9bb8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d9997c56bd38780fb39d8b964255592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea8f710449503a3324aa3a4cad120793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b263fc90fc7884acfd57331cdfb366394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be78b93a30852a4c34216a584c7404495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac107a500fa9f8027aa3fccc2104bf596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae60fadd9ed3a229e2eb4c67a9de0b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce5af6fb73b03f014bdfd3c29932e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e252904c6e74c1116e70e87a93dd2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6a0fedb3a3514b5c5931f7845fe81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728632be10ff67d9adee67c2825cf9df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b26882842de1588c2b588b283fc06a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2de29f2510a27c199326668f39521103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97072f12332ba7f0ecbb8e43f5a3de9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12690cd68d968042627e159fb27c9547105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1407308f80166dd15f8beda010180ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ceb64f7c0e4dd255a3337eee07121107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696b2e5efda011f65860cfab247cefe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e696a27fa8ec21fc18bf4d8e73674109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cb133c712b921f2cab33b79db2def110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d702c7c5098e8d1383d89a563b4723111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb636048b48b59cc08950242dbcac210112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e83cd3ed3b21e531aa74541e9b9dca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954054941d4a5fa0b390655ffad608a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7f924c339ae2a98fd5dd7aceb8ccf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd96709119904397f7e8a4253855be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f25984fe2bf1d8e7771c86f8dcacec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468ca165720bd0e7ed15b293e6e5fa3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf8190bd850af4bc3532a4957ee018119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb39bcf5e0236918f9f46a24faa94a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c80492929240cc358b7c08146e12c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4e8f8c145329088d0bf7546c16477122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafbb3b8afe9bf940dd9dee11bb4da8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f19b3c70cf7695359d40f6e813cf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a3e3f96b7a384fdf3cf91c1f14e2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a412702296c00ab4fd62d6ce90e26c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fb0398ec22ceae9acf8c7a12e6b7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b5c262540233ad11869502eee68c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cd78c76a496f97d31186569910287129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99be55064dad52e57080ab295122af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3fd73e71a9eb041d98bd3bd115e35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0577c704c54fbf572ea10110636b239132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1885fb5fd528c7f9a165d27c3f4f2e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f742ce424df9bf123fe509ab6841a53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eafa0a2af19d4ab57c4d9288f9f4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac49a85671e62bc521d03061652349136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6091ace0f685581fb6ebccbc0029d8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e42bb7db74154777cba00c4981e9c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62fa676d3c1351753895d4563a3c1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c32d444e3bc26b8ee3808c026b1d85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7302cb7d36da189f515def5d8a251141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca31f4d30250b2efa3d49b8464a53bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d0a9df95a895b9be8acd6819636aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832a52fd2d1bd4b3ff7c688fdead29a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3123cc8b530272adf76147fd34ba0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621aa20ad3ecd1fe2a2471af9f91142a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0934267c4fe09abb732702d03f8e69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f1a3f14ef5f95810d1e5fc7cbbbe8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5a6c0c2f94234699208dc3e927c05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d404346d6aeed55ef34727c6efa9f9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe92650b976ddd064dca90187d08d26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b88a0ea7d713a8313bf60f0bc7a284152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ca4f24d2f3b9ed29befd50605dea5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f433f97c5017f2002287a8ef59989154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b374f95dbea9bd79c3315f77653bec8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c58844756c2dba9402fbf507dfc7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392e510d30e98b832f1fa1a59f92f4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e61cce51db6ed05444e48e6167688158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72a8a5df8ad8997f40fa4eed62533a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d935f27f5b9e01d7cbb951e7356ac6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34378b6670becf1c37fbfec26faa5bef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b06166d54f3051487c4e5f10e8448162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15af041e39b4f8229c1197c700ba0f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f941ba60c2c9021cc46f878c2e6f02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042121b6e816e395bbfdb3d81dc09944165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed769f049a579193e485bb5f80ec1bc7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db7e3f91f694909443e128dc32a17d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8a77e8454af647c201f013e705f0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa311665467df9806feb0db2405cf6c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b35585f40070d7627b5e2b6d7cce0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360ac25cb4f75a8e032cae340f2f9a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1f1aced726c6316ca3b619483e65f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82d6c456ad4486e8f402b949a9d3c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f25d6932bf4f4d0064db4f6f45c11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203557936c5e9dc9cd8a894639b237e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf39e927135056f732fce5afe23d8cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e8c62232a09d653ab4fb0ddc1b3d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd65abb7c9919d1ecfa7564112dfdae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ec4cbe544cb5b317327d5c595f514179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987393c21901d8db3e3ae6552e7538b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892758a69d2c0c2617c36825835adf3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab9d3c51913571597542bb29269030182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aad9e1d7755fee7093511272cc8c84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e5f27f2df7dc90495ca2937bf8dfd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ced27cf415805243631fdd714970a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd13b63c53a8952f9a7491f7c4e364186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4085b87bf7f600d9a95e390280c7ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f6e73d0dbf6b7fa25c74cc978ceba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f32014efd91e8eb209c7818e596ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e412e25f35fc8f645eb75484d623c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450a88a0e31fe073afea2774db8e503191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85b74d6801fb9b49b476dc90ac7155192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a5bf62d4d75999d3c3881133d8874193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663c34bb262547362284802f7f4e82c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab2b8033612b0c8e2fe8ed40eed7ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51976264de7d71ce1358edb7d47c2c6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9e924f681a09ce4b05ae9fbebaa3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c2d5f7d56285a0c3694d58fafd6e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a768d1afd7a9735524e870fbcbd361199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342afe31ae8a8fb9fa7e31081859e48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee70dd1d9806981c14b1e2c5e3540d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54598b9c72a06d600696ca36ffa14c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f57c7b9679984fa2c27df440ebe2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c8bb74eb82e6eb85d5ad08ca52fe5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceed5cd81dabf03fec3c00815b00a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63da6b703bbde264ca6c591f682a33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbabd37a3ad7e6411900373f547004207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60dff57259746090b0ecc6c750bda2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c780a308788b5fa750e28c75c4609d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f29cc6f9941db4e83614cce86f760210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db0b18e322155069c1815a8da05afd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49cf664ecb12b26ea169577b5c06a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156a4c81cca7f288f2df0ea315ce35e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83698786d1c1f15ba283314f1c0511214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5066582c63e6cac4896e04af1f3dfae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbdcc8199841346112110fa2eae230216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be945d43baada6e6c74cc7bb686fe7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15935b15f96c7e287f74831401abcc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ac0c95b6b1a005c66a80b3a2f9ff4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369aff1aaf0aa86f0e7fde586a7e41e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af96d848025fca6671d1f030988e75c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ed8f789292fa8c6947adca15829e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80a64a9f10d27711ec7e378b137c71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0fbad50234dd9f2a3d06e21c59580224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f021b2c30010828e8f3574c07a8136225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d5369cfd15d7186f592723063a12b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc7be3dbde1ccf86e13157e92b682c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d589932fe40e6bbd2012f3037c2596228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b3121428e13ea3981cae16c69e58a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b02012691a64aa48d760450802daa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aebceea61541920e8eaaf942415d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be46c7637f0fd539dcf64a7aa0238ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111ea64399cd25f157b9a4d75ee3f39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b6f1c8ae7daaccd51b18871a639c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318c9c6156f7f1ca3ff42683557204e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4a9a22bf06045244349540e4742cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292972989973aa249f2440165bd912db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714f3bd00353e709065e03f475bd1e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e625b0db74948d6a4669851f1b70a16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ee0d718ea9973bf04ef4d16869696240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ae51f840f8719bd7557c9135a6e5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a04d82b3ae7b4aae97578bf2ec009d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485bcd372774899acce52ad433ac2f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2efb02a462b63f631179dc99fefc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4746882d8d8a0345e7681d52548174245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08b43aee12ad971a86c07f174dd4ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf2f91bc5065fc6e48ca4d1ee25bd8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8407652aba84d020adecd27a9cec3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e4a7e3a96f44da20fb33f3f809f81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551605b843a5b3a77aebec8a3307184250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44f402d70642af900644563d120833251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fdfb128c0e611e6b0152278619c51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3473fe260b595aa37bbc69bd84ed31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60946b72af322c7d2a748e440687f35e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffefe256a29ab0410dd54fce5f08c07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741d369143c1d6ca65472d8fd63ff19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce60feead32f13897cb1aa5a5c06d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945966ce251f9c36b4519ae15a463017258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d745439e44e803a7100bb354bad9840259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f1c42d10bb5fd52351b9c212f92c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a04598ffbffaedd2bdadb96a1f7155261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b795f5c5206a1cd44c79d52d978b52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248860bc4689cfbc26eac2834703a980263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac88356b7988438f5f4804289cb7a82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e54620bb69aa6ae1d90d54a343c73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbbee6c98a3a816c274aa83897349a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d093c287bc5e07f47fbecfaed45eb6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251961122be21f6d83428c5f8f36461268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13664aa016e952640ed9703703e60aa8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816958a8725e736bb449d57bdf62ae6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd9c06f696a7ac024260a15c52134a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5105fb8f99acd4b0b623f2b52ac63e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397576db6e652f8ef4938d912524810273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2209da26160ef04680402c5b0e0bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f343a354d1f405c45714fa8f4f8ad66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d16644554c42072ec648b1a89afbda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed7cc6a0e27f9c28fd9c81359b115277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487b2966eca9648826dfbad3d519461278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b14296e93bd6ec1b1546648769d07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec02fa36a28475380044c83e965596280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0884cc214421db797b3b99395eed8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad702083ad6048d511f78b52d1456f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281f0a56599ba6cd4e8e8459aa452a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6660b4b7138bc69ea3e83efa389bf74284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0f4d5a5b2b6efbf729897ad21d601285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813192790c5da4a9f132171ddffb1b9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5d5dd2238f8ff5b7dd571c2474de8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd23a41ac157dce22672a37bf918be5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39204200e329656d41318e517a06421b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96c69578cf38dbca0ab354c839716b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40749ad657ef51a4c68849dcfe301313291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc03f4773338d01ed1d1f91814fb03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ad4c7e9e0ab9df10784b19306cee4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ed505ce850db8c947ca17f1c4981b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44002e93ca79ce124d31ddf4b89a7609295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc06ff3bdd9f15eec1a4d6f3bac724296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f990b23b2141cb50a59c45ee35e80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794fb6790ee7c1b288591266fd75265298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836be07a11e1e1d09de2113172a3c383299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d2621b79c1b0a5cbba23ed6a3a42d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e50c367ef93054c758cb55bf6cf08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c31379040d9cfde9b941c448431188302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821336662038557599ef48d3ecb14a78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b250156c4cad1b471695ce9010ddb60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebd737ab86ecffa8973b852ed1b5b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735a7c2839e4281b259974c79c532f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e87af59805c89bda7a1e430aaa23c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb2e686238cba6029796081806b0e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab533626b31cba148d2304a160643fc2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1233245f47ebdbed9b76ac82ddad6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9e6176660b35ed42df4762406a79f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae1491af02a0ed710d3112f31d146a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a56fdebb1cf849d3b60280710f8f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b0f3b8cf2176fe51c770fe5d4566a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4cbdccd7a95de2a54eef41065956f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49446e834090fc4c071ce36da6a3989b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476859a66b05781e732b92b8379b9fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c250471ac060ac58daa5c1bd1efe6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f078d1814b3ebae2ba37f783652e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bcb958d0d836754db4ce2d09c1f4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e01a37bd38001dd80e1233bbb3da4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669597cb87b64f0c33f8c1debd8956f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad30d9e3182d17bafa2c21db222d300323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f0c7dd8391e560c8d4ee98f8291f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c70aea033d215beb2be2b3cfc2db7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f3c4202d2c6477014ff0f7af55794326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213b0c62fb475a40db1cc6d7af2a216327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4baff028520844310a9c6e206fe31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c552c5e786e7883f59df8cd1b418a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85f67a37a5cf5b677ae45ac45ff09d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de6e0cbdb104dedbb46f4108746466331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302e92ae10b4e686525745480b18f5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bd84a3d5fa12c0f9184f073077b7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e61543282b8c6684cd8e256a3feca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571ed216873c9af456f66d235ebea18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3da1b0c3c84a30c03891ce6c742615336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a1f8ee3bf71c6790e76293af430ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cc0ca1423d916c1b890e8f88696d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143df7af555fc1be5ff7fb2116108fd1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e439484ad0f642b890c6e193794b7ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087c0c37c8017a8fb1cd4b47764d5e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4921e24c09b71f525295f3f5cc07f84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d55555fd54b75a2bc8e16ac0e1838343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc5224ef8283c334b16d60fb08690c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62107986ceb0a19af92323ef9e3e29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40b56874b6b8f38d1c179376c35213346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb72534d7c13675c95e095cda81e60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c617863312f1f5953731b2bbbd52413348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad4e46cae2602bd81b3eaa329a82ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f9453c1669f13b6ebf0e0ea4cb01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbdb2f476fb697a2b1c711c74b9765351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d9836194aa15b0038927ecf457bea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2a879cacc4b587aa3d53b2d97379d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a4bd410bf442e8eefff0a67906e51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed3518dd526390f74ec47901b5fa79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2b898a9d540922e0c5851cae761cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b133ae70645931773a67e2e1edb19a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd747bc5ce1af4cff086ef659b7a8ac0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d727d14eee71fd3015b6562cc51be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bd433f1f396e4302e10fccbd7a5e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27514569d49ce4efc0025fc77c7eb1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e81dc80afaadae159474439511387d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37413cada5cdc412fb958b8d321a3a80363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81b1a74692ba374309c6cb8c536797364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef6a432edce8f6373da4a83233713c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407b1690bcc8c760cd8fd21f6af4817366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66f408408f102f14fd5ca83d485e20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291fcc048e30f07ac68dba05359a902368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177a330121b0b7457463b38cf33abd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff75e315fc9e7f6d01c7b28a5ad2c94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc987921497a2e7d61b0d7ac8f3f7e79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4366e06cc61ef332a67ee5a3d36a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a743d3f2931849aacdf0ec017499b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8619ade263bd0f2ea3650c1054d58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2485d3bef920e4dca3383cb0a9afd58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e38382af6ac360009e80360e1aab5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b16bb2def585a94a39695ead509791377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823c4804ddce988a1e5e501d554b8ab378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cd68769e18114c154cbca45bc69871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f7319ae55e198fb0125e269b79d302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c613046767ac3462e4c5b4772f0ea1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafd1307761a257b5286af7096ffb4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344cdc67d00f4931ed6ecab78176a045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fb5b95eec5ac1dab7a0b250a39e3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bc708a26a1e48612b75f1d8d77a567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b416b482c8d3ff382abb00b1d77c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cca7a3b4cb76ce393f6bb7cc248f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cd757e7ad14d2632711b9f0de812e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dbee26634a1b2fffb07ad4f81adc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d92aa136a8f49623ab59e523bec58312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768165fbe5243f3d2d69db58656a475813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefda0c0743ed24d41476b40da384e8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b9a33a7c35d57561dd7f90f5dca8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57021c6ee383477c05ea6913dbf2db5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7a3ce8ca28f8a569df7e946c567ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30eb81192d2d97b7f2dc43d07c0cba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00391f4d3131c639f6fc3e8f1443f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893fb61070dd5403b3c7770037cd5f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8df1c9ad1a581e813b03d4c21c15821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca034bfe05e2da0ed206c119deca06822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5f2806755430491dfa78efd5a9fbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e179961cdbb148f5be82a3dfdb630924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb34132db02fe4f7f2440a48d6d373425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bee56b95dd22540440b77d795f3f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014daee21871679bec18111f8d92f5c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34341a9f54e8ac23020dd65ae879b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd70c0668fdbdfe398feccfc0b6ecc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635efdb1ac84c11edef86e949a9797d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56079fd221c61e6691cf9e4e2397628531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9b067dd7d3053106333284ebd7b5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec76859e9ad619b4fd3920c1022e6f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89eb6a07cf1640f21699e8debd486734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c2f5cf06d4048fabfa72eb1301a9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef95ff8a1e41db8b182c5183e1155336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ef736f12ee1008ecb0b1ad141a8b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2f158ea3192214491d5b434d3b47938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7961a884e6ca37c69787cd6dfdf3dd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f9bef4598ee54fe6760ac4b4ea58640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015030ff9d745874c834eb0bec0fe2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346de8649ed86aad3e1ecebdd037c2f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2b1b94d31ae6b9fa99becbcaf923f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b529fef1a8da03666a8fe3dc7c8ca5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7d58ad72f4fab4ed2de4a6b808f3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6218ed9a17ff863ffeb5755bc4b7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b738858ca0da1ac8231c0ab79e3c6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef60c569bf32dffe6ea9281350caf8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8665e15d4b437d91a18bb90549ceb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463fa1b8116a8d4f772c427e399160d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63a55cf6bdfcd6017035aea2a0788851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578be408cf90be1e609d4e0959487ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c82d93f0ad74bae3492942f6ac289453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f3acc5efdfd2bec4ee9f8607e613654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60720109f048479705b455337736101155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b157e4637b27fd96ca28afe71a66256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d929b088b5ac3175264f0b40ffae657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c43e5b5d8a68817c9d1cae3c496f3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86899ccfe9fdf4bb553544f3d4cffe2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2b1d45a082982bdfbb8a47a67f63b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249c8b96ba288e6c31ece9eb5591ae461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf4b27ad0ea92bc5ce924d3655ab7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d71b3da85e3ecab928bfa663eb40063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eaf257f45c36290db5afcef63fbc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeff0faff0880a402009ec80080789765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f2d1b5c78d9c02c8248a9ed305d6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe758cb713bc0b3579af7d80c3e1c7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be0ed94731195f0c738cca4b8ebb8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef76d265b7e1ec43ebcbb04f1597b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673f83644862d080a16905ec71de0c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ab46f99de8f3d06b605ecaec702c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817a8ce7808fa8a6975ee7b9220983472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6e45f93fc0e9f9cc037453c095bec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b85a734d7d2bb2b0cb6bcf2fa2a2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e7d819c13b74b3bea86261186cd4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a607f17a9d8f4ed873b72b3e0442e8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2048361194830d051d86a2d8ad23a9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87405b051ffe46248ee53a14fe0c9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd684d53d942676bc3f9bc762f7c38879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3e4b5160d9e3fcb13be8993a64db780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146f69c4431baa0a137fca1912174dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecc0dc5c9bc46a9b89cb3078c530d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aa067fef6aa4469a8b67c6291155e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb246616fcfc075ec1a6caec25fe60b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0f25602b63049abaf155e8fd34c0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3edb7d7968b7ea65b6c896c38b656686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17c8377d06bf1f633f18fc0fff40ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef36ce37a6801beaa1322a95606c72688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eff25ef778a7ad0bd9cbf28e1842089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46e85f08691e6743ae3e02461e286590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f018102c656afec560221dbe2e209e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc1711c0217319fbd781745499df2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a8691ea8c6ad7865c0a9c0f4e812b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bee0190bd41fe614139ffa320912c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886c035d80c56b0d06a8d6346492e3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabeb293cc1c7ab39bd572ca5682b3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96d130bd2719619707ca164d537b2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273402abf48756d6e197dfbe8fc4f37498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ea84f529e733e56632bf87be9c32999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9e0e739199b52ffd3f1a487d49cb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc47ec27b1761577e840ca3b4c56dc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae77b1770ed2777b731bd7c19cd736102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a1b5ca1301454335f7d621c6350dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dd8fc89e073f7189333c40fd0ec40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c409f9c659d13fde4f6c8d19f09e61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c5c3670ee4cd2916a8f4392f455e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0198e6c2fcaad5b2412d8053c0240107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a7dc65aace46bf9f3652b2cbc011b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2a8064944d09d7af215683f1ae401109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd613d48f4b4e5c6ab6e00a5d3578ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09365f66813465461a11624b95856e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24686b4a0e3441274b1ec0de7520322c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ccb9bcec35c73a7d6779123bd3a5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a882898db4ee5a597b2b85cadc7528d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75ff0050838d695fa12365316ef744115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fd8806d7eaed56d168ee6ac5dd373116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609b5c29c42a4191675c6993a30f9b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e13240cf6d4d68b0c460f961990a97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb2ace474eb1c3e46b6d7f85c9aeaf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa3b1652081b76447619e19765471c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499684912ba92159d331229c1eceeca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0923cbe150ffb70cde1dddd4f1753122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd13c800fb0df2cdd15ebc7f5fa408123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b12cd79b08ead24b8f99242464ffd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a817b35c5facddcecf5ed44ac53a4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a89be5142551c2c1a5f5742fe987f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e55859e0fe50e164935e1ac233c26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caec9182ebd1cf4652d639baf74ace128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f539fbbe041b695afa5f8d11157a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baf1ad34fa54bf722e24a8bbbcdc3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694213b9e6d0dd4ea903a57c47f4d95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac918ce2bb7e6b45ba5e1ffd72215d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b45e6123e9b9994c6749eac5e8fe84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099a66b1e13578ba6cfc4c0c6b383d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b9a3b32502fc0727d48ddbb571ac9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2e510b59a8469d816f45ac15d7569136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543a9e7b400d251243f361b962894bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11484a5d62c616d10ea81738f1c1fbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ffda679e3142bc8a8bd1822e59451139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3c85df60fd9887c236ebaf58d7de9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369503ba67b5f1d298146a282f1caddd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7694dad3ee2947389645a751a7a3453142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89396db61aaf72930b8419648c25e88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3eb2039d8875396fe24d257973b3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c22394064675a30a6296a22a32634145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7b92874af18cd89dfda944b66ed3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88009075e939782dbd92d882a7f9a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c2e67734585f1ae190b2c3a6d864a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64d333978c72863dea16da393c846a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e08233dfc4e4d7da2775723030fda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594a9110856445949afb6878b340a38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944966efaea8ac7b27a4a6112aee927152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffbb7f7eb0d6dbe874863b76237b2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1716867885da4fdfcb46118633bef9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af73b74d66f5de1899a824bfafbe37d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c4c3790c203e0bf646e12f6bd3a67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa15f6f5d236fa8f1289492ad65f2af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b889489e0925cb6ac73dd357d6c0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bbccee388a273e2952db5ede265a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd2658f316997cfa48f80c23918a60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b16ad1c68df7be6582820183f2c84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026810f214953304fed6d13f914dfa4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee3bc9d124760d0c28e4471789d503163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e441d7821dfe75b24489bf2d3e454d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19ba500b40ed61f28d8f1458eaebc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b647eb7aaa2920b45b5251edb25023166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efce58f8fbf03bb207def3a4c7306cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeced3ccdd3fb8bc440425be2ad526168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe27d1a46112e7ec35b612cfffe589e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b79fe14461162210611431292671da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b9d899c5f6d6330aee7e555b85d97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e104ca7cbf49d70e86488361fc31f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a31a7a066c17e0794c3b993038f766173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd902ff6e58a3e05cfd316c0dcfe81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951019288023017e7fca7a272544574c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad310539bc232d6af77cf393d3d401176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36452206aae25998392a35dbcd36017177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6462a29d7b7ab1e3c66c5246a31ccb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f179e0df5a8e697d92b02cc43467835179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e71bd91e36cec5a72528d41ad0968180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab1534afebe78d387b7aafa25789df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e0eeb179e022a720dd34b161cfc47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fd40784556f847e05c391c83ec219183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffb16d3c7b3b80da025bfe8040666d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e3c1fce0221235037bf1db063ee15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd23c7688179d205bee8762a0ab50c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468aef3230ced4f3e8aefb212035af7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a5eef1fe4c1bb08b43f63ec5e317d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7a6bfa8cccd25954ad8879e2fd1f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb3900ee0c48b41222359316aed7d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227312255de821571465c135e38b1fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f8c7434fac29c00a82601ceab7482192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba445f8e6a2ed072443a58ab95caf7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376fce6d0236ad12a2650b68356a2bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b30d3e898e93e3f553a55fe164dcb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38942cc90a1926b8ba9be6264266d0c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa76167b3b0c8f0f303b520b2bdf23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9aeb283cd8051e2d6e0551ca55a41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608ad6c720f314ff2591e58bc6991fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adadc65fbfbe611e1aed52416559c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22eae8b176868977909ad74caaa635201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745566d574548449846fc1e59bc87c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbded504a8cac1802edffe71204101203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58f4fee067344be28bdf7c5eec37e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169f3a2ec0b7ce67e0a77f5e39fea08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f496483eb0f6e7471836b854d63cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36ab0d2ec536689967ec20e41bbb5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13f9d66a13a742f91fb78c1f57c867208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616cda8766f8977eb5b813d65a8781c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10880b002bc651b552ca94de13f4f56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8033c277b1ae9b1a18f69c0f62626211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebdf199beabf534841aceb93694f2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea190f22240d4a66c938db609be994a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f295405d93b6bbec1981998a4cef4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4009607b785efd7d7821550f25dc26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738e634a1b3942caed302c6858d2499216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae208d0559845e01ef21778c34e87833217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48245b7103ed5713a6d3f55e05129db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6ee5d1f8860016b133baf4d61aaa6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e9de4f6c6a8ded0fee70147ccac04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9c3cd748027f5b3ead3f445c7e9b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b429ebeb4fd02103700a3f93214888222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c96e59d3904e5f04383b8acb9c439223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336dd6ee84f474d854f14934d206af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c347cc5198b4237245a4a91caf0c96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08dffb82d7b821c0262922a45f6122226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de596f9ce88c42d78c8d57b4d8fd2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925725eb7c6d97163822eb69cd4ece55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61597e120f7c70528221679d636c24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9af30197b4972932ed9d95f4fd98c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26061fbeaed9c5132b29566825d81f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b850d3b45f441dacd13767ae61acd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ca25aa236a1c521231a4b2663d068233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85154f70ae63bde57953e5507cf54422234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320f16ff6deca89041de9ce67f57059235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9adc99f4e01d8af0fa0a4a3825c5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546255687ed4ae208d3dedf840e3d37e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1c0e77b5e4cb447a36cd24358d2dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca9b6bbcafc89d37c4ef7e1c69586239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaad62ae5c8355e828cae9ebbb02c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425c54ff990d598c8c1afe1152f3986241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b02243246356a8f5772b4048999e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464c4b10f2319c9378acf9bfdded0df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984a55c12b5e8270a60326b7fdcdbe1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920857944371020f80883d7ad4f955ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5d1e369584f347954738bc219f843246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747016194a4e9ed11533de1bce2967e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90519ee84ca4ed05de78ea4d58ddf4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bf1866d057a64927e42c3c36fd4cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f6f389f38603034532441f687933f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5ce779372402ee4c22e73621d0fc3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562cefee9f8c77e8599e4b9f7bcc896252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8f0268b44de083de6f50f2db684c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839a5a87ecb431a4d7f2ee97942f473254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db60142add3d54829c97935430b5225255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2e538590f264a7047f0b4185f6f8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156395b0005dbec6f6a3e82f1508f3ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29151b736a72786c51584aa674e7c140258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b587cc4c2b7335c5b80e075e6f49d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd998e2954d108dd381734d0adaee12d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb203fa310ff1c2a9230c69d83ba3cdb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bacd1166da5627491363089b125e71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efab2be02f78e93d59b407b0e69e424263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59da13f8894caa98838bc966639a2f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e301e51624beaabae2e704274a37a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05cbd7445b4f0fe48f4da83b20c3a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e26ff09a305512e1798b0991e061b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536570082fb54d2e9e2b2ad679b8500b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58567220f2a49725a905e0365b98c73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cdad324b1d592abba236904be5262270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ab32e5f37b391560f16557728cea8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05916d6f69347a5249944360b37b41f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d63ce227e3584cb83420b6f2ac795273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e785d925db69631d113257eff32f806274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5b51fd27d544c9dcb685658769144275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a5ac1c2a2b16cf7e2951d614c6f7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47322707099cde4d9b362147cfb775e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bd52e1d40327cf2826069d71bf429278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be963edba1962e310befcb979da652279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f861b0b5c4e25316724804c2c0473d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f5eb965df696dd4d9e6a53e1c4039281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a37c8d45bf5ef2c577fac046383d32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a5e5024dde9cd91f1cac11b55f72c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773ee63ff3a58b2764282aea51d8ad6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ae2ea436f1c756da749ab4a519bde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384f7972e8e5fa3082a8d5704e69784286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c02da64a4472f35fdaa79e43d276c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad865adf4f17a6eafd0c5d66110ae330288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82f43779e758cb2ffc40857cd94b73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764845517eb1416a061ba87b046a848290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f62371af659e9b200b3d9d3795fb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e7bf1423c040c707a6505a34605fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c746c6872caed0613638934523e9f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba21fe36d4cc4755268239e88b7e239294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfae2f6bc5f69b8f0c3f078c21eb12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762798624c186981f92097d3212332a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2af15f8af9a072a6b966198c5749a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a832c74b40a8ac3beab3d5eb7e5001c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430f33a96e8501201c91da070ea401e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbc8f63a2eb1510ff9ab07a58954d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7f4a169cc553b7b32ae3de25f7afb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858294f7a88ab395cc483b1c5249b8e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af8b2b08d6d732d4635ef4adffdbad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33cc34c076cda7202fb4c7981ed395304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd9285ad74ec9f0886991acc94f065305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec02ef4177f94cc59a7aa4171c57c9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72ff02c5e00086b8ffd82ba1d0771e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539184e42aba217e38d4461be00631e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2fe487a49a311f20c2ac78629de93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c1749fd59bfccf2234b7ce80d985f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b100fa33ec23190c69ffd763c259617311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15bbcae75ae08d2dc6a23a454919ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34f16c7e3fde3a8417c6b1870f143d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a33881e15ea7394ff4220121e639c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a79aca3d241c712775254c0d5e0be4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cd9e145d4179cc35425a3fda1e0bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db4a35d7fbbca5c70a99fc0084ce6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8f2323851a8ce9bfba590c93d19be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3ad64abadd1e7e7008600fc0eb9e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afb7802ac2545a66111694ca3598c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1da820d0646d6564b907cd7dbee066321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b62d6e63a05c7c001f41cede7be29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d9c57dd65e017d123359f9a6d84bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06729d8fcdb4b3482c6c6ad311381a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41a389453d049ea28a8bee47dda4d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17672d16557b3919e9b7c2cd4059d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6480f64ad48fe0e18de87f00ea9ead6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cb57fb9cee38b14d6201f4a42d0da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54279b69bcaf12edae5fe6c019b9e9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b9fe2f070223dff55c6007eec3dc3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3079d6b718645f077cc98607895e6b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bf42f8350b8a35257d759c50fd906332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b154444fede271c0fe275bbac6b82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04dfeb39ea87c5de08b7261207ebcc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ab421de090342430a23c399c6f7af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9526e34a9c29f2d5f563ee1015231b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af92b818e5c194a876543a348ec727c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765192e2be58d254e0933ad363fc383f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae205ce94489bcaedf291a4dbd4290f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3f2a2ec01ebdf053b3facb7d1cf32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00230582b92a0372e36b034ea2423c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05409ed31ca95cb4ab121c2a317db9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226e3c7782421ed3bb1a2466ea3c3c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b96af1c988c32ebab38e1633791dbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517737a4967d496a127700b2a7bf01b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ec1c3bef9a9a6c3424f3887f49bbd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adfece8e2e47b5dd9325a3b8042888347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5edece209832e8ad35d46220eb913348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38155ee6de7caf414872191198ec6c31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8f6ef0ecf2177cdf409318b8c4adf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f37d93c0be581481a7a6105c3c32f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e36c46808d348db5920f045765f041352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705979242134fb2a494466db7d866edf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04bd5e96d8c4002ad6195b9eaae3d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359d13a92dad402a4015abfb25311cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170e9a9464469f1446bf2eccb4e91d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f51254e64c05054885dc7a3b0ed5b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2d4476a8a8d163f0f004554c84199358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec5ef03fb08e520b6a95d59e3b09b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be1cc365c5df1d66398b427a688367360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bb1e1f9a099bab19b8fc90e72c04c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76dca8cf7ca9ccced1e7a18d08e960362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43def8a3f38e2ca4481c5f24cdbe383363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14756884dad904e2c6387a5523071933364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566284aa6ed450d5a0f2b8b33cb5f82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09562e9d091d5044c316298699421f4b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4be7c220098fc37d0f8e369c90c76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6401f4a4063d7386e26345af09a03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40adc2804476d5f54b4516a1f24f458369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7c4457d5b9bda9f90c3e02825d706370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311497b2785ad8a790c2823052e4286371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4df15294b69a177c4a0bd2f0c88331372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2894db5c666a3866a33a3dfcc9f767373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163fbdbffe5f0234684f5e1a26dad9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff8d2d01fed43b9588f3e773c03c56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e179807a611ac34532012b3c4ca9a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742074abe2bfc6efa6ac0753d2eaaf99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e98da29b314f2bb541d3df1dee72bb378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>