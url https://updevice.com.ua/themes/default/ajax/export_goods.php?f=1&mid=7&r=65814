--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dceced25c1d5066d8bea2de34a43aba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81aa0e193949200879f71b682235b2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1348c9a857fdedb3b05a8d988ddaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5614825b176db757129c55749bf9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5c2d8f8eb8a90eaabc603622bffb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a6b6ed6182a68b4216b0c6e8333176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a7806c2e8ed7ed207fcaf9d6978027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd219277d36b4b6382ef8d0b258a33d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f31c9ff3d059e23285d1e3b28e1a889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d9c00c95681215167e7a6c9fc561d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef77aad4d698f2bb2240740b9f2995011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60594a506dcfd8953daff846001b87a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7ddb69eef78b64b3c8a0763366a9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc147f540e1d04430a662de9dd77e56b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24179033f208669cc1f50a296d6c84a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74bafb86f1f7db27608edb18e8d64016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159bed4b56f7c7dba1ebb97932ca29817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882940965213673c357570438f1b20e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77e81dfa537326c1334bc30487371a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c88e7e5572809ea9409d7bcf0417e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df342c8c7d218995db31e68b18a74021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dda34bee2c85cec4e5f4c30a48e1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b68664e432d806cd2e65c66db0278823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd38859b9306df8af7360a9240e64b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e76079ce7cc06f6921d020206686025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c531e624fc440ce9716e74a6a340426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0a4fc7665e135c86eccc5fffdc8ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af201fd9359307bfd5b6bba784c5909228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffd7a9b24f68c90b943329ee2a2a9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825700ca7baf1d46e207d51035d8c6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5efab31cbfd60ff7275c88e50a5ebf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91459b4cedb1d5b9565376120e7d35ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf62422b20cdfb59893318d2e838d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bfef48da5d49cb4bf0005f8fb659a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339c1bb673182f788b3d0fbd57b8ad535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2307046d01d9d68677ba31b908bc2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5fc9b3a7fa823070786b83360472737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe560a5e16a8f8ce88ad20826b75d86738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da1b6f8135114d64a9f099a1f88e0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb77f584dd662d1bd6fc73863bd88de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6f02107bd3cde37963eec7d0ea1f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c1133314efa07aaa327ddb6a9a28642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf5a8b5ee443eba1b60c8910b1008043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b6cf0c73234f123ae7377b4a68df844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360519615cb506fb80e7947dcbd53fbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8d6b6ec945c4ea280d89ab7bf8d7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545ddcde15abafa2dbd80a90acd214147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5d8a43167584c0932b5d47fd7821e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2989e17390d876b6ca1b305f4425e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623153d71e05a3b2e01e55696e3193c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fab89b1d6afc81866bf2f20fd9f60c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de923c32fb4efcd9341df70a0b2b2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd18f91cabbb3031bb78f5f5fb5f2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f74b507e1d4009cc1c00c6dbcdf8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7d92b200bdd7b9f5285d0a05cba3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77290be87adbd9d549a23f10b3fac61056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c4fb1840ceac5327752a5eebe2c8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4b90cde22df798442fb609df89bef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcd0024349cc13ac9437c65fdbd4a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47acbbb3981654f448313f642897ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9492062ae11d4c122754d66ec063661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a433df0915b931524bcbb209d79525962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d25ba16aa974bdae7368d5b2f0fe4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd06385b03f6b90a55dd90abad7bc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60ddd064bb37764e4c6ce21004779b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9adbe1fb1fc51d3341c0a14119317e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276d58f8f84ff81e159634abbc027e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d384bb3e2b28cfe58ff7e27d7101268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa055ca853f3bc4114b99b12350017b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958c3589d6a5e60867c059c5beb79c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b79a23057d7c28d22b66ca08ea00fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77d9f1d200a5f2761e4d5af0c4695672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacf5f1e34bd600a46578d5fef135d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31291e7ac69da67de87d7b232dac9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363808fe75ee58a21d2f45857827750475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044046ec519b768185a5f9be074b7b1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd69454ff19d3da17340de3bc7419477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8930f2480973580744a0b20161d2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceef66bb1d9731e3dc164d8819793f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee0391f0c698f6115676164e2bbbb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8609989dbaecaf9a7d435a1478beeff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717907a5ea85a0fb4db9ffa34eca400282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37ced61c47d85770fcb35901b823eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f543a65a2b5650ad218ba1916cb5e4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7a016997bb85a7e1589acb1e5d8e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc52aa548f4be73eb87b89d6580a0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a393c612b4761071f3b3f360d235e1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8573e94d7a2cd289b43bd6b1816b52a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55069f05cd5c34d2c098cfcf1ecf2fce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f98638c0944a29cd7471430fee79c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5a50aa226abb33be1c0cdf7843db791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483c1ec19d21c592db33013af40c73b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb23212ba6cbc4140cb5f4351d8cfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb795391afd3269f522659e15a120a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de908231e01faf20f4fa6a9ad8e312c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd571ab108c47ffe15545fff145521296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e068cea364c43bfacee9ac2c575611497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d224b3437f0e7bb231dfdfde47afc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c706084ffe1d50db000b7b137fd777499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980c726a589abf62f14952e41119dbe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d7ad7f96f402565fa2dd656932092101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72045477e6293fe00ca00b87a91c63f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e647d615e1f23c1c27e7b697af9990d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fa863666c3ca1cab80c62c7e765cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881ba4fb1d0cc90a3548a8048f0fdcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8515affc2f32e4c4519938169f9af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b36c5b9d20f0bcb3991ae1ab499617107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113b3cfeaff20956c58a383a6b607d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054c33c8690ccb6d1be53e10d935688109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf065258a5b57dc9d259c46784b803110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2bce99e9523fa70013a9dbd317fa1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93912a7cb2e218440c485717c8c3d939112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59644f12e74d3d0cbf7fd20a4b4c35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707100cf190b5ef341956c4874129cd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85fd0ff476c77e96f7829cc7e15235115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9915ca94c40265dc60b89b701630015116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e0105a39c326b6af3e12e6f1baffe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca58e4d431d82582b116cc568bfe81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f94550ecf29f2821d6270f109ac88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846771c9d94657a4767c3dc5aaea4c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd363740de7f0c1ded4da05095d4f65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc09955dc182ca30c5a2a8b3e4a983122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2b30496c0c68a1780f6c5d52134ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9772fcae93cdbe4862132fda12693124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504c89f2df598a7480f170f77c220a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4060148b703bb66337d13e6a53cdec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f019d2e6b62fe2c7c2198d51b0f2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4139b037263728f7d02fed9b31241a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14eb09983641c5ad62ac29138a3cb4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458749428502c04b326777f93e1349d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e374de661504ae08bcf3ee6508508e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdc718066c8ad347752913b47736e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d991096b6a4180a89e2548e57387ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e3cdfaa143ad842b2d897fb8bfe7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d0ee442cea918bc462ea7baba2965135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46896fec86d5ecafd78cc6c9be6b1a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261200ffd0b42e5d941758128ba97b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58c12b2134f742698403245d4e8649138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aa41578689854389d5cfa64d28c16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77de769a806e4d5986dc2377b1f523e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566e6acb3f4486bbc56280fdac76115141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71affa322de39724d1ce1595256915bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbdf3f8bc8b464048d58fb3de3ed16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89774658b7e17b043a5008c5b53fc5c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62fd69636025039f420ca8f2bd7dcd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef25f68b6ecfee66a3756f364ea3b4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7797a8c0bdbf747ce1e6ef773f6b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef2a41e2b0ec3b1dec14c91cfec0c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47a5c6591188b452be51ce3bdfba41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3fef3849c7d07bb5aa1259aa0e66d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250bf27f45fc8d7947756158bc38301151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fc6022a00a2fa542257be5f17c727152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c28f0942815452b2eee0b7f2f22598153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a1b0d9e9e34304796649c3befa1d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe89607230975e3f1dee33772123a4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e194ce4727b56ce98b4c1b747e510a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93230188c698768ad897a4881feddb01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc3aa794dfac087793a84fced3a5bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba4492f353faec7c0cbedb91827637159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638d5888998c2dc6d6da673c9779a3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef856c66a025a79e8303c3d3d4f2c27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f6d50e0dc0c5c757333a05f3f4efc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9af023aa5989301e648136892e9b5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798ea8bfb4e65918324dcee08121a0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b15d6ba3c2af85fbbd552c10a3496a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e51ff5045a2594d4ffc33ccc6aeb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceb826af542355599c809675544422167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e38cf1440f13c5100047aa42ca6f14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203f4adf55e9c612c651125460f4fbc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341218e65c6ee5290810f1c3fe9cc7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890c7bfe22d1791a45af2cde1fcc61e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79fc05472d387b49a840b5366ab099172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a5632697bb127927cd11b03efa7b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ba88f7762be6a8b2541a56036bff6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8db0902f3eea9b33f8af9927c999e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9118e17d8190377e6250ab0b3e029176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380262d84d474e028732990fcd258ef8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627a544315da30f33467c88f4eaeca4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960d703da1cfb367c6ba02b19461782179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ca332b5301d64c695855e5607bdde180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce82ed294d98b90c138c53d7eabc63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ef2f8ba629556a97918e99d1a4c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510ad3f12e4a47749bf314afeab2c1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bf0fe8c5abc872b6430d05b280f44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807906497a81fa07f9602f3cc7d84954185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e80d5337f2fa6161c81c793c629b75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831c4d705f1cb089c67ce177c92fc6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df80c86d50687628e7f0de3a288c35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90bc0e1b2dfc62feeff895fa9c4904189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d8d62946fa4bf81bb51dea95f636c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b898efa638c08bb12f38f041c8e2be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d8ae7ad465b2de6b0d10d8df8869d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b5fcf5bb5dd614da90359670f8e04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134822ac6d3433ffb988d396f506f71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450a8b0764308e276395037981f1570195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caef4a985510537a095c64f18fecde196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393823b883f729451f6e2a8dee5dcae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3895944ca96df0246c1e60de7a27b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef196726ca9051daa6a45e8d1d9c1c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924fe6ab1631a0b7d0b57b7d78b9b4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15b36c3e2452903cf58fd3c2f39d60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe526a296fc5868a01d2f9bc380001202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6b874a73d7825df61b1bf97b7041c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da5bdbe3ed871b5883471c0dd8c1cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cc146bef8890808e1745cb250b8e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f6d1a374d3a2b054128947f0d5872206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f1752da345ebf5be880ca04b6c226207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1f14c6256899050f580e92edf8156208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfead770d1ca2214217d7f87628c971b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbc983813d10feac25ded43fbff202210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e54d573ae775e4c57a50e005753a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311f5352f676fd43c6299a7f80bea96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff33d608c96ae0ef478c34a762f9ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1c050d22f10391f5f3f78a5e29ea7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bad45603b9ae43ae969f2f374be73f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095be05e8af30632172aac33294996e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f613b89ab01c6a79565b0ff9e07b0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3831d87c367e2a4efe3176c1e7a1627218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476ad4ebabe689399506d0698b80da3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2c7956ad70593bb739a526a79841e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275d8bb257660debf925124f47d8fcc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d81b275ed30f26a35be7e43484017222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6d5b80d81c0b4c6d4fd30c5198117223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83ea5292062ea2c307c2a3f2ec9513224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b5c7e24dc16790b18a750b4165f81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaf481da691687da20c416a547674d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4d3541f886f1af64246a722f1f988227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027a341eedebfa3b71ff0f67f34d59b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1fb0352989136d3124e4f406f7c80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d27d310618742d90f974e005b628aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0e0d94efecf642c29c6e43f96931d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f923b4bb8194b884d43585637c2655232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ea3a5987713a8de3d3511285aed47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e2435e230f3a8f9def537f3dedf03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629c86ea8d5ed192c3302d74997dd2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c21bcfc04b6b978f9bafb8193face236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f5ec9f64140234fb074564379b1a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d37b75c5207eaa9acee48e1ca2e226238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0d5552871108bcb2a6a677d9fa25b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0462a4caf81f76b121794a983b422240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f0be4c6576b522c49d28f17ae2154241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873c20bd5864d78b8cc0e70f9d4d2f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6ee6964c8826c1c24aa0b4e644c69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fe5a987836dbc486d3208407a0081244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80a86c9b4e68bbc5380719b3f8f1a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b43325514c8ba7cffd3a582a7202c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ace31ebac7246ca1d17f372522b55a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf3c92f0172092eb42b8d978004b69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9ce923820a2e6cf08f641459f6e23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef16ab546c8d81eae4483d330178f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107f51e1bdc71cbdfb2864f0d29c4f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a541c763ad37f96a50528493c311f60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074ff5be18b7f05785c6d312265f273253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e6104d436884092365bfeea504a5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea9315663c54d19807cfaef161adfa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3775fae91357a624d2fd69eabb9824256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c511fb5c1052460d5d62dba5118de3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ef9c8899c3d0e5f7b4461ef7ff40a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840199d409e15e68482c224d0b465ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf5b6ab295f8c322878f6b35ca999b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4fd8c1eb48cbc55fabdf37eab1543261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34c6b855cd3e6b5382cf36d0ee295e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee40226331fa68e9539038e41273502263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd952fc76966908731a941281175b21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61df1148a4bedcafe3d72084738f3dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f537f8ea43ad4a5fe945b2a3675ecf6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b925359c9db4cfe43a5c68b44c1e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91153e6b99074d3c73b25befc1becc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c7c4fd664086164486f6242020412269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7bc56fe547aac3d2dcc5ee159395a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff5d71a7d3788532a303e57b89382f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5edfaf84146c0b8f33384c117464e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb811284a3e658188ab2f124327eded273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67e54672f7feab6255e6322220726a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37638aa2011fb5b8499f4e472727d70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12761a7940ef4c9b82e2ed01da960997276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba719599fda1a493d73b64e65009fe6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a09a4c205a94c7af466a729293c6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56aea73692c779a7a68500aeb1a96d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d7320d9ddd7eca1c0dc9a7befe5dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3fc29157909cba04d917c069cf14a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404256356d90226e7b989d063472081282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc64c6e5df0a77ee6898871b3cecf49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09399cf989adc46702a734f13de11c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b6460ef4304dc017d650e6fb833bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2af163fc88ff05b06b86aea0dfe96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfd015f7c1f759f8a95dbcb78fb6a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2751f35b029d1c28253081547b82b85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6762bec5f5575a5940194ff2fd604c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eeb61359317c721647663e61e82b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18785b0721ad39450c81f127873d01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8c94cce0f5f4af1a399d482be6739292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904f9c667af9ab3aa19d7d3be35ce9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fbf1491b452510e74ef0f2782a0a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137a2385124d50c22e496ca43e84a6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b95f73a8aa9dbd2a053c676d328e10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb542e602ed10dd7a736e31879a97e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4223b0720b56bc8b2fbb565b3d3649a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddaadd2e2b574f9e96e9a4a7fe39df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0756493dbc45b7b2b2c6f88c46a1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb80d3182ea48ec187e3ddc32d1148d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb8f496643d388ee3ea0c3a6885bd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cfa2825a41b52d03f020c0839b7ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0299a7934c494c4aa995dc6aea518e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758e385174457217229c8ad1a601138305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b1314ec07958fa8462104a72fd49c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27e57aedab5126e8562599eb2b92ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430dce24f80bbe4a40c304863ad8a35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b614a822b9417378379828640b40c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476fe61b91f1b588a0d72129d6ab599310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af8456f1d29b5546911adbf162ae3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055ee2a3cb2b809054f319d07053bc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a4ce48cea07cfe7cb3c4f44e07e59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13672ee34b814898adb0406b5201c98e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c4438372e400a9af63e56ed17f433315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d356d127584e6ba846e5dc01735679f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be0d61dc3bebb462739a9c94dad248317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c91b42a8015805a19f4419381b81ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaca07ec297838389e59bf1a714535319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7f2859d6b03f060ff3ca8f8b89db1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df9f782c71c42d86b5b7e8aed79212321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b58e1e7169ec89a0c65248454db2cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d1a5c7b14111c51531e972340bf16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39517240c62e67d707762ea39f48121a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e84aeaefcf7da60cbd53842fe0e666325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1621cf68fea59cab6eb6431e7d833a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6bec46bb4985661530a027db84423327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f1c345c179e7d83c8c1be403eb5ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51a9a7fdee31fac40d3c88f4884d9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb8b6de0ad727b188458ed77839476330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131d21037be92c8a4d5aad3be45776e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d8c216bb82e36a914f769f53d4e55332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c991453aed0aa779b1b2d0780c0e272333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc4e17ea490f31af0846c869d90c8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59661a56ff3116c5ac69ed200c2341335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38ead1c55513280ddd4a46437f2dc4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3617e210a7a57f24b6150e8e5f1487337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5455012178cd338331697ce8ba811338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c6c58ecab77a36c74a1426d50339d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0786f85fc5ca3158f703eb90128cde3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279e43459828ddd433896e9a3f33846341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd8bbedfbe03271616ee07bf1f1f60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f414ce5dc912e6d906df0c816c808343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcf9ccaa5d23550aa0c3693ee3344f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26ac94c3ec0ab791b84dfacc039d2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57184ac9b4549ea128f10417d552586346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dd4363df652eb9d2b8fca442f5edf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0b1633fd3943883cf04b7b4db4bf1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71d06f8d7df4899891c243153d68b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9c881cedfbb2f01ca75469f77b9d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c8c0c8321aea740f2c8ba15d5eff4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c76603e0623a573774c122fdc2150352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a20c666ec44f9e97be5f225eb915eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed41e3c618834310e5a2b63a8f01087354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c8108f8c92499b67f9d0300482efa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5382455d4776f080116cda3544aafdc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cc5d99cf3eee869d778a836a44246357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20632061ba4034c1161ea016398789358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909ae2978bf247f23517dcdf92a2478359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230146495c2d52bb85aaf2adb944ca1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b1d0a52bdc08f4c59d4f3d13db95c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2c008b03399118f8b328908f1c761362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be429ac40f6faa6de98474a612f5a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba17fbb94cf052e684d554a3df3f27a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac663bcf55671333f25bc18e09790b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b7c404bbadb607b51e7958ef89b3d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79355684735d417980d3d4fae88bdc15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a145d70d21ac19ffc03e19ea32b62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ca16315fde46ccb76ad0c91ac1703369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac51dde5990d5866ee1522b8ab98ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9083dad42e2ab728bb25229524d4468371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd12bbc498914e488412241a1c8ec00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e0b3fb11d21c95084f0d2c39b0d7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3470b7b9e60c270b269063815c05b93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdf75495cacb037798c520ae819556375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1f5fea3bce6c851c876106e347228376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eb835ce3d79135c0bdcfdf3506dd8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcbe603552b860705425a0835ac956378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac12d8d4c50252d33582dec5ca7ea31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db3553779e0c5f1541aa713dc5d0062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecc8e0161450bf69b8073e3b11308e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21290232cacf2dec7f6d5b41907151714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d410329f73141e416329e60f2c29aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72de7b3f567fcd57dfaa6f2ac1f61146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d2eb895d6ed656d4b7b67639d85d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd459b3335e45bf0232e0422b1a67018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7881b203224c720522f9e3cbb1b6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb824892794dd3999122e090dccc213410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fc3a3549b97fc2edcae86f1009a0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c33285550dcd4a5bfafa00ea48f84612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3ec953ba70599d2a42f2190cfd4b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59576d63f8bbb6fd4581493aa2ece78a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4021c8cd7cf51eef12440acafd92b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf34d3dd58a50d902a7602f35d14a4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38a76748682fe29c517231f90f1e8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f22f15adfc7f779b0f2025acbbc8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f7869c5eeec2450efe24424c127bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d44c319c635416c0637db0058b68e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252254710815ded408072ca79ee584dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd5378c0ad4a1a7e6c291daecb702322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd54d7f8bc5efbd4565164b73b5e2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0eab0cffbb67373dcb0f01a06e3ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe0049029004522b3f0b06bcdd058425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1c5dc5f0b6e139d542a85776e4c0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556fe87be1921650702935597d7e79d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba1a37f9cebab8fb8abef2b848dcfc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eac85f64cc27c3661083938bd75f3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e66a4f33b43d219a06dd2eaa749a3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1976fb3b5b240dacb236d62cdb0ccec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9e44d56bebc1a44cdea4209c0ad3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35d4c91b72f1025b94632fec599b4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ba6395a104af072f1c77fc0e61ae234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea574d9c5520d041ca47464697cda335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d84888e6ffe96eb8c6dd49dc2e1e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760379f537e4f30b4f1568d59faddf0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b903db178af2b50824b9050c8df18838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e33a2443e9e156d72806622ddbb9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b430d91b617b2d32a025d0a7d70ded40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645cfabe7aeeb3ab432c21a650fa6d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819abe16e42dd4a32dad4cee99c5fb8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e556347447c3911b673c034022b4e0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69f709b910de286996bb26f8979d2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be74cd85d30db39756a8ece3c300aec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bcbcb845da50e699d3b15a19c525446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99b77d692e64b4f525d52050e54ca647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541231bc2076ca3bb9c06dd291e46acf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcce4ab77a6e419171ed3422a3fa3a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d381d03657b71d87f208ec79cf6f9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ff3e2d7893279723f67cac806821551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0244160ee7d7c42e80bda79409b48652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01fb98839ea6bc98c8bf714d7736a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c576d4f36063759499f62144198e5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afa47d3298a8a0027700b4f975afce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2eb23ae146ab00cff99fbea13321456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776c5026607a53ced56a21a69e3c3c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18d8493275c8c0b38d31ebf6870a1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe23c4e99d7be3b5c650e9b980fee259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cff74210da86aad07e51d2b7c384a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451de42903dd9b78a99dde13e2e7a4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd9b48dd66f40abbe48324f49ecc8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71024845ecc5a0feb13ed1f0508d3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f8f606a92d874de61430e04a7b9dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb706faca427785d9f4503439dc55065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17256e9b09cbd3a47fe837ffea7cb4fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0bfbbd02e50ea2ced47a021ab2a7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe03da99514e2856c854c4f1e5fbfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53833fbdfec079f2b872f859f610d8ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841d420aec42997fdfaa82cfaf3f58d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909994a028611512d28960835b76f1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a33b9957fe6e095683f8be430291fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb77a32d5e0f96762e6dd77fae114673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b625ba2aabe0803c02704646b7636c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e2833bb085ae2b39084dad8ec2a7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac1e02a6b94e5310b2d2b4b6df23b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc41ffcc22d1c5e79db13c825c826777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37bdc6fc0900b140f21f66667b61cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea17372529f640a5adb4bb61eb0e5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e65c62b75140ef552ae0cb244a985180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd69a44243ca02362ffaa78b69bc4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffa0f68d62f6cc2a1bb65594decb0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2877fc9ef21ecadb6a38c25b77629f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e671451be95129674d2e3f32d2bd4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cce778e1a0700d99efe9ba6386d2cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141801e1753145a3fb9ec2aec24f6dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393d34a1ad017090afdb302c16f280987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0316a9e24f514c87bfd844f3e91232788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198895754e1ddb30572cbecfaa287c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e68cf80e30bc5da7ece97297c959c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a6e55062080a1fd63d2942bea1c1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319624e62d363df378186ffd956f48892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fabe5a371c35244bbc2156f6922c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f835bd4e0be0dcca80a5250d61caea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65093c822840286a29630a2b0ea6e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2b4ea2ef2d3c4e5d08263f678aadd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2cbf14f919a9d9adfe3588ea3577797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a407a193781e05d8d7b69e18aa4428a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be513c3394e0e30012184d39fab8438299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5b301c6fb0e33970d262321cd109a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737e151237a9beabdb784a9abc80a7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba91fb4934834c3b4402e37456d2c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac903c4901cc43be98bcaa044781060103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b29b5120c4958590d13fa93ea8586104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769f8d506ed7c3dc1935a89f8b1791b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75429beba26bc3b03bf27590fdda6992106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fe2cd62af93433e4cb2562702de34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b96dc6e373904bfd5155a8d2426f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820526b85b54d047eb7477f1e6c3ac7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeece0a54d68fa907a9356bb29c800f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5d86485de0cc894ed0531eef40069111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf1c710c886fcd6e3132e24a39a8cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f1150e57e960c2256ec06c92d49f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774617400ca09182eed268f1717ab33b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3126683d3e2b84ce2631f7324aeb4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d272d598587c52595b5d605c52f3a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bd60ac1caf23336e200e6c0dd2397117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ed61995a0e14a71dec65928ba985b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751341882d42410b574aae600a4aa59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff886e9d35497f86c9c478c99bfb5b67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc39179bad0b995548ca2f7a383762c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e2b8eb8415fe4c0624cc65733196c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e9b0c5365ba3e3b76ebdd0740a346123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cdce538e7f5d2331433eb689079e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421ffa26436f62e0c86302431cbd97d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38422c01790161f56b1089e93f2fcb33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aa6efc00bbdae3e3a6617fcd191b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24411d2228e036aa339e46c1859a2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929bd68e02db46ce025df4174770d9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ff44ae63ec3e2c899171550aa6a1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ca10fc9a729c70877a5bfea3c39b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a3f27d355331e296ba8190dcb1e0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112501675aa02766dbcd2ec00356275133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef476e6ba6ca9caebb3f09f1105cb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcdc5dce7185596ab11dd66acc1282135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e02709df2ba08775664b3000100e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd20b1fba090f90bfaa4de95492bd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d9257fbb2bb87f3ceb2c5015088be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e542d18487e66abe26916f2ae12ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc1eb0c8a6d5d04c065660d6f0b659140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ceea434be252566f3c1c506ba65a14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7ad80cf36b271f77125ff0ba4d3e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6860eba4478c5fe170036b50e4ae5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49600f129c990845f97cfaf54b44aee5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f3186777a9a6e0e690ed36df0dfdc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ed3bd7ae743839b5912eaf130327c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3143269483542efdcabb0476e5ea999147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e0e61ddbd5fca5dc826cc20c08437148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eabcac14f053f41f8646c2f4e717fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19585d72a9bd1cee82e0204dd2bf8f3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ccdbd45eb3039e36653f43f356e60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a359d1f975cbd122a55f3d06ff39c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cdc747f9a3fbc4b8d84da6fa7024b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f4a105526f83cf7ba4f0b9e895f2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63358adac9fbb625fed5dc78e50e4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1f92dab3e6e0ef9c4922fb81be3b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687df83a2f82992d6d5fff525561f0ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a6d95beea7d8417d7b9b39cbd6c20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643782df7da8a88884cff2d91accfd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e20755511f30cbb20b2c0555f934f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44003fe0e7fbf34ca458cb563b602d48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daafa661fa566bd6370f5ead8626efa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caa0f570a41ddfe4b21163556e69b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa938b99d95b106ef24a641e9b809e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a448de7d569373fb9036114cf0add17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0d29eeb23eb6314e137f21a78aa66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fc31266dc53f40faa136f8542b357167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c8a89c3649c9347a18fb30003fb06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784f870575650a0a69a2a297e0f64e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc760945bc750a7ebc54a93bc91e60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fad3dbcb9d588fa25e2e0c80fca889171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ecc2b4ef8f88a2b61759b05ecf0d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d174631df45f974e16c92558f3614173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf53d375d2e238693cda9a937f825e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a8ea15003082c692161924398f0e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea528be8edb554136dfd86d0667556176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20483dcec0340f4376db388ca05ee5ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0a1ee207c36f319e82aa9c73fe5c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9337a5cb4c90c54ef09aee198a6a49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a4ea6f3b33beb4d83be831d5bb918180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5890041d1790b0252ec0f7e1f0e192a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596c35cc7dc4e543630ec07cfd439fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7e4095de2eb2c55c88db1fd60184e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb25c0420e3fa9132aa26edfe5f1c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55699f32af143dfa5adeb31503d011185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983efeb8a33121cc5e8292397509d45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf373e1d1a4a38d2cd144ccf9a2c02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab14897788fbbd8bf6903775bec8385188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bed805ec1a8a6ceedce3c87360b65e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f46188f267f766f00bea791ce3ecf8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c552c3de75987c974aacd399527c333191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2c6136ed61b7530205f832c2aa282192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c9ec22747686c3007aa9e6359161a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fc108a77d5b19b89bfcf277e00aab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81038d862533a77eb8d36f95433c09dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662531735c2d91b3798b52d5c8321a9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f685d6e8519fcaf41cc54257ee21c82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7975aaa1c97f9f7ade2c1071fd916198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86533bc04299df3c3f1e7c3cf78c372a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac48aee50dd70af488a5707ecc519cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee291914d9c23ba2d0903f4f65e1ccc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f18fd5800ff3854c899c46c2f9e23f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfe831340a53bb969f7ddf5745e62d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588885571cad77a6f698841535f9c1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c3f9d6b12398a3f6b0c4f4f631635205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d96cd50ab76f9145d97aeecff6f27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81741a110321ae55f9a416bf6eb88e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671bd37c0c322fcba8727859dedb493208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc36f1d7ce0bc5d35ac3e4b7e5174c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071e5e161f82d429153a1c0e480c0a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a89d8613a5a6a1fa15aa8718142a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d211dd71816bfa4b048ee49cb7145d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05056d048f0efc5d9c99a56e0478286213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d8159ffa34bc5e19edc484371633d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad805d06b0e3576bbb03fcc783d744be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319d4f9f5f5d6da3cde9fe3e6139cec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fed770e6f3c3613fefacad0d9111cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96b833989f28a72508e3600f4991d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ecf0da7eb77b8e9475a25a3983e78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48e05694653de9d6037a5c2b23fcc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd324bfb6ee6d72cb3d1224060ed4b55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bd1293f0afe2fe65aa1cd0cadc780222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfaf855a3de123b44130ecc203b3f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5de09aa25b422b63bb5856db153259224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b6fd3b2e7c6cb1fd27baa329e9c61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237de00539a620a21fd0521aecc4719226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82999708036991208d918bd62b9253dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5597216a7298b2ab15d80a54b9c37e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5f3b6ac88f0372f1f207e0cc57f40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4567ae4f3cdc059159953c524768f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a25585376866247ce6aeb38077c8fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacef7525c4008140a2ac1c7a7b7ab1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bc1cd22c4abaf36f37599a35cdebe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d0387da38e06396f97a9171e4dd94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74bfdb8c01c08b3c593a126e6d30ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f90f9b8430ab2b65fbeb71ac12eb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602054ebf64a2ad8c26970cf08d7388237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acbabb79badea95041328e025e7469238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705745de1e53e94ee5e2f4e23d67324c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c489ab70bfdbb3c4aea195a8f184d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5cf5785bed4d54fa83901f64df896241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a8b54df3cc0c821f11cb7d2ce8453242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbdf38670a1195db76fa150aefabc8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddc19bf5e9f8618582dbc8633a5061244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321df4fe7eaabb8f1a38841e85fab65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11484f09102d2be7fffc1d0c4180ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44fda467902c0d57a3fff53be12919247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e86dae4ccf5235aed71ca9a0ae5b78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c1ac0171a694688480eaffbdd5709249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484d010e028517e1910921c086ef2b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26de07be46f0d2a96623cdabbf27e86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28819780b10191b1ad35cbf111923d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bb3f9296ce668632a39b2b5a7fe53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b3b58ff0b315c8852d460f845b4c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798c8a5a0de2b8be2339864c4bace52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feea7cda86e888e821694cdf173f50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42742fe7718a8c66a56599b8458f1bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c702e2bcd29b061d1a9ccff54b11e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fee1ec1dcb2d88668608248bc1af1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b783d2006898b35345900bcd224e773260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52246904defef4fbc90892d632f2fc54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9c0329be6112a1492600da61ea7e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd16383c0984c4cd75a3e20d03269c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc9cf1e081cf501af5d5991c1526ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34247f896e8fa79d5a43b05469d1c101265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec84baccc6501a55890d22ba2e12b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e2dd225ea98774e355eae3d20cad2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76727fa6a00e16ae5098a31abf42583268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541360074794b0dd9738af985c074e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a475cea4b804d06bfd3b053901a81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45285b7185fd6e07a812d40db11237ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29d95a3850f0b4b6707a0c5b1802a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcc2d04e0b93ec9afedf6a4691a3fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c27bd435a2256b4767eb5e374d628274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc9fc37e192305304826a8f1325907275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abd26a847c32b1e96df9bdfee13abb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558b4a9a88e74fe02fa54e1dc316ee0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365297f8eec3d6d84fa6910c6991ac2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738b5fc307e95b3198445ab82760485279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fc94bf7c98d991ae281f50ab13d5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47853844a36d0fccf56e65c61029116a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76a8b5e570e7295233c12103b839d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8bdeea1351fd3206c8b79a4c487e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452cf664168102cc9abcc132b0b2901284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04406c654c6325c5ad0e3c5ebcfdc256285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f7dbcbba4b74404802c1fbae47ca7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b01e4c07e306039c0d30bc38333f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfd9598359c4241ca9cb9ca21e0103288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93c469e823fca03c427a815a4498ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aa6ac5027eea933ef7201c010fd84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5f2fcf48d1266aaa480712f59fc30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd8615be89249ccf2679dc07cb504d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f877a900afb6b6562324701c74b9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b170610a46df0b77ec37496f5a56883294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c098e2ec4611dd769dabb22669885295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700b784b5bdea2e4537bced18d938c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58eb8350be8839342cbbe0c572b518297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efc95a338d1f4817df0fa335c72588298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ad05db516b254030a11e7ed4b5384299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447b981c38a7ab052de463e6c1fd6cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01483668eba280bc05cbe366b49feb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ec5ccc68c98b54439056d38f3fc6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65624a63f18497c1b64b8e2470e000c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d82085430ff5aed03c518a0dd12d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b9eca31d19476468c4401a7edec4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab210ae7714da076ab1e3d7b0b396fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383df7cfa143e7952569b26ddb791a9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb6fd5a1babae18211b1aa35d0706e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e53c20abaccbd16cbba2b9239c0dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286272dd6fd2ba1fa725e0ac2c883a08310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23147073054a675473b0874a330756c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e57ee257b309188b6feeb51c85dc0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329bdce60a9193dbd656df26b1294b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0af36dd5235892a2a7338f787c7b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e38d634e47eb6905853339697589a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb5eafeb04f13df5625d8f3fc8eff6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9ef46d61a406727ae00c839c1815b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93c584399b4b1a0f2246ead32218fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58017827fed46f5d5fa51939858aea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8a16c6df74f78cfede48b7086803e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ac8c4f5d49bd1db66c7ff602a2829321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8403c43f137e47df9bc1370c9143b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2377ed82487a77e19f9da8f7f8bee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd193733b97e1499629e5d6ea42bd729324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400bf43e9e2ce76682592e8852ce570325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615eb8658313387334f001860f4ad6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19311bb40b87b9dfada05a3b0830cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12440aa4b36ecf28f598ee8e5b7a3dea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf912964c60d9253760f3521bf4472329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1132206ef59f00ee8bf8a7e3831a8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aece6fee255ae79b3e4817a832bc3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c941217006837e3888a5d8a50eab30332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efdbd6c659675663f9a577df1e8cd6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5627af7c03aca34f8d5051dadfbc33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089a2e0d56ad90f0a952c46bc23b6f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd0012a440f4da6d12f7573b79e937336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79216ef4c8e14c9a894d648d6c3204337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf2f3bb35d972c3ee7bd0770aa5b5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6b55be86a3b8aa9218a967c59b8c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b1a87c1ca475d603f62c0c369fb09340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87891e9552c6cc6e62907368bd58a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff1db6776764d27ab7ebae2ce34dd3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26f434c3192549e5a9246fd75528b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0b160ad783df6084d7af8a66e087e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48827a49fc3486ef1c0b0845f5916f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641b0510f18ee13f5fe531d884c4f01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d10e78f4d64fe9763479e1d50d5b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94910649aa154bf6b1b2ff0c0533a54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f78c73311f8fc6447bc4a6f03f573349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b1a9c019c7bb64621bd270b1f8cba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f452c113c514f122b7f6903d03b560351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84245f0de03710c93bd1391b4465a147352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a71393487c6e6d90d25d78091f210c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033487c16ae9a95d8711d14eab17868d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bac2a4a5320f835a19bb69f3bc43c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7c89a75bfef0e7b3dca4f3c2cf9b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916506b90ede1dd928e6b969d6cc5d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa0b5a6c67e51e9d89f59ff3af2930358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4203936f5f0619a214f23f96130390359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ff4608a0c0c0211574b14997ce120360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858768996685df0242fbce2768e1057361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b7fcba632601594aa45600517807a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c250a8da5383b32e78d6a05a1dbaf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af63bc0667d90faf780be5e0d7cb089364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b84ee1e554f5195237aa27025dcf4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cab4785d93791aced88274b8b9d54d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea4d27774da62cc872159123413e33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a897cbdbb8365a81d23129549c2d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e6a3522755831d40aeb6b03ec479c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb3e2cb4cabe6bf8859f3213d64498370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad0f5fdc8b379ee4f44cd9b8c24ce2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf47f838e580fa5f22f264a8ec2bea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1282faeb4604d0bb77985442d1cb68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3b8c7440e11e52ae33632bfa47ae5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bc23e98fff9cfbd9b69c5267a6874375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564282f85787ae3f9fd9bc79a85e5d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532445693336599550b98dd665a07db6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683f08fabb4ebaf8c54a4fdf1eeeffc378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>