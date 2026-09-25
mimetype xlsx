--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c72648ee7f986a3010dac7f4c91d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d185b21f4c010318fb8d03099c7d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33d586adf57b7294eee48a3154b963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4c3d7c91b65abfb85d7e51b6cfb1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe2bad6e10c18e548e1c7029c094dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b292c8914e8cde2a870d63c8ef50506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666720126a4a42efb931a2218acbb937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3431075609c5148f0e3050737361498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab709fa39c7c572d62dcb8f592a390a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af1be1a3bc79d738418c317f4c001310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4c637c4d4c8568307c3f888ac0d3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb195ab45040d03a1ce924a32deebb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3f7e32530734f040f1012a53c70c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27ebb43f4164827404978fd1a6e46a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c6ac7f4289341e6215fd31c7d25c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17049c2b16df7c6a72e23eb6a893e1df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923fb12748c872ec05d62f6455780a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b26192ffb289036b21be31b497d6c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae687e6387d9b2dc42c29dea84b2f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e314c664a4845faae66f086508a27f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e802bca8c3625165276c12ef17ad221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec114fb6cc9aecf83c2e06bd30cd12a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa611d5c459fdef0d23dbe79d24f5bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b5d90a976762d3d89d0aaa8e2a1e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ae4a0fb59c77fc7cebda0ff099f3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190a83095181aef649f14e83f56159d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340e1b5c796169da83d41337b7962cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353258da2dd1b45ba725b5cd03e952f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b7571aae5f588ffc6795bd2a2d7a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f84fefe541c25383bfefc88a9196230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06934827b6c390a61d548ea371faf17431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe61be2e109d0c428df357bf32c49532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60942351d7c7f296dea663c008bce33e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0df32853752cf581f6e3d5e4c645c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fd4b252a900376a5fc872e311efb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf176b76e264b1c2fd705b31cb7b7a1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306f4c2701e0647c71d0a7bf26b715d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b8aef571915f128832091e5b9e0c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecca04aae39e71cba91b5547ff334e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffdfc3b9eff6e820a611e50def2e4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f8790ec64e59fad8073ac969b982841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41316aac9ef25fbd23b2e52fe689fbca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c81699d21394c43e3cd56fe4d4e65743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58c37d11a36e50a9ebdd4230c60f6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36425edfe43f3e1524f3d5633eebcf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207a450eb496add787fdbb630d5358046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae3d2bc1778459709e945614261f9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a6c4ea12e1427635d19551c27e66c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a89b621601c6d8d5aa61c44209c32149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172621a834e493373a846786fc375fdb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d3f44289e2b087f5aef3c039edeee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bf67de18f14eacc0180f8db71fc5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f012c713f44bc493766fd62304f4af853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d4640d71f4a18a3944ba73adcbeba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5af885ad1b8a5fc4bbdfca1063b0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1734da481c9ed303cd6985068fd68c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb04a1a55ea41d44c43649550f64cdd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c3b191faf2f18031d971eaa87665858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dabdfe1ffa2f32c71cf922a9529dbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce12d4a0c6896b1146dc39efcaecc0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32544b58688eed3ef9f5d6473d7ea961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93779df6c289f40a41b1860d373993662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba0475d53d68f34314b5278754432c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ceacabe19a92f54547254f030a99b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ca52119d7606c625a03017cfaba7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953877f5d2017cde898398c4303e4a9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405d2d30eb904d7d3b8ba0077d3b65167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5733e3ee673e92fe662ac11b709b19a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209acb0481532ef8ab836acaa2f3db969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d32b25aa94519e6594efb81359505670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2a200b65f7d21b0e52a84a292309471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c014571c166f419beb48c41970057d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bb12861d6c812be75ac277deb720973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f02dc6b7a00938b806486e2f2118af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1569d6eeaebe5da827ec7edf7ebe675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268014a18ac1f6057fbca008a589f0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba977dacc466fedce1116bad017a9d4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ca76ccc26c27e3639032d2d90fd5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ec76609a557c7fb13fab0b867770a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e34f6f36a1e039bbd7a2fd9aaae8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0ee61a18ed81f3c3e0e9b926187fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9397e84050568517f471c2b5e8459b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f2ec894d9eb5d980cd56a55a0d8a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cf22f5ec9f9198425608287199bbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf367749c7ed04e757bca42d40d99b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8149baeeacc162ea6d66a0b81194e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c6d14b664dfbc9f2432c6602ea32d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186a139cecb4a3f7d12f5f25968f1fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e22a2cf717d5c433a54c321adde01c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b187db3f5ba6997af5880cd1a71c69e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10d29cda5165b7c7d884584e0d15f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d571d5bc21fcf5f81a3a99182d61692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c6885f4ed4e9ba389cb667aafdce193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988a5020a88c58bf0c59abb86bd472694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d33a7e51a51280ebb817f4dec3ff1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135cd811f12e20cf585cd588c936dab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104e29d962bfdd8d9ac73577a6f370d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910ee9eb45fc133c4094a390e48eb8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00de1d79d764f98955a4bb29f0ed22899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7123391f85dc234a63163f0c1e24a95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d6353b1b84fcf940bd4977fcfbcc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8db068afa4412be6f42b72b9bad0dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb239b1b65f76b2dfd24c8e431bc1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787244023a9efc3ef204f9d539bfeca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e529f4a2bbd50f88e50ef8430047d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f8c8f740b3b792eefb079d6462783106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af8cfb28a978440efd6c7ce1be98f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd42f80c48f4d30915567f3b6117a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97151b28e10e2c7c3ea571aee2661d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca06ea3e4906005249f74cda852897110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd8c68011599eda5a8fc612a70d823111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a2f77302e552e10beceb93920793a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ec22984ed8362f78640481fba87b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e50d0d3a9e2a40581d2ac0bfd7478114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1591e49926826343b008df623b2811115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a355204e86a8a578e2fc2ea28f4b3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88450f6b51681112ade2417be61eb1de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ad759efdfc0f65621c8f4dcdd4f45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11ce8a6e9a1f518a9ce1860e7b1a74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637550e8cbf389468d174ff867019a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0c9fc5a9e904d3d55af6384734706121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f96378e7364fc869edcc83e6698b5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3286b629a214864fd5ac981acd66c05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4a936a11b7b0e240daecb8d62ed8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a45a6be55db0aa70f6bffc1b33e22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4788734257dc5d98dacbdc59851492b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55637ff5d8ef7873f2f3eb6beb08e8c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167bb7e0eee53681742384e1aa0eaf9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f86f3e5b96ee21c8d1cba8af4d16f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce9971aa6279e553138532b62a9ad6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b4041fcbae282ca55d1fdddf911c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affe0d66ea83a98b60b5750dd009188132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108754c1f427359e91ea7e406e1dc8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce1ed0645befbbc997d1e1fab8de94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82192dbc2cc6c34754bd7695d633657b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d7fe49b0e824caa74d9aa6f05f9b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b983a5d6e33aefdb4688db198f114ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bb498a4d541a7803890da2b297fed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188ee6d3530cd328db04da5041ca025139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc9e8e6a40ea4c8f4df80c05dbbd70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c13d1d9cf68df7356ef658dbe8976141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c746080c528e615069f1ed28893ccd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae73f6955d5b6e8e955fe71029cfc31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f739b9a0ed8ae2c8076641e499eef7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f549c953bb3a172deb6ee61248c9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd9ec8d99dd333e09d5513e54e1f0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1c1533782607b247afa01f47ea16e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fa2efe8a677ea2178be0b62629990148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043e9bc525d0638f07f541ce5561846149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a6b8c658770b03e46c9ce67d8b4ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23268899d71a0c1126a256452073903c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140a84451a76f0a304eff77ac4058df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463af0a5a14e705b15d06deb503f105153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344da285a7574f4442ecf8e111fcbc72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b3edaea563b268f4620ea808e44aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e263b0cb3673449652e119b037a0021156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc527f3e02d7ebea217b01cb15b50e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a4a26e3012dc4e86ec010f3ede014158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9f6a906441d964f842abf08d7bf0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f91cd94aa49bcab7f0c635028092e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f3785891cd31507262847db02ed1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89321e62c856032c823cd6c6a76c10cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95807f5c874c933ef7c82414769c2a72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68572950e1119e1b0eba0ec52bb7ba6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e777088df2a0732abd3b33a09598c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496421113b77cca27317c9ce1e927b15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b681e42487a8e6f59a7ba7534a1fd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeed42cd3c8d1403ecd4ba2fcff3b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc0bdf315381c61931e6f896cac7be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085abe74aaaec4ba068a1dd3fd428db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8231fddb942b9bade3fbed425b990c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609e157673d6c3503a052d080f90665172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bc62c7217c3e9343150268cd22ec9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0a971d5cdb6334f6db05e5a692477174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce020302166fbcc7e26b66ac10e00027175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d7df33f1fb5ff49731d62b17e9825176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74f917e6896a416f0f0b8ab5b5ad1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a9c60238abdec026b593507c5b539178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c17f27cd0f8eb54433804f6490c17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ce13427237580d5c8e8df94f1bd94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1317f919ce7306885de826d1c6c5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa1ec84c48cbbab3644a0b497c6a73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff59f33e9b5a3fc5ab8ceeaa9fa22f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6e8b7ab7e4feb2d46071ab2b6e67a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef30067156090c95e7338ff6e63dd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28937fc4840c22abfce57ba1572bd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96363cb2a9ab72e3fbf760725ef4179a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02daecbcfd5df5b5d568e32b6e9be6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5b057a579c501030b76359d22a0c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67da21b6b8e235af2a63ed7aefda44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e29a2083c207f855da1f22b1516753191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7f11584e711a59b4a96303262f79f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895ecde66c4ede4f993b6e61aade2d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6dfd2cfef979197d56f6f9e2f19e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c463ea6c4cda069dc03c11aafa7c65e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40f6da7f7a119d902acd05a90557ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c56e92af02d9129d4200cd068ce69a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f22cb3c0c3fcbe70a53524db70f19b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b755318f988530dd01da523762ff1da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09867901259280fdfa8e4b5bc58235b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb13810fc8b80daef929bdb6c324f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cb839784983acc6bb27993b4b9892202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa7db40498b9a8861a7f50b80ccd97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d952642112e9c6ff8d4738f2169d2ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247fc495660fddbc4bfa8393aeecca1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cc36d3d3d61a44b46a255f64bf7a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627923b3fb99e3389d98dbfc4847a7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c5922a6e901beb719f336a817f014208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc3c7eaab2209966d5a696f9e6b000209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0a0018777ddfd31326effbfe27c3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b8726ea5ad0ea5275d7a8eccc6d4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be0c69737545750a359a8d7a77f180212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f95df0e664a455f986855e6f82c0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3689998408ee0dac1a4102268fe323214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14eec4dcc8e6e5c34d0cab6b5c7c44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c72c98d15f17b26c21252366a7e7e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c8380959a0a564bbe77945cd9f07c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687686916ee3889e1a9086929583131218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fa567b7f0b9af3a3dcec6abc9ef8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f237c011f311da7aff08577a2397d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e966254d7dac5da693e975a9941a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a76f217f6a0ee50572801b4d9b41a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc34ee9b4c6a802d5c2c77b86f7cd83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bbeea5f6b770387da3e41fed87d65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332c2761f5380acf9b85bdc1eda2169225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ba5e2d2e6c74f2175239501852ff0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c74dd2b3db8dd752719527b9217653227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8a2066292d8a738174c000af1cdf8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a855ce9168ee9da5825629224a5ef83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39c313747b614792598db2473cf146230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb36bc8140c1173ad0fd0e6701b415231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6330a4d4f42a6b77c11c37135a9f45b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c1c40202533d0b6e715df33dd0735233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde143840ce516e48a85c8b645ca953234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686b85cbca8fdd0dba5fff51ec3feca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdd5c1224e47e8a10fa89a5590b1f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e6d286fbda4565863a4202744ab16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69def10caafe5c64d468aaec6b01f5e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e03e7ca925cc0132fd4507a69cfa6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638a9f24c5d066b3414082302ab531e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab950443d75954034201b4622b83f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126847d9a18de9dcd157ce3a5f4d5a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e7ed4749892df7f1e68a31cfa2eef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329daba28e4f80689768451de33e1d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61db846494ff0349d2cbdde7004e2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa14d3400baa5faf5d75f4eb314f61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2002deb4fcb0169eff78891d2bedf74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f979ed9359179d78c33ca2b24f56151248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05ef1f4548fac2cfd94965b29a13e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303512896566b4a08a1449e1fa5f10f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371835c2d7ed049b04e542ef99adc05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573e9d04a5bd548200e47bf244f9512252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b3d6319b03d64d66585dfe328389b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361757b8f947c8b0c815da51c31f7d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9baf58654b6bb9954e1d1dc32192e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d79eeb5ac18883297ef19e97ae2f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd5ed3fafe444c44c65ea732b8dc45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61504585576cfb507679d0b80a1bc1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f176c24f7a3a4cc49f3e68c2aa4b211259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb59810c6f031cf6b40cd90c643ac3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f6bbae16cdffc49caa8bf5cb708f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d3c8c894926af07a1ceb6b332ab1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b2c66467d4c772a70cc3093f77dd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4053d64aeff54d192170ccf2c5a17fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46539c97bbe29b5e97fea2da56d10c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b56f039b9f2e82096567f3ce352fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0348edb859f9cc594bee780378f043267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01396980b2f32d3bbc2bc0da4b8c291268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b010e07a56d0caddb4ebbca87e1343d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fc3a587a724920799f26f90f67507270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf13aacf91caef526eca016cdee46b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c4174bc15036ca310721bc8b09e0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d727dd54122ff2f5574faf906326c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319af90b1b1f70dc81a76400cb44e97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22696778556b76d22940f50370bee6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d45abf8c6622a158aaa466ed12846c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a077f5a49a77ee799945a29a96c41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dde78ddfcf282b722537b46624bee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126c098ad6b79ed1288e0d4285e863f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1556f36ba103e1906589f6073e63c73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a27bd4c34b01690b1ad44d56a9a527281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63400b890f37a873558dce9524600824282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842f88114b5e13ff479ada11586cb5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea76d0b1534dbc9ede2b28c2be5d69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5960420e95a7f3596101559c2d4b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc19110dacd7153e6a8703e27ef2190286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60e87c4ba06fc06b4caca76f333913287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b61a3bd049a53ac1c6dc344f574c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15200cab33e20cdd563f43a4b942e30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28853ae1ed9e39e474978c61768924290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594c3e9d8f34ee519eff967981e5dbb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d909de4738047e370ffc41174b5170292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169dac033097f1fbbd9030190790a1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147aad5b0559e4c4a8204ce68c636cee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc8a8cda3e08c9b0877950f4125599295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642407f014ab5ac1c7530515f02195d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cff78b4f5ca51252a85c35d65042c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc5cc3f83cecebd7dca905b6e75a2a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50853d0e6297e6b718251c8f1148624b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f83ab4a5d16e2abed66e2cb54e67d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a0a6b9c8d3ee1e932b3c0d0da4b0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619381bd67bd4682394fdabe9aa0582d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2aac4d952e40d686bf2b694f0d62a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73164ca2fa36aa73478d504edb417751304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1e46bfd3e36852df3155b5fb7ea0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356473e0a9103fe84d2bc1e3f6c81660306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c786e2335410c8ea41bde69ef0fe2f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f8f0df8efee02cdc810b10be58223308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb09ebb924e73a69fbe48a7dceebf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d4dc0d0dfea2746453b591400adb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a879ef4bcc9fe1c2641ca126ef4302311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db991d8e398ed65bedbb1971f2619113312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c761ceb774ffbac84b1793cc8d9b873313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1a9b3401dd3429a0129bc7d88a73d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfef801f5543745422b54a78d270f99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2d2c74dc5423235c80b9d6c198cac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845300092f15d9826760c9db1a35f125317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902b55c6ecead053aa3d1992988efb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec716a396f42bc555a055da18127c8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b826133f805a16563aba736c779c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7dc741c9a7d8f728d87e882f39092321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00bed44f620f05f9dca00eb2fdef4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82af0d640eaeafe98c7bf0580a52892323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7bfa47e3510b9848eecf943a7bc11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8fb3d7e7366205479569e1f1c6c3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38393684b72eac198405499fbd5702de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e61dbd7d7ab45f670d0af1ebe4e3e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07441b74a657994ac11d11d9e6164503328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471d41e793f746bcce6f7182a4781c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b7e595977f6da75c9aaa595b30b76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79631f560e6cbc9b1a6706730684f2df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83c2da6574a873f1dea91db1fe2f00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf4f181e59454dd925a878dcc9b84f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7769596689f82d30f53151547c429f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5171bfc2abba6d4187164668faf0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a144f35a4083fd58115f2ba9be135336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5eec0fe9d8257be295f06003b9209337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf751ee5dfc209ea9b3f1b09f973856c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e206873cfcebde93e5b2acdfad9e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236e29529604f4c25599d4aa7e93e38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e413e1d2865ad68e33b81c8d784773341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c987d0cf4f302eb8bc5d2f9f4f57a99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3386b2482278303d5720044c03a29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d4c5694e9a2831b05bbc216c08f12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b716929751ffe00713f8d53e23ef0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72616699fd578834b85826ca9e02445d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ed5db7095fd36d7ab10b1dbff19bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096613d5411ffb1422ed8597aa8ad14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcc3e83c2f5c563105f4a8dfc11379349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a457896f96e98730718d1cd9b4aa77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc314d448a669d4b9fe834e72e70d372351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226332ee3109585ebfa6adfc09876076352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b35bfde45fdf759ac25446ea3bcf3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fd0fa484a9e67712c891ac30f9671354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373c9729c5e683ad2477d4119244b2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037927d00ab706699fcf9d5a95941a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f44f6bed1b2a77b35db39565515c9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcd365957b53074fd1a7e59a955d8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bfdead688bf61e5e5196c5f7ee2f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328951a63d5ff836912ad5b8d29d1983360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacafaaa9609f87a173312a09000fc8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fa338ee3c7597b06270f06e97f150362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1de7c558feeca6a632b93b48b7335363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672a8fdfb16d2c3f26b76fb71f3ec8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c576f7fe23689ee38e0a28abcd1587365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34229ac4bb238b0a729e67f3cbe68a16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46c65fc298deddbe4e11c875ce08ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0b9a2b9086089bf547b7abff1d2eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511b6aba7994c68c6dfc8df1462a156369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f2dc2713104d3d834071d9a58221d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969959d56939cd64a1e543f02508735371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff941eb4892a84bef0fbd257abd4b88c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bce96b1c8608b3e20a431e0d7c40b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029db73b7491cd8e536e46ef87f3b6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5f231c3ee48809d9fbf24eaae7314375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b551c7fbcf73b7abf86e136bf2fb25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc811f29ae71b215927447f4875d03e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4343e04117d206b4f8d5cae8fc3aa8378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6466a144ba84d6950992f9dbf8e441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b005a51aa6246ed1815228e9c80b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a51d072ec5a05bbcd97f1ddcf2f0693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4399e0d00caaf0ef5c1e7cb65958104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95085d87c18e84b275cd85c2621aa0675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b160a9d4d8c3eac45aa30e640af55426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babfa127e74412741381e167ff99d857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd879bc689aee280fd7914071fed72f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4342198f364ebe45c15b1de7bd5b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012e0e51fcef17b106734af91d1a19610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122e4bc65551651846e4ce8c01a16cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8b2737ecb725bb9883ce21072fb5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c820b9be3375d0b0302db69c6ecc17713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf53612bab75db96ae6db7d5195ce7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1af37a10c3b04013e1dc8083e57ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de406bfe620460c9578db44f25d5fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fc445aff0b05d684f1caf85451f4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85858d78259e42bbb00905894da8d8d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3d24a8b1d4fed978f67bb90c78cdf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf24894c3dba6488fc093b32db4e2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c44bc63bc6178a505b832d065d329d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db987b868853838d4b8a02e35b0d8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eb6f39975d7eea4fd26abe978ea9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b4a48102d74374555c8dd5b033b4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee125c98708afc441d635c16b5e395425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26a2e93979a8f348468f24e34d654026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feee7584f3dd40f41c47fef4fbae9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993cb455afa15f2faeb056d8673872428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad2874b290b0e8338a0533c5cfb8a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa0155d50680399cada6bbfe87b5c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b02d60b1b218ccc419fe1861109fdd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e561afec38caff00041eb83188264b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048d1b5d428b0dff6312b899254d70d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77c07705163df7193bc58c3bedbf4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca79b1123c90724a86f8bee80daa17f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06146a489f23ee3dc17c4c0fbc639336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57727c9534509c8a93a1ec55b3b20aaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c3cc094447dedc99b5a64bc8f419538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e1e4b3d51aa57263be1aa32bd8a1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8afdc0059bdd78e1be0a375298715f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b8d3b9c1ef2e784ebb167c86ab82041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf914716740d90492144067f3e495d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb302bd17cd38892cd60b3c37d6c8b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fa9b38462518fa53a6d044743880a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12fb2ba5638afb46358a7434ced1e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e52bc903e1b31faec7b1f586ecf78e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff009aacc03e000ef6d10f5ffcdd27e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1bdd3d9cb4a8265264e0c72b5a08348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0b553b2628421f22d905ea0c763e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3837bfb17f2e9b9d1ca9d44544db3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9f24b71cd1c51324a62f5a20f950d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2461830ad7e3cd9ab035dc1a4ccf2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204fec590efa22714079c78bab9342053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1925cefa14e88deb1fc98de8083951954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5a80507cdb92b0a012d05bade04aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86c2a412bccb3fad9306cd81fabf7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adb82e6777fc8b10b5749122399dd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bf1450a53168c7ae1cc1657b671dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4949fd3b9c44a29fc6b5b61d09882f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29232ccd1330966952f0ab9b0de66e9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91cce8bbbf3313347aa83960f74a2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2891b06897b31f206fec2e3e075c4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c7b10b67023601f564d070554b2af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f1f82911d02605ccc6106223fbe5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d9cb7c598cc0ce00474f923c4904765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b7d4645ceaae410e7841385b7012b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490bca301a75bb75006ea30ad58c17067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704472b7e528770fd3a6842cd97a8ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3253c90be88f723fa2fde1a33539ede69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47896bebecf9df7aac689525519d37df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e161130bf91b40120e5bd329508e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0921f03d89037a19d289494cf0366a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716c55219e1513338328ef1dea79a9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d4eac0c5c89e58e4dfed9ac3eceaf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6589249d2552be40c1d02772c235075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77943355af979ab271c2cecda9e601cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c70afd81b2c81463efc2789658ebac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c4e7962a901ce0d316dac9cb7bd2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4fa05dc9874bc52f16cbab00063bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac508c261e7ad42c69ab7edcbf6898480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881544ed6196aecc2fd5897835dbc1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123dafa2a905bcb36b49089d06be32682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bf5de3a943f4f8ce5df6cb5dba18683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98045c1f7b70bb5ea5cf236f1e35be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f6b67dc5ad48c41e8e15836fc06d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b3f4c2cb2e6c5cc74f7ec69489eab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68857f8444bf10c0dc2c09c9cb2cf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf925ce8eb3fce96a35fcca8c3fb5f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562d98db65274fc53bb0a58be6c73e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd855f3750c0f55e308d538596816da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79763f632b5592f841a2a545755da4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11050f30d1c74d8c03d58abfd54bb4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4203cb2e32c96d77cf3bd7010634593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22b26801b724d5b41a4097ef30358b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f3ddd2dec674fd920deda3636a24a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b548fe22905819d3eafcd7da1b6d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e633c0bf44a17a3177a0aacbc77b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ee212e5157afca001cc8149c80aa298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a77932ed2b5dcaabf7c68bd6f67bfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16f976f80ba4535f19974a6bf83d2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61612fdd43b345148c8a0e81c9d4f91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a851b4eebfae7846785a42330f5958102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adebf1d6540c3671d4f15ff949512f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ee2f7f091ae5599d785528b0570fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825cc4f96b5471f603565850b391ce8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99610559a7ebc4ff25f07fea3d210a82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbf516d77dae86ec84f665871d525c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39908dd149834473d41a6846067fb994108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff81dd588b1ffced855b35fbf1fe7c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a1b254868a4e6417b135211a23ccd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1a575a5de3642013530f01f11a35d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91616171bf8c7682ace07fe57cd59c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65842adc13fce021084f1d3815cdf3fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5612ba39e1bef066ee7c205b93563114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280e8f9a80dac0015daf79fe3fe19de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596fee72dab5d8d2f00abb5cd350aa6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fcdbc4e59e412fb13d1a9988913bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd75b799b89ffa3e287463da462bb3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6832e40437870608340f986dab032119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f4e8da7b58e09e2bd45de1e958a7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae05a2beb727bda1eaef4f23201558121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1d570486cd47033fde1b566c2db1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652cb3e00aa76d50c8783231c905cab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80df73226f7776b790dd6f97b32a6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80757a0b76fa621b73c6c51e1035704125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728299afc9700dd5f98321d503f923ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e187305626d7b2e4313c774abc5ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dffcd6fc9fdb9eb86c42eaa9baabab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75342d62d729628c2b27b7bae4a05b0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c34e4e14d325898f5f644e2feb5fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbf3375aa505e8535ec2c73f9cfbb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717fc66ad235123cf0b7b05915fd32b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfd685bd6033a4abf7fd8ff6ce1da9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fec044ad365db96a3b293eea43cda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c2451bc1a1d874e03ab9a84da44ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d168981efd63cd0e0c98b0e9c593493136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ca0ddfa9896169b92b1a5491559e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb96fd4a524cd44d07722d846c20cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b0b600d50bcd521ba3ceaf9265bbe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184f98f71de00755b91d600f6671de5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8019006959e83f7d7201bb047221e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a407ace5aac33add5268dcb331103142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d455a7741bc5ba622a74fc076736276143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a39fd6a795a09758d4847805d1891144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bc02df45d1763846111233b6854a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcdf24c60cdb0fff430273d55e1c6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ede2acdba6c1aeb4f03129e1e7a5e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1eec526a0999daaa973290fdd2419148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fd3ecddc87aae71ea108c0610c746149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55dc5857cda855f1f3f945516dcaa4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3559272ebca670dbe1df326426b32e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d938bbf0379dfee244029a2fdd159152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61030c9b286b1df38ce43cec0bad1b35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9daabd949a8742c7cf32b7278f959b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2683fd5680615aaf286177c66b0504155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d5538a780f47db8b980545cd2b7b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19336de13ff6f9ceb737f9c3579236157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d5de596dca5792abcff0663d7fb5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec32e04ca70fbf30934edf250f3d072159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7597e9e8532b42393057ffae670e599160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfccf57f9b500e2420b52154eb1850161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f0d087921cf36e37fb6a9c759eb72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ee98be4a57c1f0ff4855fd0fc66b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90b8a0e32c7ddaa16662da5ff4b410164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193133b81e15138b076363fb28451c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eb25aad09af98ce437777fffddd98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4bfa6228162f1e0e46a96934550b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47a021f6a324f914ec2b05f6408c23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8c81f96f7a6b078ba34f39a48e36b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4440775e784444659fc2dc35c426c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a53b6d665ccb3bba5d3f364c8d317171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01289c87219774c6dcebf4694fafc0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13db25967e13394fb586a5fff0f281173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488257721105b8c0b36e76542a6ea54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887138709c11eafe2819d242f9741699175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486142519f40c876a7c2de9a70294f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65847e23d205990b395f00c10c792a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ebf17c86abbc5bd7e9057c49d9393178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd420a4686973a9cbd42b16dc8a6bec7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ab98068df3faee144221377a78718180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808ca862f3f435e7c06a56b69ec2ad5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19103eba065752adc5eff3f4686f8096182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffe00ac26a1dd12a04ee6413989ce5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0502d8cbc9e7dbaf7603c763752b01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51833010dd206adfefbd4ece4126e478185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbded64988a0a675e16581ab3a6344186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369f2c8aa31e09237e310b95509c5a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e039c2011f53c4224f900513b201689188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c822364c49dd3a6f206eaab0e213153189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e473705b34623279f9cb07a4d6e24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f669532ce6ff3fffbd5cb533747964a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c0421a3a88655e7849224204415e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee4975f9fdb6f5fc51a19464a10bd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f52ede930f60089351aee9b90031d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25569e8f1963db9d4e67590e0626c44e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a6fa717c24346b3135bb2d585510c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1a28399a4f3d150a275d1c31e6dba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61122b418fad8d03d815c3e1e3f94d78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98c2d3548e3531a248ed4cd99f4d02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c713a4ab0ab2e4a882006652cb04ec5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0743ff887127ed0010a4531a54c3a5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dbcc676917cfc6ba28319e27f4dcb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f52cf27757118c0da38a9cddf331f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621585015a4590bcbc4c35da0184abeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e034f925f6ee7ee5c161c1357b3d7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95af160435df8bc12e17d91aad4945206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209441cbe12a3703baa8732339b7838d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7065e0e67efa1b6927a5121dcd7ee0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f105d20b8fa638d721aa5a123b27eed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dc123b84a1b9ba1c426e899587961210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc11a5d54d4b7af2dc4c50c9d2f71cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c057490ae73b8c4108497e06e8f9ba7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f94bdd72867a37d00614774a04e82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6a1434eef180f6e5806aa9715185d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be883d57a9a4c6ab735ca43905743392215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36569b41cea06e2259d7e974c50faff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c373c07762a29d84651b8600f156e37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019bf24d073fe4f5b8354ec61ef7f44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926077611cd6634fc0b6b063b30b2a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ed4a0c23359b8b4125e415dbc1690220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaa6d55ef11cde7acc920712db8e4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01317092e5bf5605f56eec614834fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25cb1f72f332aef7c5c2bbe677a64e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1727ca5d4090ee5b3335592622a5f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6011beacb6fe3ff2d6eb20bfb5a7f08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b949894f7f8a59c55cf6b6d230891c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda4b91ff334f335403489134ace322227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac41b068e8db1835d5995846d4ffb3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacf6195e19c295f5bfced53b1f1e13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4f960c2a8fcdf91a4c1820f1f2658230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ce37fe989ff9136e7ac517ada707e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488de26619e76a6c7c2b1a291142d990232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf634aa31660bb170ef0cf1d90ecea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ccd50d82e2dd719fd0c11aafbdc2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e636f7900694da16635703423c209235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dd748410cf399f1485324168681cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49ab5e01d50115e89dbb70ec3cce64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89755a6e980ec01b5f1a8d5af86d7282238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16169faf9b441e73ab427bfeb1ba59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ac6bd71655dc098bec8dfff08f889240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797cf74c49dfac2ae466ff5c648ebf0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51149491917736de3e32796ef24c8f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e144f382961b28a564289544701ee5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051a41baa7dafff9b47f1b5df6cf3a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaef92f4669cb3d29d2f8b7cdf2ef4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b51d011383c5204c9828b7dc88cf9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5c53f101b7218b0d2a49202e250c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c0fcab790ad1f87bc44e5122f35fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32044e290e6b60e314eab979378fd6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532a11938820301db33f3f710f0bce5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0c7bc134bbc2ddbc9210d8a8fc8f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5271e8b624cdc647fac3061238b962252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f86bdf6a8dd7ea966db6efa5e83b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9dd7382b68da3476b12eb1b42fc04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077382ab04d81ce0c23ec506a6538de5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32506a3e4403332266d2e9fe87a8b99a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45995fee9f500f6c59a29cca9ed4c3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11ce3c4f4959debb442e2ad1e54275258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c6888fba5716328e21e49a0ea26c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98352c4934adcfa11833829a3cc41375260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac7b394504d8de344a86a7c6b60cd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b80907f3b4e1873817fb3eaea799f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4befe6b7250da427bb85783b1a751f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad58272fe635968f8af1d1a0d95290264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd8cec438000e4ac87f1a223c33ae1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6795661f8d8489df7544e32bddf28ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ba74c534279844f658bafa5934015267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcf7116563b9af6c53d79f9f8e8d29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3e7b56d868c201186a3902cb2d18c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4bcf37bf14b9d82c04f2b2db71c6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503f2a840acf9eb8c6067a58e46cda1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f774eb8bab2e52c63b908bbc89030272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3b54ff470ce11fee842a1e6515371273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4e8dcbc7bacb021e52dc494d7ebc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7085ea1aaf4d085b2b462eeb17aa46f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0673517040dfe56fa8d010abcacf4b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed200a35792f0a27c68f02400ec28d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b8f87c2cfc434c53116d9120ccdb3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16236ad179d8878c2fe047d1fdb636279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed69e07c6793a0e9213dad8cffe95a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf882150fc7b418d920ab6a900633d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e37e58c36467b9320f2a6ccaad736282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e808f64b57d2ee2b8a7a3facd038238283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9140957ebe9637b12956f70ef6e448284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162ae8c2a613b78dc06487740aede97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6c147aebff4e7b50f4945505e45f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929ca35c95076b8eee94fa4bcafd15e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d314f7753482b758575d5379cdae9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090ae69340e9be7ea0d33a40dbf2c33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3c7bd107cbdad5cbdd8aabca1d808290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8fc7eb6f0ea33f0a7a1d8eea6989d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ef0d715d8e70a2c61413d5807c716292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8051b55a319b36c6547c41660641952293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11961b996a39782b62bac1b1ccc6949294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b992b82843cf31ea3ac475d7659a94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233717c9a407740d713df614d897fa9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb86e373569ddeac88bc88c0d1155b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fa7ddbc3754641ec81df9aeb2c171298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fcf25501b87a60a1492b5767c3081299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a2bd9b7ab5f457341a8f0e295b141300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257adec7aba1cabc39c2ceb6b1cca93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b8ec3db7535361736af38c2f3198d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0822e26153ccff639f1d1da38eb0f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7c6a6e7568108b3a5102267ed5243304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ebc5c44cc48e065d4769465d27b9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673ca463ad77eb328d6eee6e3ce938c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013b1819e30fb42ada813fde66edf75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020f5a5d046bd9eb442a68261d2b3c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145c283cd58caadb54aaf78e528a047309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd25a38ab14a653a7a3d265d39e9b56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b7bfed59a8da8aa8a43ca7491cb27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aae214298bb3d0e4f0d28ebeb1bc18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f5c55e4c59e9c14d8a4aa889bd6ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f914165907ac86508c8b9a39479b0b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d61aa47cc9b884565c65e8d364f40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee892b0a638e3c2c5d60763728c4d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5ceae843a10bc2a17a8a5cf8d11af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec29f674d1ec74f15e866c37479233e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f6ec17bd6080aa3f2c2115fcdffe8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41c9e59bcaee727695df6479097ef8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f72e3bd9fd010476ef09f5e95c122321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5993e85c7a203da18ea462ddd51f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aabf2bfbbc6f25d50c9df7fde54ed5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba033311fe506304ad4a85785b38ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab18fd10586a059bb577cde4422c18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15002fd49b6c94a31a1331d9a5ff834d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989390e2a83ec9a6b959de92c50aae60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128303d78e1abcc1313265af954a052328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33022373f9a0876f3e7bf152b2f4665f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdd4c803523048b5fe3b9c4dbb4542330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a550c84fb0115a8e2f3104751182a8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ee376be14917e6b3d4d3083c45557332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d565d5ac97603af65f28e927295f8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a71b55c30eda7e85eb12490c51822334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11138c68f43559e6569fa22e9b57a80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff238efce1a4c15e9487fc0f5837956336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cae5099f8a7fd9b51cff4bc107697337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140710fbd95de98521f5aca70cb4c7c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c10041ccdbfb26c5b404c886e69fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b1e51fcdba9098bb44e365c0f39dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f92772887578b144cff3f16122349c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed357145a5406cec0cc7784aa9b20f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62431d8d4b7da3cd16c3331533e2559343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e322986bf38f2f1a9e88e346c4d32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f58a04c898370a9f2bbdbef0d9716345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1edbb192b2d39a81f0637912e1e59346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbb16159033d6481316070fa519ed4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bb03089ac171e71817f92c045e89d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee52042db91c4fee379dbc7a3307d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb915997cf9771c64038f83e2fdcd43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd4908cdbd33ce2af28f04831b8524351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c079719b6c67103d7cd4b2722761237352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f2f02375d64292121d905025f12a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd4d0a5a4e0700e9a7351d06823107354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408f5051c85900ec9e4bc6f7d86e31c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecbe019c6cf1d524ab831b7c005b60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0129c41f2f85fdd460acbb222432ef5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6107b4ac8866b3ef6491049204d1f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033d1a93475eb3eddca2de01f7414e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c2d78bc961457afe62c0483f835b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0c3fbde54a0cf1be533ce39fe7dd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468526d987bd7b8f651f2708fa7eede4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24195a201ba2e414cd1591c4c57fe354363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e16f3bff63c83eb0dba65f4e353a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a3c167dbcec236b190d5573443a01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3793267c1997ef2c6a03b10f2196a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b29b6ae3140f684dbbe59682bd24c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56b851ca29d4937eb27bdb769e44af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a73ec1b2b468286782dcd0935c452e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4ad222abb8bfefa1a6928113ce45e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4d10b57a5f2d2cd2b87e21e5031c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45d2952193635508053ba20efd0506372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7c1aad136b90ff579fdf15027bd47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65776ee13cd3715c2c2cc346c8fb874d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f22c4f7a1c725346ba3852e1e8d0c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e68735fa02d5bc0faec4afb27b115376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862285278423bd44a6d1df75d3cc9635377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3029b303a0834159ca2c5311cccef6378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>