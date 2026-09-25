--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8f817d98b168452c186c997041b4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c5e02d665dbe2b0d549720635c4f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e838d17e88561c7ff8031376a771d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dd7434026cfd3bfb0ea3668f8a2594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4adbf1ee3b05f0e24af95e2950ea35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052235233b852b587205d4566e869246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a55b01af28a23362cae7f8a7b76b207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e064febc5b74ea9d9801a2247136dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91350f60cd238959c0475296f44d0b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85596c6fd1cf1026c0901e0cd08cebd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111462de8d739b348be1bdf4736e644c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c790dad3bc4406e65ba41fd2b8742412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280971dea42d4b166bfec0688f4657be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc8240bff7c4d8512e248d641c108f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840feb828d574bba5066957451ea4dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20c445e91bf2cb7d236b7818bdeb2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163693e39fa856c9f376200dc905ae7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3353b27bb85e4bb2ce352aeb08c5fc018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2f6920ea701ae3ffb2bb097d1e06d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fa71ed7402c7a285cb64b30dc8cd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79fa172d028679441759c8eedcfae621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2877a57402e175fb9f89413ea34f2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd502cee9da74c86977fd2594132bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e1198b7d325ba003f67ce292cafe624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1252ecf8cbe40b088e3b03750537a8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3b6058f6cfd605b8baff7b7ee2c3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d06c6fa097e0e5762904faf8c0b8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550db0f1d43c11472d0bfce484d1d2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660657c28564a82ede9dbc929cff49ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bc1c75f8c2a22e6ea53443d7765e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df85bb2f9419dceca0966f29ca8eee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab55f6f434d6a3bbe9784c89c3036d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33818f25fa93a0fc06159244e3d8c2b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea206cee94a4bbf590bb805abde1933734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d1e9b32554f1a5d980fc51d70642835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251527bdefafc506c07c537b9494e3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0b6903ca1642fe68f8d10ca87892237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b19a73547ee78f1e2d6572fd71dfc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b226cc10858b8de507c57680fe1e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58facbfeacf64c0016a8c7e9155d4a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e8beb98848377bc43ac339d151f0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c222599168d587c0a6912020fa1108642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31564871ed5580c648359981b39997043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c009a19ce71109f8b08bb77829712e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafff2874f1b9a71bb0ddd180646cded45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744c8c94f0cd9c2b8805c51e2094d7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d6dbf64ca008bd04537eea71f860547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5e5d2afbe21f4abeeb2517630288548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e826f0728223bca432d272401b20bbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5f56820b53de9520e83d0cd72e52250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904c7e212c6f32355c568936be142e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584bfca079eb6b1d178e63d277ddd8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cc51c7e5aa7a448fb4fd7f9948c1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee47ada9ddba0c356c2fb69fd2d72a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2146aa08b85671f4a16a9eb2f52a71c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aae17a5d12150b51816c2ce4a8289d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29776d42163c51ed0238886bbbacb2fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0e01b2c730dcadad9aad39385ab2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac364e96ec9bf10ca57ed7d60b22d4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f60484644c23856d86fcabe627eb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef6a0616446b99ec994b54df8bd46161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a0a6a97fd7b9b1b284f1019c56e4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb4f37ecae8281ebc1faffd3379e4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc840af40a127f12144a4af931d1ed8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cf56123e3446ba695fc2311da53db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab6ff3859a891a006e9192676bbad766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261243013623df050eecda6ae95b55867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd523b46b88b771a9e7f242d2d2b0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e86222449a9b9b1507e9a146ea68b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6f30a980b48e62c9e80d93f0c894d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed21161c08716264a1a69de597fc5aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b601437d70e86c693a1c2415bb3c1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbd4e03675788420b385f6c0d81df273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719a06735178ce4dc01beb77e92f91f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ec70e12025ec715d983da6106119775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257df58d0a363a2c4b55cce07ab4cb7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30c16e13a2d081dc44d9f35114326877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937743ec297ba04dd20f2d8f9315430e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b73d57ec06888d18a0f5402828fb7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b27bff25290c529746a09ea911cb9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e39b47dcbefbeb95be238bc20895d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961d253cdb481b62b1dbed0b0d14eeb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de08a80efc631ba5b01f50d12b11d4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fd30efb585f743c5564c02d963dd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279edcfd825cc8a01db64e9517bacd3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1d11bb4aed82d6f73542d83fee69886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dacebd3b6b3e18f0bdc4e87aecf9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66548ee6b9ca271c53309e2824db1c4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7188b3f0b833d2a6191b72ccae718ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a609160f53744029463579ec32a2e6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a556fdd94f2afd5dee7e3ee2c2d7aca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30d0f075e5673d930422f64b31a4f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d38b8ff3d75b73a26c625ed50b69e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b597ce29016fd33f14819e6698b663494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42473757645b406b9f017f3a8fd3920c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d26733d2c05a34de85cba3c94e5d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50560953cc4b0327d4320637e473d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf4563381b8126825308d7fbaa9ae598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65336d865ffd01b0b9c4d134a29bdd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08f92d8e17089fe03859773d3fa4c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb6f11f997eab0591ca574610cbebf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb8f444ad043fd3653f3c28cdb7fbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6be2b17e7ba1d37e6a1e4e1e89cda9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e257589b7c3569a6acc9f045374a11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599106ccf7319d38cd77d32b4f6c262105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c698872f97be3016c6f2f10dc51877106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6ca51324ccaf1135b0b53838faa0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72cdfe8b7f0ed2cb23681bbec28b85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf796b1f2ef13f9708e7f59d87c125109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8579639c43399ae7f3f0295e66dc8ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63088d459645e32b32ff808fe293c30b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d1191b93c7cc8a0026822b2e63b19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee9736b8828f59454e813a0315a579113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d327a212675b2c10eed51075050f029114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6e02848d62ab53fa320a874fbd304115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d2981e892f032f1f3343b03ad22e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85618b36df815f5cf0cec4678ecc47b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b47f62f83758d939c5f5420b968296118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d38cfe77c6c3dbd219e8c27e050f25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9982e0e0041bb04b9ea1a8578d8494120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c346c090c206a1227b7f44d0846b55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da227f78967060b8db3c0e397fa63eac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0fb90d4877bff896e6ce59e55d022123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0beaf4dd2f268f2d29aaadd6f52cf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b110ec8c2814cf55ae78179a98f40cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ab7a8c4ae1b717c5ca6f367b3730c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc775cd7d523af519fe8de63a118c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dad91cbcbaa015fd3a87fed1ffedad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375c06f30435ba7cce336e3c31dfc56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da38c24221752bb5382d70565bea5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c68347dea9b6078b382418180e4b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5847577da3472e98b4e8fabfc5d43c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724caff0a577ce2220fd5c8ab3eb3a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd304e40631d7ef8d952619a84e33f35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb3994f08d3f8f69931ad6bbee1831135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997f677f4c53539285a2f55ec42f8a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e9c660c3aa3926eed6295d657806d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e59ff9ff2c9c36e93a2c9750e6ad1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989e22239226d198ce56dfc861fa1ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efde403154d065ee3773e4ef0f67d7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20369e2243262ed976646fe4ea4ac292141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1024d7ead2fff63dfd0be51ae8953142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6c51dfd0cbdfc39801f28dcd16d8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c46be24f85ece45e5f96da64f59a47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73594cfa85da71068c3581e1b5d7f7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0672868c9cc9bef3a1d8a731156001f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06712207eace4b72cf956d982eb15350147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ddc5c7ec04c90a7f6170b74bb732e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d748d71ebf0ef8dd0f4899c419f4e4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40708efd254749b001b606154fa5436b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ee4a12dae248d519436bdd45c66a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ac750f50d0954174bab3b59e90621152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37711b6fc4bc3e558116a4539ce8ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bdd13e4f4e1efc2c80c019ccf98d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ded6313b08e77c6c363f8a576158b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446ddac95019bb8c611a742e314f6f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39862cd35530264392329fbabaee24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bd35140816041a8298798abce8b68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6872203ff5781d7476a1c40f46f37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b6ebe619b1e851e4651c9d841d6df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421db0d070bcd9994d0dbe61e035b788161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f243d38746e90bf9dfd55b61d4bce9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e3ac2e3fd30e3248301e3a9afaa69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077e894b495757131b7cfaca0e7a43f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739c3d7a37c7a35b678651d1faaea3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4ddf3e5600db2fcb3b22e6226ddae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ad189b8738a8c7ecf1fc3f1b1196a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea90a4a9db923274bc65f6d94945f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315183d301198213bc68c764dffffbe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceb3bdf1cc572c6cda8ab277611ff4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9d157ddc1e6188efca46f6e59e271171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0225d26e9fa595908c4837dfe38f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6a0b4603d909826ea58552ec21f10173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c42510b5109099510a403784202da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829924c115beec1ca9c8006ccd42bbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e4ed810ad52ffc6d769e3c1fdb40a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc8f4177fa52af889b2b8d6929450f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba86473d0e526dc9faf90559a1e780f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce0c03b416ab6258b1ae0bf4fa1b4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72285b3baf1b472a0717ac8b58cb5fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a1d1fe9e96d6ded9135d18011dc29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ae6bfbe37733b7f571d2568ee82c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d512ad51ee68258ad959daf18df82a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fa2d5e38579917a5f15efaaea4eed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e167cdd8d05b1a221da9687a4de55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701221bee6b50a7c03690d1df416ada186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af1009437c05ac122aeb387960794f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48502cda75c2dd0e5b8094b9919e100b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717939b8ab44645d2b0d80ddf71ff865189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4a47a184cfe6d574182c0927cea66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958f1275d4656cb36a06ef6e4953272191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40d6a01bacc2685ea9090d9f08844a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7982037b1319040310172b3c8a0503193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e8670de3d132ca05ac1e94071b89c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fb346202b8efb1d98a19eff68bc29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b6fb38565ee66eea8b7144e71236f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed63afe0927388873afb1e6a398413e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cd7d0e5d99f48546e7931d1ef4559198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19239173409b199ff454763a2dc8d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e02e89eaff0aaf2f0d2609fb7f1bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d38770511b352551908cb7b26e8b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71308072eda6994f9fd4a0ec955fe5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba7d54ce068e18d4066f3467fd4245203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939c41b51376b093256431afb197d3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35983607e742a88e82943adf99cab5a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bb6d4f9e1ddf5b489b4f5538c67f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffda4efd083a34b17596df41329968207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e5183992f505045c5c7a3799092e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d1e2bd23339586c7889dd0230212b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4c4cbe6778bb572d1536494f863c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9f29cf089fa8e2da74ed58dc3d769211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea9cbaf33090f933be6bbf8ffa616e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411602796b9f0cac10537cbdca0eab8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486837fce52690c4e31409fc9f780af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5921e09fae8f8f8e238b9c3465b05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c02dac52f745f072a8101bc6d4f1ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f404baf915de66ee3b3d210bc39851217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16653aa0b405085bab2cee45576f67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c99521cf884ec2f06636bef3f6a984219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5fc38306141528b6a5b2f24987c8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcd3a54aa220e706f8ec9d61488bf0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c34502cd7bca3e57963f70589ff880222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cd1766d4594c9fdbf5668bcd5800b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5ae11310972d3c30f67f611c25a23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e662532e6657dbff605dce996ff517225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54d339e1079c04c8e5f11b4cbe198b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2981e837b37d48d401fa5db68fff696227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2de656d025b49fc884cfc310ae6c49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c226d96821afe785257bd78e2ffd43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06495040eddda349db707b282c9c6c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae254b5dea962e4920cb978af11a1efa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469547bac45ba575594466c6c8e6e76f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33a62b921372aecd9b60419d955824233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e73a0db5260dad8d91df81dd7cdd14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cb8b148de456928dec93cfcbb9bf8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8060f33e44d75c403291f4e724a500236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd8f7b91c6d99a2ea11c9d04d0d041237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5742a226411a5184b505c8b4d5526c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb06d2da6ac3df31ddcc3f7a3b0f14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac0c7bb409b420b88f8a71a397e3f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e038b82295af81bf3ce0da8be92e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f670b3edf04e70b9da438200acbeb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a58097eb55333b5f45e21077cec298243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd47f7997dc3ce8da27255707816add244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaafa3c813b3aef218d37b09d4161f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d42c27a0e85fd9fbb7ffbb0b1cf5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93565b549891c8bb2a98a3dd226d9b3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fafcd8e0cdfb254e389a869c8cb602248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10f2e8a9dd82564c57ed5be311322b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98873b3c9dd70bd213fc8ff5d2fb5518250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09ca1f782504b2b6f754aea9cab52b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c59af8ba20392f7fc4bbb33db413d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec84c0bb80921bd87373e3eed7636fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249d940c9c539d8391d7d769f72ca90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2313f65e06a7dc8a7c1a08bc2129dd9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe915e8fcc2fac0072b28f3264d03b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eac64e3a22355318459a75b2c086e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc1d81affeb54863c6837c1984a815258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7d0641c4737b0bec996f3df800aca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebeda367f5e7aa036467fbd10375b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bab9f0bd5509da5f6df95ae85442e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb64e4f1c48488527de8ca8676e14a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090c135a5cf2e8477d777ebb16c4096263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0d9cde1459c58f766344adcb8bb78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da07befc3537f3292c3a23fb85a69ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06483ee2afebac17833a7f0aaf0db069266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b54652a381a404d3717b9cbd9e5126267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a90bc8ea98d0d52789b0f8e720b5ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3233d87804518b318b25e95c5fe397c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870251a80f67357d4ea01fb1ae5aaba6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d148777000b9a2bcabbef0a6567db56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c96ca3b12939dca9711c81befe3c39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5ffa88d5fe6cb11b5bff792f6fcdf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619955871eb296135ca84c997b3765e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9779576b996fe2d23d86b6c3de2d88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd4a90a2f2bef1c72c8fb62c24bd3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71f65e98aab12733d1c251b5a4407c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08363b8982d2a9cf9fa65457143195d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52054781dd5d71a3387b37b52fa4ebd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdae8b164ed7b1ccf3fbf367e61405280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c00a1187ad4df60417d79b5954d1f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaec0926d91fb80771b4e819a78813282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a679c8d6d9bf70debc601bfa3ff9da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b3ae98ab9ee65ab2b4d8154f7ca13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f608fa61516664b38f88bccd61c9337285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca1308b075284a9b218a5099adf422286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02743bc62d8e94b68a7c1a74b21f7d3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f634fc375294ce53dbaaccd889b34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46618f7c7ff5598474a691bb8264f3ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e373b0c45b87877bebeabf1aa06576290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22235fc3ac0471c9ebb33f16abbea7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffcab830baa9db49d5e05d3e4fe3e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e8f27799f6cfd8cc9dc7ebff6e866293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34d51dca9edfa0db3afc14dfcc3358294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89afdaa28333a759eb3a84eda1f75f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdebd7b416da0b74eec77c9b3bfbb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece11e58aec36af12e644261c54b387297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe390069b9058ce1c3308a4efb6ede298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73884fc7af6bde97b38a42bec064e78c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa2c311b4cb8f008c38d3ba1a483af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d465d9034d3681b6fb3961f8f06376301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd70bc14005754dbad2f6a6264fb4b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef4b8f9724374053dc2e6f3327dd35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9ae99e597d265e8c7b439c6340c3b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd595847a0202dabf9b3b60361ef51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbfd08f63a81c09dfbb0d375615f2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b81d24c71f161c41a217ce71193782307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a9aaa1ad57984d7fecc85da936054308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4fe55a52583bbeb04ac2466f606ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c8424aed2e131e5983f6678d85574310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93755ccb7286cb49f6d4ad8c819f62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d43c680ce0312f1cd7f2e25dc39e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8b5dafb7810cbcc0642ad8b9312db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f8feb47475be8ad21d73939fcb05f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d26d858cc0a4afb85aa8e24c977086315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a7c366a5ff4ebf1c48e792c9bec82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c95918ab11c90dee81abc310756d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f9ae89e91db38d612e58ebdab3f80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0435e9d792abf7df3378f3ab1d26f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313ca8aa45bccb1b293aedb81a9cfea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a86f0eaa7e023cb60e4eababb51051321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f0ebea65a6a3f4d6ba0b780205735322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25b678ca6883c851c5fa1b67225f5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc34dc4752df3e1b522d8d27f0df61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fbcf1b572b18c95e5b7369765afc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19902a04e96c733e4938406b87ba6fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275081fc3b3296719e6e3a6afa625509327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab0da6432161cb31c49de4f664d19b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50a20d8eb067829c4384924772ef5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da47aae70c6bdeb9d3c0a10917ce37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902367108c1cc4c7472e7023496bf0fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb14b077b7ea211fae6adc98d0cfebc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25256a08e4f19518f1afcf62eed3549333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec16d10f041982bc082c66e9a01031334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebbf092a4eeb09085d1699c3833927335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fe3957e18b670ce07b7851ed40202336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b542596ffa55e47e692d00cb11924337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28990cc9deac31bc1fbd6d09d6c339b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f5b188bdfe3c8e2404b2b788b82ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12ec6061adc02c95a26b5fac1cbcd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47723899d16fcb07f8c4510294bcd50c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb1f723438f895a9042e3fa82d48d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e5802e463260bc2c80d8485c5e134343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d049e29eedc264e6c150eb8226981344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3bddba966205de80dd5614f8742ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a65f78228a9eba627cc48516fae22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc0bd056f1889a23eb8034f5adbec4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebec145843161bbae0fa9a4a755b3e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c78d755edfd4d924486373c162bb00349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efdd80ec4f90538f83b8113723d278350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a78b8254d1f5b4a645ff52cba6b2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4618731088dcc2b5566d95996db8768352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cea7f856a4f0a2b241eb274c2a83f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3a447437ed2b0d7a1844f20c4af18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655a253336f7387fc879d7c5e3c0b02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d747894fedf3efb5a9b4917322cc22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936459d2323de257762b58fe1278ddf5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644b108c9d4fd9a14bb4ff11678cec9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b201b02b1b4d1976f225b2c6fda403359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ecb58fd1b41eb0631166068404b46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f713f50899039dbb728662e39a5927361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c1115f23e2160482f5a913e5936da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7c83af9dd0c73edadb7b25ae0d441363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b482dad77d850e18f113334b60e153364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a559cff0f454be9e3f459a13f197c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd89ff0ce544f9306b4d36b2246d79b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740ea98446d34e5be8380bf0c1e8b4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1875e70754e56828f3ef0b8e1e45d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193e17204b6b429bf1c2d079eee32ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ed2e00753f154614df363c5c931d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecb82fd4f40bec64f94fa94a84885f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b52f4eaa0c2c0f7ebafec9c336eba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e081a103e2128e67894ec0da7278b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1b8f8be5f67adba2999fe5d14430a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513d2480b937ad6bceb2ff8bda1fa21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6f018b1494699f67342a8598a1d77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e765fb1038893892bc20a8c8f3530c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739ccea56d19dfd084f9ce59fea639f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e93bb46c740068804e8712ccb323911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c428944b4d03032273f8d5df55f9eec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6d6b477bb5c4f57b66e4d3916f5843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96fb0817a94cdf8a181ca9befa8c3e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a8de3628dbd7af9449f3667db6b325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4f5c490f5174262012ca7ce815ec16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e77d30698035113edbaa7a5d3713a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564486c774b16fb04d1d336766e65038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbe1009674119888f3f266c0c28ce79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dc94c8ba90d7116c5e60ea15cb8db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacb63cf7f01dd3c3188b7ed4a46efd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c89a2e9029826e0e6bef82e638c8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280008715129d43e8d3f4b41bd72a67313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80b03ea1aa00a6c55bfc69cd7c23eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1a284ce28c56b8b445b863084d85515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1e46d12cf388a77cfcaea5970272916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff5d241b01cb8e38a5d0a6269d88a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ad4493186ea07b22ec563eaa979a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f03f08364799b0b85d6249ef0d218119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5c716be73d1845084ee1dd9af3a1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efa85c3d01d53a8a3eb6fd19d95f2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5fc5186374f738fd267343f52014a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acce1ef45faad6d8b1c2c6e78d977523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3de89b279b22c3d4084aea1c5a252824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7101afc41399269b7174121ae42a4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f201f8f0b6ef4ce75632e95f1d0e72526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121dd4ab3fc08dc730abb52a7668ae627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78175d08b4ecaf8996ffa5a376ba7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a20e3c84b77d78ffe0fbe260c41e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecab4e5b92b7bbff116d0a1ef02f7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d54d886799691df35c47112f06b0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ffc96abce1e5dc228a624f80935bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120fb1dc9c0cf3fe05bc10f20c12c0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acf9578a75cbbf524dca53c3b0351034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d82388e03f708c7acfa4955266e90835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca2a71ea95f34c5f6b87d78fcd1d5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae220123382ff2e18bbd4a02d41eb8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009fcfe9f262d25fc9e41209ca9aec238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19a70c5ab81c55a7a34f639b4f364139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d759dcc9b619c43f7b7e230c800e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68db605acccadf551117a7dc6f436c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402a1f6bfbcccc9dbfce512bd8192da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0a958dc566a817eafb988a91f8e8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a82d26bc06a362251da6d227f210b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63f99f7e7870554142acff2651a56e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe58d2a94511493609648887ac224e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62e06454e39a6de40f17602c82d78347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c118fe0797701e76b5d75598b86b8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2964671876bb400715f3214d5b83ad949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db651766d1a21fc52ca8f1f8c04d1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c928047ee5feacefe97f2524a3189451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c30118cd1be448f5f4a41979b166652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32266ca47203d674ef9c390d99ecf5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1707331608b587c037baf922f2d0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee2d82ba99d7af36654897fd49063d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e84f63047801ad5afd3ea98d25c96a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcb1f8428afd52d78a488ee5b92d1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cebabc194ce67fe9b207197b6f3e1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38374df8ed027282b0e73625ceedbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a1ed1ca914de9db8f65eaa46a81bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b2a38d221e52e6a807ac853d8680961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316908e063a5c8d62b6438dd351acff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a40b08de1ca2e18c8e35db535c94d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89698b61faa50493316632222ac822f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36689c2a03533934d033e2c0959543c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b67fa1b75b32f71041a4350a43911e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337a7356d65c56757a1433c8ecbdd9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0471b3abae70545e118eaa2839e22af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde2246a03dde438002f1ae2800f73a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb84b2748878cdfa0fd02715e64546670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8430196f7d819446242fea8416c1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dd86d14cdba4e436520b5b4a683d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc7b17873a7975a940305690a2cecb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03daa712f45e563e395100ab50d68a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888cd831060a23388d3f943635a1e0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a2d9b75f03564b8166d37dcc453f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb8b9c05adf7acde82ad3f0947ee2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27879ec4b9aea2c3ecd73d54c56ae81478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08763690a180aa709007ec478abaa00779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f7effda8fd86051e75cb765d738a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfd9107ff9f19e88deffca1c0ea73d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8cb51a6171053330908e810423b3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e029523608070db4c479da90a0ea6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31632e27307cac3882456b49d413a55384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7fb9ca54f173df325a96ebcf7553a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae5c8e4e6542da15ed6c6fbd128d7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f858933c9aaf3a2d195b2323b2ce43d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024f385485f253f509b87da2d56df8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5a985993b6ebd20bf3645f58add0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd97f8b6c973e9cff7e2b1d2f57bcb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5558a1165f88aaa30f45b2e2bcd2c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40dc8e3673d01674b7937dcd03626c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465292a9c50bad8903fc35f941ba23cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3ed1aa0dc4cbde1d7eeadf444239a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb09471e789813a20564d5749da98e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107bf2e05ea1acf3b172e9f62efc6cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e448179cc8b3c726e208c44413142d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c8344cea0da951151da95446b0c7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d680c73e44141964fc96f151f7ce6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57b9d23fe2e271198b26149e31ef63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8a9a00938aece9ac063322c38cab5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcdb4aafff523dd61ded28f96f6e01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fed1ac0adc776923f9b93da2daa576103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c6824b76d93f8e586040550b825a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0dc7186c2ba52848691efcf85de38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f7df8d20ff37dade18b2d19d626e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e9fa3cc7da9d458724bdbf2ac30b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938c4e9dc3f5d876d57513a62d9631b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0c3e5fecdd3a8224b76046b3e2ce0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339523fe7e0f89174d35fc98fe5fc0d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c851795a1d18623313064154f292c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3d2378ca7a5607a4ed29781672494112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5a4da790e5dfc2ff3a1e01b8f5457113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26614268379dbb8abc2e14d70a1aaf7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f29863d39f136a8734e2cf7e2e647115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebcdcb5bb27ed798e85458e8beffd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0089ae4c0bb54b3305caf3b7ff627c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb43781a3dd61a16a5773f146dc4be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d71e7badc14ce3d05059bf3517dbbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b36f9004d926b6742820d340cf03ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c8f478905d9e340b8a5cebfe79407121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc96caf84c8c569a5b88090b327050122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf77b9edc8f68a5ae33bef051f519a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e936a91ed7a2d52680b61899b1dd478124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a8ca7ea656ead97d8530daff95e1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c95b34064c83acddc94af29cc2d52c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b822c0a582df2570c3b020ad0d643b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c96cf952290b7757cd6efd9700b82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07fd6937ddb8e56086e4acb8a01882129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d870825c95380be6534590aedce128130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f7c8468771cec8474d79be54e0f4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770cc5d1bbbc9868b0a18c2cde0290b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5dde01c5e0219de5102f158bd77c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ab25f1740dbd6b385ecf10b4a2636134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ac05628afcccc4f1555f15f7522c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aea68c0f69fd4c38335a231168c32a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea4743fa2f1ebe9e33107511f17761137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1825df0917e9491ef900c65a9e875af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618862bb96870570a4937e38547080b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7873ab1480abca2824c3b8c7a4a98b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5bcf1d578b7da687266a34a99a1aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55041de00d6bf11e73343a7e4e8d06b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50721642647e0a4be6ab328ffa174c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bf5ccefd4987583a6256741aee2d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c92cf53833f76c662c89b70bd282c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50574c1da3708c5bac093f4824a7f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f3b76fb2f2215da89b93ebd708607147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828f90eb1177c31a9b98860c9b01d0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff19a7bfa1114b22f08bb73ac46584149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5ff93f8bf4cae63ddde188fd3946c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287e2f585285daea8b9bcdf4ae498b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94422b4a0708d9d4be3c20ebebf247d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf0d5d3e5ef05d3f00a5d18ce13576153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bc429bb76c2d0e59b6ba1117f94df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e8bcb28f3bb2df1e326aabd651971155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9aa517e5274a33b19c9c3b5bbc989156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4b11a3f4c1a67cfd8b2b29b907831157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b354595aacd8dbfb2a1c961cb31862158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb063706487fff13db5ee69cfed3fbd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451d208264ffe8c9cb714620c6ab65a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4399c679a3028846ac5723dff9730161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ca492973696fa4eba01b0706ddb84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ae089d9e579d19c0976d90fcbd85b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf995dc069e955c4738a9976bb3abfe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81de64f395c0d1e56643d9de81ada8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e61acda7f28a7e0fdc3fa56d73ff31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f36a07f3bb7782cc9686a1a06a139167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa187333f7cb071e0a1ec702db1cade168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22262c810cb096e0f09f65807af0de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12011673b6461dbf61baeeecfe0f7077170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8080b38acdfc01d281261272b1039c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfe548d68deb706d3196b4d4bdc4ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f68fa70143bbadccde976acc516c03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca875dca0d07d448856dc736d9114cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e94dd261f51494397a277d3694ee5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a8770dcfd4097b14ace9383a557c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc86b9fc2a39a45092a5b7250b9b0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb92d78c3cae87fd0add5517752935178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc779bd80f899504e020f9cee874751179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0cf41e8c95fb780af46769a3c3d01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72ce6baaa8e1127db696c36d7d9ef0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a9356ef62483d48d9616160c9aa06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43622e9d89ce9833f7cbc1402ffcf9f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d576191957e543d930607c962b1b77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276572a082eeec468ae81f6eb2f3161185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2a8c0cd01b2b6c0998cc35a17abd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b5092c32efd7c459c060bd11643dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02298af74ae89263bf67d1a1448d1f9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994fbadb11cc899b059939513b84946189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad0b0252819344f13b2f154112345d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde58a75db8b3697290395897f43a346191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0874d191bcbc5a0c38ee498f15a30f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c10be66aa1f6db422622e72142ee1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f6137a3fe303b71cde4b69f9869a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c2043cd8a9a785d6950b01e74a0f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb68a92d85f5b071a8c02e83be1bdbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ce7ce015c5d7d8fa6ba7b5e860339197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af1226cb62393e0decaa8dc8d130b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720450e677eb09bd5f8168fc2eb86950199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de64d6c9f604cd919d55326f12fc6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789a78eb1157a72def763b9de9fdeec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9df180494355ba09417900283f5610202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e987524e835254f9d420473e6395b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b6e62d05b52f9af7790f1e6ee7392204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ff6ae9b4443e6698cbb2734bdf378205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc3a48b3d1ba53b416855d0ee51629206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd76159c91f71edd00da486ad4e4ebb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89ebfd6c8ba4294aa399644618f81f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d82a95ee19c86859bd637ec6c3ffa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f4711e5b2129efe8b21e5353eba89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc31ab9f8d3728356fe975cda7b77c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f71cd41e020be6fde2772407ec618f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3f5504d092a97bfed4cd76029d8df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324a1ed25a2a4b2d312406b598c4509214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054912b71a96ab302d3401352b2e2025215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b30c4bbe5ea287d14cbb520edf7b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e623229c40e697f9e7b8c24fe587e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fd20431d06cb6d9e8bdb924bf44c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeeb3c80e2f03d827ee20f39b02765219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aec43bc509eda5f9aff749cfa89e68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70d93b1656ef3522f3dff4168be8eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689aac082b6cc1462622fa1cecaad16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224672690245dd721bb6e5f49ad5dc2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c809953fbdbe60cd9a2c841095f10ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e058e2ea95752b7aaa4b3f5ab4c905f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8778e19e09ff11be8e5c12d51a8bda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0867c058509643b8b54a814e215f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d52dff75b1c42e221776dcdb411d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735791bffbeb6285af2010e10e3e2a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3a529d474541e1a977767cc2b3fcb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669b594c783fdca8f7f498c870ecca8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e237e21e1f106eedcb81462dd3f0903232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b0de563e30a16003fc8b990fdc0c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e2dc084d82fa80c53f7b78a0b08c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4b548ecd23264b362ebac9cf33b76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed7f762a104f205412f522a125e84c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa7251258d14ce5edecdc42f02206d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40356004a46e2ffac5341c1fc32195238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb7e6b2f317e3a3cf41503809177e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215d90c03d9a39ae971d437b16237a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4b7146a7dc5cd06a87e8723787f06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cb5463496f3cbe190d0a732a01e8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c055aae912ff420a3525aaf193e9b23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93b1c803795bfaf9d564e90a04117e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc523778f4409dd37d016cef30059ea0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2aef15e97e482acc1f6260f3685b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d760835642a28af8fb5532f4b49153e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ec5cb0dd106094fc64024c8d83dbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbfa9b96dd5104cddfb9d5fa5f2273249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c732838c80cf983abc7ae78e461e2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6151acbb533be9a53233a006094413251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d00fec014666061e2ca4376c1909fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39670697c6256bca9a2ab9f831cfaf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593336e39622e88db5b7dd66d6138f83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8edeac6a74c7de943c01d1dd9c16d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2d814b590cd61a9c3000b6073f821256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edb16da37b9e83aeeb4f4127dba92f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058435103433d3880a3fb5ef56792525258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69db5d92a40512cf5cfeba3fc96756259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b79e8192692739ae3758dbd13f6ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aae9931570e1299ecec76757cc433261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f161d7f4e7695bcdcfa5a60e6c44e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cc813d3d7d881d75be95c19741cad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac998a94ad451b0267198b9cafc4b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8041bd1836b7657b1eaeb85d504fca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3050788800956d15e60b47326f98a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41200cda1c9e0e77b9d9dbea010c90267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357046aef9edf3a4e9285a5eeff34d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cfcd6f9117f4d1beb5bf6035bc541269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e31cf71a3a4d1b06d031d14d6ca2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e443cc35d00629e8fcb03bed4dcc2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535844476304d26f35fbcaef63fc2ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c784612a477e86a09da1918ad0de059273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a489b1e9f5e0cbf514e2a3b521c3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f907c9075a0fdebecda553173bec5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540ea4f5633d635526f986b04a5bc82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92d4e74d76d7108174825f104af653277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc965adc11c6d7c37f703753183c4de7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5e025ec5a93808aa9ad745ab67dc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0557b0346d43017b7dd51b0342dfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f08579f8bdb8e17e904268d75f5b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96eb411b227ca457f4c3a2e3ebcb39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5b13b52ef6ce9d50d03ca7c8588a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7973da3d31112ca050cbb20547e468284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc97436b25443a2ab9b46018e11060d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fcfe1e60e2d468c97102efe886749286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd295592534baae7a55fb0c6d9f15ea1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9df296dccc24900de9721470ae3fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de18c1d86c47ed1dc68da299b63336289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbd52fca31931c8b66e2f9a4a88cf1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a5203f660a779cb871f58da204437291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49734b6355c752d20ac1e4fc3f5e72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15fd49ee6eeb4459ee635c90e0e792293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bf23ea8bb329b67c45c874ac10c32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3870511fc8e290ea38693f310ca24e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce5c047aed571801ddfaba51ed0d83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572726214c478b8e5ef945827aa576fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d34e688c238355000f4e60637d625d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c785ad3347516d77f1f0772f5a245e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f42015be7271e7c7265e7b088d82d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047882ce66d4c13ae7b7d75ed18521b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5fac49f56f649eae20fcebaee09f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c942ce5a372a28383d7178b7db91ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1f108a880cdececb27662a7fbdc17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bacf7419cfb4e2532de44e83dcc774305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df1d639e2e2a1cc763aa347a810ab8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e3e2dfeb556e3b0279d52020e30cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc7b34e610f69384de8f6078fead98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79917d26fafeb1613adb1e07b248fcc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f7203b916068e453cf42164b54fda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d65194cb530cfd28f94fe3013b4e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1139578a673c4d6e526526438d2aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a3adfe6d7e0e69339a9748e7e4dc9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4cefae1b277739289aeaa29ac3c5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbe3583606af2d7d1cd1d2d9c2cfcb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c82916e8061166cb157eedfaf9dec4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c45c68bd3d82f27cd9383444d13df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec855b267a8a1cfbcc0049d9871e6f17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5309cdea72e92bcfca06745b6390f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589d544092322b465a7cee822a0a268320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dad21db27bb168a02baa06187801e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979be37b68d5dd7bdca841fba1b4e26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a08bcbf0cc0ca6f9ed262c42f0904323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb8af0454a11ac5f467c38632d011e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80699e5c4c22d79e32f2a283a4ef46eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f9ebd0f2b9dd3dc4f27562a019633326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a66b2038ab55b7cfe16b3ab8db7ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45b68f281d8bb47cc629bedf0d588c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18a29d514bc15c310f5eee8fc92c2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbec0caf9ba73a717ef8487931ff8e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69280560a1d687fcf751e6886118f3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12a5dee34c5c3e02055b89461658f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fdfffe722ab8e126a4b9450c4e1d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e4342844176760664ca550a1e5e30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97f86306473311ccee4b26300b5127335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794bdbb06b58f69747e2e933f6a8563336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa05755fd444d3a26422ee20c4e556337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7e25d27f5654285be294590b2874b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af697f538c250bec3fd702cf7b83231339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61202353dbfab0174bb08b1dc14f27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628215cbc56e7f9d6f86f21e6810102b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b574b537ff4efec317ddee79107cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24c564464e02c13b686fb4a55c2959343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ea6e26657b00bfb239754c73831d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf11de21fc2e489195f9e543f1e228e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591dfd769bb334193fd67ed59fa4aa2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e9d59c6c09941d7536b5c2ef1f477347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd685dae6fe5915ad549e1599aff1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370c0c4ecd6c722330829ffffbde064349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbdd84512735306861dfff0fb2f02a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7344eb2a9a7ad7fc7cf78919b85de42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b63cfd1d26a096b76c91c967eed374352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7d0981cf32932b185260d3e897880353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1832c19be52ce5b47c17e92dc7d84bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f426648e173c2de5aac593b4984cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0c24b054bbe2eb13a63312572b3be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37db3f6ce2bfb0e1dd180557f53d7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcc3efd5db667326459c5b85146661358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5349b0ae19d10b740f55b87019d67d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321f107026cbc285771961fa09e5900360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5a28217a99a5dd6d7f932439d4adc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb8f91c2d8be4ee1f8606ca5ec32f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e9d4ad833ac63f5cc0f280f00d373363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31c53dea13937e86c1557b260a1392364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aab91d2257dbb1954306d9d07e52e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c1fb7f3ea6c606649b8f684c12ab9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8137c4635b8a093d2d8173c0eebf1a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624c6dfc6dca88516af04c3db3fe1c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6d47d9ae1ac69d6a3aa2b2d074d0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f9ab6f17a8c04d4a2888a46035af8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf0135bcc7d99c687d836b0cd94613371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2de8e4a886a5195dcac45762b967d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55ec508c2138468270e302a44b84a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d201e9503eb230f922e4313401eee6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d3135281484bffa73fc8378a3565d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc1bd2f1c1a5fdb16a650b1b07a460376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbee1135cdd833abb380fcf7a17270377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace53e5ad7aa1f930d8bb237ca027f3d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>