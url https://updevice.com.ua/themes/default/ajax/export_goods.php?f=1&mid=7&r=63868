--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f4aeb4271c1569fadc5d2206d9f541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d05f2d72984308309ff90fb0430d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471f30030187b68062de32c6ab751df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a380065b40d7330d594bf28c0a94f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa23a92e5343ddca4b6435f7cfc9d685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160b08deef30d20c7d07fa455c76f1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba77521ff5dbdf242030c5e37025e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0c439e781b8a867dc3bbf21ee75128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee345b64408cbc5bde4c91cd157c959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4174f48eab155489c607c63c034daa710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552073b3504992025d16101b5e68e0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d400ebc0f6dfa7cd7ef362e64def812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5cd6c99f6a2bd6b50a7c8dfadb9db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d51510422bb626b800ce5ee393adcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321697dc866bde2f736ce5a76af632015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae170e776128af16cdf2412fe59cb8bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71c3c0cd08d88b42c8b3fc2bf91b4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4377c2cd529c72bd850d9398c6627918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd80654c7ebf0284aafd7bd1c4e2da519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b89996412fdc6890abd48c1d71e49920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf705f67e67b9abf26798f6afbf3b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d89124a13d6d2dfbba42a50a96e51222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fb1c7f1f60d1b5ab88d3b36ced62423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be406580d83da841fe0cffb8464a9fbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0822e59980a857738f99d184ee393125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb3ad5b465cef8584af27682f220bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae652592696543cf41a3a9a47b7e5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09362a4f419492e5e5136efecb560d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214da3b743067182711230e0ab1ddf6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361fe92f36cd328e8e742e8350f5a7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c95ca3d6b0bce0da17f269d0c9f8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7146f5c7ee20f93ea413c29f68e589332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7935def4442e07f30fde33c7d25e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f39d93415de77942fa4709c03e8cb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d54edc3b8811ed91c8c44be66643c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b153b2b7e32ea0328f0026cb7396836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfe40db89e965c71980e6bb2e8780537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044b6269c894114f2e3df90d56deb6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda7705b1b972051a2a482b21aad94039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb126cca399f020b40adc7d5da44bf440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f627706a21d5bf038a28064f5df971a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e95b8bab6313a8ac8a9d02845999ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dc7970cb96845de5a2a617211bcac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b0a1266de8b0fd78928405e0f2e1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef671df9865fd2d0c70b7af0e1f73045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75b853348c98d17b97caf3cf5dc33f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdcac82d8ad9da97d5985c8162b25c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7c9c0eb4abdba63d6ff50eb27ddec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39416afadec09c52f125387983fb1d6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee572f2baed40791c8d4e33448fc85150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaa1f03a9a3ec4dddf9773448d8f5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc937d712076d6f386fefff65b358a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a144e3ea74a036c34f7e7b42e58604553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be330f6c3aba357cbbccb47bb83786a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e2080a3db62fdca3b0fe96e0a6a5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb83a367554c75776f76a9447651ec156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726640e4acf52c5b55e89c436fb0d7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6779bfe64701c7d14f1dd35a3f716558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a50ced7fe00f83ef623b1c1cb899559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0860ed18e0be8dc48ddb2d854f47860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a0b8b8f0ccc94bdb87ba26d9dad8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226de3c13f7f7e1c7bee8e5f2f4b5df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d8d8bb4c7189bc9841115063bbb9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491d09892ed67a1d7d5cc58d54f658464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab1f209c8a331963d53fc2022cb31865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0069c83da4936a0725a803dff81c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fc5afe2f5cd3fad142c06162a825567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63c57d4d69e5aff03a1d713907e49768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6f9e2b0b5b2c9d26c54045fefd5cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de019d4267ac5a7ecc5ddf052f913ba270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69858e106a8455fa25ca5ce8da6c6bbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ed357659b2576d6478f33220164ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64591446de32a2a81db9b80405d9cc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77bdd9252fbf59a88cb280596bb68d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a487b8ecacb99929d3c58d27962f2ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f19ac6ff1ee506fc29d3c6c03683c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e4607bbfa176145f7cf140feafb6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee1cee966b1208f26c63c872dc257e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3583e24de3e1ff9b05aef6063b5b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3848ce555a8e282fd65c208ab93df1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ce843b6679e794979cbcf3a77483e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d6153621e0dfa30c3aa25a1379e7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdb6040a2591238072caef3ef31db283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef786a980d48b9ec82579fcedf0a6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662886ed67924b991f2b4607e885a3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee11b12141363492c2565c3d351a3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ea8145d972594324182ac6579012787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7971e6c01895dd4373abf4075efc4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cbbc4541e1650ba41614dd486303689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd931dacbac80953d1c3b60a27ff7c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcab2d5ee69f20130e21b4fefda84891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b5976e2c4141fdb4990f59d74951192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c5df33e6f2831b2e548ff540ef19e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217d6f57804031d1c69f78bdf47206694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa6b89f688ab04e379af8a07decb1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5473cf0199e33f4721465efd9f87bbd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a1012f6dc970943e11c3b41bc237297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29ba9756d0fbc5cd07f50827afc38898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4afaea25900fa40829dae97434e28599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc01f934aff4761de5f071e1059c9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de803ede07fe28d293da571a65c04f67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124ba48da4522ab780dd76c5d7f4bbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe530f98bb635f3ca2179153e3d9756103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e9ed5625a3b4692c4b02a3f3ac233104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0b5541a5176af5e79dea8f06abd63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ae2e3f575de59746f1cd0b8d1e753106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74d002449cfd07aca23915b35d6331107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a935659caf5cd7a9af5af0d1d77a2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745661fb01f8deaacf5aa426478d7161109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0070eaf7007aae956b729351b558e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91877bfb14cc9aa0a3cbd1ba2914552a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041062c4997956a71f1f9da4fc6a8b21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a94124fa0bfe3738608e5bfa70d54e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5793ed7a04063db7a301c39d7a376d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f52b0b368e144a74cd44ba1837c3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef5adce11c7b29cd2ad0c2797476f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71c03f37c547e45fd3834e0e085f0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0a251cd324f73d0b478c3fee6af70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62a3be8ab151795473872ac0b02e29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed374cbe20f06e9b0e73d4c30b9d2eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd046cd120c688ff1fd3549a2b0804121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede41feabd5f926a67dcf575fc752190122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f80286cccbefeb8fdcd8a296579e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56cb54bbdecb302fc21c5326af0861124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ad1409af5c3cb1001778696fabb11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92876bb97865f2cbe6929e982686e34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd79e8f3b70ed0cabfc88753398430127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5f9adb0909c168fddb23c2f3dabc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd656170b2d4d8e12b117946daac23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261016b184e0c7c9b6c07e7923bd344a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8639ac5e3eed6c92a9a5dc5af2efa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939419b8f7924009d59934d1688f383132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c25a8359cd798c1034c951dcd24dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47383d5aa5374cb95db75a54d4aaaf0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd0079a3924743ff452845e5b4b123135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91fed04af444896b5153c9e09f346e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718fdcf0ca12cc24d54377499ae67a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817e63522cfe7b9500ab856650fe677138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385225a124579128cf599cb5e616f60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08dd076156ed3b4d4424420ce0a7eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d59c346576c0602f3524dbd3ba0ecb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e1faaf9385f9350d7028149272846142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64683b7b090225754701b42ac54c91c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f8adbf626b2fa3e6ce70b6bbbd777144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d236955dcf44ccfa80f18200c8c58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90ab3b7e2a72052b7eb8d9622b9bb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fe917ad23128d376b5bb508782e05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6429c867fbe92adf1b57261c2e34b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccf245f87409b6987a8490e8c4e7e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607e5a53ca2ef5980efe108088bd6e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e332cb371a658a348125372349c2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863904db9aa884a14731b18fec2da4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e1c4855e15a2c421cf61ec7f5cbcc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95752391fe4058043bb7e2ca359ece154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05613a110d5e05f704b61e0ebb250a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bfe6701919d442748b1246ae7f98c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5dba5e85058c3303b307aba12093b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2376880126de6e43325d9b5dad1dd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d7e48fe7015ecf2bddc497dae4831159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67529c72495e716511764917b49f414160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8c25c1bddb57a20af0a49a8b802d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88fdc2b915da905ea90c38016c4f8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba906c2cd50a1869a238afd1d8a37b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1d1b96f8db639322ec395901fc23c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8a8a91ad276e73ad5e489358c089e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29610b6bd7c9e9e9686c3f1bdfa78e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0b53782d8b46df324da167442dad9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c3ed318d528ca2dbe79d693658253168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c557273d05ee9b9d3eb71cf7351ca7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f82c47e2cf10a6999575260a1dcba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe91c393f1695ab4f3758710d44f243171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50779b7b051995bb03fd9dd73d54c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2002f82fb13650428206e1fe7a6d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9ab9e48747ccba4a2f02dfaf0b1ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fdb4b0f60a768dbb8c63007d482f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e9a1da75464c674b09133050fd859176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9a577700a488e875560ff3c661580177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f509491d1324d761dad4fd618b661178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92ac2754dfeabcaed65fd45a013c57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aec4a9d7e5645a94b76a50b1f6b8fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb072ac51f1a00add04b7bc54aebc06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f2b2186c3b0ab23d2cdb6ca9ebb2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362edf1f742afa5977965b9e77e8efdf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251739bf1e331d7669215a9e8fe10fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c7582a2b6e2a1b833dee80f1f02c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb176ca469a659325d55ca21f7ae0f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113447e27db542841dd6b2e94403e0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001167ef4ebd0a443bb44c980b94592188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d570c455f3d57513529346da9084f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b974873bebe078c00d1d790c9eed64f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cb90305581a2406559901768151da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214aea3ceaa8bdead0fb5a64066a84f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069b661d8f0a321e6a406c29580f6f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f77f6b2b120e0c22d34abd63ef350d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d78b2159df7e91213781fb947de77f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07536c1390bd9da9371d42d4cc60ebff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c21f78293c21d00460fcd70cca950e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cd48c7d5f632684af3bb209cdf54a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da395b694640f2435b4e39e3eb026fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c64f882aa67f0e07090cd62abe611200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6285fe398bda6c19b5ba2a91f0aa2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c1616fc10b870fe6fde07a8c7d26a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c758fc3f4f7ab85b8269eec585c4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106077073e8e4ae41f7b1d3102898f92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72d8c5697e3048b8096839990f8ec2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efd24d120e4f311ecb5c0cf251bb41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f4cbd33fd7bf0436c10a58ca3b911207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af88b80a1eef1c4642ea8525261dda8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91521bfea83f8e3c728684e09aefc26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adecc903f5ca2a5b19240d2b710ca57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e67401ac8ab71fe30ae5ce9c4143e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792d6f2f633f17987d7a56cc06bc7af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f46019875749daa943294064f6c35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf1071d1d4dc0ce0103ddf604dec45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038678af7bfab66961f2b1305fc7751d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb094512e224d2ff1f2eec7d737589e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1744bf66b5239e007577d4c4898f20e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991da5e426f3a34ab1bd1e34d71560b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5c5555a322766c3ce6191d1bb0430219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2ad61d89f646110024bd3939e732b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb66d7489eee191677531ce4eec54e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2eb06988f737ff6688e9699104126222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43195815d25b2ad6a040d4653192d850223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a304a708aee09c4f67063ea314db6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ed6cb37e343ec8579c3db12701f29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30409410e71956702a2e0bbdb4ccf86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890488b21cdd3af4534d373d613e459a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7d6d364a3f8afeec91846eda48f7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca828e0e0df573d2609c20fde12e522229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50212f2ee9b022e6d1abd0ac57fca7b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43dfda1874586509a939f774b12464231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6017ba785b41f19e94a1d4c0b67dcde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fa349dab24b9ddc8ad6ea4d85637d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173040cf0f18a010e1dc8bdd641183db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3a5749dac876606cbaa7c6dd9a001235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90190c6bcca8450eb9cd78d53f97503236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caacc0213584e1a3603a223d6ec28b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d51dfc5fed9ca339595bba27faf8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fb9b39f831467aa3d0eb3a8a27608239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bfaf3d33177992d2f87b0b6dd2e02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ac17ab9aea8be562c975511de15c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a90d96873cc2701872446071bbf2b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092ff5926fbfcf96eaf4e13e06f2e2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032449766e4f00ca203f4d7b2386f77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8930ffccc492fcb9510d53d0db569a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868147342e858f4b74e0d82ca76b42c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0ab3b579908c79542da142ff565e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767ae2554c38a3f18a6ce31cfca0df9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d04c7a2039694f108bf8a9b02cfe54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce071f12eedc733da754f7e3e0ea602a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce521bc8308d121a5d5e88aab17931251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eaf2db66d9c0d225389e15cfae7fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8c396dd132ef1502d3289ac807ff4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57f1d42e5c84681ebfb5005f963b07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35788473e0e46e61f9bba38ddcc70d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ccbb6941e24daf69ddeeeeac949b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c165fecb2511ea0aca0545f500743257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b84e51a1a60237a392f2507bdf4dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b67bf589494180e33cb86c655a6eb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54134a175a50c11efac9e48205579fb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d707ff3a5964175c42b70a9183799261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d9fd8501bdd0cd99005eafb512e70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d659839349dd5d4f4e719e6587303263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b6ae6e2caafed3c8d0336f26b080d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308dde830dcb9a356b07750797e8b6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9e11aea685050cb2dc5bf82309faa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660485fc48d3c43f2fdcaed7fb21b558267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc15a89fbedd8d6ed6e9676310cbae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8397ebd5e2252861d2e51beb414325269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf998cd14752fc18316fa9c03536e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b479dda6e5547088df073ccf4245a11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b6535ab60eea90fdde2b8adc6cd08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258608486e04318c0ab925918ee099d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a191e0a6e419b81c5ea5a84dc0cd4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed2bcb72a45219c64d47c8d1c9db07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb621ac594736c8e0c0aec9361201a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee291151b1a9eda7db634ac50ca827277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c8bed4e999deb4255ae6cff61b3d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbe6f173b9f37d57e453407a0452f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fb76e3d7ab7c520aee48d721a62bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7212713b5c159d100892e9685a1a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda97053a55ce405c1c72e2e3af26379282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378007cf8862c40020ad9b6d0be5e14a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775438411b295b26157b0656195b5e73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9170fdb75bfd226be5f30eb8a1469a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c6358099a47b417fafa580e072f40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289a7008b15322cc6aca64db947e509287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be801cc60dbd044942d1cb5ddd987a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27977643e4848f57584dfd19188618289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69ae3f593a208c41c0638e51b20961290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce3674fb23da805f47e6a13a3eaaca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc3e30bf0e4497a9be9f4f1c9edc2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebf4bb141e15cf0c52ab848b227479293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8c87f4ee2f14b718abe32193cef34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d82e560224ac970f7b01837ebad2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130b65b08b2f8a769af32e1ee8729a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487c943112e9a5a7252a0e85e6006ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baae7ff1f96a44d2051b095b538c91c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ecf0da2ba891d52aaef5ec92876c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb9f3d7add567c6d654a226a283b20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062b46c8285500713e564736749c6bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748d63739cff0978e9a64d4a375f402302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6803e40e470732154de65ea7a73873303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a706e1b5497181619d9b58afe3836fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42c6a46cd5fffd1ab573a47ef8f328305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a837d8f5059a7ba2a7b1918cfa8446306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a8ab2d6423eef672caf05323e9e59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3ebcb1faed945f7e6a1768a671d55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61803eb0b1c4d829bb9f2e181c0020d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be411c081fba79e5489c2fe1a31f501310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c0a4272359baf57511a41108a3255311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68b26bb8d2fb3e3f161a2dfc26370f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76b1cab8775291764bb61ddc1a6be8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b4997b2171d6429f182f3daf4708a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38182c4d2c2aed78b4326d03f18cadf8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffed2257ae34b38240c85b8c7d77b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d56bd8d15b3c0279e9dcc2b772ad80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118a8821e8813c023f6b134fed541b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747114a18b2fdbc88debd240bc74a54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da11fddd999bfd0663a4ceea8ab78d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713b6914273eb60fd7ce3d107488126321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9e4f884f124ccb858826c9b92d3cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051676197b597603d5fea0eb308ec21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8021cbab5704b1d38cc09d90327ae56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58447c37ff80ee62493f60f3ab38fd12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ae608ee4393be33bceb42b8c9d0f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7054f7909ca250e1d948a168e416559327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d402f963385b7f1316c22f584942c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b2d9d5765c2462734d49ec8afed43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faf4379d3eed12c56836e39e572f9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9660b4b43e29d9d0f0179cb7e129d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4adccf948d1a25920bbde1809af0a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c47551401547e0a00eb08c72496999333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35380171b71187d6beb6046c67ce3db2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dd6148fbaa3b49e2d36bd28e11fdc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f9cb0fbe4da8f6d3551afb7c511c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebbb37bb0e53526c9e5649aa17f445337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87952d1fce1f9eedf88c6b00f47674a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf248e7f5557118e2b12311baae52a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f00086fb66c3715f9e0bb9dde7bdf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2b5878e33ac370c88317d2e254f46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffabbf789ba4284109f07d6ba9b6936342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d3738e19c6b964dd8a962a7e57add343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904f7955e5a9a34bb7679ca7699b279344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bdd19ef994280d5e29f271dd37b41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2611dfb1d70b11bd12b5bcf9b4f77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac809eac113f47f54eaa35f762249bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e932be1f0a58b6fe1384450372bda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0bb6fc6938420656ad57cf9a72a32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3234495f7b66ac0753be84ea9b25e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577ef3e4b260b858030434708e33a8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a8c42c077dd59e3944624d073aaf3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7fc65c4a4f528428e03e1facd80f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c16f6832c7cae6bdc4011168b61a06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bc94a97e0b0d4a88980025746dd03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f08d48462f7c99bc6cf906758a640c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7450cd79db73a1a082ed21c90462f0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f577d3ec880dfda48a1ae6705a626358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdcc95812b6f8c41bd878a353f634a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d272beae99e30086b5034b0a80d143360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07433125f7886a1e701ab80c0b1d4fcd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e21571757fec7ce24846fc050c1aa8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be988a415d404021ed0fe129ca8542d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119050b4435c2f98e23118ac20b19c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbe7527ad697572110405d78f2b053365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef73d56813e48c125114ec231b67f34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a7502c6423f2e9c0239cd5e710a0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f711a556ce632f646d2c81058581a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffce0e88bda046d6f6ed85d2fec271d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd67b7fc324ba3670d2de335b45e1db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c306f252367384642712e3d83f552bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a7aab87a6b54f7fe315db508c703b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7179a08520b617126c1bb2fd54a480373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0a4243a23dc746f635dac0099dfe0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f39fe35051a4df5ad0d89e08803ed4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ccbd391edb5502a18ef7bf6f1118b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c10d5fc7c666da0a4cfbc52828edb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a63faba8afe42c4fdd735f0ed2bb81378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507784b0124a701555291af95ce88861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0637cd9b82ce52b8827cef459abdec72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d75f9ffc63684e6f9cc91ca00bb53f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65315f79d7fea550890ad1c03c1c582c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d9751ee558b90c4289b5480391fa05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1133962744f89a84f41fd79a8b046c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bb36474fc7eab59610d9ae0e6a5f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac93b36a69fa7b432f42a3e76b195c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34c1cacc0bf548490ad881ae5987379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d317572ea10de0f3f41a4ffa554f5de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770b5efa5fdeb1ad31445bbd73ee5c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c1e283779027086f2f50d30e6924412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705a425b770345a351b693bfd429b4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb351adcd00bffbc1809280db59cc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d34f193a65ef5c9a43f5b214da3d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df07bb6e19c4e82b6930390fda28f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc5e9b970bd70b3b2c79aa8fbea07817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f22ec1003329954d78166c7ec8e43118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1009cddb6ea9b15ff2d4a539c1fb6a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896058de9ffe805c3a12e762b892ce3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bffe443fcebf2ad14b3afc94e5b84821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e29b62f76ff39df69651aaec64049c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1d3cf8cb3d8a3b5c1a416fbe31ce723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a19ad2bfaf89f9b8e03a79eab82af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747806838c6421308f555ace4e35b4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68733f24392807c8404da2530fb447726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1185c0d00c4a74490609c40eddbcd7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06894b2a6d3334c9ea7b279abc51fe8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9a1256d6c0b3a65eda966213aacd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d79183d6418c18760e783da2133ee630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03406d2f44f3fd87237b26835046e7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ebd34a4f064c6f487dc0ab323c7af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac70b8ccd362ac00922da60adafd5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd221245bed32c31e6f68ec83431a4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20c525e5a1b002024ac16b3a24f64b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1205b965215c2fc4af5da1d7e84ebe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58df7020f50beff2eb25bd309b594b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c616656e27f9e20af34daa4357a7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ff898e94767f05662ac9c2bd869ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318418a7cf6a861fb1d8bc1113f1a1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776daca0604d22c3da94eb01ddec2c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b565e7fb84f350305176915721a46e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa2a7b251515c9ff518ac24bfaddc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b566906a58403c894688463f3e304344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3955d662dd3d1e71179ce2ec2166e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebc78740070290e11f533aac00588946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27380020627110f9b688a0bb2a34fad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69999dbcb87afa61933d7d64fc46de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89c761ffe2bbbab46f4bac4b57fe7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae770a5cc244cb36253961390fa48650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96679e10811bcac4f29ac7cbffec3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1143aeaad13680e6a5765a0d572cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288ea6ac95efbeb3ef8a602bae5ed0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40978dc6157a7fbb6b50498dae2c0e6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24025c8bea4b55213ad41f4863be9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5253826234509524a81c17301587eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e17a001fd795b92ebc175c1bfe746d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019723d29158f5c8283d5f9f3a62256858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705267be434ae0fdabe879f07bce320a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264272c7d6d3983996142f354661e8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870185876781b865a9da5c349bdb7f1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06e7f4e86ba9b2c895e05121df35c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba770922785fced4f1895156d9cecc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420b4a17def2500fb0e04b301f7432564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517a9c6fcfc139d18020ac66ac6eb9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effce4498bfd47c7ba5d47166403428266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a140ed468c74a40d7469fd2db5124467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a580a4693dd6cd0e2091d2d62d6565368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07521e6f2a93f73402e07e24a0a42bd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6f1a03f64b1dd63172c2a863c44cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d18bc892066626acbc98e8a78b5ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549404fe41d00e2ee940fc8e428d24572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f4090cbf9acef49366d457fd953b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d80fd37ed34ea192b25f87b8e8187774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae3eb643f03bb1f7c61c8d993d7fce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388a1c7447aea6c745ca961a5519e7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d47c5be677187509723ea717adf67c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96843c53a0d42aaa1ed5f5141089d92678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d62a18b163c8c2264cde140dcdb21479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50a94ecd8096a938ec5d02294a093a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ddfe765c39ca9d639920ced772d4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59e3246b9ed475184d361bbf577fec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73708a0436614b4596ff9681f8d88cf683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f81fd50e2b080b0844869c19ad89f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688bb3476c9804075b4e49ef7f16d3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573d961d24811c98245f2cd3fe7440d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75c1dcf643845a8fef053642141dfb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad75f6f4d60b7f6fcc752f57cf9ad1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621e219ffaebe4e1e75a5ca3edbf01689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90951f22441743cbfd12afbe33391fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea80a91cf7ea8de7de22d47a4c70adc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca249a4bdc2662e404ef4684e5570492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af16ba261e2a34ea1c80a20abaea73593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543390db218587db0a73822ea2403dc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52b3effb8270edf8d3243e58a6f97b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcc73c82ff446f4932f02d34a482b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc044467aaf0a419d65b3f8dc8ce7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec5eb5a16764f43864e9a107f13be798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705c370ef1d751db5a2a138824afc1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e9e566d0b2e34c9920c99211d1cdb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b6cc0d87da63c64e639da0b167a61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca7d9e26c54bff9f54446d0c477b50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3025e4df6f36f9e8b7d8ad562f0736103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3803ecf6e74f74f451daa4235bb67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94125a85a5054ca6365696e3b619e463105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25f52812122785c676a4e162e8408a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35d8a04e9e69f2052946c4ecad7fb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7583c9e67ba3ce434bcf0006ff31b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d61ef9bd4c610a7442d27105fed65e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f547bc71e192c6caf2e31678f09f9e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7415892bf550a4993a93eee3b3c8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d79e626bd6ae88ab2721c3c6b03eeb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafeccb442bf256e8622570ab0d9b45f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c8d7cf28122e00850ccb2178c9fee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7b02c00722da13b81e95aa419ae2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857594e0d7baf9e17681f5bf1404fc57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bae934fcc7a221f30086ca2366b872117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d2f350af9a92fc0f269ba1c5e034118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4aad36f6f9faa302adce4a4061068119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41473a1dba5948298562556c0bfc501a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c1b5711b31eb26575df1f639ea524121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded0ab9e0879194b3c834550fe0e898122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627332c11a717ed2cd4a4571e2d8fd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be633c62e687778d5775328eba2f859124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf7f481477438dc911843ae8e56dff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baee14090568acce0003377adffae1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b4d8d2dbb5b463231a200d41f4896127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bddb36954747fb0d7ed5d50df40a6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7045b40d1bfb29ea31b104afd78c98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55175c00b589081c1e0159342181dadc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc98d0c41fa26ea090fe2fb9e29bb9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fa9cdc4c7a8b38ec7e9be51f0eff6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0226488de522faa8a8ebad4935f7d20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf6a7c0dc56e59f2a6d7c7fb6c7a40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb894a0ee6024b119e4a3beddfc196135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c258f158f3b5244b1b142f18be93c60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6b741c3cc696878315c61fa33d408137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb004d54370d47fa92c74d778e9849138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce67c225294914ded91f0f6e0f44e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013143bcad6ef044017d62d0c6d70e0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a908d249f6e2482fc74e8a7f4b02375141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d64c52e0f1828e6adb7f274a0a697142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48a4be9c4c840bfff7e2abd927c033143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d719a3610072b5327354ab122a27e09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa565ada05db61a6e1ffd1f5f42a16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b05a5248f454042d78ed179a0afa0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f92ff473311839932df256dec2e5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56d2933367deeb66812332910b926e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947888dae624424af551e5f3b755ffdd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79f39928a1836b59da4d005c10d634150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c245753cb62fef29adaa02c8b36fdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c55c761e8a1364c9d61f7460d1b343152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be6dd6fc3bb18f70d6984eb685cc31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a5655067cbf8dc0419ed77936cfa3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40bb8d42688715b5937d579b4ba1b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618315c25882d187168a22a205c56282156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c0cb42cd968fbf733d6d5ff7e6ae9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d98073554a14156a15241dd6032d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab3ad3aedfeb2a8c3b77b6a8666aba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac41ab4c7c4d6127e0de7b0544c5ec2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a06e892514869c3a2af06ec3f5ed4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e03004ad19ad7b2971afb32978853162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33988f7ad8ca036616e18bb9dccd69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c22d67e3df49cb6f47282ed70ba43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58238879a17676b8adc9f05a81697570165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509fb08210340a8d6a2874d237d5ed6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c9104ba36b41ecd2c83a2a71977bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d083b9b5b0b1256ccb2e910256d6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9c1a4b4bb5e056c92db27033015a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce447f317116838d6d3798d3fc2e572170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a5354a9e26855c70bbcbac5746d4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da3f50ca15827eb6c6502a633a3cf5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559613f43e99d81182b03feab3a34c22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b66bcedf31a329fe123e38a0004ad3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f9864ebab13337e322cd5383daf83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11689b77ff282afa27d533d357c8d08b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f06374df6e443bbc5a78d08da27b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05c8c739b2e9619a962b188d56708f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75049204bb5a913df2f0bc0ec0de608b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ce1f98546da0f92371e83d56222d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf950b72ada615a4523aa3548415b93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15e779c32e4045ae54bb4044f4f649182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531eb5d6d24b52bac1e7551f5a72650183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16d73daa9eba76c7a18879fffb554d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861be6484cfc9f8497fcfd149fd035c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1064e6c432f073e21f929c553b6d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7968a4cdff029ae0826a0f4deb6892187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc39f69836e329419fa42992e60967f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c75b0e4a492a2cabddb283fad1ad3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35d604f0fbf90ae7bab9cfa850b6ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254060cd60db36008d62407e90d2c794191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc08b95b57fd4dfe1463d6aae1f08d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd701090dc39e3e0ad3d834d1de663193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2041ef78ff7b2bd183a01560477c50b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0f556b5a17e4b28be91d5934daaad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe94647b7c91b0d4d61e52970751a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e39d4f2e55a0ab93adf109377f889b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee611bac43762bceaa95546387276694198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e5cccbf3d617733364eb381f6aa66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cce9bec7adbcfbb939aebb2b89124200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1a67d173b8729314651965b5f1e1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3177c446554faae58b443063f193e93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea437cfbd1b266223e37c20ac6dab603203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c796327230adbc106f133d2dacfdc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086880adb7a9886069dee3b933682be4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791dd221c309445a18c9d06da108752206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52672b0ed4ce0a24def79dd2e26024dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2dd1445cc3edb5cc666bd88cdc4d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d055558d51b9de998d96d6454c08327209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e185236b66b2d2ffc5daab0b14110b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01529af822b06a79816111f49725d91e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc335a265aee925d888e0ecc51cd34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e979cdd800ac5eaf013c4cf53c610213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f8f64cbee5074c1dfb7921bf48732214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092a18772126347755ce57636034d9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa7903fc1e39fa261522054498742d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b33bcb208e1d65b293f04c01a111ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cec0d9d63094a146eff8bbb0d7799218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d051622520a4a9f0dd8f7769c579efb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc2a5c85a05cc45ca62c3665c56308220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe710a2bd3e00166e026f2f8651fb9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0289ad7893c3d056e52c26e00b309f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bc792f77280d69cf31a955a6dde74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdcae67c41c2f3e70361476488fc4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69d5ed1a07bdfc5f9a95f692762d28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5d92a6eb7b485ee85a08d001f0f54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083aac99fcb8bfa2968a1a3d275e36d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4f701b22baab0497d560ba88629d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038319435480b5d8a581f34199761d0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd5162c20d375302f63a9ecadd70f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f6039cbc76dab4c1e67915a831ed3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f182f79dd620530d1dffccc73e63e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d529ae9193b43ef535d3659611fd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50f39b0ae5f55f8e0e30e85e5e9673234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bf2071c5b353993afc32d40e9be3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f24f5d376f746b74749af82a2660d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f9ae34b9dfd91e82b8514c534f4f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba835438e17a92a721d7ae0792ae7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c1cb94f067fe5ae62892190552219239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac42153cc6f2443bd3ca69344e7b05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3799ee4453986b1282e3150ca6b8d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38363a58f524795c1ed350a34bf3b598242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ba6e717686a665790c9ead710c0b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682adc008f2575067dc7c721be5db63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1dd9a68d0498b581a653b61b81ce3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7011ab3ce8d52152f5b584f2ebf6727246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef570168a2aa24085366c05674519c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6e3281b6a033017fd881bc7646759248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667a968a6a846fd8e1bfd506c437007249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766a5cc8e1c5dfc59be62346ba247bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e701bcf0685068c3a1ca0ff7422e88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db7e978d0b17bddcc2bfc9af7c6cf2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c6c8f152fe82603de74c87f462a98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b094db543ef4ee6de7cc7dd5c031bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c8d97ae1fb68d56f1ce4ce327e56b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22b90bbd357cb03204d57d60bc61bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00cb3828c67e95ca65d66c08909c5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb8f641e8f27ed4246c8d8f9c4594a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a68cac3cd9c5a84eeea93938d6196259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82ac381de8528a0d99b2ddd4cb067b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e8c34556d6f429402befd12c43a36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be4b3a5c0b7ebf139d140bab0afee6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3cce51f232512ff2a206880bf16a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0847f81917c88651a651eef5b9c5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2beaa2f8f6488a60174cbd2c84156e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656400af92fcc4be344be83b94dbbe6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c02b7399de5148c8c3733987311d4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8e79fa1108a9c8d93e2a2cb66f186268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e44aafbd0476888890304d3021f1db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f08ced14a1f19b074c2d2fe65d17b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18986a60928cda79261f7c9e006a7acd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a06117a86693a69b1a8e475e9f31c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d7328186e2f1174320b2759a1e2ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b6b1e41d642066f06d5d0c586db3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e59087fc0087c93c41f45e8f229586275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba403ae94fcebe7964a52110cdcb0073276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119ac5e7bd9ecd169872d4d3c7f144a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd322eb85d270eb463f5950da7442f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaf1b8adc87c0a24e8cd29bc39c293279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661de673d22a6827df4952212a2d1550280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f0b1030c75078a1706340a7f8124a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1143f3621dd4786ffc162c656b55c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412a4e685cf500a868cfdc478085017283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05281af5c1bf15a88205e1f33104b36a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbbadd0165f5094037b362e3a648d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bef925ce3f055cb70cb7f5882e429286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b25038effdaaf2dd9376e6b097ae8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180958ad1f2c2a1def07cbee20b3d11e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4d79db73e8580747a79b4e24b0d74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d44062da47dfbb0eb95d2581126419290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf00fb70f62251fedd38436460fb65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9eac0cf68ed2972fce5b2eb51add4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296839a011f40fcbd10220ae3a60fa07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f9f7466841bd21f48aea39665eb4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bb9c8ecf57ed28feff32257aebf55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7cc44e8351113bca55ad1a016df3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253ad67d0d0f71bf875bbbf4bfd77ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa36748826486db6de19c70c56f8c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d69eded7ece04e69b2d0b16b0468ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76838f57e00165e3227935419d718d9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771baf3acfe401a86cc9f9df4cbcd21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd0486567dd68c81784e99759c0ddb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775a8765aa3d375438c6958ad14e346303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1c9f18259f5f53a0404336544f0a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436113fb191c7703b84141a99fb1ec6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281d5a23506812e303726ccbf29512c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8558292a9f6151acba5ce4b01819b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad5edda3c3892daa3f6e5af784533c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae11ef2294ee5e71ef62d326ca44f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8598136ab73d28accfaf572e0fab4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7c6dd572fab6c9909d41ca72bc146311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce7ee0a575f33e1a58cd8b43d39974312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ab9d13346fb69a8ef3d5ec5415954313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3f5e4f47f4e351e1d13718a250114314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a87e72ccc00a32ea9cd0f4befeb56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4b6062777c2f9e34562719755480f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4123dd3f356bc56d6c89956529ee95c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f96ef611b0f0f9fd1d34bd69058be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86512820ebcdd6fe2c374261428a4f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bd8eff8ca2276971dba1c7eb19f7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a2c98394e7cb8f670e9b0753ebf03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0f59d8ff4d99276717e6c765f13be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6243141be40a612b5822893b850448f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd09b5c333f4220ea1bfe9c41cd7043324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e590b5b291dabe5d2fbfebb574cc21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76414f123b73056ec75c9389851cb28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff296df234ef71f7f1fd58b9ee432345327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb57b1825740ddb4ae7cb12748cbe47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58654e109c84e60886f1c9a9c97ba9a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c0f61303497f5245ec03b550371c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1e9f57c727d440ed202230f429c46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a5565acb619b62ea002708f501cd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3952aa0138634b8296cfc3c7d439001333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c85b61fad9a8d010cadf5b0a82e86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9277c34627531f0bc0a10ba85e2d718335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a37d00d41932eb48333c607a9c3bfe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4090604b9ff54193e8ad4df8f2ad8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdd132c0d1f6195e94a0d6bb42e7a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366014115cf1a556ef3d2dd71c10c44f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db3eb4c5447e96c166aa05030b24b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847185502d25b7c124238cfa7e6333a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd73b11edad38cb5a848a6e4adcfba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8158710889ca4f2748d04a53ff7e0c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2acd26e835a6a2008049425674c1a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1629390eaa9ed0deea394f72c48b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957b80b6fd2f449b437ef83d2a5d64b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a4b68d0ae5d563db0a03c6a151a9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7d6ed4ee21ded3179e041172caf72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9e6b3d742ac19a4f01dbd83a3d153349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75b64d10b73f1f363cd1e6215163cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f1de17eac9304befd7f648f42c372351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5a733450e87fd3317908b98c31c8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98224fc8a93ab2ac91957cf2d145f7e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b5e091c5b67b40124a450d87f3513354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a04fe333473bbb8f6b4ea23acb056355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f42aba94692fd0882197cdac1d8c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fce6166c28f2d76afb385df4abcfdb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b3fb1ee00014d6466432efdc4f0a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e7af466ac811aa046424742e0cc5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fc771016b56e255b1f24dc2888aad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a510bf41845818e247b57c6b728990361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cbac0a6ad075f0480e2a6186de87d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a066da5f35ac1bbb281cce10a37a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596e529507aa9d3bca4a416028ad9f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1bee5cd1e3394ed1861806d925bd8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a6bc6e2e922f563b7bff03a4b994b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c34f814e191aa7f3a46a20c15d2d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d386fd1b5cccf4f82118fa6f3e50296368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d6dcddef0c686259dc4f7c82e2773369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f2a55a213491a5fe465b398779eec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57ee9b8392686c341862de00339053371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e160c7a3c3f60c4fa56a6f8c0d7348f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a21cf0af0d0225067b47cd9885bdc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7debcb3fd0e8999a2f2c972bcbe853374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fb794afbff9f7d8201d25c0d4ab0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940490d391822e7e87c9e2dfec98602376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34521e87e5471c01d1363fbfac22e2d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5eb50c44ed7bc3e1efbd8a10ab747378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>