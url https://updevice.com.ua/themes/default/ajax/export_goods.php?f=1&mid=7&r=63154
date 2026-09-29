--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283eb3ddbf569ecc41f5dbca5c4d3cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a43095b9aa1106e22f62d58b393602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c70574a50f55bac6f1a10461ba24e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138457f2869d70eaec0679ab42ac79104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e640de176e84c4f9ceaa3a5ace34365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0ea3d5b59e37c5eb40a09436793926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b63db7598a3f7453f17ce8eb3064c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdd11fd89492f61fd95007fe4e3bd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c9b1e12372cad2d18f50e9fbecec69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff346eae83b151f374654c8f626b032f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97efaab9de42a72ce434fe8dfd6cf9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4ae7498c9efd4660d5e822149f9fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c51993d0f4d09bee912f0c752092413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8db45ae10cab8b38037193f2fb2fdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbff00d9d5fb9e811428ce3a9ce14d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaff93ce2b14125bf4886b5d59136016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603e132000addf7f456fe631006d1cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab0b102e762aa3799ab63f3378d17b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce1fd59979d80449c89107ba26faef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e0726a565bb8f6926ac7222527ff720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7272542fc3dd7eda2690cb61971785b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75bf887db80cfbe3e0856c816d2a0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae78e37a51ba1b87617d4fe317559023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b592af539e45bdf4cca570fc20bb9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d3cab5b10a97702491f526d1cf30925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702ec4649974687ebd776cfacef89c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c53f024b36765c83471a4091907d5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3999d1577cb69d41233e0a5d1e8e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf6465fcb15a359bf88fe8e98d796f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d9617bbfeb26686cae6f82388681330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd83292fd594d3b9edaad52dc4877131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acd20c871460cbe0e87e96a5caf9ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383012a13a064bf7e81d1b762c6606933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7ff8b21326704d8b22cfde861006034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d901c8451fea851da65052b00e37aeb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb7357311d3eccd96be60e246b040036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414001f2a8965c12f16677121e5b439a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b15daa1d381e6856b9352693c568e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a648231be783d94e599657dca523e8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943a4e5050c66ade53f39715504c32040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0f0e4d7ef6b42c1f323cfacf231b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c91117245ffd8a30bfb77b59dcafe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed181cdaa95eafbea1ca3f86c2649d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4acb896a9b3a1c12cae879cb3c9f5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9d1d09f31a274895f1c6b1e7f4fad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786f9b87dab91d6757aea2022e2982846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188497b114999158bd82af9e5fa67e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23596c3c058640f6891e862b991c544648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae29c946d2607a5d84661280249673849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed29a3ce8a6bd6919f174584f3864a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f048472ffb5d2b4d0bed3c72e8b2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb096f6605a552fcc9d301981f9dcd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82736e89fe5bf2f019d324d6e7f5a88a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8398b69f099934f82651ea5ec852154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb02a3005f6e05945be15e4f30759a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339261f424addf7affc5ed2dc1dfe3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25dc8436fdf5f8f7a851fdfd2c6ea657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547fb3b651009f8574d5fd57f29c21458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbddbf6eca448e2c021851e0c489ba359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b16a585a0ad5ed2127157109bb774d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f094da18633a1a25a2a5030062f0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acf7d63acb6f768f2aa7fe3b72f7e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a030ad0b8a928b648dd3f44178607d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cadcc02af8358eb54abb9af42044564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04506ec3f12e4bcf8e93e83a2853500d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad45e3e1e4aa237d06fc8f79db20d0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a5c117ed0420c1701e6629d3d295d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbb19f9f968f6b4ed311eeab17fe1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ec612a4302351f11c44cced061d1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e49cdf288f84b193cf4635e79fafab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58be8fbaba67c755527214efaaafbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e1ef4e64acdef68c59a1980d4ad6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd013435c390f4dd04bb2f9c38b8f7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddd4d1173c1e20567339227178c33074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75819638f95e2a7b64188eee3f1412075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36248e7379a1ccfe69d20bab50e1e5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d833d048da5aa62ce73337159433ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261483d43647f50bc19ca2e983d724678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681d7877eccc55b8de790abeeb01cbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0eec9e275faf88f468b81c1f931f1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c485c976299349740def70f2d223e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8868d51d98a8f3b497ccc24696f1ec782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc18eed121a858afe3c49f011e4eca883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9e41ffd19f9a5e0415374d6d3069c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632fca0118b46c3df22f9b17489b0ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdce86fa5288d9dedee1fb09c491e9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dab347a46bcbe29b4d4b23b9907c4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c3e14bff1a3058280a19d6938fe1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d88feab3d16004f7fd81a1eaf58c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e73037334e6b9148f6dc2288f7051590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cf093e2737b966ad11b47383bc12e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f7f5d9fb17b8c76d85afad0d664c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434977da459c8cbc475006f17693304493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa5cbd410d3886f45c3cf981eb18ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b88b68c27c7e05d106d3d60e0f0aee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0f4676df14af4ccac86bf39dfa6c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5861fa7d1f159a83a8e218784c0e1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a39822f26d92ff0d318d6a718e3a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235864b2c9ffae25db70e9431fd4a80999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f99264a1cb233f541015db1ab94180100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856d8307305a37fc32cb41352e78ed2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18ce52b63d14bb6939fd9abf627de5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a631a55a8dd6ad767e0c98038cd9c69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e23929cc2bc56bdb51248f057d16cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e8aedd1f9928bdb858c1da45f45f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df434a2c6a7fb16c78caeb3f09233931106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268b8aba8e0ffa59ba53a9a001a5558107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4009775644bced9bb487a82c1f2c69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe076b38ea8c907468285750ded3a2e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae594da5113e20a45b720bda2d3491110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72399368863a6b79c335e359ce9759c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe7da1502b1fab2c42437dff330ebc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db1ca6333aa4ee973b9f5227bb8835113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098a3660b74d34f071b63ea59befea3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f726c51b7cb0db8766187641634a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e658b54e65d7ca3eb2e3d9bc9e49a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a9e5800a2c50ff0aa835b6bc9adff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544d47f6a765a96b58d49ad5bca5dd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4850c2cda35030aeab0f7b06977c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d920024b350c815319f471e11eedf8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbb4fa6c2e051bc6460e1911bb5822121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8714111c673e7a06ca545a93aba1f6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf08c342b6843dea29e6883a797a78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4651909df8513784bc06d6e6caa02ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3ea61506cef5575e14d0e875a9c1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f485a356af1c1ee96cc0eed2af991126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f29e151ff38c61d692a5f15ea58c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d7b5fa61abee3a805f87b32755581128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f779d5e58cb2c61d6b004263c2e66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9268e258c6f94d41e124700ec310f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c9537c40b80472d1213db6bec5076131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7686bcad723660dddeebf9c89f90eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa9085966c0171380e80124c4c1d2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1f6b2a327c332c5052c1e5a867532134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644637c2e39802deff96f5510964f33e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388c512bae2475536526a61cb38274c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a44959561d07973a2817235d282be1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846251a6df17e6eece810ecd5d670128138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4ced47e7d181dedc3ba561bda1dff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5fc2882ecef3662dde0a7771125a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a59483db3c8b7e83c2b57ba937385141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43872f7602ca85d5bd52ab1132734e4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c63ef1ed9ca5be406dd3ef88b28b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06a32384d9fe5fb4c6e9a2836193d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb87b3fb1888b32bc6d61e635c8406f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e1d033c4bd9c883f0737b4e67311a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fef20693b030629d487e5ba8a6534147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec7033d5e414f731531dc4dc1dce65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10e8c8d28003fc8eab90d40c44f699149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf36f00db7c122445c0fb5575bbb492150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd3c6246c8fe4eef82c992756eb89a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2ebace630b09954d1a11d60cc1721152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f6f6cf44f9e326042f630552ce70f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b86abb45376b8cf9f72c52de8a3ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ede688b261e6a6e97cb125fbfbe53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0bdcb07a502a9956af65732d57fe8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec455adf6fe172bda51e0bfbcba750e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56884bb73281e4be4e660c729101cc97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f040b823213e96e1b9e8d85f921b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1f41c2c2896ffd1de7d8bca523392160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa1b1cae28cc8dd697f35848d3e635161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c66f4ddab2637c3bf4f54e436327b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d953f7421df278b1d03fdd62d45ba1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901dcbf3f89314833fcadd6e9a6bfd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46053923840200c60232602d4b979657165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c66eb7d5298501eacf01ad6ee8f937166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4b869cf257d6408130c77d6434d4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa58e757ae1b2425e9b923407dc8328168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6d44feee216bfc645e1609277149b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b637354752feed0a4d5f90ed878e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b0eebbd231ffecdf0d4bfe0700089171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac0bca6de61d89ed9b2026a47fe998172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175a70524a98d245c3c462984e4962e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b073b1fd08a8b3da6a72f8a09e3211174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b77b52c1744d7c9e17f275252b910175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2a286dc636e571c4b08cbcf2c5d38176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be09a23619efc01e67964cfa993160177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6835c4607a23b93fe4ff48a1f2cde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527493b89e0c99bef59e3b32b29ae84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2a441caf404979a1ff1569c7fd63e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d2c373d0cc838df5c8d398a36db70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bbe5d5fcff06c8ac77ed0ce653169182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f7aa5ed8962940eec77d311992465183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7107d053583b1520836ffdc7e76c514184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4dd9f7ad7d57724de031e0246fa1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f432e4144c61997d88da9cae37ad64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e3e968a09e56028f0242f509ea42f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bf62009d621a27111c86c85b98cbd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a19a4fde095e094c468cab2f1a7a43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133a91aa64de28712b548d26fc7e970190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a727bc19e1d6c2d4004a54e716f0d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba934dfcd602e7582f59cf6061969e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f5c97f9ab638aa9cc9fff14a509e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa146c503faaf074321d781f94d09a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c350da978850967ecb9e068c83c81c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b18a8bd58257c031f3c2f20e17f159196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498ca022476c9dd2ca62997e5d7c621197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdfea40341253dbc07dfdb7a1a1068198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ac799192737041c89ead382283720199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffafbd2b3b8f90b06fb57dd916b934200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7f6a7dae41c12587f6790262cb6f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66454ee710b4d34f384ab7ef78fcf7a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82eb298ed6a779d8ee6012a116830f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d051fd40af1e130119cfd9dced2cdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca88be66be71dd58ba2a1bba3f2aa87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dc5b4d298f8b36440223fbfbc36b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d57c59ee57e29fe589db72e2aa763207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab4c0983daa5d7cbe4003d140a610d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ad2369e1f090465ef0ae2c4b7f0ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796b6bb53579205809f3b950fc693e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e3f79be92bf838f3c16640f5a7c96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2e2f77baf9aece798f7994e515190212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f806da5c3920cb0e7d1deeee7a7052213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd256b5e8fb6e0fb6dd679e65db58afc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932005452f230dbcacd812875dee646215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c648e8f2078736ad906a6db7a6a960216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40513685210073c5ca8cd09eb5d6e060217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b453548dd7ac06861ef68fdad9440218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d768d5d134b6d5d70e94f90531d861219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2387dc3af4a23897b15321e563ca5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6efab6e881f54e2310c585f14ffcc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b026c6c8327b6712bde3aff868bc6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a8ff7eb96c4f3f644cf18926d2a69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbb835377c901ef230b88ef79f5849224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542be849cee6c5492c5e7e31b641f20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a44b9081ef46dd2fadd10d3ea0331f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bcdef9dd4f6401291025e78e98db4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12e232e62eb43d7ab48cd8d26f8b12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613d92bc3682aa2090317a013e6d69f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3eb1ebad15dadbe7fc65d8a1b8fe5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e9e67e53798f0b068ace5edf8d7a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1b6ccb9dbc5c7be828fab2306ddbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1118671a04b05d506b5e58d8ddc262233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8d8e74f5f3fe70fc08aeb5d8babc4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733f46dd3af3296f3a02be28322de05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9e170f23225a06ea6d7cf9951e738236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f266b392f221c08ba198122d43786c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ee975fc76c431a4f59251f3fc5507238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991098810bd800c8068f21bf51910db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a492a0a281ed361e4153c35bf892e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32c50d339dd31451cce856e79f7a61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88b1fd0b5a76ce56d1f13f09834194242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796457ee5d986bb2bbbec3588e7e49bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3942738b51091f13866111b7354c3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85946fb82ea8c1d535291a98cecca0e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25762963ddb810342fb9d622a3a80c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53addd9c953a69ea1d5a331fdadc3402247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbc77346838c8b4ad4bdff84ad2838248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28401fddee7cd7edeee5592115650cb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471d8a22a6506f1588c16cd4fb35ff9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925be0bd8ce0581d6e0acf60fdd4b3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cb32cae4546bec2325d2f4cf21b78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31118c7818bf69a1203b702c87a542fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6c7272b1417a3568671c08d20f93d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68418a16373f80b03af7451ff41bdc96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9d847b853577de655637dc27162f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b431ed280953d2397f14e91b7f3be40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cb260f16f740f5794be3e6108cca0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cd97abbb27353d40cc77786c3e65f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e077d2c882dc937bb980d8d6e990607260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df50f84cfd5878c19535dc99774229f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cf6e4ba3f46a87fa25a9a0c0e9a11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00fce520202d4516b7dd53973c5f45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092778b8093c871c237ad7653d675a1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efe5b1cd65005ad52bd06830dfcaa4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b2faaa32c6b60dc18e5a67bda9af9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194262575894be833f7b84ae0f5c4ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d21b64743ae640f0da1d813f0def28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fba686fcecdae34d6c2f591f38eb2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45872e9a7dc37e07324f0ee38d4573c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416fa5b610969dac745dcca29fcd9a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3861d15dbc213eea84d624de41010b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bacefab44ae126244b55f7773f8cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ae3c9f2ccaea160b924c99230b541274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e90324cf69be8ef6520865ce9fb77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c4ac8bf41525561a1faade8280d5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586522d0f00334d5080c045671e0446277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122734758357919ebe4170cb105958d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6cf17c91d473d1caab332ea1e6695279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f081d30d7fda4f7484ad5408222e00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591c395080b6c1aada59547c4cd8c1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3d9887858bbc48723d8b0f0c58be1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da6600113407de235954e0e62f1c41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252a63b917dacd889fd3ebf9de25774284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a79fee2eb427ef409d5817caf9a1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fea81ba23b634509a9cb668285640a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39eda6c4dcbbe12174c01af9ee4254287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1eb0132a3ebe6374896afe32e8db6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347783288c68f28cf3747735f4e7df2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f5fd053fc8c1c6715797dfcba90db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e28256c74232e7ea9bbd3007495e03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e167b0556b1345bc5ffc4a2c391149292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6345e8b6b46142373a492f443988adf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531e3f8d725a250424c00e86560535c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047276fc16f47d3a9e22cb5d625ddf8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43583a676f5e7256924d71d5934b5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acffa93a23b4ff3b64280008db36ec2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6d5f8a6354944ade2f74ef9a9d407298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785693a5004e96f717d2a55a1738886299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356798d1b7a8f58f6f6f9d6b12ac3717300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cec208432bc486a8be376d07e8f3fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f281299ae5b34bf031d21a0e0ff3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb2748b0c0ac07c3981d0123d33184303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe6212023091e5f4be8fdd758a0aaf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e0e35f7f492945827e4b35a84d84e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f7deaad2bca91cdcf885804f693f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c5c588d595b600079a1edaeaf41af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e1b4f222916d59911f3c43d22ed89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf8810b6542096dd0f8a1e416e7a60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e9c7561170031373bb62d95997f37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56dae8a412405cc1242d96e9f45f1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79762d0d6e9e03bf753e2d1ac1a60a45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45c0004306dc2830495fd2c26db677313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240762310d5a44481a4ae1e075401efa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd17f058ef1ae740b168497ad7d3d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f01c258342a3c592a76251cf249580316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a698c11a764673dc10502831f2985317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388b2610d0ed03fd47b42031de3eb82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980720f0e15e2c09a24e2c8a1f97e991319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2be9d955d0025fad77a6153c414b9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaae3126c04882e2b5bb47c42f6012321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21df9e27aca23a5b5cf17c7f4f80eb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d17a9cfabaeeed0cf182b81669d03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bf7fb4e27352c5ccfbde73cbb3e4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49290273412302b236ffa7f2bb5d38c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fda6acb03d44dfe90a2fbc1975ac28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73969f556621b4eb833f9da025d6c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dacfbf4c06e43dff3189433142c1c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5b47dd7a65c15a7564d34a107985d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461db68feb8ca955ed9c3e743b77413c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6514802dd498b5d02d1b9aa9d2fac39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed599e545a0198941f7d194fb30285a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a7609b5744f789457839069b4fe22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8674528a32f55696a047e7534222d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ea6eaff30c94ada5b54d799272e58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd77ea02e30c395a55ba45463b82ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380fa8a5b3c77382a2ecbc4879852ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4bb96a72c25c2ffe309e445df4b55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b43ab296a94b521e83669e9c81d2de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab41b80a43e23b54bd5a51384fa899b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2dee0cb34b91ad9f678d18f4ae18e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917351371b9db8b1985014d50a7f5775342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f725f7fa7d31e8cd09ae94514a100c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130147eec638b3519c56bf69f6f117d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec6247dba32a2586a163eaffc6030e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0a1a3a7ac5c61c8dd4cf96881d0d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879e1846984fc7bcdde7d882f77386f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f421435b1541235149fc3937447cb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387800e43a91e24f17ba06024b7507c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef53249cf1cc951f51915c37071990b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6f2f6b89a39826df82d207a8648a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67792a6c901da9d21c131f1a6ab5138352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc11e639d25a7d1e18162151993b43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c4a0578991468f9b640a69b6cbb5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5c4d547f51de78e6ed9b1638d4881355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878091d226dba68898584b0dfdb62b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180b8917d20873bc6fb90158dcebcd6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a185287fe69351a17a2466f758fe3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fdec2f1b4c8057463c1b5ff867ee6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dcdd357be46ab2b9dcb80dac21ff8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0d4bfd247bca05e16880a93cff5b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028555c05ddce7495fc406832964e7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22bb75a0a9cb27293624b5eeec674c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3d441b396b0750ede29b005f0b465364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbed00c65aed6a4efb67a285308badb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182d9684bcc114699f88b6dffade95b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167e07b241a4b1b4461e0a861fd026a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37503c3fb5836993819bf40a57c8198b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af990f298b2d7dd81af318be55db4bd1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14b094c372ca66f7d60d8b2739cbec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c9857e3f778710168d2193e623b8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fabc3e8b4f6132d5bfe22ef3c1445372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f044638d78ba2ff95ccf52e2bb13201373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f6063bb4cc8affbddebf8729f3d17374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707262c1df8e267aad39d1911d8d9aa7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eb8fa9009a5a8bc609e16566fcead376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02393760d3e871b6a1473e7681f26b6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52226b6a347f25b1b762585581d8634e378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d211558aca956ebf5bc5c8bedb55fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f47394ec1d227bdbfe9e48d241c9d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def189aa47f716bb434ba9a110cce183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f0f41e590529fb96035528c5942d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a80aa16284784213f60eddabd58e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f6f5f9a7056a084d0d488d8e57a106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab174b5973504a571e5bd3b272f193527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280a61e07c3ff62aabe6ddb11e5e2728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdf9f0393ba5b88915b5710bd6aa199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a978f447442a7c370f5972d2d01a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6564b8858464fc35a8b2a8e0c75cd2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab355f7d6ad6be5587ab0a8a7eaf7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71b2dca2143732965f6557f00b5d9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770f4bc90ff958f46a507bf5523873014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113ef5d74565ad039ef80f0dad06b2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42882f594d2d4f90c69d78eb2fb07e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44b324e21f6eea2f6160c6c2d769a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46219738e1a2319310dc2de3bbd4f2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a658aa7a8408c3c50fbbba195c788e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7755e9fe00fa4e48a18dcef0486e83a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518d3f59542d0589b4bf7c3dfc799cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54369876898ff0054774a7f7005d2b2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57e5f92a73fd1470ba35b0a9a2953923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af614133fa993edb31a05873e3715824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e64a046cca1bbcfde6b21782ba9fc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eed06f7f5fc18154d82a0ab639c8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f62aeccc3d9026409d23242a710db827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a648ef89ecbe4ac3eaaf8d019b8e6b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5f4e5560030fd1d464e6989201cc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0162827e78166358e4b6dcf9419527e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d26ae972ff3d06cff8bb76013169ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97693693d9d2d03950c58f200ad38aa932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921962b7a72889bef811ece4ace82f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606a200557b1e376c59548e5ac7c28e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2703940ebbf2b22653df8738c1c6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad843c3e8f8defb7cf291276fdb41b1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245ee6be94ab20eef81bb9b769195dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67937f44211fe93c09d26b7e2f3f620438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2687b0754885a20e161114c50f95b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703da4b8293f41b2e6d354562585d5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee0cfbfcdf383c53a72e89646cec7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9595aea4a99402f76b64dd93c9f5b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382aabc8bb67ba971efb26c2ab725a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c4ba9eb76d6c602b8f1c559b4fe8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603fa731883b1b71dfc622fdbee814a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06d854e18b31b5b389579c3ccb1bee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ed907e877118844f444cab6403bf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346fcccfd183e38d20e4348f2adb09d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c751c04f5c8dde7b0d8ce375ace8f3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1b5464ee2eb37415617208f8ad25c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d6a3e02fc23374b303c2e4ab481ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31357723ab83a584385b3e0dcce6333152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055747ab88451adf6fba2d7cf18bc5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4605b27ea1fcb0c9a48cc271beeda5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74d0d04b64798b7687d10f120e596055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75692366913ea86f6dea353e22506e9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d3bfbe9cb39922773de58f47ee16357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f794b499a30d93f2c2405a7383d3ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322b6e9dceb28560a0d9a21eab8992059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef80fca4e4fe82fca85d6491f0c485660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6eae6ca9e422073bb3b30281f5886061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715a2de11ff81962438ba2de5dc629962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef39fd670c4feaaab178af77eb88a1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012837eef087c2bdb28565cb5653d8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe78509792b1c4b682fc08412bd4a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f54bfef4636e81245e71b5697aaf1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1c5abdeebe8c02a8f600abc26f6ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8cf041db00280d188e72b12f0afbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc0c5495bc2dbac07bf8235f19322369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fedc66d8f884fdc439c084ca48de770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce32393ae413c37cb5cf38eb87839b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa04b322d7830ee70be9d1ee97d797c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c353dff13d7e189ad719310609413b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bc7603a3f807b4ead8eb1aa01896174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f9aa0dc9dbef0b252b120885c5feb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9161a2d1b6117dc2c4d2f8eb7538a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753d11f6e4e6376e2ef2b05eef7ef2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528e89bc31f19e6ed25b2fecfcb85d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695cb229a2894951e7b05386d799d5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ced22f209b4745abae528820340c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388ec298b7bc1a15870aef2e6d3e00881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275a5a315136600a10167652ff151ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f6f0fbb22727e16729879e127da3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666f10de6a0d3aedc78886bc5ed329984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167834770acb1c771d2cdd6b3b6922ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092952297fe7c31d9378726c6ab4a2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d33e7e27d38b8ae1b6e651ca73e79e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d0d2a3193f9051bf1acd45d8e966188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66fc57b124fee916c9f58cebd9d95189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd4e9d1095e4c47344228d81251aee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbf3838ca1def53fa2747a68aba29a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c8f49fd4d415bc1be383610cee6a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eec27293a04a1207c13b89d2b2630f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447c6bfed97b41ededa1892ea35328f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852a325788f67727682c1c55ec2bafd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b307368218d1626a270387a29f09896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f2aacf3ec01080fa4ce21c724f7fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872d6246b22449cb38ed68c16c753b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f21332d39de4665953825799b914999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c51c77518fb1d05fde01c1eda9ef5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f11c16f2ec2862f92c1bca096d5bfa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44f55ec1546a5d33aaaf00bb34db23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799df75bdfe19dfd3a0018aefaad2fa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90df5072170697eea74a3dab9ad3ca3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48617fb332aad1a93c07c13ec44af1de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21455d4ad59183f29504d5579a87033e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c899927bfe289b056b41974c02cdbd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879f7af30bba698a4fc4b908606c57f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc379b66f9108acc39f819893692e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690087c3ccf6f10062c3841b80484d0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bee5ffa665606517ee1734d456106111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0480450d8053d987d8d2ca55b3311112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8756c75c3e05dec271d02e6b66220ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988506c0367b46fb958481d75ad2af9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719563e78bc77eef78660bb14f68ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0f294cf26f5bdbbfcb4abb525cc60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d47ffa85d055bde93de93e60e8423e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d58a924038971f5ebfb815dfa74186118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f99a4af4e645cf6380de199111bb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9be7b6fdedd7ec85849fb2f60f065f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818345e02840d9c431e86984c9cb3bfa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdadf7b1bfe8419966b7ae19b8631d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188816d5a0158b512e9ea535dff99b39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278768c56288ba72662613987d378938124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd5854c8bc60ff6206ec62df37a9bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474f4c5e74422dcccc9a8bfec1416cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad289bedaf0a26e516a9d75baf50dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cd9c635d8411602c22da514d775ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba775c2cccf0b69eba00a0fc1426cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5559039fa04c01f38f44a2cc9963b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dc893e02e469f8e72ac92be35ee11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04448ca0bdc9e01eaf46def2636b721132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc606929a06ed8514c8c19ed23a128133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf92360a4d46a6ed12fddfef5f401c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60e1ab3cbd749134c48db2455ae126135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a92478e9dedf46d40d7323cf19014b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8868f8f1e3ea3abec88f70ea4caaa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed54982cc23045e50626999e532492138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c10165edd92aa63fc0b9f72f0e6f0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e5f96afebd287f81e04f9af4ca960140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58e5f1f6739a5ba58bc98c40758482141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bed0525aa178c21355967d61bc05c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe08625c441ae9e79ef9a40c1a858f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7fb39e850d1e5614108ffb18ebaeb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac81c40a8a06ef33a7ffcadec26c04e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e46abdb028b3fa8284945e5051f0cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7c4a567e4490cfe67a74d5c7a6c77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d00ad16252e2a0a953016ba795e311148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e7c8b12725471a84a4b3c0d70a0a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d1f456559a210586bd7872d9a6f25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afd16da652e1290dba5a951223dec4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b75f3f58beeb819cef852482425eaa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa087bc695380ad74cd10bc28b2459153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6619ff32637699480dd34c2d02ff78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be169c86f2002bddff260c3523ac7b14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1556b8c353b1d031eadfe4656104707156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a6bae332b8e3a7d3ae9aeb2a26a2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5f54e4f71a54a7f087bd5eae5079c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc0b715900a5184975589cd1caf1f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728b7f5686de5b3e9cf7194710ba941160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6359e1b0233ec65beff8bba3243217c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b8f6374bfb02dc7dc613940a39212162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e48e229f8375f92e1d320b146bc28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe09d62bcbf39c4542f781e2692b236164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b3cae6f3d7a0e06f1e02e354bd84c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66508a487378c6246aacb36283090a72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b358ab6dbb5d7e114933480127b440167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6975de1d451ed1aef48e945ca49e91b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c112c12086e43f9e4728b0056788c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e29d1f2d3f74fb0868f51669dcd96d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666ef57f57c6e75467a3c5cc17daf8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641518534016eff1a714035064b09a88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992a4523514e995b44d494dcb6c6c38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97f511d282c5bfeb0aead1f03dfdcc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25d9cd89f880d9b463959946d01036175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabc5419e1f5745fca62098c628935d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11f8e317f415d5f92be5357411ce21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab4e732ae15d65cccb4597be513786178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a5dae16d17658be93e8449558db6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082948691e436abe937668d35ff199a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e95cdfcedbe47099c77560c4b61a09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2d5ab62ab87168593d1e26068b193182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f55ed49357f8d3d50c3180a9ff1b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be791212a9cb0b293c65d36bfde58b6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948a9d1963d31055157a997ab259bd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bcaacd9cfd372ad5890f94bccb24a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458245e7e7471acfa9bb2910125c218c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6131a792f25de06e43a2ba180a99d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bececaee84eb583765f5d1d70a5bb7e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b75fccb2f333602a93bdc26a5ba3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51848e1019803d94a6906360d4c5d497191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a3b3786ad7d0606cff570e4d51329192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4114317ea77c60afdc5d192644d27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210021711e1434fcc9977acc47517ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38111556df4c37b4ea591aaeb9741cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb705af340e0063d5a33e8d14c64e661196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1863628cb4ffdfbffacb06602c9f25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6eb7235ee03267a6f752be0b7dfbd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609b2df6c55d39a11206a0db5390cfc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc270203919f362fa52bd2e243562296200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff8ee0527ff8c75c5d2edb7fb3e6e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6de4ae79ff26b5d9052dd8d20f3f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9583b5f1ef50006864c2c57a8b946203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e6c0319b673402761838fa8da4596204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd594262b3027aeac2a12ff42732d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ba6803ce28ec067bea68ff1295c92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2882deced1e607755228efe6b6550a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df75b8c9f75ab9b8ff4fb6eb0e6e26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfe1f9fc9ab2a7cf19f2ef3d64be3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15875dcb56df672affc435dbb751c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf446e6a5b4871a85a8439e237b5448211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4eb1f40c785cbe6255e1e05539fcd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affd5b91e0accc438d5afe5a7755a10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a8df673e11dc6e4123f9257e1564c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3645e27be07e6970500bdb179313f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4e2fa222f5a810082525cc27d535e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2178b39fcab5b7efd73bd5d6a815c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a5a71f289e5ffe2b8bfc64fbcd484218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead7307364f9df3e9c5240b107eb581219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326be0db1fb0e79ae2154cb76de0254c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ca895ca881d827f93bd5c19026d7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e714abed70a96339ca46a9ccdf68a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e1cc54c8b3d1bc61e73812a384942223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e80231e7e596e39fa4540ba539134a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0099207bf2b003f9dc65ef1dbc9f8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cff7d20fcef74f4fed01da1d38e0e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44884f40dde6203152634a3be2e5c6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ad3c252f12d2a9e7c2bbde63fbfbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc63b6b5f0798c185ec54e1cb9da282229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe6406891ef42f0a8f9954f292bad1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00282b7ad6c1c264283d6096a0786e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d36412aba2f9205fc8509e1e5c6b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b4fcc3007f2b0b766b2084452f770233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e698380fa0281a1be47bc849dce243234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8bb7f124dc6588e110704569ee842235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58130aad49ba2a282ed275335ad45c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59351f7b388c95f05870f5e86fa5df34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912f5a01c2a5ff8759f55f636c9f358238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149244705579086d25f19e23759b28a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3709ff1dacd5a318fa15ab764ae7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac863faf3eaaf06a1ffa9611fd8b0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f557e4e8ecde2956b10cb8d13d58b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236457f9fe15cbec66659023263ea54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671cef4645d5a967d76f08b59cc1d1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665c34002c4cd18277135ae69ef3be7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa4ce55ffa88ba17710a70e5078536246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83c94f0b34ad9eaa64aadc3341ecce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d6677117a628afa1bed20b88eee9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829873e8c667474d858d9381d258bb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dfee33329965089ebbc4ee94cd8ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5db911d7e5f1507237c20f245169bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b567739cf3cd2b662b263a78425d49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66e21c0a66028421ed1b87d6f4be26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dc10b57b4f8fd822f03aa769677fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764daa2f9c13972ad7f70019228d6f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38a14743123fb0d8d66c5389df1874256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e4f6c43be6af7ea2f6f2903036e07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c750b017bc939ec74504e0e6d16ed7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334242cc28b8bad709373a7d603f583259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92482ed8fcc5ce12f403c759e466b738260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5f2c8cf54ff54bade22d0ac11f3a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518398a5346f528ea278fd695f47201c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b946d3f0174e89d3e8f4808ef18967263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a434f179e58a0fb187034fd2a99bfc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f480965948dbaa7cfbadcf799ebd8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ebf8c17ff5fcdc10c5f0bcd6aaa61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb362dba21c5b7ee0a8114c64408ca78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42f3d2a94f22d5e9cbd3cc4033863f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03984cc4060413cbd9d888ea98470d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3216db2f2122c97a06dd17df3a0740270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b62e977ac671a84100d749ebcf2758271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fbddbffc4dfe2ce6274d293430bac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb74bf9c2709d2e7cca3c21826e19f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8041800c9c3bad776744cd5dda3e811274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf7a371556525ae9e2bd7e1be9433e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2e701aac54cae7ee90a84e4c497e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b1e0ebe8e7c2fe4decc8b2c885317277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0708db259ad55967fa293e3529ff87a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b77decf63bc9a20f293177a77eeff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d2dc76c0bb65a2e689c3ff418be93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe127ed30d64a108f182269bdce45ab5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa1096d1c3447101b8c2c1db7f271f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986fb38308a48532ea9d507e7dc49ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532b8f87b33ef00b54954a022913129284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60694728f36f644760f1b6c4966a49a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032110d6edc459faba3e2d0b72d7981b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538d2bb8170cf14cff9b46dd8bd4915287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7260716d17976fc6b043c03da5f0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b56ed21b5432b48e1e5528ef0e5be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6d146ac005bd744bd6be1f01638f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a5f95f775d382bc62e81443c80492291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03993eb43aa455d9f1fd1d412d04e92d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258578ceccca9d90317707a3f3c1aa1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821c4c9e047ac55f0bf3b483c21ec12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eb71672d2b10fdab676d083fb602f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3560483d8bf66926c9c7d2d4a09e1a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656e08abc444362db64076720cccf9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11827252fdcf4851abd3ad656f3061d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33a4fd742d3eb51fbafaa42a78140a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f88cd2f943755de9227171adc7c9ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38908011d56447f71e1ee4ce3c94b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5bf5f8c45a828022abfa1fce5a55e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bdde7bef7f3314c1830e5c5bf149e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45314f5b9b22368076ccf970e8ee54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8a8d8ec254871718addb521098e27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b37e32c4f15932d8ad00a55c0eb95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088658c15d80b73a73523f0cac028934307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb536b0e8e5103496469a49a3326cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fce681177f894312d9d77826ae86f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d8846e5bd75b7765fb2463b2ed1e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3653b7b49102fc64baa2f2158f984311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec48f4d3d8a0a91af8e35589e249d03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92907612d4f4a12bc85e60949c9c0dad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a893947474a8def9c10ed2973c8005314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e838af10faa63576bf1af139700dbe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc71d158b7adab3a9827007fa7930d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecda2262cefff3c4c5593d3452c1fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be0de1b904598dc9d67261cde28ebe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8bb97ff07ad6b82ace138ffadb2f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e761861f1aa8f569058da11dfc01a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1a17287d7a0f8414906d9ee490e60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581970b7b0ac7f244f4d01d0965ac3ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201781059833707b27ce3d1e304d64d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7b7f8243017ae8cf7710627d6daa6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836ad90c8a0b80a7197606e06e46d28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116b941e5535303abaf3dddf1eca157326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27180e0368403891532895d82ddb0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cbb36a7375e2fccd4f7eace04fe50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0331c15abe20965e8c7d7ef61fe472329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e657b1633c64c23d7e7f551be82b97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918b488ccdf260c1df7cee0f536f2eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f04fb47289098d410c0ddd37189f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ae5e5d7c9d9cb3f1d35f877cb51b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e397fab16627231571b150fc854e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ff2a1fa1e7be065bb5ac32ef612ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f72b549a7e295191070dbfbf0a132336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2791ed28b293e136327cb9e9ae240337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3565405216b2cdc2d2c9cc05dbe7452338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bab9718623280708f74f444f33a53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e864eaaca1840459939bcd1d81e8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b9297b156a0231e869f345bc789b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c0839a89c63b1e59124bccf6a9358342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8174587375443f027a592461de9264e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82134c1cadd185551016470bfd6dac51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7a7edc9dd976e7f3bb9bef0aeeb50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f92bb4509bbfcaa16743e0b34c060346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e083553edfd764f7c3e3510f34addb4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49490551c7cf98479a086e1fe23a33f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3bb602aa88c1df24ae4e12f55bca6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cb8d882b34f8b718f103256f8188c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c521c54cfd18ddff9b2f25537522f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ee791002296c7a72094394395541b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd05f9c06d97c4c8fae0fddd70596b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5231ddf6b95b3a6e4dd584510b30e09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de38bd01734453d9f2663adb755cad4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7cbf91174c4496e1bca5679d1a82b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c02465681eb3e2956d89f8a27f14b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af63dea85c9383dc8c8a576383a8b8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05e3b3c63a42f5c8ee23c4a4fe3b4a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f14935ea62422f9bb89d5f6ebf1eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde6ec0be3f9bf049a651d2eaf03589361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb1c3f477f18b874b76959c1362917362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a1c683e5e4eb17661f260fa9b1a9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cc12bce6af990fcb9d4d8c71b70c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeafbdefeaa95b6812acc5f9feab64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e6f15660cdd41a315d847cd76199f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a599b2c6cc6c4c8720dbd2473890b79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41e7fa25d5bb84e82ee0528e34c91d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab9d4c77e6970dcaed54055bf9658e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc9123bcc7c1fe67645c0a097f6954370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2a5840144faa83b0d303477aab698371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cbf1c73da39704ea7ff1d4a102800372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1acbdd3c53b1693802c9dda465dda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700266da53f0b6b01c733239e004c256374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1829c5da6c900d447fbb6ba2d724ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683ec176d15c7ddf2888daccf2d57f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627dce1fba2d82b757c9debc4438d4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ca65d86daf4461d9fe6bebdaccd2c378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>