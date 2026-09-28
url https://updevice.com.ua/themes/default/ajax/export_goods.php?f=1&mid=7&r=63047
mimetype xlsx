--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a0d7a096c7894efad2de61fc91b381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cceb7d8753881142d759845b0416732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26965be398c4a768e652849dbb65869a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c6faf99270c62279c68f7befe42ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbcd44580d81c5441b378079cf6b0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82622848354141d839aeeafe1a51d1546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209e1418f6bfb1cf6acd33a81243b077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810b4be66d9f0e75586ba05c9547eb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defce41330a67e8bc38cc77ee2654179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae30c327327da948997114050d0ba7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd82b7792f50521ac3e3d46cdb0a8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3335f96a4f9c1d23bf77ff9fac3a2fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98347f057760b721eebd59fd457d6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f785b648103354b180f4a53cd878414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8cfee8f02de91c605cef0994a582015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2431e07e43b552848e07322e84114016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1ee2db57e79854a9ee9b8146f4a1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6ebc1a4235c0d8a9bf56983ea2dfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4edded9f3849aeca3c84e2b692b1a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f67601608152341503552da7811bd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ded626c5226fe53f89923b29f2e57921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d395721a3b1258972ef097b86c48d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f70ad74238ef899ab4f578302e46aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135024ab540ef5c16c0b4cb8333eb93d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4be94baccfa9ce331249b1bf7e7f0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f43ce6f517f70ec3400a2e93c33c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87209a3e900df2e3463cfca81ad17fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305396b8dc9310b7094bd48dd38041528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fbef3e1042ee0e7991f87d872208929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2258fe5b3614cd896d2db6f70686230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7864cbd89fddede0c58be6f3af77a8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebfc0e7cafbb40dcfb22724f2c5ccb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a1b11b5b5565cb1f90414381baa9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cb0213a4be7886798478d7cc3505834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b31c89e05aa0b8093c7b7c01260bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d054088327e81b383df90307408de736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821186fd43de185cc5f4e8ec306c164d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d76ec79a6e168e6497b4c739b806738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e9d6bb30bedee66705a2374c7976d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0202a0576298978b03abca2e694d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339299191427ff3f82eea5e9f22e48341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8ad97842e07bf2756517a66108f1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a310f49982802456636f43e65c5b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209829acdc39a001f50f0f51c2ed63944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd1c0f80939119333ff9b3ddaac5ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7873f344b19caffb3022309ce2c17b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1b6a559417aac02a8753d93ec1fe347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc97abcdb0a61288c09516e6a6251648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd50acd44d5741004a7a47f9d4410649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4d147fe417108f812718d70dccaff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbca35f5364f6b14a245d492573051d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8b7ef5b66daab70d0974040e9675052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5bfc8f6c2b320164d1f7fedbe199b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b9a30002f471a19a51109e585800854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfce79f20acde0b53a69e02c3ff45d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8097d9f4fe4de81bb4e506d8b2dfe756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e54c29ba9880b5b883b6b1a66b3e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318a8af1985b77298f9eaf0cb44ac5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4c6e0415acc259aeb3b5b275bb55659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dc96aee8974c7ea02bd39e935222460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26e53d73fb753998aa5bc33a08abcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346841738f21ebecd76cc7502841e3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132358de530fb0e8cf00f7dd9994bcb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a09eca1bc401830e2da2a6b19de3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2c16af101fff6ba49feda48986c2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629db54796d401c0964348476fe004966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2039a1f05262f40bdf802bbf454809b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de13e6825a498a1cf1e1201de755fab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e68fd204dfefdbdf693aaa64afc4ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfb831e3cbd40d705fdb2476b885b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454b06b22b9214a5806177577f5a1f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a56a6eb1dfbec02e871bf95c82ee272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036ec92ef543afd55c1a08e61da71e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324de345b66a3e217beadb5e04ecbd474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf279692e473d8b18a8454d995d4a01375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc58295c8ba397b24d581ba8d828cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc182bcd2ee46abf55506215c4b52e8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37f0449590d65062a7ff6b9e89535b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d53533bc591813cd0c82b1ee2f0aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652af4254bcc574ade5c33ab8ba931f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfe979846ae8eb9027ac41d225aa5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96800f4359c3b69e5602a17d71daf8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e091b3b865f63db2d51e7be5c4141183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b9c1ad3659084f41f1e78a280275f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98607fd95c78eb14e69e1aa37525d7a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2c9189ec37f4f3015fc7ab985802786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8b672df15e6d5c24ab52c05354f4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19462a386da3da3cd3efe2a1469429b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d95f38a0ab529357a2c4aa6652efe389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f1f75f90c23a8651c30eac1438ccf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca4cfc02eb04c3de56157dcc875d0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316df3fcf97223251a81d3bc185f13292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf7ebc508e474639e70db644dea89e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75a9118506510d4b2633da577b566994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bda3a7a1858194674e5467e2472a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfade206863146018ed542d1622fbc4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a982812645bd612c19fb62d54316397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8edccd80d2477b3a7200f2fbeeadc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc138b189df628514630581bfb584399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff887d58a94a0e90a9c693860b06978e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6127b3e6617cb02713e36f0cebd72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850de10780cdb8aa0c069544415639eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7f1dc169e0f3a8244a017110f0b0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122031869ec6982b789b1dc034c31612104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245afe90f005e0ed9a477fc6883a2c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4def6f166e8b7bfa218f2c559d258106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71ccb5b3f3700fe5c480bd00a35b5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f12ff9a9ca9b30c674b62cc4d5d04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6118e3f4e92d029d77c61017c974ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cb29917063a92a664cc8236ed23eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567505899bac9ed15b9ca7e6ea7a1f28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3577652315bfa96052bdcb2c4caadd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d0f11b4e731c34b0199b4d133c66c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074005d13bcc570d3469658bce067d63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b993e870a63a99b6186551b0cb879fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aa9451d9e225c64ddd576e1555583116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e822c0dbdf3aa6edc83a89e6f602c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8aa6b37b7da5267e3066990e26ff74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bbbdd1ddc6386e0044317fd27b2b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfb27654caabb9e0b4fbdbebd2de26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd383f1e553561bc9f7e7925eb2674121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370f9a746dbe6c6396ad0d6c9c25e3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13de3a74e3b102805c57581be77dfe3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6a4b0d0d66c773961b7d8aafc501f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921ad80a9129fecbb210918b9ec5543125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5057cd2d7188e9f4aca1b97a84585126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e6af461e7302cdf5c963cac0f1b1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a86045cd2a3cf47ae55ac319c689f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619a119c595806e2942b65baa0b6ad3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7706368a9a0a2f6cdfea1e17da204130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae6362f3e2575565206359da0fa005131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b89e44c25057a1046e60f6a08aad1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88872a21bc6eeacd3a6a2acb57e93f6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9d8cf0063c67632404c47b52c5144134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ce2b6eb5bf6f7b5d55e87d1eb4f12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6192dea2b6a8a247d8b44c84c495f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d6bc6469929fb32e0d526ec50bddd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6b58b2a79b542924be0d6b597f9ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf23f3a1bd49a302723fbd34972a542139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97f066cb7f0b0244d375010f312ce3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2055cb8661d4cc6c68405ad9a3e098141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495849e5f41ad8182cd003574e514ea9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252999c55c811b3f2cf75675c7406c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6becc3b0b947261af293eb527d964144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bd36abedd20971fd9187bc52f5981145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5278d8369e8d72bf4d6e97344683910146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb263bb38dc00dca6984d26d394ed4b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991c19d0730b52fa25c989ee89d6e84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a99ea8456ab12cb30f6732e38c5ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1600ad5e6326b9278628c86832bd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c3a23c4a6a2e8ee076a9440b3bb36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6994f606bd70e509164d2649203e50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347128cdfe045598d89d6f0ef458a23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e6c44ff47225d9171c237caa944fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0afa751cdab9eb82e991dc5e5d6c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e6de953571e6dc48b345e6fe74a55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a80d7e2d96f2bae9f7569b65c7585157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464f76d88a906fa3d9c2b15f49ec2d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539f5ee0c743879c11cccfb64cb4764159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9a9ad0c58fc872e50c8a2c98f21d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd885b83ad0b6a0b1b5d847852bce5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f160fd50fa55970e8a1ce383f8377162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ad7662a929047ead252a934503c2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfbe3e91775bbac50380d2e322484f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b75745116641d909ce1b66f33371f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc72f479f3a76965875b10128ee0819166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45543e6950054a6a8b9f795494b4250167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98755aea310ff1ded59d5641da9d80f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5782ec7f8e7a990d73b8b08b44982c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66be004dff951f25f25557b88b254c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994cb7ae1f75f2e153247294f4b4d9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2809d45e9a1b467cc3899c77b6f9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248f3c7229ff4e2bbc9314fea33c04f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ee8759a664584cd92658dfd4363d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96b313216e6580e29be48b1f0cd912175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5408e7ad33e9731170dced6e614c58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc385ed7d2f1060a546733de2dc76f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302084dd423482331b5bb4be65cb5e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ddac6e301a29ac011f8261bc1425e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44f382daeeadf7edd167233b3a7d32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236910aff51751d15f4c68d73be74d71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644fa91bdc53000d9aeb7560502f996182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7940a81b32a9382e39d7a68b14b9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36e095b4224cd31432b29ef51256f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adda1dcfbc4719aa79ea6cd7883033185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b947bd10e93f3bf014c21aeca2a51e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a40c523a579d1ddbaf7c2c4f3e701187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332da830ee1f352b8b76fd524ee7d65188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d7905622a6c29b683e47ddc8162b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9e33ba7c70f3ab183b7107202485b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa120fa9cb3b73ffee8ff5a24ba1dd0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e909d756f90825848454b0b2d651c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b417d6ed8863d960d507dddbf9f8ec3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62d37b73bbc329ba92cf2779873fb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6554f2074abc59640ae503d40106b94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93401ced9896a466c840c258cfb066196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbdf5c9ef0fa0d904d4a29a4385f77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9135471a899b693b7aafd84e1fd8a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f771393fc3a382c030c75f83b59106199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c341d9ab7b4eaa3a9dd288474745057200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7c775138dc7bfe2049dc38394840b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64afd8875f4396655fa51bd63ac3d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d69031342fc71bffcb72e0a00388fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50343bc7304339d31891aa84c2078733204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822a1e456299a45a8687ff2771e40f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bea423a3ac9424d14ed087a9fe8b1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e9b872633472c26861153d8bc21a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f8e054fa075b7976107583666c228208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a869d743eceeff4a0fab96455bf42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3c1f9422062cf0781104d7e2959c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ab1ae03a9b9235c29c53380768478211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a136d813013d635f85a3e84e54b3518212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f10b83ec5a3c0ef848d737c80dad7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850f168fd7ebe5da8f72d469d94ab69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6a4d0f1035ad15afa3f44abdf2ee2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab1161d915efe773252b5317656593216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ad4c048730b80746a18ec98fa9e40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5094c69e69d3277849fad69fcaf304218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e464d1c5ec1fc760ea68829b009818219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a9cacba3686a4c03e31246a5a65b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee17dc0ea13c5a3970c6bc5e2dcc392221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fffa57a689e6c2d1c27b37042840d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2983dedcf6e9857e297afd5ad83438223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c16bc91715a756c9ab1488623fbcb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca5efe14ed78e42fa8f84e2f41d657225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60438bbb08027cf1694358d1a8022f44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb31d1c8346d147607ec8184522acb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a28ef19f6fa90125d1fb04ba89363b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b40c73e9596bf52076ea766df86d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a583109230e6d9ad2ce11fbe5899a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b489554ce22c24e45c795aa4dda95d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05b6c573defcba2d5d3f5bdae67b9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd428bf5d53b1c1451fbf86bde86df15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3679749677a801e818f8a4d17bb887234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84073c9af754e1fa7ed536bda065472235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87a3b398d582e98da4b1a6d55eec95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa6aec0d86405d814b146f6922772e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff06f010d82cce60ad38f5e2681bf7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac80632c328f2dffc91f50730941aae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58dd13327ebca280fbe08914faf65b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819efc9706d2a97f1d138004d2fd8b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d6fa3fd341ed39d8ded9878aded45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d31713380fd29be1e4c55feaa1575f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67abe399f420a175821ceb7805b0d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df43135bf8c068471d6ec49d5325c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8489f4c200733cf251fa55b84941c4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48637f5c66040bc8d2849d87766800c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b21a0e5821dbe6274eb5fc726068b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b16ce8e69de8c3ae9152c2c0a7689249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c713565d0115fde6d4c16ee352163250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cccabc713dcd7b6027e2dc359cf173251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512517fa78dfd9d5dd72ae824cd4949252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469631b34d425535291d9ada4748aab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0c95738e3665ee29729b9597b201e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92e85731edd407d625d3135e70cc26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e913a1250e7f66a7ad270071bafced256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25087f6cfbc1071cd84b318db78da1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cde15d6beee846e79814327ae06fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47af937d8dc20adc232e4ad22d5967259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f02bcbf8932e6d4aebfc0739402a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92923dff74629772517aa4dbe8ebca7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954993425c33504ec288414f38c701e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ad89666c8fbf4293b1ecd478bf0cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349d38209a5028a1f07ef56ad0108af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4641f2e0a8a226e6b4768228fbbda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2775cf08416d4f5d3f26933ab81d15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6794650d8d865ef721d873c5d13e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b583be6060a3a457e0e7372b556583268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab76d71c18bfb4721171318ed86a74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e82b0c0c901a31faa3a3d28b311f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a84b724f6a43f3ec2f32a5ee63661271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0847c23b4b539fdfd514cb0949d8b9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043b829acc8ccf61bcfaca433187eaa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9b82f92389da67aec5df078ec487e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bd385545a98af92e170266b7bb854275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dacc7cce805d175bb918d51edd200276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701e5d353d7cfa23eceab0a78d7659f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85992542f8217814e5236fad5c2e99278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34958e209cae132ac6e2485f0557f2c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95eb4570a5c43d021bdc2eec3dc19a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93075a585b2f3bb9e2b22591723c8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01735ad63addcd41ba541f0493127e43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d014bc5e2c5ce872d07b2200617a300283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bfb8b214d65b0375fa350825ed165284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfb8a10675e499968121a0d7828ebf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1c3fcc85480339fb5b216af90dd20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b72b54835e1565c5014ba129591b2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1f51aac4dcc5eaf37b56d7c61e449288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014411fb648e1df79a0bbac8d0a54f72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f28937e44c30bd68b8b02faf6972c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7c1da656dafccb37ac47798eee2ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ab2bf3a19da17a9b382657aae5bbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eac9f26e27b0f9341463554a97dd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56575614637d31d109e8ccbc84f3fdc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26193019373f43f87040ffcc123d4282295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bb049cb94721d53281d6533dd0321296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e51585ad861c2bc56f8b42bbc2043a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52c7a5fb457284fd75896fd327f1e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c71c6497cf540a9ddecff06c51fda7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5cd2995d33625cac2b4292fb7fb5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce44bcac4e1a15594c42c0ea8537367301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8e0c0d09697c183406d115ccdc928302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09aa1dd53cdac035413f17a064b73c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba312b332864e3cf4074c2e80cbb487304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed53757c011ed8fb190da7af7489d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81999682e800ca6896fe0ed58ce816306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7915378d4f76df6f711e4f3a263e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844cd61b23c144e39f89b0a94287983308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc15f3cc692e174c78a7f5db4616ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa01ce3484233a317d806dd8970cb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9082e44b702ad9088d9248453038c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64f8fc5237ff0fca3aa23fcead83fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaad7198399c3f4c5bdfda2e38199f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016f14e9568722f3d2cf0ec4ff55ba5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd624976490a84c493e83e79bb15fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a144686d4b7a08da5554942735d44c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af5d2680837f23f55e72324a34018c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf0507a676fbb0e00bae00314d45d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688c81dee001a7879abb51683c4dd12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb10f2b10db43f86f17898cca38af4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff7e08a7cc7440142b9e7fc609c02b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588b748b9495a0885c3059b1ebe87ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459ea93063a3dd16e4deaee52edb53c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288b444e33cc08f1c0005eea7dcc671324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feea933eb4c0e07245c72fb08c90e86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ddf7953390a618c1b2892459baa82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8e01e36357db65bd4f1ebae0cff1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63561f671aa9381254119a4090d6d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7747218757a43f2d97190e653b56ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8e62dc4cd16916dca800f34f0ff8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed90b95aae5ab1c2b35afc05791d9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc558485ab29f5774ac91a5ed884ad8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3839cb4236191e1485e38ce64c385333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d9e203750dff4f30b1efaba087911334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08990e70e06f881a54ca1d7d38ada16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1288241d38460b5e04b67de9869d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc4b740302e7698da8379518e8789d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb5f479ee7e0e269fc0439eb61f75b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c12e8a7f8b9bd5d9dde01fa5e15de4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac666ca71269b97332483ac75e917b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c9ed1d2a5d8f5368896d538117580341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79cce526981a677c5d6081e223c0ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95246714be8f8fbd530240e433ed95b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc9d5385653463ddceddcd5cd2d31e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c221b5ae436d432ac37a147a08fd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cc79ee7abbc3b0ca0a729c1b45395346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5c0a795ca6819d4078c6310253d0b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b9b77df6f9d91429fa1ae158bfa13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd6be42a5c98d003cc57b9d4378346349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb6deb21de65a9b0f5766e83f3a98a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b326076cdbc0b19dea092cf95837aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280e079c9d05f87ee78046df0ff0845352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a4a160e81568e974b8ec6903ef3ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0c7fe9c2ee62c674eac43019643c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8c1d24a041b62842fcdb3c442c942355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1a7c3614eba11612884fd2ed1df4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c5f848ea5efb75bf26d3d49f51680357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e51ca866fcd9162b2f30ad4df798a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98224cebb39af44f626c64ca33933b7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22404f698e780b3309a8bde6db3fd13f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c278f4639062e6214bee6748e6b29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabf0556cac0a3d6007f0c30f3c3b5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8455a9e50eb7a81765eee68fcde2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35923c6ab012c2b32625a572d6d6a67d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cedabf911ce98d9737275dff2d19a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6959cc695dc80055ad989fa914d6a5a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b809af690b3c9909ae70c890e87137367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be87ca5c3fe88c08a6059b666ef292368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d619bcac84a50a62f845c81ba7fcda9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff75fc3e0d67b973cd4efe4034abe6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042650e5aef242a0c403d0659faa957a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501c22935aa2f70c7390893834e185c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7567799124b52d8507248c8b8d09b6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5580a2eb9a7cfeeb33ccc95026624374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824448d34ffd33c84f9f597fed0f1e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf301365dee56d8525abcd9dbed0910e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c7851b8427428e3dfd435502bb967377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c41326b607037fb47f7b1f9a406d39378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca1d72c1b7aff2f4715aec9aa292e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd627657a357016475c9ab507317b732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92fdf254dfd687c1a57a76b74e49123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2904a50695086e45463292e1fe6394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cf2aafdbe9b4d5b53ad3625fea02e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3531fd624d295f24886213e20b460cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e7b6268d08b3c7914243d15ca5c9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a580f0341c4533cf30e6b6939fa90fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065205efb0afb3f8990fd5d5103642e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df0e00c015ccea25db76a60c819a2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad17d845f7e725816723a3059d0cc9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846d5d21927c121a5f16fc7a13a78ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27359874039aad448d328e2f7530452f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8a42483b8cde5e3d9a779001eb08b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fa86f2b14c3937f5cb31dd74bef8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c78f2244e5bb87d97d87e93e2507216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64a513fdcc5277ac9e3f1b8a08b2ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77971879c92f160b873d9a21794e6b8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02d872460e72c1db324f39c44c287419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645535b36e713452b4668750821b268920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d128ad277f6ff6426459f8313238421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0afc64a80837f3504cb506b37e32422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde6c44d001954652cf4bb9326a1e8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9c7078805ffcdbf55b6c56f2ff0a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52fb862fe29e9e175bc0a72e05518c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d39e87ceac437a9108a6265e18e3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a97586246548f6ff635f193d8fdca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cae1d159a34d1ac9c669b6b803ce628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52bae0ecccf72ed0b99172d24a1fe529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fcd94e50b0b07fd57c2f8fe9dc53f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac0f5b9b54c14a195fe8c33daf8fe631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86591d67356a662dd6a63a5a7afdd62f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43415bddb07f8997278eff8aa8eccae233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109e3c013426d41c28380fd566055be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e90f0edba179f82548ec1291e8ab735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1ac2dd7a90e541d028280d16c17e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ea5dbef5b5519645288f8b1f9a87337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5275246eac75e35d441443c6d89f95338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f29f791c0b7f51b9ac0c5cd46b66c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17146346a1f8ae666bf703a93de1a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abb21391d0d5c8069fc1262dcbfca541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d37c10986acc703606ec80f80d8c9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b27adeba6ce184cdfb20d2e1c69ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4b21733945b468ff50ccb2d9d6d9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ced6d384195569baf6ceaacb260d0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd879b8fca79ed9575e39cb5f65dfa1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fb5470be204d714e600f02cbfa8df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36a6f3d200ca48d88ef44d0dcc4ddd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaa2bc2605c7c76fe317699e37ee1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7282237166ce533246c71c3fae558d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ffe8b209e4e570e4972373e2cc2b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8157e3df427b5f541f8802a78c1ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e6c224f46b38e4c7c57ad3916337e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010efbeff903046e3f1bc02ce2b090f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d31a9ce2f1a3ceab7e454e4013c6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57908c8367a0fa6564486ddf94bd0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e075b9015ac1956e65a4f55703845957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca5f646d03afcf531715a41c4b19d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210447a6f1e71b4a0ef8dd29875492559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a35f12e4208312b63d9007a5ad35660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584ae1fc16867f6997010e76d3fb55061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8014d19268253d2adf5f582f445c5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23316db61f8abbe3fcd04eccf28b6c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953672106d9b16878423715ebcdc519564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d181f92621568e62a8332b61a81f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd7fa3d3f0a357ef72992f95bf728466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d20ebed5571ee38ce51284b3ab982067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9b29bedc354a54ee61051d4e3828168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c272362fc307cdf21679cbb7dfc2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567012cfb46f5c59613f6ff7494bd9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597cb5d8cee86e11916d5852ecaa67671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621acac72e2df00ca104104be987e0ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94486311187682c01503b0f8b379ee4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bbb9cf0e633c5b23ef7cba84c5c7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba60f9d6f4487e6c384be46471a13a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0aef778e9f14223400c6ca830a0b3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90bc55c783e68b38f024fce6dd075177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a15550fef24e6282001befbc84a4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87df991a59b349948b104b07973520e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f940e7ec273846fecd5fc5760d6775d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4602dc3c920b8374d1f6c02b8f82681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682cd998e2658d2ea1c8447a82411a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8812c74be5aa9ac48dbe65e0b6b91c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b5a62030642921be59b0134fbe31e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56728a88023036c85bc9008df382e8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a14292b9bc424af193226a003e9b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010b04098afd123c867dec9bd1b656d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8224070edeab1bf75660e6b3a7cf488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398c69543e73a3db493bfe7f212d4cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea8fb62d375aeb83f436646cf59d2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f0893d6af75b7c7c34992d03c36d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1376cf278849e121ec8eb5d2da9fc9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79306dc4446dc16c6ebe133568e0bb3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a864b6f5b3c0c4b441e5c3f0b5d6a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0173b1f3c56e694bf96e3bc56f6f2e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4db5d55ec27a304323de3ab3b313096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980853296b5181aa988155c54ce81da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff6462e7d406489c194426e12b36d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85704debf56d73059686a394f0d0be799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61147c00ecae1ad557f9b7754c44302e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eb20c3dcd93461653115d0b6e9c13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698c6d312171097acf9cf13a8fc1beb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bd4863e973d8045e7e6ec45538139103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a72ab46cd39d19c337f5518aeade6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546ca06345f2a0b567b834493585a82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf13d9fcc13b60e1f8ae52c20e2f39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bff318d2e06386c41f27c722351dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81da6898d5c3b170a0e71ac675ef632108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e7fdb764977c610a11a57ed7b78e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebead32b6f5c9532825c9230461a577d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e8f4207cd57dd50a965806b8fa1a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dc32d5ae41bbd83b0f56915d44496112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77364b7004beb1f0cfaea6580250d9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbb014f982ec05fdc16569fad45be9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e91dcccb8ae779071fa45be82b5f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449d427b0d72946308f4c1a125a4c90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389c6d3d2b725d1f8d6a0ca0e47eb66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090d93771c4b9d356c648645540645f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119214bc520f8dbaeedc5dd44e3b1e54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4073ab4858877fa1a76cb48705e78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05880c7636d4f53e7cde0e579ee84226121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701cb0619c18a5489a5c4e0ebec6ffb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d28f8cda8f58fcdf52fef6f932c424123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39473cd70903c29ab526f46949a439de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234c620791513d4d7b6b2ef1812757a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7fbf6923b6c14652c2ddefc98873a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69261a04d743cd25043d2c24865b0ffe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a6fa9a6b149e74cf306142fa93664128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd6c581e56b592f31767b1582cb34d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1a481005dba73636925a0b27a5e85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bbe47af32f3d1af7659beced35104131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3510df0f37d44fb46a7ff5cccde4bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b1e8fe18e0c46dc3271eae0b9f46d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776608dba6b3ee0e0af9cf330e6f848134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa87e88337f0bb339878db2da62d5b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e55b12f241fba3d751665d893af799136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e494fa794e47fa7a2d192cb12ed61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d2dd0730e5b6745bc5d93a7e4651d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aa62ad05f6abb991c43cbc184aad1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70808b53b7cee70ce4983afde7b8a88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8158fdff47a70285ea143eabbbce3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0d51d09750a76bb15e59862256fbd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da4783e7d16a28debbbff016909bb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c513d57617c545b6461c574c97483144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6e9f880c222dbad37f8e8ebc82a5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe78463a938e82811d439567f8e307f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e0dc4079ec892d12759e6ed1fec8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4abbb6ceeac9d73c7373643e0acf9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed803aec98397d4541f93e532529e7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f523265462bc1c95f8fdf7b5e910c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20372e0fa1b5a0c883e9fac59a9d3d8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145849d585c35cec4e915903f895a98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46f82a907074e1db7877c2db653ec1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac453ff87825d9dd970eccc5a7f5045154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488a555098cb3e7783c1576ab553ea2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdfdac77a26aa6ac4da0ebbd240787156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb3b050c5b7f0fbb81a4371fdc528e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1e9a6a6803a71b82333a63dafa29a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e830782b128133874fc67654bd1b10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35111d48a7f9a4e62f3b13402cd2c0dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20342c090e08df9f6f71077dd6d6ade161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56b48762b6afbb266b7417e24db2b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9dcde57fec13abbff7262e3c1192b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522ae3fca074d51c87586beffc83f68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e4b3d9a0fd4bed05b4e72d5e8e145165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf017368f24810b87e24fa859da8d678166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb313a44a4889392d6d101d10a0e52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b97f86e729c354762754a7431a31e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3f1bc2a1462a700620f8260e9cc20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d02732c253e244a64952f9d907ffb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce93e486928edea6f48b4a04846eaa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2ff40055cb600520c26c6c04ec379172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b878ab54864bccf7f60c734b3ec65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae2a3526aecd43aca1c9d1cf09871d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcd6c07c0943c397e2589a1d197084175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c63e087d3b8aeec3cafb2029b6677176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9da1b7db2d090cdd2b699549e0b801177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b21492c8951c47d32b011160f20f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7697398b725a041d1f9b91d87704c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681cebc8d2e25806cc9ca8c6b5cfa7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a8110a1a210e21743e3c3a7fbf679181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c806ab1e6d884e3284f9accf780b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018d6a9a6b5a9ceb0513ab21f0199aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b086f4621429a8b790054970887f71f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20751de2bc04154d2a7a5dedebfaa1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8d81bbc04eb06c45bce60df7348ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c19ca6be8b065a723558de1d9f040187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e09420c3565bd1d3b5dcc5ce9ae8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79e6250b47c3848d00beedab71fd39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376268fd0b0ae364c90b469a79590f3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2711d82c4ab9fad2867d33c56e1b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6460c39d1b58177d1206d71acb15d21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f9731655492addc8cde6081547459193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04eff5de5c732d041d1e0db0277731194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d080e85785e4e19254f96d273f4e2d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4f9026e0d3ad7f2c8f4f9c5e1d76b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739171a9a6a973fdf0a742dc63724ff5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afda631b1828f35d76149c8c6350b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695fadc79ff03766347263d8ce8cc0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7284efab163fc58aee4dbf4d31d58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da449fd79f82f97b075d58a4dbb90204201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd783fd87b659e4e9f2277cc1b61f82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d7035551688f694feaf8e0ffa45d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cae23638ab81b948d34b4fd33a427a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787f6badd1c35542c01665414201e5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0028c8e8d180c740bb503cd9231fce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c8b725973270c52c874b27785e547207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd115ff1ced3213968e56c8251b9ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c77b0186a23e3d1001745408d9ef45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221307848c786e2602e00e45de39f931210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aea5cead35530c2c5b02112656571211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fd1297d4037ac99330d766f0beab8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4b774cb035b6e6938e121869de7c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d25a7f5952717ddd1c85859103322b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa83cdf3c64ebd96fa1841ffc3c06c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5ca04ee11b23931f0a69c0ff09811216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebce143d0309a1880bd5d6876bd7838217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac50e7bc3d4d91cecff83ce3d288c4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da05c191efc74ded8080aaa9b97b66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264c7ae99e9a9d7e0624ddfd4b942d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36723fda195fbc9f1430dd85227135221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039250583ddeb1ec812e74ffd16148f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5efd9955dcdb30d4d281ae3dea1ba1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd74c2260f0e711b328a71b5940a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f6240b2247ea40887d35d46446f25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc27a6364c6d0ea346c3711c89cdf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42914e9f5a5ae1e8cabc46d8c7c9d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb37315d00fa273b6b69baeac07e99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f76ca13932d1a1dbd2e102c65fb591229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb1c37513a45f70bdc9d93b17b0494230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aee77fd078a8125c10e42022ebafe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95f701a293ec7ac233f04cee1c7f4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7d466110b196dfabeea1a77ef32c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad909eaaed51d4a68276837e37526744234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbf7aaaa55632ede845c20972a385a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19e82483156eb17c31fe5dc9681b86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff502f23e3ce384a0c58384a0fa592c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83feeed62580c34452760788356745238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7d18c458ba7b1ed150afc2c48f179239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0a2dc0ab3303e5480f1f4f32b3ae0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade85712ee83d75f5ab7c5ae599e164241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2228af9934b02e175d25b77376446e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bee6de2edd369acfeea9f0ad3b1ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014f53082af6a3b1e2f9e8ab643b492244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebacfe8ec623110731d68fc89c0436245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95443a388f4a8224a818c59e138f532d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c795cd2343da861fab9bae619841241247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b481f696f8eeeb5786862d3a882d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb306af35cc7082f042bcba6e1a1ca33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e50a4e82866dd8dffd7c2727f25efa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9139141dbfbbc208a9003a9d764e97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e5e45a227a3103f62e4311b808115252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60866dae1f9716cc42f98ddac8a45eac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babf338a64aa0e8567c6088b9bbfe2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3c35749fbba3e8eefa0914fdbcf67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b4def5282949043baef98237a40a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1887ebd9c5e8f3b759db8d0b10a7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dd15b0fd5129e0616b6a88c7b32d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf321b44691507cab6f3a23c123ceb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79314ad630beb6f637f7e352d8c94007260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118bd59524a5295959c846c5c37a31e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ae2f316dc0a7af9c1bf1e8acfa98a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c056eab0fb11b123172b2445de8518263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4198afd69464de8984cdff75dab59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8de7c8e83eddeafec933d6705b85b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d5cb1201a66d6bf237fa4547d99cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3edc7b31f8546a3de510b7d4559f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4fe10df1391ae4fd33ba0c69b915e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f71586b2ce6dba4188187dbf2ba6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da9596f94cffc2168bd78da9d5826a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda6c67c5fa801d8435bc3bb354c186271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2220b3150d0558f74d466e1b172b25b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589423199c3408cc19d003ad8b8599a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c93c4801dc8e87cb5d6357add7ea36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61ba24ea14980e2d9f38299025cfd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c58aa3758d302157dcc9df1a5bd6ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ee29b75a100a8abba2d087e71fec6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872c6198dca0ac3afb5e8f6b1dd4909278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa602c5aabdc70a0776769da6f7d5565279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea788d5c5422c96c7e015286656c5dd3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a9d59e7079baa9a080fa179695366281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953cb5a70196445e0a1cbaaf10a78cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5067c22d6e35b0357a526f9c1f4915283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de94390c0a1698c1849d564ec24dc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef107cd7411f99f12d9ada8ec1d71a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556ae3f90a29fe39bb1d166b0b41c6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7128d056a2a681b58cbbacc5a5d64a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1f66ad69640750a16fa680ae2b04a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172857fcc524cb5bed94a99969e5892289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3d0e944bd9724dbdbe1f77a92e168290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23210f5df2ae554ed2eb240d867bb72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787478d1d90121bf52ff82bdf198189292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c60760702c788e8ce287ea33de6e5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c643ea491862a1f607ccf8fbb67a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b2b58d85a9723a3c4a7edd8b23387295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dc1fc7e5577bcde58daefec98b80c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed4804932dfbe1982ca19c48e1073e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9e99bbddeff7925b07babf45b50b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1b8508b699c2c528b02d03d0b28c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3886f828490dbfa6584c85fe9c855f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087486d09339bbab5614a7abca75688301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec680fac01a8d0391dedbad7613950302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e24075497dec3d41698837d5aa10d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4a612a9d1fa3cfef328f2b62bcd79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb076067135961c27dda7a656a478e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae2fd986191c3c64cac4849a7d3b3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff7edbc3e1440ae508f9ec7bf77067307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f74c554599061999a88c5185f11b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fd505063765183557951b6b3208aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98708471bc1b7e6b9cc4793504450f9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e487d1e6cab90affbd7b1be7300776311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7ef5b283ac474f082dc2e27fefcd2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bdc560cb545248c1208cfa2a03498313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cba2edbe3b4060ebce00ddc3cb1d4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392a0db76e1636b92f6120242bec357315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443a659c9c964682516e51250bf6c3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a87a8846794bfe018d6585b8fd1a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f6e2d1a947ad7215466d9c48ba684318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e14a080b6926c1ca6868900ec5369319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931a8481811b82795415474b83e0a7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970d10c5987c6dcd4db39b4c978688e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa991263e74e4d3c7c17f7c09e1167322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d8b2621e209c76d1a5c5bfc7793c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c6ce68520acaada08d0d7a5088af8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b39d30805954b8b80a9cc65e4836e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6162a12413be5264d869bd2316279326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e294355bf37a9cc17bea9ad43c56c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743adf8490e37d1c281047b857c858f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e235a48db8e6247d0b17091e83ec0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18833b455c18164c324dc45493886a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca1cd4b02216f1728b227c8f199d80331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb9cd4768582d267479dfac22acf12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47da13c452cf3ebc3e57d7a83a1a11b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c9dfe4e5709a30d67ce22133d07dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1110cf0f2307bd05883ad6f91d985335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7880b9ea32ad824f3d43cf49c4d40cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3737312820bbc2136d29ccb4a7961f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e31cbc1a8e5ab56f818da56b3f23e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a07a0b76fd8e3d81d32d7c0de63c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10078215147157eb84b8f9a41cf85fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516624cb269ba8ff7123162643e3955341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538256b560b3f2d35a13c76ba060e1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bceeea78a4d1841314f8c7a7915b78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951350cd98cb2322eb288eff731c45a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836bcbf7de441e60be0ea5a80a3d92d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58092cf01ec1adae44537da636434eb5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aef55f917cef26831d1951aaf85ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ae57c8c4c1fbb90e8c65e43c69b27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ec70cdd11512a665a9a6350d8d0cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d8277650e0c4db18df3af5e6de404350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69920ae63abbeb3403361660f46d20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701af4fe970f31dcf869a7d08c8043a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048e761606d296b0f3baa791b951140353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0346f0b039d7c6cd98a7c46cc769a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9013cf7e66fb425ccda7ead9d1e0c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed976d3b611a0228727ac123174af33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d888e0e144aab19c863e33c84b1470357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f8fd12561e2aebe02cf1675ad4fd2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95cb7f7f98388ebc1bc949caad10d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b72745c9664c97a84df61cc7920e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714bf14f30667d2624b6eb1b787f929361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd781d21e9dfb56b2ba1d0c4a16bf280362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17701cfae076a8f3166cec094967356363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8c94b72587af6650ffb975deec32c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943469fd50f44baad92a76904f00cadd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6b2fa49eb2ea19629e052d3e067ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd16a1ee8b7ad28e32ff31f11ec8d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef61732ea709fa892806d8e436dfeb3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfe5e9424f33ee8139627de651cc2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b59e2f7a090c452ad49e8f8fcf178370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9979e6833393468a99209f94f38c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66747898638f0589af1c153a1fe7a36c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad12a3e49dd33336b14558d97079f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88ea25fe5c5b3f9a16a77baadbe0c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2d7f365bbc23876b21fa3589d0017375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05ac348ab0c6e0c143db35ee2c6ab4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbf3e0fe1d3cb90e17806fcd1973cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2fdd520befa73e35c00379ee3cffc378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>