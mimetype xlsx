--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0947137df33d9de1ede67e91f64c4b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ac4156e7228b8390bf734f2819c192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0112bd745f27b249ac73c34e5c9ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9219ffc6919ccd951f98fb12764eff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890575c68a11d4e52fa2072a6c7368c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadefaea197c72b8d661b0b43dcbcb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1e7b698c5c41111ddc504aa7a073f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26161b964456e560e47975c8e654cdcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ce21d19dd740f2b962a490686d56b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645839bacdaa8695ed6e0cdff3eee89d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f418048f5acbd220a107ca7c31f3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69984c1e1323c94bfbbac557106fcacb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd51c6a258b5a73cdbb9c53c396e86d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c21a37345088dcdcdd27e37233523c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6629d13d887ee7dae7be1f4e0dcfeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b350f652c75bb13dd6fae70979e1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92067e07cdc6bae2334113dda717424d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d3144a934390c075cc29b9b2980f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057bf9422178f577013cc36d2922ceb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b3b12d8e6c1ec9e2c09eb2f4ec8e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6aad36cb2f48b199437ec9347452421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f17e5db541807c8838db9364af2b4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a1ec8fa8c2250e5a273725e2470c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e243ecaffbe03eff679c6a424c9be2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471a0d2b68bd4ec12127ccc2c350c7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eb41a104076642df661c7a5eec65226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2609d3a58997eed06b438543dae098327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ce76ee570bc5cfb84f64de5cd8aed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e6c41607616194dd1059bc058a16129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3799662cda6d39627b648eb916b2bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980e39a796c970f9aaa93d2e289215c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217361ff12989b122aa4e62ff2c1ef1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e120f6c74bdf4ff29ead56e47dacf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e7b54932958e978ceb8b34d02c35534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc099d6fca1fbed80a681999da374f2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f611d857560d6c78d0a03598ba2ccc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f3891abbf3889a51b93a42509678037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f79ea31384ff5fb1533fde4782bceb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd23dcd1fc633cdddd1b8cd68fe54639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f62ed4a6bf0ff863b192f224ae545b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97198dcf72b1d626dc9c38a52130f8a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb7c2a50e5344123efaa5093c56c1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d342dca2a0c1024a2c7ad9db63f0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35531895a941d74f010c45afb4e3a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c290cbcfd3fa4e0dd573d76521ee81745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3645685810688180ba38a25e11cd9aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf798c97ef3130290c520e49a737ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc1ca455735b8158ded67b187b6feb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90529cf4560a38e0a143341942f23c6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1dc6d664fe440314f3cd36a928d2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304920c5c2e6d22844ef70421f8ce48351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b6852f179aea9519c4525841b8e5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77496617cb6ec797a11f9e531b8eab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fe28356a977b6ad338a67a41cc80a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e67f042e86d5ffd30d7e779a55eebe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98513db5d296452985d2aea50ac4af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149e860aff1b0b1db7b157edf15adc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c524e012ae8287c8f3322891b98529e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080988f00c4b58d595159db4a4300a4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745c8a124d34e37a8baee5e0c70367c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909e59187511956cbde753202362a9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d3641a8704270efdefbfeefc403df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3958017b5fa932b2e942da4153f0a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94d4d1a297d24e7b60997a7f5fe64164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de06869e9e9c710f6e722d7183aef0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb91f06effd1daad89bcacd3fee2a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134e774cb4f0c3bff4962773149053c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a573ab2ae983378e701aa6437fea4cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eda3265fd36daa31aba7d92e20a7b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffefb87cbd094e351837339a58c5f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8c435c4d39ffe38862016fc697abc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90f42da6aa707707fbc0a1824523e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ebe3309f56df321189698edad258073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdff2562ca22101f306734f59e5bba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d275989d719cb36edc5ce6300cb1ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96dea31f564ae137eb234afbe283b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b39dfc83e41659b0175890b2f6828377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0da8e2a3fa74a775b5b30b79fec7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375d8f6fd96adee72ca7cc9ebc474c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1b97a06cd9115847177fc4837952780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57d323d786b52725f9efdb209fad2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6677860c595d86d73a8d60dbbbfe5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd84320af2f1d04ae309bdd7fde48b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d99f8bacc5ca85f61044c4176f3f6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad8edb3f76613ba3b2dfb69e509e5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669eb20d163ceaf6c46bf59396a847d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7daf902a0b0a18ea58887a293dd2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eb7c7e7e82f79448c38b3a6e3b20588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa278ea4c3498d6c4e921b857c9afb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ca28aa921a10b7eddfd28f197f1b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1a192c152f7f41cf1a3d8284e224591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bd9d9a4723131e8f5fe134ccdc39492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34ce7148a3b3d3c987ffdf9e4c793893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b101ad489805e6d88a1cd0f253231d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0979bd4b5f9c6fe6ed592ab9f712395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61527711c5936b58abd8a6aa52993996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed52a01d9c747f014b3e7551d64eba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36854954f90fffd98c4556e9cfca830898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d33cbe6331208070f60b5f5c5126199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f53f837e0f3931dfdf698d2432ff1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ccf3bce28bb66c05733881db4d025101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea6b5af9ec7d9edb08f8ea19dca4c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dc7631de39ee7d624453146f9f766103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3450429c5ff7cee2ffd838d5ef3208b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293f0e7da44ce081552526bf355878f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730b525f3352dcf255ba0d657926435106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43182a3e49b35defec0a881ad6198cae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134727e14b84ded314420391ad859f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4cce11ab226cfd261b6386c1addf2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d8154bc97ee8ee56b047df5609b61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f4e2d34ccaea111c2bcb073809cdb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d0324c784dbf71d47ebb18c93ec2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3330abafd581f0b87ea1c6f5e1edb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14615e6ca856fe2d465635237573b624114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c6bb8d7fe80d61fc5a273f50bc2de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a9eced738d95e2b688c464d7fcc99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1544d1a29b77f99b04490ec589d92a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e203bb8857dcafdf3212baaec076451118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9ef9866544d3719f488e487c26deb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaab1dc92fd3256cefb1857ff110fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fac0de465d29af9a720e793dcecade121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c4f0257d0e672679a3d92ec9f86bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44fa06dc942f7b54b62642bc6b0e57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1022046c8c8c41e923e2e32fde87ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b60faab7d59e1a42ab4b16b9c3370125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32adab0f85ae5b00b04ed631cb9d004126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee3adb6bd255a58113917dff0ebe96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418ccddeb2cbe6aab817d92368c82fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394c073a2d167ebba25d44b07e67923129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a22dd4d41be056e2b33d99c537e61a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239e1e702e4e7b42466db062ff34715131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d79971b6feffaed6cde3977c53d396132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a41c0cff87453e4d41a7989ed6f10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252a8d4c8c116b32ad97226df618448134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900a41a45458110dc91c725fdb8051f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130c1f3a22385a9447e4e97daa00834136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d01a24a0bab03b53494bf49fb0b8e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac5f30784f44172823185834a84fb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d96c7a3b757428c282082ad9e445a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3fa5ad6cbaaea0d0bdcd93099b7be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b60f0245e971653cbf31e3a944ae9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21cb3554058739ea55edc89e2e916c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4310d2eba9abecd0cb81548618abaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222a66db2b52ebc9bf5a2e7e08d3518144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59d085cae176e6c948e8a6a0c9aea5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fe7d39237530dccdca57bf436971f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec250e435f88d81c7d7e389770bdd9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db64000b01accec98b68be2029a953148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d913089ffa7dc2deec6d8d4b30b82fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6ac5c83a89f556a0c041da21fa958150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4a5d1d5682d26b1ecbb379af82352151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ede2b005ff3c0f87afbe6ad586394d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3853dda5c7985cfde21bc29886353153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9912640bfa0569f669ce08bf87c39a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7f994a12347a1f5bdd0cadeb046da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafb61901d1f3d56ee6682b917907d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f71c1821f1e678443f4ec82a81635157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3984d87dc02db34e2251dda400ea773158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3fab6ae8800f1751c301ba69c8afc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fd52660be3cacfbb73252b489aaeb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1d5a7677e8b266ef0d9bb40c3ca5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d04581bf6fdfaa362648c53fdef58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cb4011ad3a5f26d8315fbdd9d1c53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37907a55d0bfb6ed753a17bd7a2daf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc420663f99d4c34a87192d6425da153165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b785ccf01a0dda78127e4fbd0c1c22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfd20384291b215f89d329e90f2eaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec4b2c3d4db77f47dcb2f02aa13836168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1092839ee36172b0f67ae244b0aec8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f419469b1741b1aafcb86bee7d927170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80600a37e49da530668c0c07af3be6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a314ef2977c91fc3c872934034fa2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008667f145881041d2f2ec7203c8ab7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2468cb33125e3fa05e844e30fa906174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e459f56da5ee77979e9628108a070175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0414fc261fd6f9c22c46ac9f66ddb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfc0f2c423abb44f316189d2c78988177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af247de8694f63fd400d469d439a1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac2517656833488c809ab92eab1a2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b124bc96bcc9cdfa787e56d6a38ab5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa33c41fe5355262711e2772e7c43b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee12bbb91b977d4ad3c2f1e28d2d4e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ef36ba81c2564d029d3a74e21e826183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cb6aed19b258bb125d2e8ea04dd12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d413badd03d1029d795df80619e82ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6920b1a939be94a390654160c60eaf8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bba596a1cc24a9385127b2fc839b93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac238ec3249a2f3d505a2511446bca88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355396d785f2bf9dfceae41ff660466189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2057dad6ee7041aca5730a7dc4d04c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc0b9797666353720ff675abcaebd2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd4b377d209d2fa160d0e592804225192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025db70faddc2856745c67d518af6b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064488704b85b6dad185a842511453e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d0ccdebf420acdb00d07e5343be77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321071a46f0fba0ecaf8b9a8064ffd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bdf431893f37f5382aa2f68d32c59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f14b86b053ad793c212681214e0e38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef36235fdba6f650f56335cbb324ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677ec4857015d10e3c8b85f329237fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751aa7f87d769e1a357a86bc2a90f8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b634144bdd207c9a04b11bfbf15d1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf11ad63b522fb46a1e2b53dc04097a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa6c70df9c36d0bf96a4261122a404204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ba4a00f03ee10c648ab65bb12c112205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e5f21993fe8a97fe64b42eaf66bb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d92b4c5530953bf6207948d3bcbe59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b461518213d96183a797ad1c2389c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a174606f14df9c743059b6e9b0f10d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e62f5c3c76fe4d68c9f2e512a2e2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87792f63112742d3d43f98894c27cb7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008985f6de5d3ab4903d7d9df260ff57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6384df0adab38ad6285dfd290d4e74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2ec1b88e8aaf4e633977dfcad110a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee55cecce7ff3ef91691ddc4b224418215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c42ee730ca827fab4d321603f53e36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377ffb543ec86a962146d0b13f1ab5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4c7bfe11b01475527d03ef2272859218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1096bb6752ac189de5f065c00b3b27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e491334c95234677517d7de5a629399220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aabdfb491d5d769d4d24094a1eaba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35e278ad24aa1b6c42a08dd6d653fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e25d7d62ccdf197b62c999ad67bc41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2418287be3036d99eab8e858b36434224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192830879d97d5b00ca5bde6b70973f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8460baf36501550a51f7b307eba60d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e3ceb9449cbded3afa4a1384d27bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7bb7c9a3ac44d0b302529b10bcd14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84586f0f8e390c1f1a889b70b5976490229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21648ece487b2f008584bd7955ad35fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a084ace5dcdc8b57249db03116cb3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2e2113c414d4d8e8462de6075b8fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373c4462fdf03213df7167f81f3fff3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef30b6081ad6b646ae80bf91f030d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5688d7de2a77049ce96089ca7c1ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce574b933b6413de6919defb539557db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19e86fd23b26c8f7dfb629d35d4964237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4aaf50aa57c2783d86d78377c0052238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983902fa9368fc3f66f6a23bdd2f36c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c1486d873754c526d6ccd13aec07c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0936dc58809c18167a580d5073e327241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d8829b927f63083d250d5f2eddcbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43901f9ca12579381c9236bfee0a79de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23c2430ea83eed75664850e7c7c53d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eee7919ae0409a97481782575694d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceda6abdd5cad39e98f979be265318c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb6b5815b18a351d879c9f90384cd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0598fa80c54687dca6a63b5a2f5da7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888fca86075d44eaf5cd66198d66fdf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fdf96bf03ac281adfc7de73028ef7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7e0bc12209478c7b848c5c2e02da8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae43d331f115685e68e9f41f4fde63a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1beae79d6cb7bd5b38e3ac050fc73f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786cbf9bc45c90f84259c44b6b0d96a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7fc069c955d2d7aacd47619520547255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a99639e6b83f0cb3eb2eab5b591e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4f84540f68aa6b4901deda86839b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacd0df4a28e6ec7383aaba19b8d9b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828766f61a67463db32ea471204868c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d494f9850f779deb8e2450c741094fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded101441682f4426c6aef78a163278261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb5683972c8898679fb4b5d2355f96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ab728073f9b60bf28904a2610c7e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba38cf8b3edef9865a8dc26797fe16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c45fb3b0d8e4fc1d76bc3e8a5caf4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703b829e7dded153e0c668c7bf32f78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244821f7ff430f7d8007d38304e07187267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437562c5d4805ddc13b847d7d38c612a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38ffcc1ceb85f177ee43e85d37aa0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b04ce7318d5700db96620e493ea60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4171249b7bda75f104b0b644575541b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f27f78dbb02b7da5ac6e4fcb0fb289272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd570f89da9224d3a2187c7941b46c77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c76aebecc4f9169c026a865a64750274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468bbb8cca474185c915e0cccc92a43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a1fc37f1974cfcdf8caabff56eff8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d59c780891543e308189a6934618c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabbab98355dbdfaf7ade2a77e97935278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9c09e5371e2c902aad0c69fb544a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877ab09996f07a8b49f260bf7f5462d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da799096bd1866b632ef16555a945203281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3e5e3893c30a61fb9d68fecbbaa7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb87640b4dfbdd43492d0a2491244a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906f5ec40c1ff33a84d26d7059f147a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea2bbf21fbc453b474548d32161bfd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f06fc9c63fe24a48941bbf2c7c7a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfb5a460e8359cc4a522dd73cf3ba0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0cd230da478bd97c0362e601b60f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ef798a263d7e59527c919608aee9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c870a540c1e93bc1a1740f7d43784d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f0f851e91a5a4b5449904992287d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429107b6a2935e1684a9c9b3c8bf46d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad833c35a96fdc56a608b5c937871c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c352b2ae9adadfac634519419a751294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400595036e75575f521cddb2c00023f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7140dccbcfef36bcc15e8c269c90717296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843f4cd4925cb6967316163440cfc43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abc03dd2e43a098de332a5d6365feb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ab41bd8622728f3ceaf57d8ef695b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a45f27d965ad8889a001e772947e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17222c390efd003a350c82c58b0717b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a05434c44ad9fd0982fb198914c0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1279e08652618eb726de2932388f23d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b9463a09647788bfd8fa398ec53ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac1c78a50725f7fdcf4a161fc120f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34bcbed5cbdd571fdbeb527622f662306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ea07d1ccca26a4d261141693732b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da59e4596cbd177cc5b652022777011308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e73d6b51ce90a5d92dd0ddead386f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fc60f6c5d926e9af6559713bcd289310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fde10d47aa9ac671d40bafa53d095311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1d9e6412bd8ecea48d26adc1a59ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a1b0e1509e1809766404532c9f51c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec127b3ce60f564488f80fa2628e290314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f77b1d7255fa376c4380fd5a436a75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27c7b81233fa09bb0ff2f0ca5323b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80688172d94a404f9d4546c150b890a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737487a1de3c7c1ba69094575bba1c07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7161293bfc65f06c5dcb9d45bec9308319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6e7b28beeb2b664bfaee1f533d115320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad781c32756e620f8202ba4e558dc2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a2a27a356bbc4f92c594bc0a451b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da2071c40c4f0360d7240239f53039323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaf718963ca7afd252c657401464f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a502e7678db05566db248560d9c7b08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e859798960bb0b04e61368b9a766fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ba50888da8487abf123466330305a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766b8d958f34e468d75b8e106464a29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873a28529ae356b40bc1d11ae7718ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bebd7eeedccd878268262dc79aa0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8162a29baefc26ddfc226bd14a3983331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e30ed9893774e8d8453bde0f7d7a80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d094fc4c89452ef0d72aaa61ecd24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534385d32eef669e18f59bca4e6c446334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeab71c1f52cbe0a63236771bff4f9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8f4cf92edc7f24578cdcd36fe19e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed042cee2949f9ce39859ca139298ec0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3371c7f7dbe8ac189eef3315408e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baa5011a76808aa55bcf64969f46a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66694fb0cef29aeb3f0ec0333ddc16e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87626fe976896032d363d885fdae73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d926c32a529750fd7e21ac450f3abbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e99752e4834f3b3b74290c0fe86be0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1925f801d2df7ca3342fe4c1a8fe6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b23dbc9e719f34f63f35a921d6d92345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26746261b0526659be6943bfe1e2a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3afd1e7663a820af09f928bdf17fcc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14843ff397d138f95e83deb7e42b9e87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4cd47e6ad339da03c7e99d9aa0bf6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee651e2da7fe9525de6c01f99d4fed2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed31c596f0dbbb7b32f7ff346be402351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750042a85d8e1d4ac0439eb9daad39e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc5cc026a4bc25ddec5e77f2d36b4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7282da3ace799d83454eaa92f1841354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071967567be28088f5f981d5d650f675355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d5e76f78bff07e9d4131d666f34e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d34e2bebb1dd512df2ef3550158ff4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b4af283cfb2d26a48aedc1d76ff7c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c4396d783917b94eddf0b8373016f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eefb2573056d99f18064ed6c8330a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b2105dff3e6625675ce702a98e381361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53664ae1b6eddbdb929f1989c5017483362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececb244397f912b6fc1d9dd772838c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed93e9064d4e44bbf358f06380726364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3077521232a9d6ef1cbe88f0d68c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7d093bc27f375782e95c367c26d06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a8b5aaecf16581dbebb029207a217367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed56e0bc96f2dd41ec44640e85682c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57932fb798e1b66c302dc719389a2536369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b9ece7aab601acb1733f0c79e49bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f95681c6c36a04c47de74bb91076d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf506b7ad7e386d9ef91b55f66f73d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af74ba0c4a917661bb23273d8d4939373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc033ec8fc3bf5012dda3f8022ef646e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaca8f592eb33616068838f749a6f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8204abf82e46ab733b4206a33c581376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28dfd64ba73a2c213d42e3a2a25f5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b842c924ac23a23e66aa60db3ca087378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516ace6a8490474b63743c8a7cd8f781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a74beabf23c2d1c938c6785d3260732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101134b57e2ef7e9464a58cf47bce343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695d42ce06554af4b1db31119de28eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c419cc5cd47e6ce422a6c66a50c96e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1775f86a1b897a46e26480a2bca296a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72838d2bef41ef154f33553125368d3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ced0c6860b3568ec3825649f97bb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b11a0736963c079a34960f52ebc1a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0328522781006e76352c8317836bffe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f13edc480e59956dea1c1f715f6ec111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df88e6c5923393dd13b17167cf10a2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5991797fec81f664fdbcca1507696813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644945fa2bf7f0b7fdb44621de02b9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecf5d3c42931ca1f9213ef99602f7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7705894e8c340f68831c6e08cfb5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9491af3901a09a7dd4366c75fdb0eb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677badc5dcfee6b2ecbf5e16a154fdfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920de8f1cc977d5c94170a134af78ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c68d632a179053ff405e64654d79120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14bd213d6a8417de731f17077904c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe661c090d13a177056a6478274bfa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe12b718b57bfc4629fd20aebe982e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad3323b634fd05a52d66d5ea2542ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c9df7182d1b6dce98dd4486228bd425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66515c39d638b9d5e9c4b53fbf697e5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37096ef52f0cd41767b36bbc2b75c5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ac2f6984b246a973d40d5bb005bac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee230b8ae834f33329acb99511151029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460112c8fafd55a6e45136266f8066630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9988efd390e5dbd7c2db20c7b410c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85940fa087d44f042964efb63ea726d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b2a6b6692cd706388bdf9801a1b8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec6100a5db0cdb5020c40a4eaf2f7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692987128a25de18812d732621815aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b17c963524e190fecb8b509b0b8bc136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937388e5f1934e1633bbe1884538e3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fad8d1e470bfa37189a4d4a78834038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b33b36dd4b6c8cdca65725d0d05d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8109339967713689440c113662f7d5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4c8ec7d28c9502352f0ef700e309041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d172af55782a4ec964d3d1f5fdefb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79702d39835bad3de0ab47895701f3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd1ec698ad267062f6312c11be3fa544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e5b6b4fe87733022e6fee20fa38bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48855d444f92e9fffc3af15727c93d5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f02da6d9cd8200e73be08ecdd1bc9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43652180567036178ad8fec9e5e691d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b973eb6cc0c92a8f92b91d9481902d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc1e472abb840725318a0971d8ebea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aa85045d299cd832a19eb83edc38851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3916582cb9555ddaadda3c66c359dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc138d32dd4851c593a208f399ad4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77d676cd0db694fa53522d9a3e3f5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acc92ed9f9c747b310f5179c6c899955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27636f14cab7c7119930aac53f22d36456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f5d0fd507a103cb544fedc2a97ca157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6439c9f65a97dc7c46c55784458b56758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebec10f3ca30bf7f3c615d81ef7520259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c369537ceade8ba6adb07a1efdd0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538037ce2c84994046adbb51ce22a27a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9b92ae15011504ae34a9e4b71299162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb93aabb7e63d00f325ba6288281eb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec19ec61ed3582929bc6441eff9d0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61d3394e40bf2e89983631518126b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc46389994f045a467e5c4fca278c5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86a846b734a266716257f4b713017867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefce1b298189893747502dfab2dc8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7b7ef800f9e0df8c70d2b2084eaba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fd8a0d658860bd143a5d10f1cd78470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c68c52605933744fb3bb6c8ef975a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08489b4061b5990a31800622510eec3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429eb82139fb0c10219563daf7650c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541c704f0f140bad7cc5bf8c4a9502974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efd860a87a6a0184848d2943c01fc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46287c4f93d87483120aaa6db2c280f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dff209bbf5b940fc1766b426ba694377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb89c5e4dc876c106f6d0b6248ff63b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5124a57d3d665349bef44909152709a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d724f66107c37861f64ace665a32980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bdcb92c9a7030cf51c2d0a6c0f1a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be177a1e88aba581b3fc773c4b16e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c3ceb7952ae65f44976421006065983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac12d03e225d2c9ea701f1a4f5590084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e3c6dce5f2c24f86922e83d54c0cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2608d720327bcfad3f8a8090298ab986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e235843492b0f98bbb7dfa62d3a9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030dbcea9e0fa679fb02986b2e14af288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bc7be30d3cb0a09a6099d5de8009889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791020d01d5049d55a8286819b51cbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc10a2439f272f3bfec8832e73f97d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4756f01dbeb088dc426c50795065092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa13662b15bb4fbd572871531136ce993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10f70d74f8c61a878cc66f16964a7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210200c66ddabecc20b778dc8f2c6c4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cde6492c6bd5b37e70be4088e3466996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3cf2109d781f779935faef86362ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158861ac365ce9a5fdbc11a02f6c0b5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3434967a3c9c40068919d37c5a7fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba225defc297a3a20f1f3c84cd2245c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007da3b30eca76265854dc85c27e92f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc447db4603918e20f6c9965be9d409102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09df2006f738d728daedc85079124dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa15856e3f0b93c0ddb35d3dd4925cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc66b28bb33e2cd4220513dbe707cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d668f99120ebbf2199901064538d48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316b8c27b1a2b6ae1a49953a08c0044107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5b2485de4bd688a54d3146badeb93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f167eec37809a60da4f451414b2629109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f99ec0db69cc413300685d0063af2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc214787d8d5042b37f35de7ff4e8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8a06308358daee3e10fa25e1d2ad0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4201084ede9492ae1a65843ad75be3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c5b99eebb9b6451f48ead539b1f6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9505fd0b3e13a6921bd6415eeb1bfe8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4e0449c3c9ee482a882671263558b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bca9f55446ecabc9537f333bd7f4d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe70655159222d67ab0ee5811e6ecd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da694ee80cfa97cabbce7d02812ffe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08ae54b17251bdca658fe5f9136090120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dba6293f438c9ffd0787849f2559c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7b47f91dbbb7990c485f3c84f684c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b19133948c4a3a1fe48df1adad88f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d99f684b480cffeea3846797e3930124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42b6bccc6636ffc85d8c3f73ee3883125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee77a27464587e11944dcb667e5c1db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aeb51fe5f159c639b5dc8a8d5afc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf11a97a0f29dd4a369f7e1c4b76281128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cd9bd67d6fc04c555aa25d2484064129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ec7146f90355414f6c31a368cc5b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708a32a219da87bab229f0efe07c7c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bb2d9218aebf6b1436ab649d4bf7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d924fb8f5dd708bbef9f78178301c96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefda466b348781b4b53104c53d52ed1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0b2c6dfb6044bf9024086ce0a5aec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a34343873c6c8e58558adcea9e3a81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2de649357a8a91e068e8b59128eaf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2fa7b04007f4be0dbec0471c9ee4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9657c49972c2bff383d0793049e95eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8250edaf9b977eba467bb119f3869140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501b884ade5d341dd2732fa52bbe5cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10a3807c411fc629c9f71eca202c8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecaca6e1291a1bfbafe0cb1777842c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472f2c1ffa08836a0f49cb1876db983144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6de401f55ec0410daa21e0a9d936c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f42df4eb58de1b2e5573a9f8f9dc19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6a6d0ee8531011e62b9aa3c85e38c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140b681383f73d797d7bd6e134458a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50accb7b833d52631aaa22d170909a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f3013f120ef7966f947d7b8d9eaa9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ba15ebc258a3c05c104ccfe179e24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8b61bc14ef66ad3d2bf15a13eb79e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfccfd116d61fc2b4b967553a27d57d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c84e92cc16a1e23cad35b6797233c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65702ac0a9f564581125d972530c47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c83a2f8c2edbc7d3df60a9d9eb955156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b0cd1d0149e87f7b6cbc82128f809157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70533d7b7fd9093e886a573dfcfb30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd9d15f0f71fa0e62ea9e969aa4e15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842af53155684b9a572013b083386489160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f29b7595c79a9faf26254cfbf03a51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0981b42c360044a723ce035baa1fded162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e398470c5e4d07e35ef0c069b90da1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629d51bd854198dfe28b743b7dbbf58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c60d564bdf4788826055f303ed17c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd0e6c5fc08aa57f0d7ec680a7f43c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51746c46cc1b05e3b29ad72ff1d59979167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa70fb2b301634edede886b41e06ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee33a60f1d9f2aff613fa89368153c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcd8ca07cf249f368e952d9ec49f6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4476303047edc1ce1cf55e807e403171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7ea59997a75398b244fe9a48632f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d78ac5765688a333fb20c59529c81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583dbc74b882fe79a115e70730d985c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1c23d74dd1b8dd44215ab58ff3385175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2361e4aeb69d522c95381fb76e3a443176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7325738a1cb6b8c0929ac9e1ae51d19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea76ea12500233ed6e72cafade78244178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625894204ae0172282ed5d946ce12ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149310d07ef8f775923411723310d02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d6ef9646cb12353b13fddf4392093181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d793b458d75ccdfbd09cd6e03f1631182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fe3713710a1b7dc7e838af1e7305a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0186e835280bdd637863acc60db3ffd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c57542b4d884aa8bf5d8153c370dd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e943fffc8e4329df21e165c20035df7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d50e1718564c76b2fc980780f1ea1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8b3a61153786816ec21de12ca7289188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c04fb00a864a9ba639f522c0a86f7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edd0779559b0f310b3227341801512190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4673a32946abc31c2046846f59a5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf090c97e40321cddfa62104961b2c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2603480cbdce7d07464c414b0a26de2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096055a25d1e6ea1931c07e652de30d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94f0fe301a309f61c8910552d7d796195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da52f65344c4c8cdcf4d5a15e0c1bf5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4aade69bf166076d5d4fa5fb7e925197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f095c91d6c1f36fb4d687a790c6a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10687a1687b5abd350f95544430faa3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c9ac1b2f6a16b6ce4be4790b77671200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacf1118e0a9a8b9798878a989aa9e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b75a202f7eafb4418aa78e3bcf1f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01adb5217fe4af511fb9e1411337fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4153fd8d5125fbdf37c441607cdd2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d205cb1bf677d980cc13304d05bd660205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59145f7325f4add4d763d173281067206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802641f3fdcdbfe8bebbd586a56aba21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41343581dace7c5fe9d4f8494fea878208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4699c1fbdcd975a2a7e0593c214de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b5218d634aa872627760ebe203a47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd533378cdb1427d0b8deeb8ee9568d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ff45ad3a0aab2ba70d12abd488e00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb68884f7af17d1194807c80b81071213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655484233eb6b8947eb929e4f82c25e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f57c34edc5c589e9f1171a64d2a863215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932fa937f0cbffd69059395fbb8a1a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0402b7278045c63de18e5abf4e8e98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9165d6adb77ba04fdf303a9128af6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c26fc3c01911284b7e3c15f37f83f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404bb91958e62bdd503249029efba27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219b8ef76561754cd96262e6f055bb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09b20faca2b10f09115366c76c922f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1cd389e5da504f131d1ed6178e681223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a1b8c9f6c212e1ede29e37588ec8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a29322731e77914eb7c5e0c2325f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabb450d6282b4636d67119b23845c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61628d9e3ad030a0e15871b7b91e6ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07888d62f2ab4149c464cb0a711b5815228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67719cbcc5d0d7a06b3eb5a4c020969229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb6ec5f1da97992dda965e90d45c49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b72cee6bc651cf1e3513a21a588a67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9888749df46ea835374f7e0d0ba3f2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57a84d8720a803a2daaee33d680c70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb63b84e3167d5030e7e09924e79bf2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e88a995a015c9f3c59ae40e37e87f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb2c431a2014659901cce3dba34317236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496a5fcc7e210c0a19c9f90b7f24e10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814682197922db3b5c84eafab9a0831238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b192e9af3da2c00123cde360b3325239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e26534554a6ae9d8fc6d04d3a04c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33d6b43f1d4380a8c8bd816d4d9e5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089705495a72034b94ce290ed9aa776b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391b162e5c1e363c0cde9c53d1dcdd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f6fcacfd3579a96381464828ae450244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4655740a769af2fded5cbe8ea17eeb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291d367702611af246951fddd0067d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00565933f8f1979554599cf4bb377ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa619e3aadd67e24b07ceaa042133c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec1a284b8ae92e772a866b9b1cdcd5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b57f8d626a5f40a084dc0e5a2df38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573cefb50dc98735bae2abd4a205bc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2f0f7190e15d74c8641b8a10e8948252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8627e241ccc126311a51a6f39916580253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28f37769b94525b0cbbc2ef0fcfdf7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fe42d2da3e0e0e70a283b28e63237255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1ead3dca627dd4c6beab8c3e0d721256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfac1afd76336905ec0c7de4320aa05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9519b9bc7635e158c301c7d0d0c02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec4adb974217521dcfcadd75aa8647259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9207ecc16873877c40352a99d61a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8a5849e586db3a39377852ef28e23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1e33dea6e4bc23ceea02475c32178262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0323046f4c7764dc780813d1ae386d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f475c67a47365401eaf6831f00f3e3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe8a00b18d236d4a99cb0724d65cf4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581919e346f5197c81d46882876799b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e693cf62364ad1b73e8a6e9b8499716267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a56b73ef64a8df26ec49fab140e7e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc14735a2ecced0e5f090de325c2ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592d5206a1b3ff345d8f24f19b78dbd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f81541d4e1d047d2152cfef9a0ec8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cfcaab969da8ff933c5e88092b3b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed8bc67c8b9865a25c4106d9d719e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf1f7813f85affd3c4ffa37350cdec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cab5d272c705c4631dd3564fea2cc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0f0f09a60363bc9e20f4f1337c0a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715c1bd0c0ae3e3063a398a1393af0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18121b4e01c4638aa91ad3ee29860bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2879d7e0d2e1f2c225fb05fc7d674279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc658903ed00ecb3de79f64c627a21b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba67e2c6c948d268a9308bde3b8b09a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7440d728ffac4effd09a641b44a59d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559b5af74e779b4defcba2d370488f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e115e64a7a18157023bd268dc906493284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96193eea09e6e5a0d2b8ab024c9217fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f69bc2cbfd11a28d68fd0d9fd95dd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf1b573d16f3a0ecd962d8c7bee44f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da57b62f87b97fb05c965c5f0f62407288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550458ea11e56121d8b3d55e34561ad5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc2ed8ea84f40160f2d6e536c70a3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1fa5658da1d5de35177b895d0ba12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefaaefcae3f3f7f246d635ed90ae61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166ec2da174e21e066e2431fe63418b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf88b3839416f7bcbd83883bfdb0c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f7ea8998a5d08e7379b8f8fad0bfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d356e29a783af103233f4fb0bbbd65b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd1201dace4584b471a07d7e33cc30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9fdbe2b24bbca6d058b32b12cacec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5de756102205d61f03669df4f4e7a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685337debb121ad3914fe030ba93d9dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ddc56d15bbf5c18b2503260699cf1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0c6194a80f44e33a48bde093474fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fae1bc636adaaf830dc337080ca586303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785abf2bd63ad47c02297da8efe9b0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f5dd98edf87038798aa1b21c013d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782e530522d7019d152b70e8f02e9b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc911e6316fa7854bdc2f2bb6debe24307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6cba8737c1249be9800959302e063308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc473ff8bd686f5d85d5751baeb13d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539f5956ebcd71242524de9a8776bf4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435662fe6930a383ea3ee71ff8c30ea8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50cfa63590bcb6b8d8b7a9445a6c0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9d55ee5065b5e998098be18a23154313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb369a3ffcc410b9cc27c93b4a9f046314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0684e6d64b40512fb5b6d5f71b831315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae38cf6001a86455450e2fb0ea546a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092b6ead2f3fe35841b404c17c49f65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c7da55c39a0bff9b8fa0c261da75e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5704459a1833d6a5fef2c1884e0985319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2621a9732a3763ae14ccd24e69690320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b9519a14cb1e91dca38c0675beb00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7b3c0139595dbd273fa8a428a2287322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6b81ae73e32d3e5381ff75affb7f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65d11c65943151256e36f2a3913680324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88bdd46a74526b19a5bc13069cbf41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa812f8e9668db26227b0f7b6a25b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37216b863ab23402e66f8666a375fd49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25841a563456ca604f9b214975b3e3f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba9808f0d88f77f8c616dd2f36821e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef309413d224b201ca325183d1c7b962330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06539316c17f584dba8b722cabd76e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2ded77c8b17d9cd5bcf219b676b5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68692ebb867180e586d9c44cd55404333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabe8950e3b0a12697e65d715f7d281334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea0a7bfa351c8b97021c017b5f641a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84f6ff7046544243a4d9515dd208f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94964abb58cce0fae857442c2d60ea1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8a971ab935a43c53d32cf202d9a87338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4254e1bd7f69c74e903dd7431f3ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb383818db4932bcb87030e39c6c59cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03718284ab6400bec4d47f531acf58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b7e40fcd7e24ceeea5b5a82cb4ec7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795abf1da9276506a9385b4fec0bfbdb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3393be375ed440c3c77bbe7d55a8a82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69c189bcf9f29c7428226d9ba27324345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa4757f0bfca7da503ef521ab34e89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68d19d3a1eaa47b5f71459289f5ce8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18a3582880bec7cd58ad05965207e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87190cc7bc703df4a303847af73dd609349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047cb9f44d31b481a68e4e429ed49f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aef6143157bc0a8c38b6ad931b540d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92a22589e206239e6854504c1efc0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82beb618778e0e53067293640fb477a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ae20deec53bb6818cdc38681b5b53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f87628220e93b6340fb3fc764ad09355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f7f1cd6daead373ea92c86f91399e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56885636e97d4f2a9be2563f81f2421c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ac69e3652b4e4de8b826e744e75f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca6fed868eddd421595233440d40ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154a1137257b3f85af66f7ba9765990360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48616c202982298bbfcab2d8569b84cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc672b78fdfb09849a5e1c26aa22082362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e6ac24cce509012d1eaf58e82a06e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef3556317cfd4965237657727f1870364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10067172ff78cb4157478752907a4bce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5da1cbdbbbd2cddb7b6fd417c82a05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb1d04b82956ade7da9131f11dcfb1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b03780f27577eae739632223bf7c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ce8df00be3f6f0741b7adf23809e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e680d120286963247b176c98883b82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816b50b233c1e26e2745a21b1591d02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57112450082b3dd329673031c0f6a380372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62885af55b53466c4212dc8a9d039b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1ff8e87f6c142c6a2bd7ea1b34f52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5ec7dab540c7116c76682181b17d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fab5321490f157dacae5bd950df1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3143b30d3fd682aaae7dbfede180a11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc659efc189ca98417298f7848332371378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>