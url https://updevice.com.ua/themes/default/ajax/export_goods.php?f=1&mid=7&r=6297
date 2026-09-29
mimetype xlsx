--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dc8a2325388896a89639925a941e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f28474645ed59cf70eccd7d2e75712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3aa531aa14f654dff270a8da69cb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e39b15dab213ee490b3d3d42095a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7667cdeb990c99cd60aa5126458a215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615122fd2c4ea78a7fb314d2f20db7216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ea858b33a72412c17dd460f26ff837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da268b9c4fec72dbfee0f66ce1ed518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd12a2c5f27976dad037f7ef90f05f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c713e474bfa01054835c57fcf7e7ffb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07de791943a2cefc49c640257e6932211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389e11a170b7a6a5d2a4c1cf3f8c3f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325f386e68fcc097e9348e66085e49413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c17d57172b05c5723fec07fc214a1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c082ed6b39ef7a8fd17b4b4f852e3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda5ccd044d7b2936ff2a86c968217f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e6e7d5fcf1f0b6378b2eac64c3ba617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2134f7043f66547891e5cc1eb80c7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f4302b73867796cb2c316072cb51119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0f42e24b12ad87c35288da65e5f0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97d1a601b1857937b83ea8dd4882ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a062ca36cd37dd950ad06f60657229222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa23837575fb217eb93d3ce8633c43323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1c2c5469bbb393b7d8a5b4e4d9a0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31241ea083819aea5c949985bceb6fe025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755d459a8809408ba5f8ed451c426ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff15f5ab6bfbce48fe0a2819e2278927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a9d20c7ceafb4f0d6efbaae66877c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c36221afdd64af11a78bc08ea3a44d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cfc5858355e2392b70bc4488868df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03784438700379760f769d3c2fd16d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fd4b777dadbc4bbafba9a6a238b9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb811026c6d919a34768e3b2b6e6e6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55a72d4c966dd4d41dd0157129bfa334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e30c241092c5509bef2ff54b2cc5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9aa0cb87d5826ea239c1e93f9a6df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28311537c97004fb624a37aed85601037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82983bcaa9c61e59c5704bb907c09eb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e252a827a91dc69f55123ff5b091f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4a8aacafc05e73b34a72a991660ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e8f4b25028d7e05bb4089aa4def9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8fbf3eeb4ba15938bd5f5610f830542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893b60ebfa1b6b181785f1bd34d93c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f7095f83063668c728de2e38010d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079a76c02c7cb1af9504164402808a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca367fd19756ae9883b2f95b747aa646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c463c855f6e8fc640ac52a9c9546e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b64ec4d13aeaf0a05d7c43996da7a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626598592cc614a44f6fa53ad18f3c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d82639ad620fdfab886b3f241f59950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c6c3a9ba82203acc4191c2aaa0db951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca4868883f3fe4decb85ad54ee786352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094486744763f4ba410187dccb8a866253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e2b8501ea4237729caec604740b7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c87d46ee775bb21504afe00511791e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6b48b1f1ebf9787ca253123b70bbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d22076cddc58594db071a761fdf4e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65debd3b213abbc49cd068b7d00ec9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148ef687dc46b2c2aac9f609f22cbc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99713ce287fa2ca96811b19e264ef4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52187c7c1b393b2d1ec872080de1a9ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf68303cab6c0889bbbe02ae99c06e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf6bbae8147a813c1cbe6e414ddaba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb874a99618e843bc7fe018b88f7882264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f708504f8bbb01851be8c1638792865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570fc1e44665eb1a0ee26841acbc20c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52628f3b267942a86eafa8e7b2369667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca31e8b13b79719ef0ba1673b3d568468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52fab84f5b0670d40795ae7cf5f2d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664c51939ad8b7ec76684eb8f544ee870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aa4d6ae6aa5c028ae712daf28e60371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06697fb47dd2f169951a385f85fcf45d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3cdcb37c39fc950aad20861a69db973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0d927732ca5a31c4fa347240eed8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb2040e7d27e118d0fd99fbc02645c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffafc2e9a4c3010bc40b39733ca12b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1765a7819b20d900819d204d0e214877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2ec5dd3303c2e4a7eb885ff47197878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f8ef72c8a0c2445554f1f4ea8a99679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffd2f70f9c0e4996c179fd1bccb7dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddee11e841fc84a8815dbd89ab058781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b7d21494d138668d4517bbde5ba3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79f41da22c1064ef3627504d16f95983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17066e8ff0aaf49a62fb92f8f9f43c3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9d510f5e1b0cc5480889ccbd82b3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e3f0f024102bbf7f573e0da4cf29f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c218d55272a96d4da437779323855987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cd91f44ff515c1eb58dc49475bd5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb16488ddbe3f1d75d095716f4d1ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180759de5f59439d5ad6ae97d2aacdc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d31e6db97fd2b29d01d110dba5e09a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190c10a35eea47fdb599d0ead472df192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a5e5ed17092ea15c5aab6bbc8cb3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9a3f2bbb0c17552b2b031a5ad27d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fec2f7685549134993f53486f427f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba1dcb521f0ef0264d01392b7524d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99ec267086f27f00ce90c9a461bb1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec533b9555db1747f10b1b42a2d777d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499292e4c25894f193fdb8f610b3b06a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25018b474f3b5dea07373269fd2b63d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612a4ef5324a5145a7875c5676d52bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73088b49d12a765a55640e3997fac96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ea6d037db5ebcacbadbd2088f1e1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16ef74de23693bf8d124297ea5818f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ce9a3eccdf28930bb918d44bed0cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6184bec0c1fbbf53623bad0828fae58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514385e295249406a80580b27e9a946107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34491b4b1eaadd2e8a6b9f0681922762108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41bf7b99bed109a132c925adddd77c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d2971f74dd0f5c73f3da90eebb95e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f618a0d8963388e0dd99756493845111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0fed4df776830d1301c18a306f28e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61a97735afa394523fcbe238632123113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc00a8c0764ce5bbda574c2ae47e7a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078438d68166ca4c3f1629c5546e889115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359fc08e1011c04c974eaaf0e4b7984116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e38ec4f4ac79b9644732128928705117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f849c68cbf131b0b0f7b8d6420a14b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491424e2c0de10f556177738f6fdeab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a71052c9f631036e8e30f65631a54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834dd41642250053afd53e97b29d11c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2eaf533f7e483119b634586e625a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3f163f92cecd68ea807343993e47e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67457d1c1122b440421724c4557c6b0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c5694527961f246647dc5a356a5d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc14b7ab68d790f8fe15a47600c5a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f384f4c1c0391be0812b702d3d91f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22dffe97b69f1504704f48f420689c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49baeb317fad947bd8c45ea3592d4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627975e5ec45fae7a9154a6239f8318130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc69cd300dea47c6fbaf4bf961441b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987f637473e0188b165b3eb1413de65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cb0b67e269759fc770b058e6dbc39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663571f648108cf4c631b191bb4e4130134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b7f5cc4800fe60368b0ede679811c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657efcdf563f2afac89ef3d11782b40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb3c26cc677273b92e7a9aeb9b9897137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c65e6f8fe67212e8a904a11b57b595138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c003622ef3de14f4151b93930ca34e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b6b301afb96582bc8c5e0195f5073140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdea644184ecb5627496a5c024b348b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53f91f15860e50aa12e449cc66fdb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74e66d8fe91caba192a09a4ba06cb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303424740edbc9d7d559d2674a96f65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27bf888330a527e728e392fa4a8287145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75cf6ea54c09848f11db9c18145b44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5d15256e3f803c01fb4ed6e0a8ef4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea81756253b88b30588b8d98c1e403a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef356ce133b4c2315319eed0a4fd9ead149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78ea93af68aa8f94df8367676d6b3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40a3cefd8369f2438cd7a988eef9e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1d63176f81d00d1479f4609952306152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09e7246403192210179b8c1c6a5755153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db1ae2a04d62d908a209700a6f744b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a205640f1052437d05f604a134aaceb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899a9de8394ecdd3a429dfa43b1bd48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b43d6480be353c953bf4dbdb54e5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02031a7b509ba522ab722923af5ef9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52df95f082a3265a9d097baf6fae63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d40cbd74de5671d616738c8f4d695160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34811ab2b2e84a7f7db6c320e5dd8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17281703a0ab383fe20169c03b967c1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadff48a3292505b83b5ca4920f7cd76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633e68c5085d81a0b584796d41ecf60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73019f1da968b5c1533fbf886763a49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a37db6bb241522e2cf7b78f5e8bd0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543166ec5c94bf3145b421045497b267167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fb858eb219db30b7d88749d199234168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6814210c8de87d64ba59fdb88785276169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff330baf277f06e397ce1fab177cac8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387820dbdb8eda9a325fe1c533b6b664171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadacc7335e630dc40253725d342100172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ab835303070561f0df4669c967d9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f724f81f3180b33dc39991938946df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8513606845a814a2b45edfa670f4686175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da56242f7ebdbe3699191d5b7d2411f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34fc71edb4e96995236fb66318a72a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e8b5cb2ffe438c6f3d5b1867c3e40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290f0a4a98ee450c722a1b866bae8a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ccbad9f6e97699dd0ef32043edba4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fb4545e96eb119655c14629a754b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4064281e6000700d3c026fed2aba0fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b24e6a8849fd776133a4d3d8f976b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cccaf2c19715f71bb93d11ba68b51184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1d437150311103565103d730b3706185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb6d66b0a6886802a195072fab7972186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba6da5b6fb331dd11dc0f299801e58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcdba48cb7d2f28dac0f3895ab7431188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55e8d9d8796dc89ed51e719bacbb51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c55db3220fe4554e92a4d30478bb44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679ac146a313eb77b1df3dd37ee4d91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afa9bb363fef3c39d0f5c190879d13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77592b1e163b806bf25b73bbae47a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583fcf4a07e2753e23113b6efe56fe9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ce6c4edc05ea5e8a48cce50ff3471195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db05b977bff4e55cf9b5882f88193b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb410fbca8006e18c254d0f379c901197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc935561a045cbc7d080a985e85de1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3519f33746942bd972cc8899d5d9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523671bf23ffa1e2d1fc64dae5a7af5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e109d5bd570dc984bf99d38d5ed47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c894007af531a9b0c428be69ba141202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a02a4031572e40d49974bf793270b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebf0c7ee76ef4267b7670347d9ab99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d951d81c6547013d6ae6728e7124b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868c18cd40097c0d2d15c59f4e76a0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1857ae60e15325365eefc837d4523207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a6f2544c2d220a24e6c717c40d7e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a21cf750467ace02a1cb1c2ca0108209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5e498aac6ebd48ced022eb1dd28f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39f85dccc788f51ab34f5422bd2af1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff723940ad8d66c94ce22739687b3ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84009c3f6b72c7ac0595ef912c84eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a1ea428c8afdc9fd857569609913e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99afdb5a41f33c5558bd4ed906becbc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea80479dc14c6bd2493738cd4b1a9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfce631170a54d889f90cd5774d48c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950279c206f1b042923c0c191b4efa3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96de0a2e7fb9a5eaa9df0799d8e5827219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024680ff02ce559e341acc8d21fd23d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f8362f40e57a82a87b73f22a3782d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2a0a7fabb1b387406473718ebe705222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32728c5811b28ed0beeebf02a91feb6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797413fbff5200bffb6121d11a41f876224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbf759c01beaf48d4ba5acb75ee20e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b1d3bbebfb08859b74d3fa5f234f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052b663ac8ce0846ce648d10b738642227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8a37da1a5d612e3bee55db1744278228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3178bde216f156ddaa2273b74066728229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fd01147accc9cdd95d7f3df5579f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a87b180e2dc43e935e028476ca27c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd3e798ca7035108069b73e84986c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176fe0ca2905b64fcc8649f3ef8974d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5590569c8ff13a6221fc9c5d88791dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b69f795677b5211275baaaa6d1f02b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c581cce898be7237a2370795172ba53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54c7de63dfc102e35165eaa94b758c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09302c85a9d6453760d03061247d9920238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79437b212091935aaecd801a60d0a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9dfbb80c9ac4feb1ea0ed95f9a716240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e60e4daea66376c2155e4f4bdfc17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bc85779b9a6ba829a26eb29d4c208242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3de22789445d3abbca6e81facde5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6740bc508399f213bd022d93aedfe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32c2c6c719bfc7eeefba6c15468cce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3639ba4776926069a9c0393b8a65fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc338dc4bbe2f3564e77de37753097247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde50c216c1a7b62b9dcd64b7e1d45c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4b1f34da80c436c7fa8a8522a1c77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d8453301feff84623cd880ce5dc91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbe1a0908cbf0ee8081418f33caf7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4024b774f3abd3b02368eaab78ac8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550c7c464131f8a8e2f39e826b1bdaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01196c838c6928579fdbccf91df5dd1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27171390f857f75e1fc69d090e89f74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08ca7c031dbd42bb75214cf639e502256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da135f76d8027289bbc99b12e12a0b62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113396cd62eb000b8f5a723cc126de1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937ab0b9b75b6989c8336f144d0d7a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6477fa213969997f2893ab9b4e0360d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5229cffd71f3693378f33c55a8869c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b395ac4b2d326f156b8959fe6e71e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738be1eef4873b332c731f40a6ff3ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0895c39a9e4ce895fa2cb81240e558c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393de56b8a9284050774c9b4a76e4ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c99a1006f0742ebf965ff3d48104cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73de155f95a68c5c78bad25443db796267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c2b1461e0f8fbc8717cd925875c0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cdd02e766f9b90564c924c8fc7044269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354d9b4fcd5f93c722f15c308d0680e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc3f4fb0ec72221fd2962051a2d302271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee26b4323e268fafc8b9187d38dcb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af8b2fc710f5fbcf9421611699c578273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b693ef571ffe2a2c4c4c221e0dadf68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7254f26adbf354fc39c9b5ec15a97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8e48f1ac0f3fc01a05c346d7ebd1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c619e8930a51abb23bb354fd92e909277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16a832a39be61b5b603f2d8580e9e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e43f6fad4760b032732244b07446fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3bca738d3234cc04794876d1ff4b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b083f52d82bfb1ca62e00cb701d6a3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849af49bdfa1d1bf2a7296bd79207e87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497c511f5a884ebe552aaea9b584022283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35275b5d7d9f90057c9f6a2ee5fb18db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06714bd966294eafb9163040a121bbe7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff329796410f5954e62b81486150538f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad346687d852b7150bc42808e2f74e7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05128486f34f6c7315f534885d187684288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa569615446223d3a8f994be08809783289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cb4fa1c26712c86a026d3ef4d7ce4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7f3d4cf20f10bba239348113e2852291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402a6eda15cbc360dd70f636e088bb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa32551bc4cf937be7fc4e93c312fce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc270fb9a9e3871d3c552a931252e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c543c5532ca995b5efc451c3c8913295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61cb8e6cf56defd918fe7e510d1c1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df510784ae84bdb9e807627881eb2377297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9ef9c120f5cf98ea603b541068fef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1e8a8b27d323d9c056ee5939d0d65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c1e3d050eb01b4153ddccafa7b3b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46ee9e7edb1ae473842ea819b19a60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68117bcd3d06c2f0b2b0055ae3bec198302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef2e10467668dab3d51fe048bd24ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e437205c8f2c7f4dbfc7c8bb6e269304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6634d6620adf3cf76164806e24abd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eea6b447c742a9fea09127145aa78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7ab4137692af674151668f1999e37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd72a181740cdec403f7f17d955afc2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9262ae1e267c536a90bc6e6d06369309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa668ea3f819ca31e1bb38685e4b034310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d621cf789b4ccc200575e9264ccb11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9253659ccaa9406438197f5e9ee0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c4282e203fed191a240875e83e2ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4a5baaf4c5db507eaca39ff6ca974314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afab71fb2096118ecc1fe1ca32d113315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f64bd11a557544cba83b113bdc3d3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591e2cc582793afe96c36f7b4d8fa0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b292b09fb4ad65e0c187ae4b5b041318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d9397e57cad59fefc3b9040f29725319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28add972439527e033a5278cd9d92af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27565ca1ce78feddc485b72105bd703321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db008c162241dd155887b3ad845aeed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd440b995529300f4d042e1363e3de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137263ac4b03e8fd67d55f82dc95daa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea0141343eb0acb958f2f3f1f39b28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614f26ff88929a0c1c6874f2f456a1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40084a870b3fbdca75278fb637ddf23c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de47337285051b829d5dad2f73c741c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ec6ec1882c2feb2c860f6393cf3e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ba8e3523f9649f543697515ec607a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c16bc98ba2a91bb4b9bb27586e67a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863dec23c421abee847960516c9192c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31578aeb0da08f95cc4f3d14e4066828333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cbbe69eaa341fd98b5dcb29543d9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9e6593a86f9bd59885a5ccd191f0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876a75764f71f401fb8a086b3bacb47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c418a5e099bc3639d9b9033149ccd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80ecc22b8b12b02bf518de1175b3ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c3341c6f0bb4cf5734bcbfc00e34d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a108dd05602516965c3a6635a2a870340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800adeb5bc9752512419f1de8975595341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc1f49c72d5dd7c864b6a268d2dffd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bff8d365b1e6423517ad9a856115c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7037df28fb80585ce15162783b5d8e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb88e43fbedddec02d2634d6a46adb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc251b76a32d0c2d8759f605cfcc01d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a516c5da84f389fdc8db5d025e57bfa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2c497d1a2b867f3a399c5e93bc9d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab51fefe6e87886bd15d4c3ec74c81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f402b61eecb80f731253953d6b92527350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3bdc63c906556f014eb63249dc8fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079769cbedafbea3aa4fb0dfe20f6543352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f832216baeb26491c889b857a16e274353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441b32bdbcbf0065f885e49c05e4139354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a551628dc52d439c416b074a8b701ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5b0a4deb557ec64260b6b1c3c0837356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfecc0a2122693671a74d2f91c9f47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c247d8bff8c31822c4ab0209bd51438358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e693a83b5453cb8d3958a19b7059b26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af0364966d37bcd285c6adadbbd31c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc325885e6bb72b4856466e49485a847361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2ff1415636790a200fc2dfb6f9a4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643701c091b3f2bfc817c8a3c3d7c36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2a9b0a211c559f730be8c8563ac2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768a10688f474a1bb2a03faadb050df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7c122d017d72f53f68e21f7389b7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374ae71c9990574c337cdbc7bd5c407367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5d5ed226936931337a06b6c0ac4be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddc6b7ed5f30ccddcb38c53a94b847369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988cb5b1d24747ac01e35de20239c6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f01f388a52e8522660f19c23718de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da5673ad4c9ca25b1d0c53a1703f59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0d72f1ba62cdc254f9a101734f7ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec1f60a77de6910457ef43da1fd390374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678be6f25b395e12d1c591df09449330375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689ca5e17b5844dcf18446d87022f5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3747dfebc442312653eba99a6e2a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6337b6073ca99a0c7b1ea7fbf33e33378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77f9b10dd0245ddf5ffe725256605c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9844ac407428c0e3b2fbe7c31c99e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa840779ec1352d79c1f119f6ea15143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e2741241b38d3b63ff79b4c3890f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496f79aa474257ae13af05db5b2b83e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84d021d9777af15bb3658972958dba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1b2c15c14d4cb00afc5f5b2f4c9a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6f86dda89511ae0c0f8c4a0d2ea5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bf9a60e1c8995ae748145c7e78a2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3264214111ff575864032fc7a79595210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99c98a972bfae24e674f1ae3c32fa011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57388b044072253dc942d597e6c892c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d8bcfab99346dae1e72b8e1e505da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb6995b8ce89230c7411839cd09c8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd4d7325afff4dc43464f7bff3876415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b5933b96ed51c12ed056c33bbd57216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adbee639283f3191b0960c2858a56c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0710da19ffeda31b77c6998a834b93818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b84e10eb9bffd99b58229bd8cb52a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65aed35ac12e2836cabd5d26ba51b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68defadf4dcb8e83fcebdc3a0c655ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157d737ee1904e15d42d37537591b5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f06f56a0faae643e6187b15536c87e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be044422eaaafa14c401cd8eba9d0b1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ea0f967b530d9487e1a3bdd97ec7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fae4999e2b5c37512386471a32e79e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88e5f02a33fb4d6216bc359002f06f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3454fc262a7c22f4b5c1c3d419160f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dba557bd9e9048e2cd78465dc7b23129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dd071e937a4980e6019905016434a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05be391ed3f92edb0e5bf3717dc68c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159af687e6563bce55b2379cd161da8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1030e444f180916cc26865583717d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9552d25d26b3336021cb08bedd5e7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bcf1e351e69af9607e46e2c40045935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a184ac1e06791c934dd03754a05e3c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b427f705db8e7b44732d441cd3a8e1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab788f1a4deecf117d72ea5d10747d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adebd7108ef441911128a37108ba41639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136325e248b53fd9f60759b05dc0521e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c056084796c74738f9286ca5734a52b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb2d6aafdb116c3d238cfde92ea57942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2432ea3e3b5cb32333a427c7cc0c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fafd9fbe47ecc8cb3ba553f85684e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4c8143961d60cfd6c19801c3bf19d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1207ec226ed85575be450c668691b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42a3e7f57486faf7ae86c3d82c6d4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf43e23bafbc277f65b3ace54bf39b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2addfe41c0ef077ee3408e0c496265049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73fb46228556678ac8314423adf1ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d046d836cead67805c822e94d846851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e426c37fc661f3be818eba2d495942c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c7776522900ffc830890da62442ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e0e51dde1fc2a26fbb96af105c59654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7203cf1321e347ed1a36a302d3b91cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e7b7bd231d8cb963f72b70a4107c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576cf9cbe5b8c7c966d1f91ade0f16b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877656c6d4cffa811fad9c433480c4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3a34680e32724c201eabc4a2c153059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8323f4b67e2d13e2e522b7a38aba660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1c32be738a234761ed45c54b43ca061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257702e6fb4c8ae0bf076bd4f07db4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecbba76f09050ceb5c0f8249163d4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b898521701769a219fa65cdb389d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443f57d8439271ba5270e3acf2af59165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1798561b4a323ffaffec9dc370a503f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264dc2b49bb737335e098bfde01129f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cd9211b77f0c8f86c0b364044e27568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f338e4c7764920d2b5aa4770e2aa869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b03f629346731cc726ef52c37664c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3fdd164fe6914b5405e8d68ffbcc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4fdfc4d93203f8633ae23c32ad6c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac054ca311600adf01116eccdfb6b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f8978eb57432f1d0626e247104a0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c5de62bce305884323afe77699fd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e0671fb50f123401e230e667c0f7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4179fcf194d4cf6ff352438310ee077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56cba96179216e1328e882712774e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd60e9ec37ef1f083ee75e58713eb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2990dae455c406028a1915d1c0d29f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13160793581753b2a978ec3170e15e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72860a0196af4ca899cffe6717c3fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d25b42cce8901f1d1b9c720b09a0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8302b789a561e80720d3114d1376684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6d75564f2b00eab3fdefab3cc5c0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300a813758e88fb539cb2df794ec7c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6937d397691ffe32c421329fea2fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ee0aeed9293c4e127334e12bd416188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114dc7525baa2072bca8fa26a58e90f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea113c7f0adb3c2a5e6eece8ba727590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb00b745a0288e03fa9bb247ab5295991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d306beeff5c9149ceb2c0fc70e0ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58785a4e189ff758ec66a6ee6e07b2a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9768f4e858783cc6c415c0570a170f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a130d55397e602c806aabf8a8e891195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ee53961fae7ff63f29dae9348feb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685e9017ae9404c8b953151428a402897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae529c58c98a973d70b652ae1ebaf798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bbf9994a117d5c54fc521474c364b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d19e0543eb2d741227b4dea125ba1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcbf9a62efadfc2554e1cf258b4748101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5749b76dae349f16b4420058c971eb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36ca0c9379eb48696b59928bb40760103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d1b0647d20e3a6d66c91c4b8d3238104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3169471c851b4c827f2fe5df1c8b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c24a0cb38e287a069b210f24c0742106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b603e60e2174f7efaacbd0214f01a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c433d3cf46f0f58694412dac7da48cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0462bd87ccfc6cea84587a07d638450109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cad7729a5fadfca63e008f96ad59b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3be061a0195f853a0cfd7469343c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed03bbe4b1619f4710a83f9b58ef9db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f7df1dfca0755f49546a7ec9b3a90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd37bea523e24a8caf7b611116b66a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c59286cecd5895536f38bbfd29decc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05565683ce913d6940945a6f0db499116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d7a19bbf09dab85d41803faccc6e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887677a849a91781eff1a4edfacc8905118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d925e50ae6facbcd995a8a880fd5bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e5fa8509e4dbf2bdbaad305dc9b08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482029a8d4c3dc4bac55598209a541b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ed64d6382bb81f54bdcc162400180122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ea9b72f7c0daa11a6d32c595d73fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f7e3f3c438dee3932e82b2fd07205124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a16e68ee28f682f6d5d258c8adaa36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f3e4c4508aab978d54dc69c677377126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52290188fbce91f4eee869bf440ae8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8280951aec99b48688e2dcdb4918e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de44c2c69ad4c6a856f7b82743df4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa282d3465778b712647d69720f6f077130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff93f6f661b23ba2fb3790aa3e91b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac994d65a83710f33901f3668c25e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bce5b383f969a9fe52cc250f078396133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff506af05e63df07da305b52150243134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611e57688488a1dc8c31038ba16fe24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a9263479ef1ece38d8f00a8b6a0fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764452fb552a054e5e31cb51efdcfb1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b94262d4057478a3097435ac4a671e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80590fffc9cac65dd1733f5fd43cbe67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea19dbfc1bf177cb0f7140c460451f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41024a77b8ec958e4a7a755fe935f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988f6bc177da49fe990470936199b1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c00a5cb10425102d4af2b75da7732143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491df929696167dcd0cb1969486b317144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed7acac662ab15728265effad8d1fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af198fe8cdb2fd6631791bf55cbacbeb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86964d513f40d39400d6a6fdea17ec88147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899a50dd91984fa793c857b7a355fe0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d7276a2b23e1143bc40be1bd987a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4048812a38a799a663c62c77f0c5cef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0af4c962a05ddf9709b90b651ebd60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35d6488358f9fc5bfcca313943c016152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914a1ba194a982a112691ef8e96e9b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6d3bea0baad7292bf82384e82622e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b20acd501489b3e237ecf4e98370b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907bb069dff795640a20fe4821321b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf09d827fe81b6af6a1b3646beb5c20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69daae7ca26796bd3964e2dfca03d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a0e771d37fe34e0726cbe1bc6e8ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c968b720175907ae7f3ecd5af4e7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf44b68e7811c03ae2229face5dc66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeba2672541edfd534a02d663cc1661162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb83454023f9754558559636fe23d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe752f006d5e81ae918d020c4227f21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19186e9dd6f3f2d34da99c157a60bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce792bfd6e485a8c8aff9ce070eab0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b6ad02948235ef328189230f20289167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b603b07f8c40846d52b209df404fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367b02a0189ef5309e106d9795a0f6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bd36744fc9e44ce5ffadd88288e15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68500cf8fc48cb89d8f00e956611cf9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4f02f1decc7adc82430baf06ada6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f517150326411f954d7bc9d34a5c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b294584e450d6beb20aa0ad295f20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5725bd9eb5e934eac897715a84861f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfb2e5ca04d12b4c9e718a80d4bd34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36918d290171901c9f18cf9f9c1646ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe2bbf42dffaf7c681ae3e100ff351178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17810e4be672ef913efb3b265939f89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa9be57502aceed0b3dbbdd58f132c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8651121ea96f4ef2452b2289f9513181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266465d066067be52822febbb8ef02f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d46ddf416fed0ff6ff88ac753b3f83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e1f9f025780b3467d60f8bc4213c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec394ab0b597680fa5fbb1b6e26c623185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa122e2d9382b7683c35500996a7c0ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbdbba3fe6a7a10fe07253a8c9d74f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796261275bcc2f188a67eeb9bcf2358b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436a9d5512d521dda13d0bed04af1e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09b05cc9b682702c73c8023a16130b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac50c00befa3e0805fc79e9366916b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d228c49b889f7ed7ed8d84cdcc00d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4b379192cbbc7e40435ba5491ef99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095018405569463d05d555dbf41e6d30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523d759056fbd26b0f9186570f5e715195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acccf812a4f6acd350fdb356ef510e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a713fd1e8768bdd63482e08834f7d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6aba653cfbb5f4aead3dc7d91c088198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df392833c037c50e51ed9f9e3d7cb13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532dc55ec51582d5b16e290a17e6035200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53d9abd1235f81d3642b04c1e38977201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accd6b3f6c269ed57bd1216ed2db0e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37a3590573126eb9a36030b40bd429203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705645386dc55b93d1f3411d6eff2d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e499d7908637c65d3650f5b4228ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93d84e6567fa6a0628809527e5475d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a43c11c59e08e6c1c0b216bc7f1af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45686973b04177e56c93d91fc0749e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963f6d4e71f1fe7bd94209e00114937209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83e8103dd4cea409f399738f81b5fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093bd467fec4dfb327a214d7185990f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093267bee2a264d291e948cc3cc1db17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3202e8445eebf315074565d9c57cf71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec191487e11e43754ae353ecf8818e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee743a21b5f1e59c756fb93710494bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9d3f7669561f35359495da8ed8932216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf1a1d5a2c7b25934960b2b25e2244217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b851fb4eb2b7c9413215e1ad4735c53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035041de0e42f7140a3fc5a91affbff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f80f06aaf5fe6259fd6c55b6c1e434220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa962f81a4c98c09832781958b510bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd53b80650ff904e5764a8662adfcde222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f222e854ae6060e4b18152da040afc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00438c67c1340089b8e6027ba369cc39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875d076804276e3c62de9e04a7314ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a11fb2a7c44ed63fa680079cc7f9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00b3ece421360800a2064b8fbb6291227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75754cad35e5e2082c0371c8ce62ee44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca89807d229d5c322a6b06e8713676229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c989d4bcc1f51a1f31ff0446291e308230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11892b413a2978195bb9fb39b170cbec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55705f2c68d1d6c1f98fb09427c2f2d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11e39c081373136a27fc795cdec03f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13b80fb1100c649c2baa85058956bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40994797b56eda09585504699d6c50a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001c7c74a3a1b3fb3cbc791c4413fa2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9405bc415c41605f8a0607f335b5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601da32f918030c03a5a7a59a9a7da6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1097e79ae3188cf13bfd429c477501239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb093c2668721fc94f989dca7bb34ae2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92c2a2843fc8de1ae50b3a6773b578241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d1a9766be33946d11a2dbd97d3b22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec904efba578090388adf90246b451c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b621327756d25bd60e073b4a0176d15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c28f1ce7fd41f33a59887628ac90ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9efabcb569e2fc87f324590a07a1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c20ea7e67b21d88eebf72f03eecd0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4a889d5f2bec1be27ea90e8ca6cb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c4e3d7694f8b27e54195c456ad5a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c30cade5f009bf402001c96db1fe93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc2ad0ac76ac1d51c283ff30e8eb60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e49a5c62f4e1744394e835dd48dc2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba2b709730ee3f60d167236fb891e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cbb4d80dd20f7db96e83861cc35b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a6a3e537a86a109b56bc858740dc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ad55bbe664db7b37130ccfb150c86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac73d4dbc49f817fbf994e8f6d915c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceab68fd8e48eb43f53de627d29cf97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9739111d207fff000b0841bf3734c21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f4561fd08ebecee6c30d45c079c54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6590d640788a91108cc67bc05fbe4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262c118bd9928eba1ed27f35aefa95f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00628aad60cc8ca13fccefd1ac5b8cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25889ef9981dd26a62f90d6c5a73e9d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7728bb9305b9c0aaa30ea29b60744ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c3bdfdf0dae05388da9d10fe35152266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98499d0a21cd86176f43f24bdb0417b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03271c02c669c71d11dc4bce8a0016268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601f64c3ec188333404b6eae759c50f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577a7f83faf8efd6cbacc014d68651f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd454f86e4882794c2dcb2f85ac09dc3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49139f541917bc1cb3538066e2a806d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10723e63e73bb1545cac8c3e604f995273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6402b46a8f38c90f1b5738a4b5d91e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ce36a92c97481989299006119f28b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241c0e3fe0ef11fbebc89b255e3753f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd1a5cdcb72d09451233ef65ecd2c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a5598cbde03b2ad8e38edd4983228278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356e626967f58ddaf6e34173a2a86a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b298d06319c36015b3de39918b282a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97676ec9f9dcd8d6a732cfec4835c992281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27f2fa11148f0e0fe2c297406916f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234c8be020b62f4cb68c93b7894cc6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a53afe81b50c58d0cc01a3041ba7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2485f4bb09e5c3e764261cbf03c39fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a193261308b224af0a57590aba652286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e31b8de11f82f793eacd191691cb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242552f5b78ecbda100ccb3e9effb2a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341ff16b38242b7967f2f1f0ce080df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce45594c87d7dc4c08c83bb6e260b2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e86e7e38144f0e0607baa59da2a19c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65fcbe6df1f74c730bc203c7b4662c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051cad49418e1edb42d05eb2327fd17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad774945ba6a4fd714f411c926ab6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fdb29045c46a66e2eae7ba65de0b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2f95f7dfb1facbf101973b37fe621296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89608d9734489e1fe130434cd84bc00d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a940d0b1fc05e14d3074610e13bef0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bd83e02c0a685645f8ad6820a915e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b89d8462a78a7505b5d4024691154300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c54f118c99d7b21c9e7e417cd2614301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58fb31eae325774599ab9f62bce0bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60440d86b8fcc587990746eef5e00e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d336d88c7b391357fa795a175e8d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efefece057d0acac3e78346eaf44af1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778c6d6b1d534ca4b7b48ba2a918418306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16bf9ee962ecd9a7fc92df030ba94e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a78aa6432ab60cc3a078b8069796c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b75ab0728aa2e2d6ff151b9b270c1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06279aac9850f0d0a9487ff92d27de9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd2cac05796cbcdb3cc53b85f4bc7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749051565eda40e8ef32aea01ec434d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159de1b04b0bbcf54d127b36a827a839313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f15155483b8fa5444e66de6037682e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f36344e6a61ddaf7b86e49420ab04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758172cd441a118598240498bce23312316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a907104e2ee0c80e32f62fdfe1fb1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a97e37c2c9e187111c8a169e885e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3cefedc4241586de281c479cf4579319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4964d1c1aba552b792370e51002d6ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a778860a04b17c765ea9fc668a864c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cfa5b83a0a2e7123fafbfcbbc0e7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878778eee12375bb50732e8cec21127e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acdbebbf56d9dfff122220d5297b14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1075e376c95bf1ffb8d250d478e1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6841be370c1488a4e35c7e47c57c33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a4aa7b9792a66297b8e04b7b14980327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221db5334a0d21cfb17808e9739ed72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46d7817a74a89533bd80d9a9d6bf40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9e6a0bc0e0834ae6612a46e32eee0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be42201cf04762a5b8e4db60dc5d51b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f7c0ce516d303def9980863b3327f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d356f3bf45f096e4fbfc8b47d32f5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce299255be1f74beec4232988788b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2eab8d48e7fe3d4d358941937c597335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3eabdd9b8d63df1c5b6f1ac5b8207336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0db9b2b8d256cf5b5e8f3f441190b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f477460ee25ecfcbe6534bb3f3ed9e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fd39c4ff1db71c9a8c5a1802fe902339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af67b665e7d818e13c713b962bd72e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22f15615ed9cb6ae8a1c837a40e5ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ef36c97e5a962432751a1ec7fa017342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7966061e20e62295e41ea1ee48ab2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8d233795cf5d3f6ce6571055a72d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887e58de2d5d4ee3c274c4f9fc039c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231e4fdd70733931db4d97738eefda0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39471c7dec459ba6a7a4ce091fd73627347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47076bc600c78be0b50446b05cb1bca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbe2b6b4dd151c30e99e89f15b9493349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61682a8ca5bebf3fdec27c8f44eb0d3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d81baf23c6bdb40f13156d43817e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea1e247e38dc197aef9480c31ba171352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4962375bdd4324b9855238cb72df434353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22029807c8bfa4f8fe5d2d5c799105d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c923d38effadc3dba757cc0a07b572355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14da8893aca624499a2468e427f9a09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d133420c747f27a8c2ab879b16d89c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1188717db1f55bc1c3f5d0fd89265a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30471b4dd4296b78c50b2a3b3dcb6430359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174cd1cf5d1c33a4a2931bdc551a86a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a7894b29444afcfaf46f9aa535481361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e29293702409812ee5d4f50d19b5ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ac3436fbfdd1cba3a01fed3be8c95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1170f27f776a42d287392b484f985cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71db87b5a0e5294a71a7fcf9718e35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2038e9409c7e27b847e3f6e474fa1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cb2523dfc867b62e3aa37a45002e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9b73acd38335a1a6b1c256d650418368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750460d1d17f84791ab657377b87819369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19297762aa0093a5754abf6d71b28d91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3e13d62c55c97d0f7c22370134501371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3b144b269266bc72f0ff85eeb3d5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b523d4b5111ff70f5b181421fe68a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc19fdef257510204be8fc74db4389374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184dfc658083f37311e24183882ccfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865208cc675d610be48dcf46c4a196ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201174330c64f846c37fa42e40f7fe1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70828970fbcccbc9ba2c4d071ee2ff378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>