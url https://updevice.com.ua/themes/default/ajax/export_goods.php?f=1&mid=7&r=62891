--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ba71823d361c195aa879f75b5076b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99220e544f46f7a03b7a6e568cd6b1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f96d0d4963810d6c551be627c35273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412f2b13b3e42a6cba601291be326ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f727fcbc42ac1db0f146641f9abf95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2561b46c76504ae8b58ef7f1ca7c946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb4117f5537e820070e32f56d612507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c099ee05dabc3875af2273c8fb11dad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0bb8039ea8f1975a6a8babf89fd759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdb22c56f917b0438f5343c961632d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183463e32eb48978d228020cebef312b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519bd03ff011991e3a2cd3593fcee9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d2201b80b9fe076a51c77fd2b450a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95b51d297aa19697e303d8e13ee63614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83b5516ec45060a24110d54360695115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba42caae65ebb54e8cb8f0f06f7e5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107c6d8ee713fe3ca16e21643c6bbeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8c94d3af7954d3d5f231d83c123e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb011032e4cc69305169a484bcef61419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a285b8d3e02d3ebdfebac5e2b176e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7571d1cf170d9ad32c36f9758976921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ca34ed0a2d45c8fbb6dcce7f2e86c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb91127037407375c30b9ffb181efd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced963b679567713c312c1eb3c5c86f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5c5c4ff8e0b326adadd2e0362af3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77453032f322259e21e4f0b91cf0977a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034016daebaae8e1025bd9ec9562e7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62987cf05cdbdd03dbab8c52f3ffdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35d4b2902d6421ab8c166482a717be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40587832a2ae2f4655f76ca814e51f2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bab0c43be27f4c8841fd4511dae3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36b68b460287c8453115546e5a2f5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542caddea758977a5c84794d8b6461433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bd512dafcf79691c0b4295b6d836134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de56f0a5cb7d73e71d643fc863709dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9815f2aa3061350b6dbeeca54166e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e03c58ed649b1e42ba85a37b63c19537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b517ec01a363ac52c2674c08654b2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf2146cc23dc2e16b4a14688cc9feb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590bffd891c84b9aab07c77e3acf3b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9802963e6e7b1371cf2f926392699941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55626fd52aa7deaf87ac4c52bc1f80f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f91d5b035d96342240dae0442163e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73a73762c22003c04c591ad4ce1f0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9eb1eb6eceeabea30410b8045437fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe49f15fd0870d377f4c970ece01cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3b8734a358a4cee62009ac03895cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce941a28388696cc182edf78cc452c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069088e4488ba3240c3a264dc2f778e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a996a80059a4e74558125142f547a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec93aebd8291008ffd8b10ee0550b6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24087a3a523af381a4046146fe89a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457078e3e3abdf0f76a466d707a1f3e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500e6fc7027c6509bd47e58a76596e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac41ad387923c0cc1837432359ff4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3303e5d2bfc843addb1cc19a57c20656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d6606797687e2fbc00f64bc8c99b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeeb4edfb0c23993112b3478bfee8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981634a11bb739619c7f4f2ad0cb3da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f144a1263c1c9815b25ced26753625860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be2bf7058d4e0d0c5115ad5dd3062461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8701f79f6806447b31d6170c4297ac562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c594121908948651596ac55bbd881663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccff24852ccf4915468954aa544735864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2b8890b55d7c1aa298ecd286a3ccb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567d8e88d6c526383ef661df04940ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c685fa858165eb9b4ebc14099a7cdb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a78909b1ffa7baaf6eaecc8bb8a2e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38591b5773940b75aa0464d09ca9600b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e4da6a622d9a4f6b9e46a65efefed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92038fa36ca668ad85b2a04ae9091b3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b9e01bab9997664b853183349ab0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560a8e2ec706f00d8a139fde72b39c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f155d7c9d21643ac2ba975155555074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563c85b3b005b020df3578cfd1e442875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02966c6253d01b8c8718f30e549895e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56719b8ba1e0d7a2f3ba806e51a544c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb927acf5bce414cd3039f0a91cdb3bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6a1c19aedaaa46e250fe535a8f18579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ff3d14c397b8da9b074ae9cf963af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eb4f83db526afc877928b61f029fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4139038514580cf771c299cfd699382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd67220201509a06b0d8763989c8a1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e042fc043f5bc16b0644b73793345484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f8c80008491e9522f6143f2d793385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b43c2e6885e8393d85694b6f2d60e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9516c4ab71ca1d715d36540be9079b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b37fbc5b73af8f54ed65f3fc45f6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ad21fef8e51f4fc75903014e881a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e5171fcfc8f79a805fc016e3b9f2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92229ad7fad46fb347c5f325ec4566c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e060c165863fbde8087524a31695492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6c0c4585fd4c277b3fecf1691b10693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2f2a69f2707b26b1c145120a5fb2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612e36c151225d23e08cf97efd0b08395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7cb0401554ecd63ac8d197518485896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3951d785341c98303adee756d530497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a72273bc044c96d8fad12d6cedf1af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad40fab46c57d6edb280b28266181eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973214e2f1706b6e71734da8d1aaf4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3463cee96481c55578d7f9d040bdebb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54342a23dd8cf24be92b1fadaed533ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d471853a8f915dfd5ba253c45516f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d49cb76b4300e5424c5ba0d3fa192104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298814fc1705ebdb1a5f4ff2f2233ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e5c4f6b81a598f30fad05163faba7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dce152ca5e4ba7b180e08dac92e0ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6695c1f152224d06fe4d18fe218959108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b4119db6279b9ac2f09e22403b90a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c235b7582540c4e0dc838df33f88ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863d382dd48e265c9993aaa859bf104111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a17efe7bf68a644ee21241a98442c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fd515be5c6c72100d5def1ac262c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99632d12e5cda0292dda8996ed2412d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb764f7f11541800edbaf3e750ec541115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5978eb3483d6bf31b42f5337679fd5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d321ad695a980ed9310e4523d8845117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c718701cf5e3c90e3979a8f136dc0e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93b2d7b90914e4cab88c61a778299d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb95502ce4ba474468d4cebc456480120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c5fa18e170588b4d55a4ab73883f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523aeff894b542c7e3dfc96c6faa498122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda516b277a5cbc68e777d11406fddf9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c14e8afd70b6c268c11e075d35c13d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4a09f538a64c77ab6d5ec974359c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae1b2cc09027467ed1c051cb2a9f8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891af447fc0daaa3c7c49079ed50a3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf1aacfaf66e4ccdd768e11e49a5f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93e82ed6bc24470631baf416e3df81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f01beac7876b480c18d6296673ae7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08494f72016e632d22750d9f6fe892131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817beb5d570683c5475e0149be33b59a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7ef1183f8d6b8a0ad5f506a68f761133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1661500941f8eeb5e81efe07fc861134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2127f69faff5b6c1e0d725689d807135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d0b9635f43b77e914a16f28acdd23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474fe97537046bcc98eb75928077348137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0070acc48f78981f2f5d01a9a7b23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25377a0774684661fff1d4ba88f057a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b0808b8c7e2700ffccac40b305f3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42823b56f2f8da6d500e5f15e00095141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96877afc5d8c0b986056c87729e3ad1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabd70092e397886ecafcaf3ede4797143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58341d01c3fd0f77a7e77ac3e3b49de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a2c8dcf1976f59cf2dee50f9ff792145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fef43efd8ad54779b141b99779dee0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98db6d118bd532d85bcc22528aeff40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b99512d8e3b986400ec8e8a9225b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43f1b45940f90df0b43591fc4e5630149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1616f680a757c3f77f17f1bc8e029150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392660a6b9a0d5607ca1303258139283151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f4808144c97ddd29c22cdd46a8b99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cca5865ec3ee89714e34f82dd1fa4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1342b7bf33ffe259744dd69684fba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d89b03316633b04ec8a18dfc286d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bab7a44fe43e639d74e23a9d11551156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3ba8b91850d9465b5b5b9c9fbe02a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cab9ced57a075f5e7773146d12ac1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94517a7e82c0c16044db88a1d6f86722159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a34afd0d831de72994aea3f5f0e9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb145bf6d1167f637f3caba556b1e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c50c69df80bad93899074bdaad0336162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855f5b55cefe505417a31e963ff4322163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30b9a3cc4334138ebe138715817bfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f7d56c5096ab1f833723cf042817c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713244d769da55edba0ea9cacb8bb0d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85ff2f67c046eaf5785ac476c1658d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263faead66287b0254b5c74426cfb8d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f6cab4fa5bff41385707b004ba575169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc82fec4a25b32a2da51e3bbceb79f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e0ab70b31e97330c7d4df0f0b207d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab325e0d401933c30ceb95e1b764bb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca268fc1ee721e24616a5510f8f8c70a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c182364d85905afb0e93393bab88b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114cb599d870f7eaf2aaa802bd97868175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e7991e1431e7e60efef76ddd346dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068bd845f57df487b9caa68a7a3a8fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b2b3721918fe68392c45e23ee68bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23909fedc7d9820d2594d7de8bfe8ee4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e383d8874deac2dd5ff9088efda939180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19965da6253dc1b465e470df15727d96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e301da43aabac04b294369e766a9df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87a89799038ffdf3dd9447271741de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb45f0c81a6b48f541435666abf4b87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d1796464b72744e988a981437b89c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f65e85bd65224a7ce1f9ac8fd5fe20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fe6e756bd836778bfd99a8e9b6bf0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ce7299224e2ccdda0c4266af1d1ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834597f5096f1b0dcf0ace8a4c32268189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c34b2ff2f1088551476e405b23fe4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166ed2359983bf03725756f0c238d53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d998e8ef2939c9266b9975247f8e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3060e6b61786aac16a75507a1b8d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd019361845d047faea7793889d9395b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4910cbb5a2ab0a04bdc0fad8fcc2cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e0a59552e54ed7844d0d2bc11974d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dceb43bb52c6e5c2246a02b74ece0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6cd4d313b7ff98aa32b9705861d38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8389007202269bdc9f717897f86322199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fd0377aa53fbebe42dbbbda9e0138200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b36afccb0fab820e39d2739033d0c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5944a2cc537c577169d25429090e162202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb8671bf30001a827d1bb6a983b66c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae645b212d686327f5dfef873d542b96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4b0d29b7ec45797d2b8aa2e5936ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a28d2c0f140e304eaf167dd0b9d86d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c160e57e0ac10c538291e7515fea5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4d756becd6a165b2c58dfbc5ecce7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253f2e8e6c3435d9f7e1aee98b28b9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782e7da63a798a0b9b5ae5ab1af6965210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f0ad47858a290e2f7a10beeaa32bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580c22770daaca5c26382ddcf260d0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3ecb4744a482e27ad50ed07b08c78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6627df48a6f40ac75fa3fe532350cb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e49101936b551b25e8d6ea27f3ce12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eada2411008c210fb8357118900e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bb44a2de37892cb7f9bfe8d7bd8a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ca3a921de21146d5c4cad9ec0d29d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f298887767b323baa06e5da0158cda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab299e93ae31350d16c72ac354cdc01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431f6ee573a7c5b406269ef520f71f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27677ad51e562915c4d046a5e97e87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdc9395fad011a6da6dab647f0a7f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d8aac67014ae396aad5f836c244b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73019f674804591551b54543e2540045225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada9e90306b1315048f853a8d9369c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ef2249fcff0d48d27844ecdb08e37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e880c8f1fc585e650dddb77f3b6fd6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3697572d144c7fd0e1860474e7108229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7f73205f6298509ec175ee08ff7af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65160c9760ae1d34d52a14b80046600d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0f9763dc01b700412cf3571f6127f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4824ad723fb2009eff3c58bb32bea64233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351960858ce2b1374a63fd1646828029234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd4422a2a5bc8e8c5fd05d755e7fcc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f3abc728c79e2aa35e7a887d4e281236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c6bc435dd74f91c058abee560f6d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7696bed8bf2faf8a98bb664ed502539238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2903f90e47dccd5be210413311bf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628681db97db7e45329282cb5cfab1db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff0b559ec3af9660078f5292b901bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06076752ec3b47ed90c247f4954982242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac918290a88e3f82ce03fc72a304f9ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f29170e4e6469d7a2192e4d09094de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218799337abc4746fa20a736e5f30c18245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1134bdaf9a619e0c7bb8b113c52e23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0c7e057b9b073a07865325f993c21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831c2504237ed21a6b558d97426eb12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c77ec811128eafd77c8bd3aad20839249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b390d3e6d3d2188f6ca47a155e2e5ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdc0e754f64afb8fa6607a0b1165de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb9638eee4a5d17331ae8898ab0a65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677c6ab802c7bcb3635be39e5b9ab5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50be48979e076c119c6764faff67603254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a6fdb261ef0285929c62509ae34bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff159c632f96b31a4fca15ab05a0ec10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a720553502b0d2ac6462b318c42a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c070a41846be604dbee971657f3edf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7094b0f9546190d4985f2cf72891f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828884552a5240ac90d38a4535a93fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1d963a037c1e73c572d7c61cb780c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff93483ca3387129b5b4a8809ab301262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5022a9874f03a23b4331064aaf4746263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325251cd798580303d3f8aff0742f10264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943ec9e9255d6a6f47dbc45beda0142265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e42e87fab3c6fe009f5efe0120da66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766633c16167f1dcd8145854963439f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63833d31449de5dc2ddbc181a00eeb1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e8a99024b591931bdde85a30e16e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142a9c6f2e23164403f585136e567ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80570880f62f2ddd5ea57da95f57abb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42778d2648631abe3e56346add654c54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521e4cc3cfeb2b33f3b8441fde1b694273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1b9ee2c6ff0faab5da2903b088ea9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54080459d1394eb0068c6a118f8196c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109312a7208cd95b4d43411c08c44693276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11938076690e767aacb0d372d2fef66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705105dc51ca6d08166872666ce4c1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7bdca540f521073d8e583b0fffb2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506152ec211a3f6dd353b5e1d05f2958280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb275992b832b88810c4aa36e1001c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7729fad99da00e99691c28f4464fba1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52911b32b263fb34c0ec3a33b722d9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4e2e453f3666c17371a42d750692f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbd4cda45aaa7f0b24afd38727821d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae24f0a31558b5d14694c6676bdd991286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391f5683ca3e2e11804da52238f3529287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca044cd1d6d893d454612abc96f28de3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7603df6cf29f67b838d0f72b5a64a79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f78dbf7f2ea321fcbaf05a4acf98ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111c4ca3347df7bcca0edeb42354af3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56814f5bd7aa78b1421fbb467bfd0853292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d3be5e548df8ae687f2d3949f8785293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1d1b7af6204ee8a0d2ef212742d83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1a8e8f3c528e759e6152cb3b3f8f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa7e2e62951a73e173160e78025c7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a41b9c3958fb43c00ff54ebe86b92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92e8c9a874f842eb1194a49c11d1b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6908c7a8b0a1e39846d871ce97ba44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fe7911676094503d5aba33b793516300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfa935b40b24103eb4bce48b854a26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333c1ebadc98fc1f3e3efb7f0459ac4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2aef993e28f2c08b5a32166eb5759303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43e136a5a4ce5100074c665ac98afd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89932fc6f7efcc7933aa49942aa68d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77752421eba6d43e2367257509f298306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d5a1d88077aa12ddcac60da857ec4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1f7936a372d5e739aadd41213bb80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719caa22e23baf58a8fc8e55702e5993309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76292f6c1e891fae7913efff2252cb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c315c831a1fe06f4fb616eeb9a2b41f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ea3745b893f4d697447fc9b876730312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4777f13c93781544ee44079e61fa31a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf2cd5eda199cd55f4dee23f34f1a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534d083457afa52acc6071cdc981014315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b982618701633f330fa7ac64582644316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4a72f36582674729da2bb5a8bae0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37300b65f13aef2fe41617b6719aeee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78447fb20143f72ee549693e09dd10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b42b777c75057bb2c11a50e3723d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd43beb0d5c5400599fc03e09ff1566321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b983c52e1cf5120457c73b49efe09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c33b082e12be5b1da89ddf7b13b9bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64ebe871fd12c2af0ca8c12a9968bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300e95342751c05349899fcd80b4146325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518e21172f4ca6c0921c4197c761f97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f882e7019d538fe962b4f0cc0a2caa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d76355b2eacded3e465bae2702955328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dc66c6f3803da1f17352181a4cdf8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a9ccde95a799d4840daaf16e23745330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce980022c67cc5e8b060b8b16f5c39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe88c632297c933dd5681bed20ec010332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda0142ab2bea8b361526f9ad4c6986333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556893fd8ea9833309b902269a0d88e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfa888c98c02bd74a428a3bb332b14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d3a6720fa1df5696a54f4676a6163336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0dbcadfd48473a826583b723f4e69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fd596cec8453c82c4668ef702e482338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38835f552e45fe6ecd447c27291223c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04431bafc6e1ab4bd04992f4b990df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ae63d3a8fc41b5ecf8545a2a40bbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539903fb705745a5707ace5c44c85506342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cce07bdae9ef6119bede7e5658b31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da23cebe61af2badb5baaee642ee4d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d540fa678ebf6b6ac9c47727fa37aeb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b1f461bdd8e637dcfb380345f5605346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68728da6cf1a7918e4824426d7aafe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed935af58a40d7103186a78e7cc156348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a3753a025ae5fde17fc2fdc5a6fea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f00b52dcf272bee539a24c480292d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1d27cefcf6f5b7ddf896c9b7441e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aacddaaa13618fcc8d2f2f5cf89612352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e517ba3d6b9eeeec647a44aeaa533c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dd964b52c80500ccfd22991ebfd6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06f603cc3e024934d805f24807e25f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328aec8534edb9e1f18405a2d971ec4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3890a4b153a58f05a26ecc927cec70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141444fc5f80c66585e801a4fa1fc762358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b841d5692dfe6a72d03ebf1a9a70792359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e6a40bb34df35e5e0dc4a8fd6b629360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e6b5c2af2361ac113a260cf25c428361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071685b3ecae619dcf55354ecac585e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906671916753de97541e1ddcd797f196363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb7b82c4317d3019162bbdbaaa103e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f4a658fefcccc8aef77d578bf4ca0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf66a594df30656042e3eaafbfe93ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242236aaabc7e766d3cfafb04399f27f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108a994a62f7982285c4e3b4ccc096a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98239c2a3885909ad17f6a55049d1fed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc9cec0120634829d8ea86b3e2be55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110daf52d41c5c89159956bbc276a7b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a599fc59849f09ea372347f8c2ba388372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05770f22887632bcc81d7f44c874a324373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7172688433af26908993e68c4d894374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aac0b054b35d126280ce60e09bd894375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183abe93d8ede06f94d7c24580639bc0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecded2c9263255dd8064b39f961b6a01377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f236d485bb2504026bc7f2984d7048378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc42ea54810a5c1b08cdd1f0a48c931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645039a52cc05c8563dc9acabd315d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e0cb564d7e8182f6ca01cafce500f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b09568ecf4c399391ad64e802a21fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e893268618ef1ee59ecaa5cac453735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49272c24e2dabce8e8a9a9c870e0e0cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e263927bea776e26226734bd11b86d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cf94134d5ac63dc5c91d6a222b6998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d694ca2992a82454ad59a070da1da89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fc3c742d70cda6ddc4df0c5e1de1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661adefca8b92c03902baad9398f22c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c19b0a4a5ad1b6911e45d73fe16b5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97b77c188018a2bacf49af8f79f1be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833693f59621d60e2518b6984b70b4d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1df40a16fbd2ffe4a063f4cbd00e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35c91d469ee048516fa86649b04a5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f5dffb2b37d2b835533b66d12606617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9049f451ab6604eeb7570c1a8d6b3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661a3ab5948d266e81ba0aeca7942fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19ca352d2e99f773281426ed94480c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5e508414fa6351ac6a98df55f705321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f05a801c9c766aad47e3fb0756b7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ce9b290130c6fb2cc338bec0b406f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab7d72d930dfaefc03c418199ff08524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0371d048bf03fbba1006ddcfb804625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b94a5c0c0595d703ebdb4a3a9d00526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0962bed3d19f246fadc46758ba98327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3b2ea72b926e32c0f06849de825d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184c699d3844445b077fbd9a5b6eb7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e3183eee76d144a7ea0f911442a4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48ef364bd5d8eb3e046efa0ac071b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb705c7ff7501d9a08546ce2f3911ce932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47ecb3c07a1557ecfd1a10aad4611b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eaa0ad43c81d965702362be7d8a3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c431107e707f0a00c38bf4f49a10f0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4123524380072123cc2611abb5a5f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14f9c06e833c80150607b13085ace037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68777e57a5fdd23dba1502be01acc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870ec1e0f44ec2cf2929c768a0316b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65897a13215c567393497d2ce2f0d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5639abc90d06fb3ae71b49fa1449341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98daa91a6abaf6f1a0ac0fa2b31d7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b8f15ae9882984b85d348a9dc6d7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fae996102f4e42baf22979bb91d1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e4710ba58f5de5a1cf63adc07e4dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98325c6ff13fd961a1e151878cee10b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529883f64a29e803743608d0563345a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77809f23be4a8a99d4f09d99715ccd748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206bfcd2a0151fc18727e9e237248c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35ae33554b61c9faea9c0e902fe6d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a58bb2267af7da9396f1f639fd95551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45b74530003dad4bae11ae0b824b0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81cf282bb6e5523f914269fb35179c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a608b6e9b447605fd98d69c68641454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb18f773d6a324f12c559b596188ab855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203ca05fbb53e85b32de0e255bce20556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3089c738c020c85b0313d8178eced57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394af3b7647be222e8c8d257d7a505658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf76d7ea65ca1532e6325de4c325b9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411943c08eec064694c9b6dd35d0ecb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad792a10171b4b6f8b10ca427752a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16618f296553cec94448e363a330466d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028aaa766e417dbd901ba36b727d91363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b891c7e83f2ddd6d8f3a133763a9e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f8c6719f2cf1a37a5ab1a8cb8042b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916974662b6ae148c29c07bb201dd9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd45c5783a1add76bc9188b26a984d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17e37815842a7de26400a82e78a54768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e4312b7075704b71000cab404791b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b78f6817cb8c5c9451391cd221df970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dccc919271548bc61039934d2f42c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d688757e584036f7bf4cd556422e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f49277e1514f2117a7bc5a5bf7f6c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8441352de9740e0ae64070919dc0dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42780aa545974617c2d79856ee230c2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8fc025daf5e93a82e205fd6a4c55876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffff06b91059353557f4ec2136abea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d03c853b9e6ff58dbacd1d4e685ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3061a7d5e1ada4fd5e7436035b35279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55865822cdc8fa9b58ef547151b369b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d02f0febc73bc6f035fc7ccd2935c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5d0804e15f3ff74e927e72e6a4a2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186df0b284d01b9840ef3705200d17c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918461127b645db480ebec245ea2500384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2aa5dca95bd8aee1a3e89d9641d9fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ff72c9e70bbe5d963f0aa623d7f8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0bf1a480d925ecea116a1f8efba5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9609c450bcf63fe80d7d9db40a1193488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e1ab49609519c151a948029b1f26189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a954b2e64116e6d2e41faa3e9bd31190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7809a24633e3fda9e5b0a864e00f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e20ef0c96e90be25ab8a1f43ea3ea692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7912f565483d8bf7b7b1f661d38d82593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ee8ccc3053446451c9d6b5519512e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d1704c14ee09aa6d56e15c495074d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e53e21ebc30e53593dccac450758d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367906d91d04b8d007baf644653217a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9689161b96a9f1cce3b46b94968128d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cd6132919d0ecfb85c98071e044ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f45705655393c39e55ff3fc3bbdf3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b9762fddb49fd73019517f88b4998101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00b4f62c6bc65b48017e731e067558102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a39c23a3c42c6e2ada60739d76ee91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfbf1fe4346c41dfb21a90f0b74acc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616df22d7022410478fd181e3e789e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fa853097958ab18a8992fa1ee2698106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25337aedac334454e6b7fa467ca6b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc677f15528cc95c592656fabc07181108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726600afa1b2dfb9693b9fd81d276604109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e7783d1dd85e15b6b6444722029d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c43a0eb8ad1c0288c6403482c0c24e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0866ecea725b5d794980a72e2ae80f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf37487d20cde1a1a3a5bfde1c452e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaf4df990d43c1ab6a795de05cf7d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842086be35999325ca1861a463fa70a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e1bab932f9df5a78f5944fdb78604116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8649669f1f87fc0154d16c2ac3601117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41555409946a5029b4f1850e61874cb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f94259f7180e7f8671efa5707e3177119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291c36099f6313bd585a107cfada660120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6729619502faafe390187e056af392121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969b676acd92e5562b4d1da969ece06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deee4aea4deb9da5ac5e5bf152a41f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe232e6e0fdc8ef646dbe91405a4d10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c51afc67a7cff5558c355f0807f9f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106f9ea3bf439355a429dd7a7acbff9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38ec84bdf4823a40ae80e2b9516d8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615d5d4f7a735e2509d00da7f14c8b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96c015e1f76979c1862d8d64d932a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfdd6dbaa20590fc41eab06a85f7ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c946dca67fd528efeea44a0e3ca486131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b87e8abca506ecd04d0e457c15801132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f0817d07b08408af86ecf4fb51e61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e769d77a6d276485703d1e8c92028e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a6cb987bf823e3b21c47ed2a6b0eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d939f0c053a5ff03d39778b9d6e2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091d5b764e36ad6cef9020be70cebf2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc5ab428f2f6fca408328a9436eece138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88dc80d96b057df9706abf7f705850139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70d173902187bfba1a792a09d522b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d27b5ecd9589dfef39c559e41e9dbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f4c45fe5622bb67119cfc80bbcd66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c9f5f7892d915a78bb26aee44818c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbefe62599e22afa27af734b13c17c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9757d4b2d66f4d1ece64237bafd2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9c76e7f5ddeea215de3792ede6059146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e8101a5c41ddfc2d4b2e27b0c8b57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51de5233bb5f968a16499b4d33979a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af682ba11455cd3e8a201c6d3822a9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e130f9f566c20de09c1e79ae69fe7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a373e800b5c8d98d40337cc8170583151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6bdfcd4757e9c23c5abaab4ec97f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69461c6af6d6548b1b9e2d7465dabff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4397b526f03d4b749eb2fba1c95e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434109d6bd852e1baf877a744779d07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93807214102195b942d52a0f7d18471156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd593798f7d25627b925a14b00db4ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e976ba557aebdb63fb720c2dd1954158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5001537da1cde30e9f0255fafe8563c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84b6fc804bf2d7287b25cd68124a3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99613edef5cf6aea81a0e73c13951001161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424bd69b670c5d818731ccdd2b4a223162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534ffacfa2b9c07376fcd1245814f25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b847092213bc6d3b060f859c18283f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b24063f74d3c9d114a7a86cdb83c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35998cb7d900a6a918eef0f1a670203166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937400e9fabc83c648f7cdba4476a0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd8bfad93d6b0a957313afa4cdf9b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5aa8e7cc38f476cd0cb23ce46a98e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34a5a26d73fbf60c6311f53ae632be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f6a3bcf17f59dc54f63f97de5b2c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9cef826196718f8f643a03cd16b53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7029ce877653b91b618caa6f6a518173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c39a4cbcb62040ea7090ad2e95211b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da7818c253e3d6d71ece673f11081d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26869378b4510215872069a7ed0f5530176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1006f9aee0f0da17b1ee90be59023177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209eb03f9a22ffb9f88510d4da288bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80f14e3f3c220413002363e38d16f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70681f8b012f53fa8378e91139d48828180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3ed7b12caa7c4579d6d804f7b6963181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c2410d3ee7a8e35ff9a2287e11720182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff13eabc620628c9fab1fae0404b47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77976de33815e90740c7a09aad3f121c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b686c1aa15bbf2e214e5d68fdef2509185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044007db1f414541d17107df799d5b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457999babe7516ab7b80f913feff103187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949dbb40e3c5085c79e65668e2bc53b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9967b87d7902a91019d8aafaf7ce8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f72c83710b0a8c29dfa0a37ecb6ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc85e13e7bb396599a26783fd9520d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80c589bdcc2429e12e0b1141a91e3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19a2d306998c88c2dfb866991d5cd0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22939f069aac15d6592da603386ad836194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da3311e7efce7d196febee78618cc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba78e6bd7284530d059fe8afb0f03eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc7b7d8d3cd4328cd91770103ab7f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5268ef23c6038719cd97c54fdcc3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685ab781d1626a90b6703cee1fbffb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8426f00e0c9baeded8a3a1d54a6a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0945a2921820ca73d713951d8c7cfb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861eeed07ce30cdb286acd8189bdf4a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf85e26a0178be5e104f93cef3e117203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b3abf288d1a8a4579db5f2653e0e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454927ddf2fcd17c6f186adca216aec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc137cb665482a8b4a21ff13e76f18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed79edb1cebc7a9d3d241af2fb8fdbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293c32661b2a26db9135eb95d3a0b01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbf8d76ba4727b54597aaad245744d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7ba4e41d88be6a5ee470868a2a952210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d05708af795e2c7291535010f07bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d606be1031e5caf8c4972f0188e7820212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd094cfe2c2fe496f78cac73d5dd6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed7b7d7109a9e240b42cf340e8e1ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321f6f8e6b91548b5531319183388ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b295e92967eb2cc2ef24c1d75e98c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38f4ea876ee2f19821736d35faf8a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2223ef174a3897ab74b3c0f5ec7b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd29b7e16ed7f4d7221780d3f15913219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20788ca7b2d3fa17f3572755b0fa60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b73806df238ad91ca558e4e3a9180221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8cc3cfa8801fcfe90a3c510c1f16e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65586911cdd072077197435831d88e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb390571a3db7860654db5c495d898c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736264e4e35453d8ece39301829c029d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a485dac192a992a429a2623262ca7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ebe78bcf26832d01dc312933e9fa1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4568a8373e468f638f7b08932d91e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75332caa7e9dad7b8fe325764b42279229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624af17baf9a71cb1dced18973b8cd25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704d70d5ca1d3fe94aa45568f9c41b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1d60c58e169f6cbfdae9e968c8cf8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae500a9749af6092ce77cb07f37c54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64078bc2ec57071cc505a5d073c035234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab624b98e8f38c5a1677192278c6460235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fb075d4bed523e91cc583405b2d77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7429337181c5482e4ebdb465aa95f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e2b053cd55bfd77ace47bfa60cdc1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e147e11359e567455078282951f5e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d2a11b3db80b96359775a3f3b36e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56375941bf0482da63ed4c75038f286b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ff0cf249af80821c9926111c63abc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5531d288379d4051d39049a7a09eeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09269ff3dad7c1ffca04c72a7165a9da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b41cfb00486731750802142407d98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0b8bd984377afb258ff63bd4cabc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68713b09e30df4b16180b0cd05d6a70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada4afa2ba04fc98278f64020358008248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c60c51fb0a00bf06a2c2fb964828a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d07db78ed38afbe05c4b46cd69cf1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36235a8d56d7ca733d994025572d1801251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfa71cc7ac8f34634402f3b6c1aae0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386d249949e98d8482cdde529ef4ea4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a22a95ea40875aabb4cb07b3ba4b20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e112cdbc692b5bbc57fb4017fd090255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a0f62d756dc3251632d4aea3c166f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3fe9a4cec5bc148ba7ead53f86184257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05636b7c3aac9b673f5b8157e092e6ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952ce3e518a3fa415f75ed66a62f688259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2487ea96133445ffc4a06fe6f96be6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a68bbcdf606defd3a309bb2cee7e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da67ce7bb6372e6cf625efa8ab1d4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc78d970320e7033538067ed9567e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada5399f04e24f903a05364d2f4d784264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bd16c609dc692c03a9ca1c2db6f05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abac1ae3d40d733e2b997a5a9dff3a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5779a62cb8bcfcdd00fd8ab5229be94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec95762f1995b2f986452f8698da9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40301d2ef7e5a2a10e02d0e28b81304269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7112e1f3d5e558da8dc957934dbca43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003993d36cdf69bb2aff8a523aca612a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af01aec2e477f818bd3dfe2adf3b45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f226bc62d78fcd562d63df847c06ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38262303c06c4e82274004d8554e2a23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2138f72aa813d9b7a615b72b49e5c05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2a4dc5de527e94718a432ca6fd96f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4335a5ea1efdfd0edb9f6535196b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6e85c03e5f7a2cf6ff91fe6bdffb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43407e9b47151e6147910ee65a057880279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daf225e22b58c8f5d80bf03f6d372b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a958223360555b7cef3802a2bc0f87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d13202b66c670da816db4499ff08f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880776e2ba3abff73c82c7d25b2759e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f00a0533c0e1ca13e81565344dcb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f831df622ccd0a7a3af82c954ed91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac57a6359e0bae8cee7a5c481ab0a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33648329963dce3e7df146c4e85209c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf08b1f954a47929c1e4f583642a9fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f0272059410ed10881eb75913f0c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca6170419320062d217b8b91fcf732290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a690ac457d3a173d7847adf9831b89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f8a8a0b58c224336bf2e29d75b0f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fd2dbc7b6699088e6d411e61da020293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c116d6d402afbf1c2767260397cd154294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9fb71bcbcfa6774d2a050d5a0fcdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8bb9d5c83319733461c86c4026cdd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9ac240a04f1560c834e97ab43e4f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a585c5703beb4c79d60020b475ed27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5181b6acaa2fbc8f1d828447509cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e82b607f93761bb17132925d10596300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7bb87e59a5d219c3cdd7998cd3b34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933f1c686edd115d7cae2ab6b84e14c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a01b9c991585b5f337a30b8791346303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf346b6b80c4e5fb04dc2e3d7c5e825b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6c983e0c070e2f1d732cafee73826305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65a45e89934d22a2a3430c8b597cb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3124288ac30d9a78b200271e72419307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d699d7cba0dd3ae1f74bd9a9d76ff5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae56ee23672ddb26c8766d0f254d9c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c73d16a7dab41cd478c5e99ee62391310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdd368ec76fc5fdc949a64fadcda8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57419185e609df90ecc49322f2a5ca11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0c112d35e492ab1fc1c1402904d9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf79fd3fd2c3239ec2c7b6de887b41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbde81de0e3ce4a066ee8fd0a10f7fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24135efb2b4f367a2df10721a9167a1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f019a024373be430b74cfce70c6eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b92a67f80c0406cb4edb09ea49cf1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b4706bf7fbfc9ef45e856e2a6e39c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ac0296d419355c4abc800b64ccd24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd37242c4f53d99a6a8eb39f66156c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8926bd1370c33f4d1e6235eadc4184322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d1831b90ff639ef9e022044f47a8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5d65bf20abd53dd0f3c136d8dc9c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ac38b4b4821e40c25e09d16180111325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881afddf1322589120adaa4ff9e72fa7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef68a4de3301c44590b75440e001f0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce028c51ce8b0391c2d96959c202d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e41da2963e0793be2a4229b9567369329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd103266c8c09cf9c3d2f820118de023330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419997335c8170626b87de4a0a20832331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adc6834be63b8e293b3e4aa32e3d59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da0ff80a5843c125f3ebcf0591feeb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edfcaf73cc0e8e7c090a6adc45196f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d593ba952d5b5728d7a147ce824b2d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1468d1bc07b5325e29a0dd0e02166336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e7a139d93413cddb16fe2865b6bef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcb23b799a0265e85d6c654b56e2e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3bde4c9feb8c5f1fe41179bc0cbcd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e86eebb679567928118bbf25d7e00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca32f1da28dab24907267eb362234e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8768b3b702a4cef3451dff5391c38ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a7ab8a88dbe28efd32c0e83aabc01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4609a5eef845247d4bdffef23d8b53f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1adbe389787698b1fa2930f420481345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3094939798d9e669a89d1f812a1aff0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ce84e114b007908739b34b868a025347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcd8a37d7ca1fea37d14f7b020f87a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c946fae00de3176896d57397b1b1cbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f45e38e7aa8bb9d6e1096762c1d6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792118b6497494584f6a834ba775384351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2edf0d08bd83736ffa21371d636cea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1e9497b12fb0a96fcf2bb2148cba9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fc9957419816e5061a7456f4f6dc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb46ae70a5303961e42967af3c6102355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b440fb65631a6e2df7decaa293df0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261ed2c1773dc3ce852522c194aad00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ea202cfa24a6c31a6f98418f5a960358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331d4209375fceeb0c03765564e6fb2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f1380bc3d29eddd8f546f7373319b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7b87c4da80d988fe489011c4a3ed3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af314d3704cf2a51b337c4c683e2531362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03079a8af9707239d74a1198d7090229363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a9326e6c6c8ae9f93722b23f1a5d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6650c384ed22d30bed90bd743c35a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945bb15d3f237557b6ea57e653690ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b230928158ff80c4adea1a6d92ed02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad060faa4d4ef56c4cc4dde126a5fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1958a8ae10a2e9d532909e3259e25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95cc7062376bf9d8c0dca10ad32125370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000a915530a50d69124de6ba9562a84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a3de24ec4fb6d9aafbd45acd53185372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fe79eb50b984bd59a96d4dc66b79e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836252100c5d1f6be829b6acfbd1965374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399cfa09c178ee47749e08032acc939375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094835426931225b95fa207be2edd2ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d276de56514f72b6d65426a5705d7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c855fc384a9113b9fb55bd616b03b7378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>