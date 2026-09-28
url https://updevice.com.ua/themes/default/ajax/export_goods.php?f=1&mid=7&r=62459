--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cd260f20050586a947daa37e3ef201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e4e6a9eaf07eac34c45a5f1b581a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab38176b5c197ae0296221e7bd496a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d8bad40ab039e09fb8bb1571c6ad04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a14532c19594038e86aa1eb75023355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0fa43e26b1fa12f324c80c452dbb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea498fc1d16ad825d29f16fed8df467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa7f3061182f3be5467ac96fdda3a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3ff3aeef47093a3e4c4750a70ecbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402348bce4e169d801055b32465cbfaa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9507de8a0bd1b9bfd8a57d025896e0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d5446040fa2b3dae53d1713a0cd3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625af2b0fb6796652fae19eb3d150f6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef8c5531f12fdd6445602736d95b9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509706f51990ac599baf7dd51c4661c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69a83839d98eb970b30387f6c11f3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57023149c53220f24cdb51966e3904617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f8b9a3f6727c0596c993bdb68562018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41051b5423079ca562edac34ec6501619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490f3826e8488a543caa270af9fa08120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a049210471b30bc33164238b5dd314421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c809beb57ceb8ae2691dbde7e9f8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb276f247c99bb9b9391a1dbbeb8ff5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760dad0dc627e80454c6f4e47d2630f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe9d180557a53197a940a79ee0908525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb32991c920a0b7819f4d120e5879f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c83a0b6c15c5405b2a2459be32c6cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00416b5dac233e19dc93d86cf839ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cefaf1b7dbd88585444dc47f4c41be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dfcbd2b90da41dfb3d6bab5133ecd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b115c28051a618a37b004d28e159531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7470ef6e0014611701ccab802bcf69b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828b37a0c3405877bc9a56c65bf780c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d351af225808e2a844354639d1584c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0ff5c44ae6ddf1c36c4bf05f21c0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf67d08334850877f5238ccac0ee6ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81303d74d27f415d5454719613724d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceb06725d6eff1e2399ea1a47abf9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fb637a216fad4ef51af19c7b84ead39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66fed3343411e43de65f4b2faafa5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe0f2ebbac6afd24e71a87ed995f3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1011e22fff627caaaf79a78ee67ff8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78079af7ec87aa88df867430729da2b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e835c893c19dc3aa91c51451541fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72bdd8bf254b1db6a1bcf04188ccca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3bbcaa87c29e366b6be29d0c6d69f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c40fe9b779b61068bec41f169351a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdd5bef567f12c040b318e2594b28f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544f2e9f9d2e4317c9a71e3f444115e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ca514fff2852fbedb241ac6dbc05950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72a9eb51eebfd38c53c8e08dc8573e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64259dacb85700b5491fdef83ead548552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6617f56c5cf19559c0dd578cf8a857253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769939cab51074b58fd6896ddebd18854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ad599792d52d046c76dbc5629211455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b82753d4de2d4d5e86c436caeb47656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe058c44a2fa6adb2a47b5a926ec45c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cfa1f4a6a660fc4711c4e8e38fc5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0060b75043cc4da13d9b0b82494504759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4a67fc8d8d9fe5c7b6b9028be168760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300774269d8163dbd46e87edf9d9820161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9a7bf4beae674ada6918275a8544862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e45356e2851daf904a6faf8a318db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c03778895916c8963be36541bc631964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7c3f45a0e79a2b7c714ff4af5dbc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afc91114cf77ab231e2fef5be6d39a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10b399575ed6ebbc1dc96b2096f54967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d4b509739f572451700c7ea4a4e8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfc0a41c6e77af33cdcce0e29f71df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b722eb7e1c6f210009c40a74beaa370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b5c0e57e1bb1a21f4004e6972bb8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1712f1c35f14fd2bce1c6c9d65c3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f94504fc168d092d1717d73348c6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8901e31fcd2552aed872a16f21479974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bb08ae20250bd834b055f88d9d44675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a049987151df61098f9bc365cc9c0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30566c84fd80d796b9a84e154c8fcca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa287e86280dfa35d7d284a84a209978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530dfd941b0e3b7863704c69deab73779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b841099e20c02889d74ab310ab256780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39157f2f03bef1ac9bdd5ad8136134cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b272a1604d76f40a5c9f48b72941e5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9c768a40f3749e65365ad3496582b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedd67c09b38e6108a396dab33da55f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eefe84d5f1b24d81b8f8501e2ae8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6790ee7fd8c6c858d9a88d90b1a99086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d41f219fd61c8ff46ff51f0d9bb7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6b66b3b6a88e263039dab0d018a8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f8178a9b9286163a6859c97bf7ac289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e26d9287e20b0102f3a9068af509490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976ce9274d9cf6578bc60a358845e3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e1d66fa68465a96bfd00d81485bc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a54e55c536d8000b225437213f2a6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c403554f98d1c12cbacd51550b7e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330a9b334da87098dba7bd25260ce4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c486eb389d22633f701c4a9641e42596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132a63ca6bfd36ba14a4f534e2d551597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93314408f7fcd07de33c7bb3912268898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d026994047f51597b17a577fe7a3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6cc1d0b1cccf1997dda439f5901b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c224abd2f5db14f63d1a7937aa0be6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8211dda929f31786e7391a437b3680102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c562f2c6367a74080d242acebe0151103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba86e009f81beeebf432f37224f666f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabb1f8913289be4d6fc48459558f65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21042f90bc259578355a97e7850d209106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e50b814011b81b69b0a5512059ee8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cd6c325cea6807f095f6c7d4e0f73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6cea82e57e3d871d7bc6a5e324a37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b840d169a96376c75f6304074cf84d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f167a7b59bbca550ca3c6de3ea96a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340bc28cbda3ee0fa5a6650197db9ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d279683ea08ebd93cdb1859eaa010d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71767275a4b1ba52653d563c6f72a1e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335f2c7422c5de4523e49d839bb26b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f50e4eb06841a1a7061e1196978c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd698b15c67f30a4092390e42de446117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c9ea55fffc3d7483b7da6733736d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100db5155b6d15395b3a0dc4e54bfaa1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04f8f1e150b6e0de94c64129a43519120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7848ba151c81eeba82b653204885bcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8cf7dce3245ae5ab0b4f07f40cd13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc19e92c82d7cd0d566cfc1553572b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fb53e44888a1de3d748aa2ebd4732124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dffe4f96917a76fa858e7ca72da779125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff48139bff60a3247b4fa4b789d6214126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8233207519e194f6ded00fc6a8a9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2babce89de930ea07f7ad18d1954e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301ae0c3572e1b50a2d21077ac743d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb9cdd62be4dc01dadfdf1f0cb92e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b545d06c5081896a11c31ee19852a10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7204234e6cbe9a0a80af3978a3e1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10791749962ec08fdf112ba6e0acbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dc0ff63d4ccb5b25dbb0d803648f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9134bac7ddc0bfd1b28f16b44e61c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f532da0b0a78c7281c55cd84f7c0f8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4ed300636653b22a5e2628db07585137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801bb8464f682b2d36bfbb2fb5c1ff6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23676308a91527c82642a1def9ca7ed4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e7ad8602ea65d48e5003d8ed293d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5082ba9e19fb97fff5efb4b2376ee4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254638a3c397594de2f9de3620ac4cc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d8da1bc259307e73db1549cd79d74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5a543591580a1a842cc3eda7080e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb252d690ca700c8e9af63a85f0b6064145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59410582efd82cc08805a4e93ae812146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305149704a9c8958320d940d852fabc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7e51aa5a2ffb11eb8f1289b333511148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba0dfd56b104174f18acd7fa495730149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cd4c36093d62f530171265455aa33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a223e48ddcb8ca1cb29ee394ac1816151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efc04f004e67c53fad0d6a762c5f66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534cea98cf5fb0cb026f321d32e2610153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef0281929df12339466226a5b8350c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaeaef78a49c154de43d6ffecd0cd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08008ee6957ce2684723e659186d5caf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6dc793457549659177612118b0b5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbd01b692af2799ae417a0b9f37ebd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07feae9281e164e680ac10af4b4d2303159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2167459af3e2cb1e6d5207f526d2c4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818f2eb56093ca58e02ee8855823c56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22208e2c6d877eea26f8424b15420e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26947c3ebc87f52ab349c4541aedc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356d9a1c5f5e3205b703244be972c0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa272c29b4770978919823ed5732f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f2d915d73613afd2c37efa60b887c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1646540b5ae5e1b13a4fbe5ba2a4215167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3b5a878359036341271f0c82281c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbf99375fe097584442604ae213791169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee93c46f5bd1c06984f470e7469a4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd809762173ef2dd2797f6bb23efd1b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c27d736c4029503788cfe07c994480172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e7595e830ceb22b3ccd9596fa1e40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b725c22993ccc91834f846f9723f41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977107836947b356046221a3386a506175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a3061ab366f42065069b2c9126c91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f28aecdbadc0db702ee993e9861e42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6a9998a6f1dc394149310d01b0010178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37d7083603fded273a4771c171714e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d381d3f36e968d669fc076b48d1312180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac8c9e7ed95358dd834de5f4a7fc83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a719212eb2766a03ba1b955373692e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3501285223222d3d40a3ef80a2e53ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9d9af5f3fe123c0b6c0012caaae78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071704c86ac6db9d27d7c3c2340a2373185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45499df6342e71afb5dbfe4e8fe61d5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ce5711c97d1ffd69cf5604778bbe9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964628fac2bb114d6771ddfd7b92dbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862f3ff20e3d3163c463e95fd1f82b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e121334859fec972dba3af99b1d08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c23e2368f711c35fc300b90e12bfa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644bfc1b300964e0f7d1230ba62a753192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec626c3e405bb33d9783969f97879f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715116cf8ad1fa51733d0cfd62e92474194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fd19beb249c63d23caff39c740d90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7120efced0d77d8b76af8beb7c0f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a72a060d39a3cd1ead5b895ecb4f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05b7507f1b253eb3ae97f7a0923211198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd5045247207f01a591295b0afe7ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77272751368bc4b3740f50107aa66aaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86467100c9b6748bfefaf56dc79a0994201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d2e5188070399f150a6db53c148e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ded7370ee0593a5be37e7baeb9d62a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f309aac152e1081ea48ba4082c231b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf42dda96ca54eaac939a8473e8844b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64abec4b16f791ccfca7f4506f9e2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ac6d73e4ae55a10ae28e16312c682207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a644f0d6e8cb9c94813df6162b0b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9904ae1c67d808e495fb835b3ff37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f2727a16dbf2626f0d4c7a269dddf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198a3e86ec09ed25268830da1cfba0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df47c39b3e80cfbe13a536766017f77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ea3d43b8d13c174cfd049e39659fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471dd4abc309be5c574405a3178a195214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c4b653708d49e8b65eed5f4ddb80f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaef5e4b85c613dcf820b86e239bb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88935648f7d5db7ef725aafb875c130e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb58efecadcac8acc9b5157b670aabf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d75e8a5e6b7575eb9e919ac183b71b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9354c2873243e4dd8f253c7f9ec4e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64d673204405994e55c3e2e61bd650221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1772b08ef14146f8e49c73605c9a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b0aaab0a56c8c1d01c6464f00ddee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5996d020a4c2bf2a9d26db4434faa32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c2fceaab6bf9634b64e1220fef9f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d508d29d9197d0a96f01ecd5458693e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edbadeac2ac3a5c95662d765307de8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8780b74715d76912480d58a7167da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fb1ee7afe7abd6c33a0ff1295228e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f7f1eb1d31d93bd59e9d193034d51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4d0ddcae2c9d45ef4f6741c4113ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b686350bb33e10b3b475c57eb3cc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778f8a1a2a931f5e3469980bfe18f06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40fb0207899f20433f70640ccb160f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b2c6fa195a7feb315bed6d6cb3203235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a00212d60a76d9ac0c5dbfeff19c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a41ecacecda24d6ca4623a6d490741237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca6e9aecfad967364a55123df290b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e06218db0be5b463dc1c49fddab51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc76672b68a1a2606d3a4d39e69d90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cac731c679a488936f5ae4471d51b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc646cd0d822d30e9a8d730770821f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85e3d25a6144d7a16f9de16b424c0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebdcfdf25aa82ddb7cfb2459e57171244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0852adb3cd55d4ee632dc5e970609245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262efbaabbbd4c28432c2f9535ce0fe0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f319f52d18153c87e418efddee7db86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f17e74aa1d9b8ce2500d92b9958cad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d33f17e3851df5ce54fb62c7460ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83ec1bbdd61c76af7f8c615773be9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c738aabdcb4ced804f5f0adaadb8adf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ece0242e792ed1f7ff97337d22745252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328122ad5af992045161d23f47e964d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f755654edcaaa88fa5e6ce003c7d236254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304199d36df04ec864d89e690c30960c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e42cd131926d38af1ee4bacc73773256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78864bcc2508b1fac4ab79754fd89c45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daaeb6ad3979d7646142475ad9bbae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b852c55b4067ba07269229921bb1e8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837da8b9176dbac99f86ed355c4022e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfd8196cb9244b464a4352109aaee0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3cac7da9363fe34674116b7ec0e41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c55504c3ae7707ad61ecba0e5ec56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1e2a0b6e120e066ac536fd45e0ecd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba81590a8cebb9cced4f9d692a17de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75860de979bd6850142b90fc5ab21bbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358fbb6be68da3497ed4c9e10cd35ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd146aac75897ce39d157ca0115cf9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08904488d849fb750b86c8e9392e15a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c945a8f7df5af456b6e93d6435333270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694d4d8e7c89e2e95c6c28812db5a0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd9911307f963aaad8747df24d214d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d813bb03e10b4009df236a46ee682c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7bae5f8fb4481c7c375e618830b99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceee7284bad25e5ca55df74f77bf43a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb59e54c9c25c3ea4be21bbc102cf7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213aecbeb2080975c8e74f4a5cc08533277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c707b5ad15956304dfad637f9c0216278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326677e3cdbd135c081651bb3f4874ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03715b9495f6c8c75fa39abecdea2474280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa130c3e6df83a3788fdae14a784fcc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523703f4a2707a075834f09344f03b01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1159fb56307e1a01f6e094fa5db381f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ad1a6a9340cd60636c3b86708c66a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84ce2edfc520ae207ccd53d0000bc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86893bac2c9fb73c4f2df1de7ab989d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66890a10802d6825a5fb564688b93d62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5edd1f097701e3bba0041e3960d4b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8310a1a7867bf78d4ac745c2d877a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e086f7b09cca9e73e06eb73118779290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2d01fd39899dd676942ed639747ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cb9b7f24a51ceaee957da38c0ea3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31b492334c9de5fb4911816ca02f74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b0360db97c5e0796df03dd4d9a608294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783450462efd4cd0e33327a2b27b0e35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae142f65381f6a1401e39e06ef36a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224b4cc4eae6539516496ac6d30e774297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19ffb7add03ed4e231985920da6b1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066db6b1a4e99f9ee552a4e3debc7cae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef05337a743b876db64d67d70e688be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3cf0509407f542738ebe23048874d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8acd2a7672b830186863129605a007302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5aa10c6617d29b17267711cb8e783e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5e081376863ef4a78cac91cfd969f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbf95183fc584258d7cf4c8e267391305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f7b12f49d199178db548553e2f64d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c0cf471392b038618992d04a0b0a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112630d1975f9b148751b836c4c2ca1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471244ac6baf984bc9119aece209f3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1b2246027895e36876f168c8ca9ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97f065882dfc1752527bbc03ca5bb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67884a8cc4cb073096b1890f94574452312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f0a36d4b3d754664b39f93439a6f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e615763d4bcd0b2025ee65b2d466331314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5441ceff7b05c7bf5c35142701c42e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac51f152b7d5959905d45921aa93be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1bd875abc2c13fafb57c0d191bb92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8623d0d256c86d6b3630c90d6db5bc8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d13fc8f88c27167bbd9461dda514ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba264e5e37abd602cad3fd17b34babf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fb4f2e2d0a9bd65752b05e603dcfb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c02c5ed52709ccd47bbed531c82552322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b145882a5dbd18dd9719eaaf73188f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fa2a78648d2d7dcb6c1756a70f23b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f50dc428e31bec3331a99b675f639325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee67c099ea3d68d09abc989fdc1329326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64811531d86b59a671444eff455fac62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad27ad95d1a4ea7ad1ae4566736c20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba2078fd4b109a90e39583d11dba39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c881d60b59e3b70b5f7f7b289b629fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dcea89eff19e01d8c4694ff59cec8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd77f0e26de99a5b51fb95735211cb5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf44f7375752d7ba2d6d6f9bfd3f97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cbcadb936e0faba88f71b876ab426334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a35d57f469931c414577f1b88accda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e88606f6e4f69a15ba4376f0fb228336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f2a5d8c296294d3bc5c644ecdd07e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35b056fe83307aca2a56c6fbc71ea6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb72775a959f7d78600c5606f8c7f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66e1dc3aec7f84742122577931776a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc7d33cb1ff300332245359f6321eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51e384c106a5c147fee07aa4f3f164342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dba5d13b00888af7924b46df255934343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0b7e776057326220f7668c98b157b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a801fad68f3f39ecc167ecc97587a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea85f8ea9bbd2b6168dd429503cb10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c77d7cba63c8f9e0d66dc172b716d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8cb124989487b1ebc81d6f1cb14f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e1d96e761374400251c71ba4518ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274b07c4631a73aad842c138e258ebd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67f6d64b1e84e108941693e331f91d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed49ebd3b7235a27209bd12d7d05f49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250127d48cee503722033629a6a8a104353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad455fe1d5cd389e9235f69c503c493354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d7aded073b0eb5af8015f30ec8bfa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f353dd56d48b5bced570396a876517356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9528eaef044ae274979726b3fdb9bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dc9516cd90d72ce7413d9658ef5ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe1a16df4ffdd9cca8625f9bda618b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced650d8d160eb9f78a5d59cbfdcc383360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14e20b973f41a10f82869b6b3189e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973907dbcb3ab17bb1e6af79eed7303362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0c290d7d3991c31352fc7e6501432363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d4a4c0613710a9e91e4d9d2e14dbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0b6988ffe245b65f085ce43e1d16a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9f964898c23704c9b82d8d412f16c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50035ce6ded135e581807d38c9ee9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002929be184f372248156cff5c99844368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f054c2b2358ffe3bbea4423207a21d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9ca6f79c49155a9a3aaf853ccfafc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594ba97e858af1ee9640550aa4b6416371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9180d093c738f766f4cec74e745351372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf86869d8c16e268b191b6d1af9eab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8891df20227e84c189469dcac01ae64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d06a2cdc9344b009f517021872caa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a539fb89a213ed5ec7662b6dd422a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12070b129ddf2f67c1ea918a7cd5b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6f521fafa44df170fd9ec508d60d6378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94ff04c649c5158b6efdd5368b18ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e24967253002144422eb9aa387ceb82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8436f93dd886d93c012e908e8f62c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb971d76aa7f57869334a355672126a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683e449b266ef472c5297a7803693e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd7c178af2acfeaa889b9bc4c429136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883931e18341f59f3ebfda34d6420fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91698767b6e0edb4a74136cbe9a097e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f588f0fd4451fb8137089431d1c6c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c335bcf6f7a1582f4baf5d5ff87e1a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073918eca9dfaa565f5c5b03e9791ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb2eed996d86ad445e21cf0b93d80712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0b83f32546f7ee6c0350e70a1e03513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a1f4bb5a5be217d724c99b2d9dd0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706384b51da3b92e73d5489e33d3da7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e0896914e4dd9300d1e7bd7992a5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c272a0f14caa9651daca6aa0d6ae54e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9631b79a4372fb21b281d877fce5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad4b3fbb990c22f46090f684328c1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885e07fb1a4fc5cb2878858bd1df79b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187319ecc0a323f0bef0b9f88ee549fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abba50b935b39f59973234648dc15422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ec1e702d79da1a744947556ac1cd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256ff491f24e4b4dba7883866d3ee2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a8c28e1f05519b5344284c171651225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b846a63797bd72e68cfdfd5f7c6bd526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9881be2bab2d1cb3edad45f062dd65027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48429dc3f67643301ac1f9c70f28fe8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2a1b8d7d679a95030c980a957660629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27a95dff34117ed9ffd74289179e5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b28c36118a18796ef54d963908d1f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07a7eebaa9ddd7c942ae48895c73b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb5cbf28c228b8094f63393add9fed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044e99bf0a1faf0827110229d0340ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9071bb58bb9dd9289a534258d5d5e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b20de8cf62088fdc60a8147ee61f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582f80b8a81712b4e30e981012129ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5e03e77690d54c1d88ae4a705cc2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd89089089e7ecf0c7795707d673c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247cff4f8b1c3081b62cf78832590d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3922fcef385071446c749802076a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff14e6bdbf3f98febfd30abe43f5f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4b193c20f0a5a21b0244170fbc09343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7050f969911d5d7828f42a6bd45995044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018e4df93bf47403841877f0268a34745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d937c2a68bcbdae949be0822ea013346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b7b6df55f3ba5025662d4133ee76a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf23fd3097863225188d0a75163f1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b10a6bc5cbfde5e94944208ba7e9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fac1d64f2721c06e1fcb8a12b5b6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80f43524a455875eed10bc1da49f7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b310d577821094e0656d2a3062c0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b67fc52df0368e7fa670286a4be6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bef831fd12bb4ea77f4ac54152868354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccaf6cc5c0bec582a37ed50c0ff8f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845b43a40478387bc38edf86bcf9b0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f149072bef57498dc36ffd8d6e2ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f93afde2d2d89a8d2a753945c2259458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37620b130f50cf8bb262e04ba22df30f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbf6d89ac74638216780d332901bc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc3a14228b92926cc0e494bc3eaf2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f879072e7c85de59bd7f41bae45d9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79e1ba6dcc1203a7356bef093067ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1f68dc5d409453a7dd4a2544766c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a3b17cbde8509c9f6515a8cd10b8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eb6caafc00e62b7340d64d7d3f8bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf892a113bcc4cb03a843d096ba9dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1527646be36d7b31c01e39fe69ee09e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d8e4b9bc1d395d159cc167a322fd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb0807e37ae57401050656596521a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334436a1f63ced93cbf2464b24114eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553d7600d16560cff4bbf78e86fc63e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ec534a73c42ed65d80062ad5b103d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b5ef004683bb3f988d6dc031098b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d94c84bbfdcda55ba30949bf66e5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8334c63d3dd4c907852bf7554d3bc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c139ea309132485cac155c22b4d3df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0c5e6cc17f9e23d54f2c16924901f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989499cb056dd70981e1aea3c4146dbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f321506a18b328554dad8b8a89f2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596abc4001cbeab72df0376a54366b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926bba485ebfb8484a0c74cd831351782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916388f1a85757f67df4e199aecd6db383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30cc811483e6f956378ca379c11f7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1ff4619925c2108ea6f039d57bfbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98165869df2f691b4873843fc7364286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cbb5b9a5f391ec639f25d345c242b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f34037f53edc14be736e93dfc89a3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461455565d10283cfdf5e5d3c5dbf3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a18de1d552cc2038637375e3db64d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dfa5053bf88967dc87872119bec5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eac0758e52dc96083e23dbdf84cad792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127716b9800b4c66c0214928b79682d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99230ec71ce730b12b3d47aab7a07494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c8b4ac61e57f8cb581010b741755595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39011d0c23f797fdf0fd580f9c24a0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d92260046cdebfffb76f53e5c3f8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ac975d19f009bbc5fe59d4b97c97e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883068c7f53eb0acc78fa9f50de6461999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70818cb29e8603ef14a0ded85efcec56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928529e3ace25bf7f452c732265d7be7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ccd483c647f4e6420080bda118a40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de258bbe91189e9bb76ce57cf51fbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7434aa73e2764c5d76b253ff41d7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711f0f389b7c517a1e91db7da73a02a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0c9159bda04845053a8423a90c019106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03137266ae03193e981c837708519c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4e65e474f1bfa470aaacb0b1907b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098031399e1bcc1dd1cd67f9ed4e9f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc17076d207a2626bf23184dbfa66ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0debd1e0a2a39b31ecfd4876535dd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b45911f6b4608921a49e0efb62df5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362adbb0f5342f7fc97a1b01e7274c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e12ed304e0043da4a3581e16bc61ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03761d0bc010e863d815eac70174d906115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327c1cabf9adca904c4c9072425da61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d591def0f29de038846541ed30b47f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a8bf1794de7f82e0970e39e368994118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bb357214715f9b34313b95ef19473119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d871d9e57d351ce2be8703c78086791120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4d37342d717086191bdb63bcd4039121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cc4b1fc21b7a9a081364e14fa94db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b4a71bdc6fc19084f5f22126533e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b5238859512dcc8ed965d71bee441124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1851eb369f20863cd6584debf51f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ec7c21f852bcfdb5c0df92d118707126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e574083bde4c013487102caa9557376127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72f4b1c1a8a6ef9b3d0e1989a99f24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64e88e0575dc0cd50f0ed7a4c9d61d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921d48cb90b98438083ca89eb3d23de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9278e2f9f87868a386285ebd7e7558b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75328bc98a277b88781029867b158e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb771f8ff8f2a374c21b7d8c29164d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bef7e7dcb6735a2a47296ef7847f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdfc522d08512e9a35a7977fd39b76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2269604df35dc4e40b5e4c3a526b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f577c8151f819383cf090e8e92ea6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4173e747119e1205e8c0be7f2800149138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6d4203a66400c51787ee27e2ca975139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae9f0c7a17f1c41ea7d503af84e9b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98fa8906d345f02e0a40edff8e0b7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71c73e3f7ae6461665db534a15a831142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3b9f4b70f4ea6b303758b5275b6ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787e6968841493285067c14bcb42057144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6815900472b53b1c1968f6a96b8c6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939878825def8f6f924ebae003b43a51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cbfc885c5cee1583ed9982d6af2e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34718d3c73c1257d8b2f0bea44f72d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e997a47017ae3cd72759b2db75679149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ceac9b0bae0a800f9a8998bcefa60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18107fd02dd7798a6dc53396543558151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39d97aa812c234b5a01b6a9412cca1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc40b69446be4db4cf8900071a30cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b5c901b241077d1f4b03c8f80ea5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52a5b1539ef036f5fd24ee45369f87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1cc9270add9282805fad517583b11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a584d7d4a6b0cad597dc8aa28d91456157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c365d7c11421e4dbb608f462922a4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed062c0164717a5215651f48aaa9c8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d966039b5e4b81eb91c059ff6b98bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12752131c222684c3064093e47c47d26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7402e4fae441758d9a9f7791e3d6520162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef043bb6292865bbe8d8190e871cbeeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd5006ad959b40d998852d42444b22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f920e0acb866b3b230b873ec0c0e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aa3d2473d84e02091ae4556502f52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee8cdf2db460d959290c81744c481a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbf78ebadf1f3e27751a6fc2ea579d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cb55d585f2e4406b24e4dfdca6c0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9481f710e06873ca2ae77d90d3c94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948da3f10a2bee75b7711c828fbec600171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6699f86c05855f5d89ff4e8a0a8561172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8a7d60929840bf859defdd403d88e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81c9402363677c2e9bcdd343ee2324174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1fb3706b298224253ad1830c7d17c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c9997033b048430e6b295f99425e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52a5ad8764ffbdc9f5259687538047177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82edbd4ba88eac8ca1c6795bcf78a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f455bd2b7d7d5afb1da7d916705f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee476ce7d87757eeeb98cdc0e40134d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f7e3728d9efa244c32cf5ee74cb99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c75939b54160f082540d35b4e22dfb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6601f6c7a495c437f52ba1261c866d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf64bd40ec52eaddf22f61f173542fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70111ba186df262954b2f55d110cbbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd2becdc7bafcb3b8f394f1361ffbe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055eb76595d5948b073276dee7ddf10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86384f818a81705fd4b5b33779a00634188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650beda71e46b633c96c40700dbc6b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55176e89be406ae29251503e6bef14b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fac25cbb8b00d0204f9ee1fec2aa0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e75758c92b1111f7ea1bdae5f023f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf25e18c1fa2367a9c7744cb7dcd08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26bd4a63d47745dc5e1971a6f484c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef729c9410644dbb83fdccf2e7df378195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9b3c62a2973788583a66768b2fb0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e630d58538eea7db9cd643310338e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1ae1449900c0c0007c2bd7ebbb00c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437ad70bd5b894f3df610f45cc9a4f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962e0c6d3b2c8e3def382d9885c334c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917f5b10ddd1dd787078a7f7586a747201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09892507af5341097adc33de714672202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d3071499bb9cfa990965400f4859d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad10d80f99bd3f61a6da974ba7ccdcc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f176ec8a27fa334761a913167d2963205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070a9a3f66b55793bd0e319373de6a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf80d8f93affd7955715cc950587194207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d44a7ee014ef95e915db3675be9df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b79a5906d4366aa5a690b81ea4f6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7885cf7edfd8a128e0ea42ed429a19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2610851e927a57f431a9943dc92b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628a9a55fd1c2cb4f5172a2fa153e7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89c380d49378537ac883beefc4167a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff7e9aa7cf048eb33836c2b5567244214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bc3d776f762d7947a788c7e28c97a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeb317ad50b268c169f72f2ca8ea50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b160bb6e131d37197e3d242df2f8055217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4855df4d1c233b7219f5959002b92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed21b2cce06c5455b58e3b6890d2ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b70d5228cd745f7fc9c0ec9c2c050220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1ba8dde4d9378505a0f2d55979da9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acc1e19fd8b9e9c37095647242fb13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2466a5c9cc75563fdc29685fb7741223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ecd418c3d36636b8d8b78ba062e0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfbaee83611fb9dc41e857ec5f7480225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117660837cb06aeed0640fbb25361ddd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d90f5dbf5be8b26306543526c9877227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1806ddf8b81da7f27f045cebe3627c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2563e14d5bb43e9013a8d48eebd4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228577eea80f29df249cd425cb47b9b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f871fb0e0512211fe1fb17235c053231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db17206a96f118566f8fb9b3cb9ee0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1308bbd0c2d87fbf6f9713da40113233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad661388f11fc40f7632581d176c5c0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92808f9abed9d9e363bee8fc939e1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39350992e8c08331b70bcd8272ef7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ea820e10dbf732f69c096948ed50e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258d426f6ea2cd9cd507599fce80cde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee59f6adeca26d4b63b9d671c7f2c05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194a24992d3d30b1c3c6bda2bbd1f53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cea9377eb489df3d9b135e2d0cc7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c07370c0475e578e7310d823245262242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d38f1a7aa3701b6eae608032f6b81d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44e897de4031c60ee7cfbd38f3d32d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64464656b595ac626bfbcd8a969147c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ab619cd143d571f0c371db561f47a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68c731fc205e6de3dad365f53aa8d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cc1453b5cb9a71171384668194e10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bc30a31912d4a99a0598c5710b575249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a650e9121a2aadaddbd84060114505250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d2aa374ac7a6b6e2ef41082b77914251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6e78220545faa8276435640abacdd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509966f6d87d4501de1da2667c546214253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043befb1fb537c97fe9c685c6b813f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88090246ff74cbf36156e04acc15f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36a152367edd2d3bafecc475a590ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a1c467e97ce24e7a49c0ff2dfd42a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459798343922b45c5bee57d8f983256258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3dc400d0f650dd15935bb9cb4fa96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4848547d8d0933c35c03e5e1a37599260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d69aa83321a0a7b36b05531f56ea2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccaf1cd620029ab987f2c13a7bcc81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91560b4990cd5df02868c805acbecd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d24537002c1e759cfffb05d6dcc70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59daeaf176bd775467a3c9e8e0f0784265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd71526c88e2c5ab3ffb3632c8aa11c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595f89afd2a62f6bff19a3319d5f7a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a2094c9099ae20662f6f85da05291268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a79db914f9d6143aa3f3152ea96bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be50edc55bdb8bf2a5cc9b89a0c172270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89b8d619ecf6cca19fa21e1ab7f645271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17358491daab42826605eda271de2b7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae9b616fcbd35926d3a4cfa2b48321273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed6640fca28f86966a3b7af4d32020274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203004b3750f0f032bd8d31b67ca9086275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70395e445144823b47164c860fc24ab9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c81fdc0477cbaf7f1425afda4b5a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29ada8ce5e88aa19de21e86a2d350e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fae63ab15ef86dd67e5d332612c25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88c3319882a6351e8e9473dff8bd7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129afabf8624ad9d07e85976695b799281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721777a02a8e4a032471451970a61e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8568a70e449208946aa4155bb53510283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b045ddaaab3afb2d32f5924d572d780284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bb6e6eb1e3c67d2025a2c49023480285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dfda2f597a12a2fa29adbf425aebd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ab6d6b4a7b5e53f734932112d7228287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79460e0797625a94f82fde386af187ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8e09e0dacbb3875c49d0290be0122289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19450c8e90143fc797b8c151747296bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb74f4806af34e8037f62f2adf5aca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d9f5aa1b2cfddbea5057b780b2135292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46532c32e686fe17ad2ee46a5729124c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e80b436222feef66d4cc835f3ffe1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14239dcb884801228908f28638536e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc1ac067fb028720d71a4159411326296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dcb9f1c31ab60423ad034746f45ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f1fd177dae0af7e8dbc1ec07ce98c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6006d272b1ad85f5acd672dbbb19ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d7d04232d042455677f4587a7b0e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b0119c42e69528a7fba6c4aeb0927301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f72d3d0dbabade4c8f2de286a266f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad861ad0a8485f1c19fbc75cb391263303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aea11f17258b2e3a2f03da571e25fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866349c4c9dc4a55dd5d4859dc363de3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c5bd7a79e754fd801820c6352c65f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ce5b98edcf9ea88028ec79fc36ea8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f52c0267ebb40937af26258ca1039d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffff9ae2e8ca0902da926d4c2b1b3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e4da34ac058db66f7ae6d98b9a9b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eee659f0480d7d487f31c1296c804a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4508b227dede13bba8478c53cde508312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2a07401ae124bd013ab040495f041313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fef833a7a18c69e29c139da124d63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afeb69b09c0c1be5f746ab89bae9cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0b183c29fef29449126fdb6d9fdc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f70b956a189a01cd03729ee1db0c21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaf624f523b8c3b2593e8e700aa1de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86e06fbedf6e7d192c365b6b2f6cc7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6511de707a01a547561d8c2cb14d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8d9657c1dfcdedc33d8aa8b4d5e4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481f5f2c4041d4da46bfb3182209d86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a9fb90225123d31b92bde97620e41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078d00931a13897e3078e820d33cc3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25899b97fb3fb81a75f27166771b5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e1f174b9c9e5e1d0832c5ec42b139326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4aa877d0a7a185b19d0e8794e7e13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762476f98afbb14d096ece9751cd4a0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ccba1967bdf3c413f5ef75d170aa1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3724f2a5affc9e9514d2478bcc9b493330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4e3d14f47e5d9c2e272b2a2374971331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa280288b1c18a06d59e9d2978fab716332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e725666c2fcf6da4806a42b15c8015333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe02a81f9d684753f060b7d709c28ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ead040da9acc515c019e510a1aa654335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a55c26b963d180ddb53597680e4aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877fabc5890ee5ac45fd9ad2639915a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71eb6bc0bc648a28c9a77408c344c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f454686b31c0be7157beae516b57e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ae84d74e65704de4e877d9b3df62c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619272feb928697334a0e23e26602749341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c569413b0aa8c1a731a9c1712ec29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece260a1e51586f318424437b8f61c96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736178939152e118c112cebefc4c1cb3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b044f581200251dbd1fa0ce93c834f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbeb57218f147949daeaffd27a3b36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c585eb020ce0cf6ecb961d9b5633f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd7da40bd33f05f5411e931571c496348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec082f9a641e5d94f6a5b70fa5d33f92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c9e194e57a69f456538e52782267f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac0a457f6d802a001dd96f1bba9871351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475cd8f1138e9763ba0c9cb3a206e15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece46e1df9be7f79442fc50bd5149073353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3407ad2b18abe1c9648d51d854260e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f1a62eaf9944a12d645b503706d20355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9c4ae3ed6ad603e41b5abca9d70e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00c673bf5ea3c2969ac249ac508a94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cd5e002b64e0eeac6b0892bdd04d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10600b33efd800b283cb646918fb5633359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f116bfd189b418f9c03dc2fe74dcf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728be6aee0846417faecc085e6545da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434cdab425d6e2440e51fd38c2b45a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7718fafbe8f166501afd925b70ea9d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4aef4ce2709a8e8567ea23c85d438364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4524f1130048bd8343ee935575416365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fa0b3745b919983374cfbb409aa7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fd6190389e0058a854e89bc0336fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3093e6d594aa7688aa3dddb3f57b873368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7daac531d91d3ce2f224b8d47e958369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b05952ab0123a76d360f04e1f360d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d73060e0910a809aedd67bbc7caec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6193c7b78bb71e66a36f604393244d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514a73388b6be639261be68c30a2d2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185c2b4e825ea036580a60cab856829374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e56ed6f38fbb162a6d9c2015774a4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10d3e5d881af0518baa90cc792ac08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22460b4c839bd84ee2a55d5b17591b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975eee4c4fe886d61d6741405ee2595e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>