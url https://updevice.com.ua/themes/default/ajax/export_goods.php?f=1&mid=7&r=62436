--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea5d71112fe42949faac5671e65f9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0631aef8e108daa5dfbb84b39a57bd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807cbb5952c0affc60477a840a347863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c8ffffb7a5b36d69d7cafb75f6d714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7e7859c10c08faa37c330e66701345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6985cd536061d7817780983f95aee26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c82a95d4632cc54852a81fd5a42a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bc19b0dc33bf76f6292e7e64045698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d16cc9999bb776608b1d5a77a259f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141c8425b531a6cb2a2922833cd242810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea4411053ad0a74d8079a076e56c9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c2ce3571dfc3c3c38951702147c5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28655b788b541b65291e036a44cd2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707727be59ef4c9c3ed676e682e4337f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4ad9c7c1c0c3e328f67bbf9359f1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c03d4a992d20b3e05973b3014a6ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26da3271897725c36db3088129ac59017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aecfbbec8c124912a92448c49c6ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2fb823a350b92d2858f6acc13515919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb38d568f4a7fd46cca256a8997607d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f08488fe9403b0d65cc75e9b28f99321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0de2bc2785bac153d0213060f6dc5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c19fffd99fc872acfae7054ae6fec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569ecc9e16fa247a9edb6b00e65b36824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd694943c6775f3e4b8b1df23c586625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027421d3aca8c14b1bb1cc9207b3ea626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e495ba2ec2a454f67d7cbb72760bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f048f0dba268d54eff5db0619bd6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a50752737f87e2a81d39a7e090545729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20f601109361884f863f0eab61077130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4ffbec13d241045bf46b0993829f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13390de4a56613d7f4f5a1d452191b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc52df4d55c6848ccc130a3de9b7ef133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aeaf9d922332b93248b3fa946f90034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4451b87111e304d9c1bcb122f2e95c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cf4405ac8050eced3f37a85e3124e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b2b3ef172548bf09c78074a04d34f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91368c79b18e5a928c326d0e2f5488538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db114668f2b05d6f87af52abe1345f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceab2d9958639af09f02abc72156d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1a690f81dfac79553d4f68235a89e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c46cf9c31c0f1a0d9b85bbb733cef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f157d3223802b73218e51b428969ff543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9152dd3260bf2886305fc33f45f592844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18205fe893b40956ea1a6fe8ef01ada345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d848e49a37d8f3f0c76330f6cb4d1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5cfad341283dd84811dc93f672edf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddea75316a317f72da40d2cde14ab348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee0a9e38f0d243366f4c4eb49d45f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c979b33d5d8ba6d518cc13b508d320f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d811b082668f59fe467031fa5ac2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e04e172f4e5097426e12ef0c2df8f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c2d40fe6f728a4b6c506f21cee80c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d878e4a4ba0afa3cae9f328acf725d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ff03e7eb55aa30c1836984693c01855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848420fe02bf2b9d719764726e2ead356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c1f8edfc5fcf3b614375d142b60dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3fcc3513d2ccd37418330db1013d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4fd1471642026681dcf10affbba9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cf42ed4bd670cbd0db897d31cd91760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012433686a905198a9c5ed2c18b0b6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3628571ffbdfa568ba2c74df94244d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac2ae07e1e34e9885358a2ddbacb9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6576f05097545afaf71341542f2d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaef9c929726585d209e56d7f26c5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34331b769922556d5b34c1d110898666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dd3819251199c82b0e74c3216b12967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4eaa72de9b523ddcbd342b473ea5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6640047c665bb26673c2a9699058769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be41281418d14ee8c8b79c911bf9c3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4064282d3081aa61646957edde178b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a838548c8a1e84063f3f1f0beb64c6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee9e5e6d2c778475c2611f0f52013b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f3a4439f6beae77b2e6dea38622c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3770d72342f5a52ffe7bf998c3cd5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f9a702a1ed42e3e3d16280c279ef376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deba619583712c5c7bb44549e34bd6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa9ebd938edc1add1b5bdc6ed6ec9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e40627f0f5684f7edb2d52e3a0da579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f54207e4e6f3c3f5a28a2db4d6bc7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e8f13ad0231d96b51fcdef6c9372c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0296b63ac214ca5795e4de4048f2ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb43c2746fcf8ad06c6563fda81aa0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a136a58e31d188511e74266ba93e9fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a9cca3e777cfda211d9c498c0261a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619d0ad535f01f8ca969b11ffc4420886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef052f7712e962a99c099550ec7e4c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fbc2e92da212522bb4594845f364688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4033d0f5e47876278b4f6ae79583f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2e4adf09ccfb00948fa47f789353e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50b13a5a77928a7da20c95ddd27ee591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725616f01c2a8dc2237409bf86e5988a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5175d373c4ac2ca890160718832eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adaa0585cd6f44821bc84aaf53e2f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be591d9cfe9549b585b441ee2f56d2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11432640782f1e128d169611f264127696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e206576d3c50cef1dcd938d702f2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda2a705d01e4959c32c41c03a70ab298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe252ad4e101b2d8a460dbfa33c92d3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c5d6cd323824d55d2dd13d34c55c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c703a8fe5fc22e9876fa491b948d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d904a3c033dde6085a1d5720d51feb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edba7b3f4a143831fceb853c4a2717103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28216bb4faf0f04bc6d50b166ecc0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bd8d07d9d2baf30765447625f1a04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1707fe723f41263dfc876a485f334106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82bb2f80fdbb8e6a6285f05a414e4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eecdb6b5a4aa67b603ca19cecbc03f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5cf3afca7ce86db06fae6c858fe25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d008425b6089752db37ef2f79f71a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e91cb31a48ccee3f16cd0847e7ca1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5fda044ee527d7f34c8ed330943af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c932324c5a63a5ca544d404fd4594113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1e7144973dbeea5c66811e295dd6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a2626203879deb14cc625c585d8f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036235bcfd5f1aeb59ce235b0ef09891116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c759194630d8ad6a05c0b99567880117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3444b7b407b3c2720051508ada0f0ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d71fee5f631fd30f63ff79e1e7d02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e52b8c3fa7f39a6d0af4c3b692956120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666a540ec51e3ceb4ee52dca5140ca3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1c6fdc33ae38151044fbf5bfd4b6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056bc8c96d2ff9e424bd80bdb576629123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904af265856cf5081b01ced1a90f71e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebc5f214ebbdf7c03f99b8d0694461125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d3440330a2af6b6aff8e81a50d8d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7be27682c4c33e51e8cb2d52c299ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada3e25a8a967ea57a5e4c1bf380171128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd50c811e418579098ba73141503ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599816d181c77e3dcbb878479f0eec03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59878f1d0b79a31b88a3d08f7a2b28e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedf2242954c1c1e444a510ff1f4053132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b87f11d47fa90c6c15658ec35c30d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a0c8718ee7b2286f3ea7a8cbfd767134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92486b5aa9981ae95d980c99dd4f2f33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b639aeeba31c44e41f5e4e624d4ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcce80535736f83d32209fcd624fd60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5219a4feb5d14f2d791193d4d93c95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec8fbb7ed392963e44f3b579cd9577139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3eca8cfa8ddf0e0a3ecfa7f8319a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18ac7dd97f1f0163036fa119c00b91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9075a1c66163e0e544b79f1391059142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89050e3878f4b74fd052516a8b7b48af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e0e3053fe0093ecdd3d16139cab14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eaf76e8ad7f86f1c4e0633838fa2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43e354de05d329506b69c68fdb866d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b752e0420ea9ceacf857afa80e5eb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846165bc5db2f6d60320f508a7a231cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b68069e753324eb73dd1dbf5e7430149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce921db43761fa4dd99f86893136682b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a143a7e8f44b4315a8e19dac4fc03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf82e6a5055498ab0580cf7befeae1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fa305809d3dc1e696e5cad8ac6357153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb36f91c7b33717e76ff4b5e90dca4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887899752024219f1817107628daaa19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddfa9faf7b604bb893f17d5ba8e092156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b7e4bcd2cc92f8ce45c5127a646b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d03e2d11319c7af3fcbf5ad97cbc83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4f06ba5cea532c761c52197f662b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69528318eb0d2cd85a3a42be3b7c90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a894937cd621e1a691d5dde04b0468161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97b9d505f337b982d3d2ec59f48f6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f88cb5b0271d4e6f172c6556a9cd4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eb00ae919fd260d86852eaf4f8251164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37a0876c29e5f55d52dbce08735819165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e9fdf6d7bf25772b155f6ac02a34b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ce1b88dde4fe790390632ea6f80f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374e5b1b641338ccf43c4c4839fff2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cfac95bc969675ddad8b549172c44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac03ed554db788c66abd3e833a1890170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19ffd5e770ee5bf675628ca903967a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7333d5c1c41e2b01172d1431f0014172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a10581816461da01a1ab6cff8c8edf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d71dec808d22c36ad8b0f812873f73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89363ebcec1f7aa67ea5bced57dd57f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d4110ce0ce5410fba410e77bd751b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417915fa3f7eb1436eb897adbc2f9114177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d954034207dacdbf0c1a1020d1f1a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f492e3ecad13886113240d0ea9926d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c81f07f36f0fa80b595e056c7e12bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8ba9239d9b1d028a589ce8d38bc67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be33a5544ed63ef58210528f51b53b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a44c803bbe999776b0fe022f5a037183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eff693da5a83cc5af85d9e656dbcd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43892211b3aef7c25b37a59e382bc613185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd4f865573aa18bcea7dc83b81fe34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4d7a7eca34a66aa231bf6f6427031187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91fd6bb486cb02bd4dbd687df6223e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2c6da2dea83e4a4d6ae0ea6f5c7ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873bdb3b47b7abd46b0e87197289378190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31672607290c3c5f4cfab61d96971880191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898cc9de1ec2982c9922ff11a02fc73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a056f5b2e55330a814182923a1b8051193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564ea0c2a7637b63d7202c3244471de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e55ef4137337520414c75bbd25c619195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28de7b271216196dcaec5c1873af94c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf65d162076417e402b309a5e581092197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed711868dd5ff9c3a521d031f5d69ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605571cf7684a92a3004931f50d0c7e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a091c645661580348f86f2749db169200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727fb2a9e9c05357b4df0ebec7556d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffda2b2bccc27f464fb6e3884e3c7ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541bed3b79121e7bf9eec29f907e8c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8890b9b7e04f99ab2cb86dc0a82d7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a4fc58d0ab810d25a19397b6159d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334dceca4e5c32205fac966c7c17015206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3c22a286ba594bb60cbcfc7c3bda4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78011a29ab28df514adb10fab87ea92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f152295a306f403acf2d4701e1d14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af4c04b71be1378d5c844c722a68d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe13499e0057628cf7d0e5eecdd56f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672f13f67e06ccceeac4f74b8d83809212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e8df6ab77099c9ebef99286bba8aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971f64e827944ec622fa27e0034801f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d576cb1cd93c14f4803ea3f7382ebcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c970da56b1629052745bb7431c3bcd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738bd896562b48a6eee3528f5728d33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3493c199fa79cf88015481a7b2b77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dc684891542bc8089cad02ab8b0ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e360878c7905d3593c766eea6822c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a0733afa26822327240be60ce910f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a93597dd21da80e527402a17bbb78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65b2de5616619b22f26340c0e61ed3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae106c8493f82b4e09e40b342a9fac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0538a8ed3a65bae57312631b0002922225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4004a9ad5ea613070503de703ffcfe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149273be46956a0de74f84d01ed05f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f0587cb1438daa42511680cab5b18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c4b9064893b432a6edd619bd02f80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcf152e905d9850a5635a5ee0be258230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885d9b61223ee8e2aa98a7a35b7072f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d3aa4fb0bff694b85b2921c0bcae1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fca570820c879946d6a77995e4c6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39171883ab0e9562ed077045b5d31b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248ed9827ae383249b771b0adfb813a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df57b1436b7fa8369732de6964a0cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c726f4939f19a00b273f3ec9d08be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e78e3ce9003493cf2b59f3de26417e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458f66532624e0a778155a5aa3aa427239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dff73989316ebc3e56f3b3cb39f2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ac36aa71fff343c96a4f16b4bc8a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8771180af2a7a072b5db0fe087eb0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3bf4d9a6c0c9139b51f5065817f9c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79087edd52b990087477c9f1ac5028e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea06783721ec538039bb281b048e2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b7966af21041576ed1f8f9d907782246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28f72bad90c964bd78fe9166a40e44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece2baf4eb08f94f01c691397c40e9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf8ba7f28ab8545464cf2184d73298249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e455a0c691a699ac3bfddde66e56cea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d185178205fb1856f840bceccd92e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136ac16b53b62d37b543d41e94a487b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f034d3b299d9b471d4c7b2ba9da3f5b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ad159a80ec6548ba0fee7860a47ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4781cdbf9cecdbf5fe8565de1dddc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438d036ebb36c094462674767d6d8bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27b46288b7cef303ef6839be094d03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44e84ff20c1a811516539461bbba89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23bae992ec0f3fd32265c6575871bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b67503421e7ee9215a10847961689c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0079e2f015490c18931064dfa1abb41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab440cef5cfdb3d6eaeba262c4c4d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5290dda5ff2c57ca3cf107c5f45a646263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c718928a4ee98da734e782f4c4bae21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0435b51d00ca706544e93e90e43af09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a102af46ea8f0dcf413707687ca67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51805b5eca48e47cb2c5923b1e367e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20650a5b83979e05aeec0f5be4925b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42027ef13ba179d4943b3a8bd57696269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b253afad238016e7aea63667219480270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e431b32a8d9c04846aaec20be137a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff3b40341990495ae9f6b05cc3fd09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779cdf3f535f0475f287ad05fb736af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91564d599129c42d31b29d9bb40612274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892686ca539ed978696bb813e96b767275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db9956a190727bfff07a169cbab647276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe714ac1a81d4d6babd2c8c1c23192d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1b5dd6ccb1b3c93b725589549d56c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f421d00c36470adaa3c3103f816ef31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df967037e5f45ee044ad5c95f41b522280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfde09938d811c593da1d511c9aaaa0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f81880245eb349e81fe9a60ded358a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6c05e53c694ca1471f3397324368f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff752204e0f8830948888657182e05b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0310c909715d3410add42e2a76fa3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952b759c2055449222e6fc7337b8ce6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c05de55c26e0c7a14a23ffe65203b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c7fdcef982117fe96f121e3b283e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a36e4ce2a36bc2eebd2457b74dbc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdf74decfe25e9122774cf478a0b81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c22cb228e6b065e677ee8857f2613291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cbdf6229d8c3a52fa3cda98d47629292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa546bc07e1d2718b60720bb5c4647c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad198143b4aec1d533fcc908c51d9b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6897f3ccfdccbf3ef62eb73455dfb81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713093ef91c2ab127ed256db6a449b06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9775e1b10d9e3cba7a86e8ab46d3629297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20a3ac1a049f6e4fe5ae586996b873298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a7c46b706144bfdd18cfb110c9dcd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e69f610f47cac9e7ac56ff47cd8cb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d298f6e3ef28c1ce3e4438bef2258e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab91250469095789b5e0fcecc77004d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f218b9a95405977fd90562ff716623303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f78502379a2f63e760806495a8908304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66d2d73ff918050ebf68a3ace6b609305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45347473601d3e7637c711475f5183d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a99a4a85989c1e4a640d3b0b571d0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bc93d991650fe8107427c9898615f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c99c5fca3ea49e5f069163f041692309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdcf04cfb8208bb2103f4afa04a7b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25f076a902cb4d49864e794f04d551311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596edf2976618920ab90df27605a8aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09ab21098edb0daff678a00a47ac74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c6eaa6893a931ddb9afa9bb74f3dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1905d3079fd7c10fd92d57cde489bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c55721fef843086f44724fba2458b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8fe0eeabb0d31f1d906b143e582a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa315a4ffe2b385844af6fca5f8c841318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcfeb71a9e19d36e7e1660b387973c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50095e8a0a743b2be5a87ecad0dacb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a03d57506568ba2fe009b1e9e3a1f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052184bdb7079f09b281d107104522e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eee69ab178fb8324a95153de66ef80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941155814f536d57c84003d931be5d88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b471480f9b18fa3f0b431b4bef5d17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc07becf7b439c9b55f0054a947065326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ced0a69ff1a10735e8313d523e1a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b30d3edd2b4ef332c968d839f2f1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16c0c5410888e80fb177e2b4ba36b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291767f81546f3e693ce84eb6042b1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b6c7bd6855176452e2325bc242a25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd653c4abed2322fad21519d059b0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf43093b8b4b03e3de1dc8e57cfd9d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b407cf762daa892f43ad720d39dca19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be32c67387da05391ac7ac7fd558d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430f3b5270d184f0f415c46f1bdc5d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cfb7925a9de3b41ac6924f361accf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b1ec1f813070461858a218d5bb91e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f5c0b8b322791107ac7a0f68b29b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5187dd49e78f48247e9b6b7afca121340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a443e15fd1317daecf2476aec7b9474341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013e2daaea992f664eb6911dfec2b8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e808dfec064d706ba8ffa7786d997bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f91c36dea6bba499b6ac3102c796a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a633b9b9683230a391456924809c572345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91107a6124af543dfd2b5a8eb81878346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120abaa5be5ca17385d0295726d35c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646105e208180df59ee0a82087ec0df0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd07a3bb3c4b6f0b2d02b6db1b43f79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7582ce27038b4a3eba007598ab7be7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705b8368d84eee683c6eca79c90e61d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afefe8809f5b145acd9652838425d9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26be31b8f8dc53cad477c7cbf4d41d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963b6e641b5bc85864ee5860a619b26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d86cf9d31487bf6cffaa11a01e910c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584e168c836799096ba7d970c8276e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016b69ad7ef8f2cea5bc65640c47a9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd9f404113c5d6304fae0935ada791358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb1364b4e8ddd0544c277eddd00f10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e881e93868cf37c5610e2f2070ff62a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b71fad9818f5e4dcaf7db2a6a2c46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3719369bb5ffff823ebb9bcc4401d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf8aff6dc32cdaad2356472e048ce4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437032d2dd53299bf93a8dc807cbe9ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf498509e629a90d310579fc94e5aa8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e74211ebaff6b31aa48dec23e90c75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b79e42d03e32cbc3226a7c141a9840367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272810473a6b9df6967357d766cd6592368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e578c09f779c03a1e30d156f1e591369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8a714d6fc73794af7eb060b3afed4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea8db4b226631d172fa12ac344c16d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23969295738e57f506ab0b793a9d6644372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b41a6cc4fa415abb9c90cb2e63da4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81638c66961a6f32a83c10936c66175c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20b1e88b3154175e384331b282cbf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bae960406da676bda850d8c92119d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a069abb38015161561ebbf57011f37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596987e975fb48d4606b90548ed5266378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d5bfd1785f2374d3c52dc0d32f4861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585896cfee89cf570f0dd425cd091992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e3787bbec3e5010d3ed2c5412b99b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d84acfc10aaa3dc3dcb520697bf2c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6516b99695a60159d596a934238e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b58558a71a5622b24515cd233cf18f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420d2df859a4e160495fb2df91dddbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12126433dd52e2724685fbb841e2f778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4fe167a7f82421d4927f1a904f77d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525bb66979f537aba25a0a70cc6eff110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768867ed742a73afa0854355690b571911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fd332f78af2601c56cbc06017c8a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f900745b20c0189a97693cb499c0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b5e1feb30b09c7e8f43f6bfab443b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969cdd6a622824e3709993b24169a1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef5452b72f0e578d7498bcf0a4de0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b8c37b510b16f1b6eb70ff347fc1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c1e0846cc09bed3a3b7a62c0b66ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b20e9ffd72bf7ea156a1e7bd977e1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67820a466bd85df66f69f4d8872886c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ff93b2b74ad6c51c5c854adcc9b5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2496f0662b91eb5ff99c8c1424f3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa264a3e4d61f7dd43c3188790aafe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389af2d79b00c39b9e190ed23182a82824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db616741a6fa503cadd47005a91fa3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b0e25c9e80e70d86d94ca0e09766026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b577d7e6b74bf1efe28a195f13b588d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e78bc58bea8ae0ba82cbb161eb40d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b792586a4df65f6117751ed8712a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677e98e353b03456f8d0811eab027e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62b38dd7c18943447cdd1fc504104f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa193c4f65bbe741ef3648fc00177fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a1903d180954466ddd2ff19aec79633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc5b6b0cd58a49c31976061074af3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0534fafb38a23a01baf8ff4962688135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae213776b58ff4a4b4649005f1f0ab4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ab9d657959ce69d41910a13fbe19437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca1c2f9ff4247ab7a35d1b6f53597338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea0b7126e85876a2fac87237840f9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc541bbf69622a4382d2f1478067fc9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ece1ca0b4514d9ca2a7b01904df09341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2018502678f12e808d402ec4667492d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be328b333456dedac6423edf27261e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde97ad288c1424e986b3e7eee11e7fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64404c9aa527b1384a1bc4b347fad145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa213de8f706d43d14886e5652dde33c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e201ed8d81e5e350a0a86588586befc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645128a6276badc3a02c7cde78cecf6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bd397379e4696a58081b181419d4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad256e9625699c3731fd1a6375ba4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc02fa33707d43c46ae709b6e9faa0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f55c2bd1f1f90fb461dd7283a79f0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2581f80df992fa16c3aa0aaab1c9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45e4cdaf6db91319b313c25584cf3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2590d0ceaa337a77ad2d8722da35b6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafb390a674d7ee36cc6798d205671656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3d2f42f28e69fd88f8a8669af41b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291602fe30f88ffbba85d2b54f21838358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637498048f3118121737a81d029177659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242192b3bc92d4e96b4646ef4984b7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23e0c34c3f08207ef0be8328e6d32961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ffbdea5c76d99bc154d29ab5d923f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6524f154540f4327efd18660bbfda0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4886687faeca3602abdd0184a0e92964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80ca9aa1341b9b269612d421f4c80665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a0709bb0f6d635d828ea09fd1509a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea8ea6c0ee84557fa5429fa57d14af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a731fae22519c2d723eacdb87928068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59306f5754a4f24c4760995bd132033f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ba3102f1d01b4da2f922a15c8bef270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2109fcc533c78775560fa4d07b06d0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf8fd46b2c8eb070fe5e36c9f8a40d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58b00695e095019d2a518bd88564d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06bab1112cecb4fb80228e807752de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dbbf00cd32619cd0b744a481ccc3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2c2ae94fddb289f093b79e21809cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7809f19143d3a31dc7836f4b93ceb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526dcea203469026d99d6fb58157f5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30cda08e3341ef66f6f34f0982fd8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93290865485a022bb14daf554f3687380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e32bbe46047b604b53ee32622850d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570334d13b3d50b0f27fe0e575360d2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70d7e54c91c54804bb678bd5834ec183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffc78ad80ec391f8fbda5a08510d2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583d4c4b80881d0fad67c926011374a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096004a7f683a2201ca199873ab089486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3543d8e5247b712170b5953cb8c9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087d4eb907575735d1eec7c1f4c133b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaf3a204b0783fb7563bfe72e7579e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07056b08711803376106238d0e36ceed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e4a688d19a891e83522a526b3052b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995a6ce79f096b604f3965074dbce0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29e7ff76a2ae5466c781265ae5cdd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1589f9254c5623be0f37dc69e78d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54e6a3624b0087cc867a5348e2ff5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a16fe844495501b764ff88155c8e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fd372a07a7a28ec593a09dd32ffc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f203cc584b3540794e661855b2b475198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0100c15540253ca3807acea9db38a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dfc9d101c813546f7c1e7639d8ada100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07638787405368821a6d7bf8346ee691101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa013b3a41b0e8afd85000bf59cbd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bb8bc5331e57850668371ab6b7089103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5c5037433bf9918aa7c127167c5c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab917aa337d64cc8ae225af188947fac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b47b7b64e9db616a1386b2fa73ec32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8ce782858ed476c6be3749a998685107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78e112c58799c050bb0ca8b6d81c1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a58a9aab711f06656299643938e321109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9e37b44fe5c3b8436f3ac8e3aaa87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02afbff89684ec549fb1237c2b3874111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c857926dc5f76195673226b581a05f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f743efaf065089eb11b35d98c9a6677113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e155b3ba70167df6eb80d27c2ff4a2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19967cd3dc774cf99ad32790da7444e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a73a4fdb93cf007d2983b2fcbbd0b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e751bfb2516e0483512d5adebeafb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013a32542fb4e3441ec50f15d82504a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa62e00b87cd5d414e1e8e9f1e899ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb984e69b904acc4656e52157f0edb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce631a05702201d027c56be99d8e97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34469e8e964b6f0a1c6ec3fdc6e5d7f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66c0a23a6f3621a52de9ab2b61beeb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c4dcc6c887cef508cb69bb8cf9744124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60a09a8de0130dea9a86b643856ec1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598a8348c94346fc7460cfcfcc43b1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3cd5a74a09c063c168556e4eacd2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50e2aa7957eba7d80c1ae7b0718fd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e364233ef9718bdfb5b4e8b420587129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce025869301033a612397fffad6c1877130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70727f09266fbf6b220e9e29da505e16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b68f1b9689c8a0f27f8e8b4a3fbc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362db98d6d3ae44bc2e6abda49db590133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df20d5761249d95fa5cf7d1f2b1eb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a292cbfb271ade3db710c6f50f2a31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c30eac35b0ee26ae7fcb8b5c70c2d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f845c234f4d865ef9be58eda0ff8c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7657cc528809821f23434a843ac0448138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5e2e2d4593f3d98311e4542be44e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248493f9e8a495877fb6d534e06d35d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baccd7c6d333cbe49a39452de4c7fbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a86e5cdcdfe90bdaf7165bd6ef31f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73dd962fb71a2df7ce54e3a45d8f2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4070aa0d124caf096efae450831de6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f3fb38d32be7cb6852b8cd628e1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b4e52cc3983b04bbe71efa9163f5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a55949deac079f576add4e314d17e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25dd778b551c735784e36954bfffb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da9fbc033b2674fcd5efe74c2592f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c686dd06ce4b73633a5bc2a41eea1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e35122b175efc891232833afd40698151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad49928f605cb307aee45dc4315ea1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dad9a9dce0d553360e6123a5a9402153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f34d57324e52e3bfe1379833fa600f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc99c2139b2dcabd8ff3410f87277e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea792a431afce40348849a39bec6bdad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213870c8c736d728e4532f2d3978ed7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8e310584c62f89a664e7b05c9c652158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537fb841d628b0d6bc52cb4c45de631159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e072149eeceb85b84419ff57d04217160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d19faf53bda5403a9c5ecae7db930f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cb2fe7781f14ef257cde27ca08b98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff38165067bc620f057a1c72a1eba23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f15a1a287c0fa69fa8a4875a1e375164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c376062092c2dc4d821c18bd74d81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaab67c1bced6c972b65547c30ab081166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db90454f8e3b0bcafa8bac47ac13fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1341d621a825d2c2cfb84d4cc1ffd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9556e7e7126a763ffd1d860441eb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26085ced7381caeb0948b4f803113537170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1c4bb5dbb79dfd695d06d4a61276d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bd1b749ed943045a366495a688d49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dfa6f62080c844b59fe09b2df4c7b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d072bbca15791264a758d45f6b2bee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5cd62ef9f81d1303396e24a847a79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02a6d63c8c481e21fcf3bb1947be26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847466e6dc5ce437e6cc45cdae773f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5f4b489b995b27383198f73ab7f1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847681b7b65c1ce88afc24cb710fbc21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd59f69a1c97287bb1111c5076faadb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48af4ba1dae94751d67440caebdbc77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f11a1707a0912bc1e916120b438462182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff609fc06efa5a23e3d0f6d2a64487183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff52c28b2acdf4b954bfd918c1ddcb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fedb394724ce1f0cd63945641b61d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aec8fe08fb038b8345896b77004026186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae4a0fe284095bc75b3d5bdfecf792187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0e2760c2fa5566140b7615d5e7761188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e621d6ff8bebb898a9301cbfed237189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2535213c9494359ae4153d4f26bdda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40718b65bd41441905572604bc1e53f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727c56902822e2ce9311dc648acf81d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e17b89c09092eb721f51b40f97b0b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f5d246cf70268cd160a879d7c4c90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ccdec32fb6625ba258867ef3ff188195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7d03829046433f5c73789abc66943196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54060e184e169f2a4d3432280d19db48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98f647c7f7a560b2ffa1a7147f301a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360b2e63c3c0cfa8bf3ac44579156cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8c3ec130ef05a53d976b498010edc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2167f6bf3a3104c10c49ce0e2e49145201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e1af663713069dbd4368bbc559082202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f894825ab7b0b62602059b3ea833e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b168079255a64a14142792f3d81ac6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d9cef624f304ff0e66aa3c4fbd08a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247c0588cb6a415c418280bf436769e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7afc094d171448b3e4c114cd56d72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a417a38998b65681c952d684a6c86d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45a4cf736882ec8f1c69f6ea33ff55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbf0b15992102e228e5ecad999b922210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61056b2770b916155db16e4b02a84128211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513f72df2ae32b765154698baf7cf9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde6a05d47a0935832f5ba7937e129e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69280769ac5b8153f10251364fba1f96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898092117617eb6dd0f718240c79aa7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc3ff0f76db46bc4359a3e0ea8a958216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dbd70534000758907843c8a2c6f4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1876deca663a4ec8a7fa96e2be8c0a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535aee592c6cf4ff432e300e45072a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d9b3bb0785792bbaa8554e6179d7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c6598c40bcd9e23928da27e480ce9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc690cad4d29c8f58f512c845b9ccb91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa382840b8fb0c7966c7ec63d81656e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aade6c5e901a893b4816a45b97deba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e6044a587aaf4f2759ea7a77d89ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2bb4f88141dd862088e51912c56a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ca6a2f3f0e7a61381eed15dc79905227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145211b9f1fe1cd8861a94b3eb654081228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28382281eebbb58cd915ddedb1bab478229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f040912c7d883ec45f00183bb46b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ca6aad7f1ada0e4bce7f81b3da4d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1378ce2ee92b1f21081b124edb4fc2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf37bd6e9906ccc6d0c92436951a6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115f797f1352f98557625fc7dc29670234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4bb551fefe0653330a86d32add82c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40a709042e5f2dd135a5ca243fdd62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1141c4785f69ab4c809e248ce4d0e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69ee8de43ab149e7685344eb2f5027238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69d28fba6f686015ecb1f1b3304213239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c2530adba8addb05de42a26400a5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6f13c46e00b274b1045c2c2ae8ee4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a206f5cab755ce98da18f79d3d2622242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1652e8362a9bf1c6801ad8da5ee62b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5a0265fb0eaeb3ef25832699e416a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9849bc88fd56122100be22151be8a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da264cfb3e863acb126a92fb3e3cb90b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa8fc65609e5948990db92f2d7e79a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb4c8460b89501a833748f2aa27512248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a631c28b04fd996ad4ced0f103d7944249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b0093cab5b97e560179c2fa95eb19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f728cfb81a3da085d8f7b8fa5f0d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126fd37e0859a7bdca386abff6a7046252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f20697f1ff57fb60e7a51b8134ba56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496ebd483e07072d9642a89d0bcc357254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd159db6bb8d91288548b1da773b26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea54aab9037c17fb2be7e63cfc1ae31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043560d6f1573096cfb186abccfeb47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5e25fb886679f4ac4c3f64f126c3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069531e61684d1998299a59798ac543259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbb7d3520d7d529349a962f38dd49f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b628061226c67fd09f06822e1ea77b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bc48557d95c22453649fb1b18e45d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d5eaa8c5e15e1c452a2cf4803b703263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc7af0a7e252eb769f255a332d9de7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777b4c521671bcb075b0c318e44b9a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c025839bf17b608209512957a4b658266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf993df71b9d729312a93a40fe12280267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9121eecef08803499af3c02460393a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d433ff35e41a9ce95feb6be001a811269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e099bf732c126c4c7aee5a18ffe2ead270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32be85fb8063531ff60fec3033d49c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c53a6c65a6bea9072ad6ebdf4566f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3cc20ea1879e4d6726b603d32ca9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaed5d02fc24476f13a7e1eef697c2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f94a7029f72248ab8d2343820c3a2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b40029bc20c3363f2d8d3b2d8e9b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48359d37de41f00321af52cc3d7230277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00bc398be46f9c6003581e34f4a805278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0db100fa457e162bdba438f69b11d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9498a51e174a90abb5472a916f457280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cf9c5307832b07e2d34d5ceb8f158281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fa0967f724446c26d10b059467e12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37fc046697cb2c1c9a671ece560173283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15f1326c4263dc18a8d50087948f88284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56007554000938905344d85923cd2b76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d61cf638bb85a63750b29b13e6abef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da220d5eb747c3dc4e573594da64cfec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55d2c4a06644c418d0dfe80cc2bad2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20691575b78653ae9efd1237524e009e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0fcfb8fdf82d30e25c3f362c0706c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d9f72cc8c69d0df21e8294968281e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea318a3c8b20464a33c9a399bcef788a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e78b681d5906b39248a292c9f30559293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47848fb056784ace4196d96d70ce50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3ff27edde5c2e7166547395d4b4b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c12e10d9b33ae33d9322cd7439cf5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa0e3db2d2d002a6c9295eadb9b852297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bf5e9f7e3823e16493db9a1e46f45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4410080efbb6a246b138f5dcaa510299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64c35cbb080fa3b396c839b8249844300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b042dac1c9a355dc5d8bdae1327333301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199105859f3faa9a5a0db3cee686153e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def79b4ad00d992cf2931f1aeea43f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc168b9dd4a94163c5b6d5b32cba0b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a68e330f70dfed0df0b497c44a3a8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe6f9682237e46c72f1e69915095da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909feb5d4975cd66f2c6264b9aa1ca8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137b6d452cf8b4798c81b8e2f58ddd4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffee006a6c25e55d2232e0c5fef52f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578a42f28622b4cdbc6e4935fe56a87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135b9ac545066df9ef9251ccaadffa4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985f10bc0a2ecc99db3107d89165c42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476db66a07859a11fa8ae45ca63de10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b617113e48076b37412ab550303e3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951aa5dae86f92baf8dee1b50eb8691315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059909de8c440b7948713c263b6853d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1dc0cebd8b8edcb365bd93f64378c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0da315903b720e2f33b3cb12ba719d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652707d0c373789d0df54ac05af48a30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadcbca70685ad97d38b160501cc171320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb34c1fca6e5fba26d87b0a19aba38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55770f7a06b3934fb37aab9f7f342bec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825444537207ffc7906705b25dd76ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85597535381c75df6ef1708f7a4234324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c90cbd7bbb75b0f264f34da070a30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a2b7927b4563eb78272f2555b008b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077db43b0221feb5c7397be9a2b4c78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc5871a13ed76a2461346d57753bd2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c9e292bdcf91ba000212a07cd9d02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4bf91d55cb646e2afeabdde4bbabc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faca31a131f3e2c696ae79f18998ee1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b02526634656abe41d502bc442e89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec47a1ccbe6d7afa34f5224943bcaa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6142a4383e83ce96af304f5418ea1b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e8cf00bf1df53a794a8b3d7f6b96d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da692a47184315db78685bc277d15d8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb84c24e95a1d549f480e9131cebf7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7dca5e6b367e5b803e77e0b16f501338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f1eef946ee93f95cec45879b8cb37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43bcc03823c26f2d3de12ecb3ff082340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563918b745c318830206cf3a3d49bc65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caa00f19fc143513035aa2c199ac4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e4b4d3c4984c27e82249b2c3c3f9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93baf100839385fa2b1cebee3204b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cb11bf265099c801f7d15bb8b6b53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177042c119ad5052a099b7c752600368346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec9bd054892e3b9e8b0e85d8cd52f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef129a766af5b10616c56700feacd0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb998cdecdbe99aa3e4cddf1ac453e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293f776444d18ee48231eb829c7eb64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d8b095b084928b7f39ea63e4971bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b2a75f6619b12724795b140addc51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fdb4ca6a4c8f01e900c5f3088a53e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e342f9a9ceb47a440de8c198257c91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271a4e866e4f958e85fb72df464266d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e1d7194b80f0f94ed3914423a3602356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9383c6203a9a813e99cc521e6faf4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f18fcbde3523467946c1cd4630598358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020963777384207a12075c23e9225f37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0ad2b5c7947b1140869096640082d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bcd72875d5b3e71bc1c7f18301e1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418e5871590f45052c37798fd1b07ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68164e643ccab5caf899e4033cb2d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8835ef680c382b3148880d86905d1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8d79aea3a90ad5b53f751a2b3b32d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09696f709654958b2faa567e4e8960366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4018820beaaecf3e68801bb2c55ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfd97b1719332e6bd3e73f1d44b6fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45002cc86c3254dc9e02b118aa2630369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da504526f1664289c8e8d6ed7de9a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e807bf53c3deb0443e0337c615876371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf45a1a409970c1ef2b056cf048279f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a6de8b10d59cc515acb5c0cc1099e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279065e91a05654a55bd10a4a3f8cf3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fd037fb2957ea0b019c1440e550e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd207da8b8daf91698c056fff38d4cb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1114e83a5be4d571cb37a03b91faa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e477a389311bd85579e31f004ecd2378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>