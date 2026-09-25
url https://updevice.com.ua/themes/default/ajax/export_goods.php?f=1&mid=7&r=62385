--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696617684260ece41178552ffad9e9601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe219c69cb05a05f89fd4586f46d57522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331beaa671372801131c0cc4a84ff71e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b06abedea2af4131bcdc1c095390cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab9665757d0916c0ad976ed3dca5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58c45b3c770b3ca65753ea7674200d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5633201c8605c327db93b3b6599e0d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a66b2527da83b90a7de75a59f7f1c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9bb5af2acea643361c08ae013d8749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802864bca303daca53f834fb187511910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110fd6fdca0531a4c5bd9d2b7d94dfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e32caf7ae6627b99ad28f70f7befd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84035ff18c28e2a94dc4ca234f847b0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c67403910e907cce64101bb6d5c7a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d4dacb305ce80a7dffba22237864c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269f2653f75435fe79f255088d312f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4d967c43a2547f61cbbf6d576b3c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a3f685674eb7516e7af0f4307781418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f909bf151c3be91b42e26ed869a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267fe9cb4b1b7e7b68e5451cc430a9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5975348cca5f43fc24c53da56823c0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207452d53c4bc8f1e749701f1ca531a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fc066021a912cc54de04a35e8150423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc47bbb8fcda2ee721e1814deb08a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f1cabf01c0b2e15462ecd8dce1ab525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38466daf80952a0a9833ed1280bbadb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbafcd0b62f5a5febd9379f08d41bda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95161a2578cb63ae0866799c8a3ce7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f928fd2281829f30de4544b409ea3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d79eba9ef66b10f767330286a2fdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142c668eaedf720983b8711ed89ed9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338f6169fe484f28c2f6e402612691432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f50797e65eff5104acb694a32689bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e44fa08e6d4a07c296c0192928d82834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f21a04abfa48657908e4365e4b04235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d24c7aabf12a718089d35863564a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964079eb45955c50c187d6f885b0eb8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b88b06fa0ee828bd7041f2cee3751938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade67a183b49f9eaa0b9e5c79a6c10139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7a7c7eb3ed163afc9721f062acd2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a4def05f51bb537886eb5de71b6ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3830ba99ae1132f8c4e310239c1e0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33ecd48ed9f88c0909969bf6d66cc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33d9063e852ab3564d55da5d6dbf2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eb7e10db0a682cff71815a6e2c5e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b14c4195f79e6f096e07ade3c4277a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546325fbb6047d96c7693e216e78eb5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f5a01bbb303f6748864ca593af5e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452981f2e1fd26c83374b0533ef0c97749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec27267897dbb02235197427d6fd54950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0667b4bfada5a8213caabf64895cc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2c9b1414ce6d1a05c872ab09e6a0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bc0d3b6f990ac9a9cb11ba74a44ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdaa2d5e9f1c41c87853018dce710054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3872740ddddda0edd62a8f892e7dcea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31412a98138305cf7087ec6cbbce9da356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c6c95ae9bc978f03591c34c48c18657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970d7d47f3c82092f42a45354430c5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e01c58ee8b1f62f6f32e8b6c273af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7513a7c3a09606fe6fb99be718adf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173b2ab6ee0bcbd9955a313d808fb1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99a25f2003c8f13880768643a4ff9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce01bbf43b63235df15e2cf2ed038ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaf22570a94ae3eb101656008b382264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6628758a15d84a9e69a1adc0abb4af765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9936aa57af9b2128751065c582a4ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29977f19608a7aa7d3b2a2a6f41db1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b459c8651bf83f122b97e1ed14d93b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43335d608dc47d237063ae6e4868efa269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866f19ef8017e024d209db7ecee79b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8f2176a51701c782c489af64e697e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8849549f382e96330a03c7976957472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5da9d3dc58009499289871f027491e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc083329bf950904bdb2873c2f8b1c4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63370874f774b2a74191d7b589f3416f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26193def9bf01d281a03627096691f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dd33f8c5fe093424ba80613b6bc9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca03b0787f957447bcd3cbb07635e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9e75c845481170f2699180559881e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefda773ee8d0507fbc1cf7b5a26b73a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948def31e8c0bae790085231cded07381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ae1ed185c9c30ea8dd350455a7d0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4e540c84ad9e62258bdb00e80a72f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db96cbf60facbd39666d1b082467dbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cfc72f22e450d76e09f1c11e7b28985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762e50a11af5f0ffcbe79ec9a2db35586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aa33d1edfa6d76e929f39b2496b9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84078933c537ceca5cfa5eba4a92ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92c6f32f5755e4fa8961f7c07160e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d513d294e92b0da6519f65741fe2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d7d7d0a0c4d1810d89acb2971c7f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549736c0afcf946b97d4f0bcae47b82992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89952a19b7c12a4fc80510976b0b1b2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a19a4d8dd0d6094b89ae5335707d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e170ac968863dddac90ed1bf9d97e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92a30f0ff2aefd090bcbb9e17b46c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37136bfeb507dd98cb731c4b4f051197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165481bbc7da4033ffec7b211aafff7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa88284dd007f11756ce09e81c4ce9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b8c7f58389474a48b13da534c5701100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd15bf281833f40c142e9b4cce014b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd1fe634c5d5fc1ec842fcb5b3b243102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8031e52ba0220731825eed45176721103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599331c06d75a869935fd9c18b5047a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a428b54a77c8a1ad6c501963ae284b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda78c3e632df64c83c9711288811c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a76019efaf6a8734a1a18350f5ea7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd4b2cb6b9b25dd7198fba00dda992108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc455fd1c1a18fb5747964819bc0b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22911b89dc117e9819d587156fda7d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583eef836a7e8ea7cc6508dc2289283111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c8fb920644fcef55b96e780a86660112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c55bab7d502a6e5ad50e9f33358b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ba71215d20c64f9b9f4d3560c194e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaab08cdfff82f1fd137c00f33802b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa16a5d5c8bafcb9227630b125aae74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e797f4313e5191c97bbfbaddaf779117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1fb8eeb6f779519cc255f5f92125d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00b42aa94b23410da4d25637254f6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820ae20a8a3f08dfdfe0ebccb57fcc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f76192545a51d5361ac1457dc5c3ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed42cd180ab2130e0d8ab7e8f4c4b53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88107a1e342798916b36ac6794751450123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f38d1ed0f90b7a839d2acbe55cb6f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5b10eb0a0e629b009afecbdf782b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe7f093933afc10d3d3044faeace0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d1e6c337ec2bd164f54928f44c430127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6b1a49701d1c3e320be0ca40d60bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f66a18bb5c66c8b676426ef0feb22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c1e74fd9ede6a966e5348a0def573130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dcd8257cc259a3701133867ed5e83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0162c62a4ed2b7b3641ac34b66afc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9d9bd87b835bc5a0b726ffdc8bf6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229b263952eaa84cd7e2446d0e20426134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e61d27bf00d37f925e314aff0ac39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eed3da4236ad6239b6dc3c85198eed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f12a791c1332360c8c6d1e8b94273137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561e09cbbabd981e7a9dd906ef948fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ecd87d16df0246521572849fa3846139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9590274cc89459399e1faee04ef350a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e94eda7109d7cfcee662dd15c6546f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184ae196de5641539be9d6fdc8bbfe9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711282fa2fc3e5911f04ef0d014e204143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90ff6a4aaf851ce5f85ce29907e9d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f50ed2ed73c9c638d62ab79d26e8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c58842d2c7ec9daadc3e836299236146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715d60917f43206fc7fdd5141347400147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bc4621cd2490986ac0732c1938334148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8bc993135c18f48e74c0c4408698e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a305214728c9628368d5bdd6f6d050150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333be6b6641c5a4003c9b118af4f6399151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1f3fc7c4261b687559019e20725d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4716f79f14cdd52e10a9783d2f1f47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991554e3f6838bc8420a313a98f5ac48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b28faab35e7fb4ce8d1074cda84338155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3121cc509fafe003f76816e302a1b08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355ca2eb8a4f8e20cfae9a321a57b7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5689f299e9f2e7c408011e62a0d4cdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aed406cf0d8d3036a0868c13668c13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e21003d2c3c865154fce0a1f78d2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0efb1dceb0e1c81f4dca5ca5f169cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06278d667f94d8788b7d6a4ca65ad6cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017163d0128a0a690181d303a90c1416163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b8bf87b037593f77dcc0eb42a6087164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3366bcea8d84c1c15281a27561d8064165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcb58e97263534bdb4766235380abc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee17db514c8059f03c16f4399f9122167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e2f3efeda56524808890cb008d35f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24189ca495a7733438fe18e5261f08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b60ee90831545466a63637f6497457170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25db1e7a7c6d6351341b1a03e4b9786171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fed25bd78f9c80feea108ac98e8638172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaddceb0ba16d36f96255ce701c437173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3948c3ee7d03669e83b49a3d790ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f5dffdd1c40bcd27ca75e1049b377175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682ac52090be7c575fde51c87f77555176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9634e924f085a2ae3191f487949f17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dde6f51bd657150bcc7c5e7f30eb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e989d54b13efb3a347f3780b39ad03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88bde61aa71870e8daef4f44c8558c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ba4b4fdc62eb090060622a820a31d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225f236e567772e4f5800db1278a0d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a08f810399dfaac062ecbc38505d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6a3531f3692b9ee7facf477e2728f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3773b3c65908b788eae047de2e6200185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd8dec9a3c55ad56a392883c0cd374186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d30b4956c7f296a956a76a0aeec431187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af00d170d02da433051a1be8023400188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e52876963d3859d88fe4b809903fce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b4efb979cdbce98c066f0765aa436190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651584ee3c67d3fb265dfb3ca945dcd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1804f4a2ad6a62d152b19de9cc05ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee952bf45b838c2a2dc9be46d5a535193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d668e891b0cff43d3b333ebd6ed28d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd25aab6c4027447dc7392087c40b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c00d1968a708636de6f5f966eee5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e44b6a9e51541e705805f44d0bc8e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2ac3a7cd89b23a801a8179b7393ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72a5e306e38587eefe2348ee12e689199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948268faefc85a3f0d8e18475a55b00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d554f579247a5035e69be8bc99b5e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896c514dd54cd93e527cbfbb310bb0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d0a42220f39690024c3ccc4b0c3c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbf93cd1db92a28349d2d97f5a5815204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bbfccb21c7a3d3ccd3d13a2e57b5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32420523dec576815b008fa4db5aba37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90001d258a54d5487ae09f821b757c06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73655d95d22ba5eaa1ac84b48966f84e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea9209c873e66b4e0206500850d661209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d3e06f2856050790a43619210bbad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee32c98f74fc2db33a7a91e4014271d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f431ab3e3d02aa2184acd3da163c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21170935719164fa08bb3e1948cc7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933eea9e8d62530e9dd7db3e1cd8056214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aa8de244a04e41932d6e3c9dfdfa7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0372557d7807ded68b3964a0c2b29b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db353257a71d669990c654ecb5bafe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051ce0bc5ce7a108838e5b5bcd9cdc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69568bfe6ae2cef7031509958848ea82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88410d943a7692a4c5eb4ea51a79cba2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85e4fd4baf5993c45ca9c7562a2a99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265458779561a211baadafb9e8657c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe436b00666d32cdd61e65aace807e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5dcfa86185cb5530d9177b47203aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854faeacd9e8d13c1d239804be157f3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5a806138ef2d412cafc7bff6e4ac4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590583bf2e3f2c4c81f0b617ecf38667227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e7ed39ffea9cfc3822f51acb858a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb58fe0551561ba893fd3adebabf7b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad03f5e192f462f812cd5a38715aff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194b95819bb09f4a69bffff0a177582231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086af76af8504deb39ef37611bd00ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a1a112d496635fb830744fc5188f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc224164fadae8bd5f0e2878d048b265234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617f6374da33632a20fcbf36e928269235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bb01622a523ee57dac86f7be2fc3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705c81fc6e8633b80b453a1416b52dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad423be90c79f469d3f846f109383301238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295196cf1ca79cf59aef8163671278c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40e9f0d185e8b902d16a9d73591f5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25730daee898496c86777d73b31836241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ea73edfe58d70409d93ca717332c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aa7e89602cfd0192e2ce19ca2c5e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e40723f2a67052102bdc67d147c91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00437495116f041786a3e197b798dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cc2c283d89416331111634b2fc7be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0ab89a57b2bae0776337467142f97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96273076426a3ccb364feb62a0528b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeeff30d71fabe0d81a109245d845f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b896320bf090ba26b2427b6a9bc4cdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b41180c305e952723e83dce560ee0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe47473fa524c349c13cd3e7b783e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbb4d31cff8eeaf9f4843e37c691cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceb65d15e5dccb85c8402954168fa3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037af685794e59f24d684dad9fc023255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda19959e0b68105e4bf547f75def26a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f922a44bbce2c5a8e4d24cb2b0560c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043d62bcbdcb2e390c9d7854ce1554b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bf348778ef98203d2e31e3b9c8573259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6de8bbe5e793b0a36ac28798a168e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1823d9541d1675ee78d75044cd716261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5829c52579a873cf34b3c996d14a37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8052c635a53a2a1d03a5c765f97f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee9db67fcd4a7a26c2ab5c6ac0e012264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf862f95792a1b658e36a180f4a84950265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e0b83b711c0cccd601a0b03e2a3c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd192aa4a98d9e68b3a069ea32eddc54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9d3aa144c1a78a3dbd8dcabd5b10e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3bd0d42ccf1041622d4ee7d06ac96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffef17227b9fa5db7341ea6f9f4a51270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798ff2515d72edde72554c7358745d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7069cf1ceafa6836f77304076c42fef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3485e484814e27cbf74d0055f006e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3da1cea4d949de0d1ab6a8fe1719f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f122bc2e755fdebf68e0db34479176275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8b189eff2696074ade82b3872fda6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212bc4906c21ab2c926b5210b6788c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512583338ef34790a7794776000e9b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eedc3656131f371fed68c97bc7631a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb39e7e6449550366d3cea101c5a894280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd01b0a8cf803049f31b9a140cd14bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd668ccca13213588240662719d706f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5cc91b774d0f28102019a62397544283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cfb32b0d3b8948173a79b3143b3ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db852275d9a32b37cf902e8f382527285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195e72d93f69fdda70cf7dd8cf683ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d379885384eb06d8c1601bc446c9c1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b71729658cddb37d3449ef0fbd0019288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c7c4d5094cc81001b32b9d6b10325289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6b11426cc15d63f45bb43a22cdebc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24da1bafddb66bfb9d8d9f18b67dfd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c81306cf01fd8a079b09d7c596604292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabab6fc2c08c2ecd6b8d256181435c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ca7f67c8b95254963b25d788eccc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d119ea25cf6e96052b7665dcd6a8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78cb7707d592dd5258e789663a7bd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cad92b4cba306e0b6b15038cdf344297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408512e8fb521d21ede61115541e47ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a40b9bf83c200f1861bf17ef6e5622299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fa3700a1bc0f65ca3ee8fcea0cbcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc8f232f6ca608dcea8d90c8615bcc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfce63fa2e548c4f19a6c73507d022c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87b5339882a4aadf11493381e519dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad8b4ee50e7742d278911f6ce37e9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2ef2614858aa2f0d51048fb2d77b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77cfce3a520f5c9627d950f8f84ad7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be526f4242c9cf6083955086f3029cbd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86201e7410f3e6acc077a58d1fc7456d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4db31d72d44e83c47f6eba46fcfa5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a5d1973670a5230f95bdc652b1957310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3d55d8cfcc2d7210801c01aad892b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b268ee46bf7367c877d5d484b2d59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58320558f5e725cec54c7ddb729567313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aa658914c9d9c7791950021be13d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e7f75739b31eec296602807941aec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d96093163f8c184237487ad4c4580316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486060a55cb99108a8d2733c5b89b82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3843abd1cddb574c6b61ceaf9c66af1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eafbec97895d4a6dd7a17a275547c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa22da1fffe955519e54412413fd68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b3346050c968d45e0653f710cdacf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337d51dbe89f376d5f40b37675c8303322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c409f0c19462861cebe324aefb40c04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e110abc7c04bd3ddb4df7b9240bee7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaabd2650f6ae1754b9587f4970aa6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbd9f738520e01a99a462f5b8b2458326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f6d506f19d159fcbed06873b11424327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65a7c3d512da971534c06eeeb80dab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3d6e852ed955cb2043a22ea617f69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0681ef1191a51b11869c17e486db8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1bea56dee93ae9335d6e45410c67c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570e6bb21c8063b60d670ac2d9f33e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030f56697b6ae37756cc9df896230e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba6a8ad4a43322ad20b35185902308334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d047e9a6b0e14e8a338b0baf48be28335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c009efba8e89ed04c8ac63cda1968336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69ec5b62f3e48f59db0c9bb9b5bf01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6f6462d9fc3030ccf2e70574b3bac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae43976ea20c8ce5ae966a2e6a2792339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578da8ee606000ffe8c7e1eaade2e0d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f198de542750975823f7ca82c82163b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aede6715a50bf090bf5a38bc33516342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eb3960204693c6a1580784e09764b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab5d64088e460399a63e187b9f2a5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf04d7ae8b0fbc1861ae71d0240455345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b8909f61b084be30f876ddb56b2d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33630dc3287801511a3381361eb6c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc7a6eee84f22a0c4317827f89317348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d131ceaedfea3697c4f466a1e85c4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae4ae6c6559d0a808f112f081bd440350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beda6fb93d313b9026e74241b4ffca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440daefb6e951f0094d095baa230be75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32717f9c0a70ff2443dacf64c0c8657b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296326c60f7e44359335dd1d04027dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2f27038e44f797b7df9a2f03e3b08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc58eed10dea9611c379e60a751cc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcdb00d3dc3c425f93eb85967c56d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd12ec94e45a32697df479b34aceab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb116bb72af998b8a9b607d778ab71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bc59523c6f61ae66ae974434b614d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe068274677b8c2711d5d9a70b8932b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604516cdbf6e0bda40d876ebe13ff81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3b1b2f9d32989d4f5b51842e701c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73014e4bfc40d94f3b0e61624dacb6c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9780383f0e30b6d00518f8a0bc97604365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a49d76204bcf00ff6c868b0f15cb08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78061acf196f0b4f8cbb2a1306bf7e19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc058cd1f0d262224014204307c4e1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9339f6b7ad469a9aa327c5b6a5c052369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e7f144984b36669902114713dcab0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ecbdadd5ec80a17c40d738ee45c46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f824e91ef2ac8dd5a8f45f62ec87ef1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536f655bf6b9f918e4c21780f45c3f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12111c3c1c04a745401be4496b32c03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d550d300cfb973f7d6892de9e753e12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f6206dd8f76c6246cd79f660eeeb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ebe3bc3c0d517d4754ad980651969377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa307798ab96f801103cf0d6df4990a378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c8f8096e9540eaa5923f1bd4c349b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24182126e7ec769f882aa4e691386582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e3469adf04fa57085fe68b12184253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a523c038611bd8eb3a84a4d67e8a8a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c809379c55615f173c20bfc21a069155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953fb630b4f3062a221767af4778d0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942a000313940a4dad05477fcdb4b3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93f4ada7f15e65dbe6d98c294463eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433e6ad89352a2555b2f4acd2e67b009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a90a09d7cb8354e1212d39587052ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976ae9025c29492f70570232e33ab0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740e7040378049a1acee55d57c99fc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45654e220da22a94cf7b2c1d8c8180613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883a616e69a120384955fcb80c01f4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b0fd9cbab4e29b5496b78658b42b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470f97d191731477c894bc1b97682a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3cf02424ff57c4f7a1d3c91100b8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001499c0966ee08e745a875882eaf87a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ea16f62c4e1c1f542ef3b824c06f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638beafe30a76a6fb262be65c67003820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4fc3a63b41be048b027446eaed53621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec675f3784b4902b2f91cf091729cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305a45960c589cb49c54ff128f66c7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a47c791990acb326293ce13e701ad324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226280cf3f02486555adc00ed73743425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9eb6f65aa23e9e9da93907422e0de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14fc0c7b90ef4a9b7b224a2daea23127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39e0777824947518e9a172ef2cb7bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105794e422a502cdbf27defab8f1b3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aa0c2953320b342d88d27d4a2bcd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b623002f84d90a61379d1bd19efa1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91afe6c2e1ddce11048ab013653d67f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6065389c1f67e0068503a3ca6e473633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0d695e6e6ac26bbaad48cbb35efc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5fc7417510447b6393d97a15bbe5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143393746e92a41d456a0f857a242a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d487da2f59de56d5abaea0558a522637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6443409852b7c38cc2e85b768146d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0851de8c4239ad11cd15f0b8092a6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faba844287873a7db25e3d66f3af7c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ed41435187beccd2ae9a77188c88241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954614b5b84f599fa4200cdd7414499b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee42bdd5b7fb7b6dd35cc7660531d6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ca414b53b8d948aabb73c789cf7ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67029976ca2b9390eb06ab2c2a5606245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bdc69445d61f6d24e64b7e2c7bbba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d6d2e3762a00b1dbb0280d651b5e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee5aa2004c95b6f89a3da8782c652c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f9e379ed8680780a7d1aed80eecec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21cfbacff5c29f20e6163f552f89ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af740395effcba395c72ad9d2a75135351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaaa2f1d1162cc5da568022e86be9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af17e242a324abc8ff3f76e522c0f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313e3fa4b050910d2fa36dbd065595b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503d7bd4e4876fa00130178a5b55ba355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d529c889634111e7aff40e77bec7af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbdac72bd9f9fc8b024023e452489e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a994479ed182c5618be62f59f9c6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bf1c0adeaddc5925c7b519c89765459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc67a2157706145972acf3ea953782b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad88a21f8f35def98155c749006d7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a51eab3bfaf0a46ce447ddce90d97162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464e60bb95c61b56b447b8a74a571fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e88efc77a59494e6d4c6d218ffb7f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933082c1e2d5c8425137bddf13979af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60912f4c24811297de14d3289e645966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff821ffc563e03951f1de414db7f37c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475bf4674076849812aae0f4ab292d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73fc33dbd80a6a3c2a49c98fab05ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d131f1664b11d2d7835edf18d20c9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a611cbb5234c3312be58603124a8e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48764236eff8e613dc2248ace354c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21424ca3998cc0f6d29d5089aa604a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21563535e4a3c02c805f82d314e9630a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55371808c458a0db8ab92bf2c1e50c1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320e3e7d542d29bc913df17c8bb74a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33dd8f7f8ec323862e81e71dd3d3e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91f37695fbf15e04800533f93180d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b1447a7c7d1adea9f271cbe21bd5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7b2a7bc387924517f38cb388509a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2a4bc7926ac1f466c3edae4f9923d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72350721f6b34bcb131468af5a9cf33f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508f362676095de9d36c9754dd5f37783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df3adbd99783f434fe7d0365de3fff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801df317a7368a9e24277f2f583f33685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af85e12fc9c5dfa63a9076e00f3ae286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70922ad6cea84019d3d1c369b58452387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6553c4c8902d1f6d7ff471747a5a92088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8767268d59659264381669effa7b7c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14b3220f2bc0a8aeb0ae9162c3fbec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb7b28a073f0b3c5f55765ad89f53691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767f54ff32c36e55e56d2351b11b5cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c8a16b23ce871df3b44d373443c0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d667e5bd94453de36f7921a4088a6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813284716b6040d6dfdd7ce5447019395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf8aac8ba480cfadd95916acae252b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826631fcd6dc6920201cb472ffe6f5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d243368ac6088aa25284cb1b0ae01998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689326c5ef50d9ad08f6bc19f9ed997699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f73a749e82cac3377b93eba0b8ce96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b446dec3377bbb2499efdc32b9033101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309facd3196d5628eb3946c692ace7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e8ab76c184e9f5df39a4ad371254d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f677ad69ed730ce265d6d9d1673db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8683c69a238a3537ec5d18c42c559105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a4543f31d4120179a5686cbb87521106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a65b79dff0a9f63bd05594cb9aa7fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efde1976c298f52a5622a341e3624b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361b38ece0d205bc9517c42f00f6de1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe64f56380a83d72b68129b83a6bcb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fad140807a95e162624c661705cb3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1af55d612df191584fd89cf80b185112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899281deda0c44cee7ace472e425774d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638d10260525f5a34d97582d83f48fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a81a7391e9f843f2fe175081e42ef2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961efd14ab8c8d9036f1c898c78ca25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4f2440706877cfb1181be29d43f5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c551a0a6708dd7d4f0dec0939cceac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa3fc1659b9885d40a69d18613b310119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d38d4077f9ba3084fb67a8e194b7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1057ec7881ffaa6f8bc02e169284b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34773229141caecea9295ccd02f6f6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5fb66b0b1e1f0be28e55608b8dcfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd85016c754a3ae324411331fb90dca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1133c6516b8cdbab84f2f01bcd3fc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746ab896f77fe5fb87523e5b4f274a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cba9d5171f29afdc52e4a2ddf52c56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa5bb48f227c2710f7461aebd03655128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad5a273fa5246407fe6ef6fe758fbb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c9d022bafcee6dfac9caf6702573c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1815e66a132a420d1bb227b53ffc3ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153db48858a5403f3a054f26c7004a73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106adc440a276b9995ed1a8f636e224b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1160ef459aae2ca932e0647dc9a1434134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e660c6bb1e6eeaa1790a1dc61e766dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cbf3382cdcc4a004c247e8f76ce1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6605c97eaedc99cf2746eab7069d09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5bec6db45d62b491be2e0a0b9f6f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86f1ae65e94bf98f47782468138723139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b4cf04b96b14a9091fafe873829c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc7eef835a06ce08dd34fe83942509141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eceb55c3a370775ad3ef3b6e5bf1ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcebbf2ad61c71d7093857b50b755f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5d785503ae9901c3de13b6e23bef9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80655a46073de0407af248168f4fa3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da33b33b7a396428833a5dfa1ad4da0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee668984ac8c83496a0dab8958db916c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7776da888f5eb2fd37c39315f4f5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd8bc7d5802bb3a7e0cf2192d4f355149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d24003c05e64c0730c09b8d787f733150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f5f293d2ee7da8d82a0f1dbfdc662151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ebabbd969f8163978a6dbac84466b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f052fc8bad85e31aedeeeedbedbaab2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c90007aaa075eacd894f102e02cf59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5277a8117d87629315808023dd27be2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e25d9078bb4c0829e1328d877cc5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e16aba6e027d2d82e3081a7b1dcd69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18124f03f4b030d89265f27b581fbaa9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d07a085582f7bf8a43f78f28e36b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fbb01b493d16e7e1ff2f64c515df4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012acb1d6b5ac0e031b4afb136c8df7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f63aee50e11c8815009704300b7037162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee59b88e1a16e90ac373d5cfc097f67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24133b6d8a4f10e30ca0a55874b25140164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936382a13e09b3c1928214c61c25133165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2b0d02e5a4fd4db68506834d6a22f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e26eca6c769e356552b024f7c374a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b28e0b9d112251b2484f177e7d897f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25723906462db3cadc9556bddac3d14e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdcabe42e60b99cec4996965cc68f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c94b352520e1b654db34be9f5ed424171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db22587e890de06270795f9d5e09b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f275ad74a6a67d373cd20fe30a16a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a2513ba0b1c542be9979f3e0fc0be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18348cc274824d419cd29a6d8f3a13e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8748f5998a556e883ff89e12e4026e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd2f144960ccc658c621f832e722dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dce96e5212573d22346147a115523178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e21a72afb3f616439c322f93e9ae7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c22d084d257b16b69b341b6ce90b46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927b9594d9c4cbe250e0af190320b70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da86a309879230c0aab8502295c2428182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638890610971bfd2307d2f491fa7152183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df257d226b20991d5fc8d5bdb81f0534184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b66f3548cb8fc70bb419e669a98075185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5d81638edbb4e3671fbc138fa2635186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1835a07e70ea5258f701b4cc4a7885c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acfbea4b4aa66bba288fd05ed8feba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d028485b6f44f947de98fc61dccaea6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0062614c6e51227aff602d0b1929c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1027909fdf365b3d25382730de1797191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f2e71aa41efc1253ed65cc3eeb7bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1c15d9f8f3abaea7e5ed6d54d9b9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc5696700460b4c935b4ca8b0aa928194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6776165eb606fad0a1b64b18fc4eb5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10767733471b5e74de34f2fda1489138196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25eb7af7448f09e7e137cca9edf567197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde819cb37b50c3ed7f55c2fbfc3ef1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91655e7d6374c39d6d741e01da505928199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589dd303d9f15b51ef60515ee1a3bec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc724e52ee997c1583daca7fd36e11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc678fd7ed96132c2dde33be722a12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6985cc7076b3242899ff76b21d61ea1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda9c5be75050d2b99893c57a5faac8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22ba08e768d06a1c9c626a66500e20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af4e252f593903891a6439db6e8324206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff543f5660ea1f8e926aa0cf430c4be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3d676d80307fede98bcce17343fcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a615eee91108d56854a4ebd3c99292209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633599cf0e0fc3518e78bf19743f9413210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db4110f71e9600b043a0728c0c7a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c576dcd1f754a0a0caa021cb1d40ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87752a91ac840d84757612a01249ca2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782215a87abf9f61e7761b5bca7c0a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147f82d2529f27301a91657885982c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691bb8c7c6c73a99a830c2162eb214d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a714c8638deaf374b99491837f39985217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798263fbe59d852ce9c58e44f677868a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18637e18c077a33fc30122c7fcf8a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ffc9122aa78f245531a9ec4fad887220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179754da3d11e1e11fe2677765df0188221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aaac9329e6978f145dcef1fa818f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683a1be39c90ff5dc3193075bfa88c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af99e0f8bd17a6ec1c3dbad90c7295224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdbacb7801dd820087627b4c60715f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79853e0685f5fe339f2b09bdeed49824226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fca417c35c53cf379a3e4104ec696e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824ffffcc65c11fa308110724b4c848228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18dfdc01a12016ae17f28856bd41d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be783af9c2c78491338c33d2278fb9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bed85c320e9848d01218b7cf545fd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431f34abb1be658a23a108ce0712d3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aacda4294d399a4a69a1611222ea0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a023020a0e77b9232753300caae968234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272aad3c5b66d22d4e68c92866099e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790d940f8d6e063724e5afc3a303951236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f6b97d8b70c459acbe7cefc550810237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fa6dfb4903ebb7c61f008d4bb6f47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db27c3a2c4e484c6fdde52f6c55bd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e278ad191a942c51f0bd066dd7637240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef529c061ddd04d7ce050e80adfd961241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981c8ccc0f1decf3376246ab5a927d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab2bbd9f106efe35ed560902ff45d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2515e8eb5acd0c40552d88a3c2d415c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4f2dd0d3c4695325b46acd915b2ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5497f9c9656234e680cbb8ef30d73246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c94373aa3148b8e9d389ac2a00523b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1000e0d6911e8aafe2e942093e312d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb693fc1e664e14bc6e4cac81dbff1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aabba2719ddf46b75654e8b78142f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a495ad100efce6a535a025330895712251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9e69044aa0798688744b91ca753e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdbe92c3a20356fa1625ff11e73539253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7bf59a80ac457ccf04222e8f94da0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136e8a29d22bde7a7be2677fdcd44ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91682a9378f184353adea3bf18b7456256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419dcbcf09ef7674d27bac1529f1cd2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b95b5c4c854613b242d5dade1ceb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698d4c13c3089bee2e0afde112c6408259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c358a89d978e414b259d363dcbb19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1c0512e25c2b7b6ed5d920be9b9d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2afde354f27ec89f250955ff816c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cb861cdefc70883d9e15e9f5eae65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee72bb65bd081e3e4855c2695d2f5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52e2291858e4fe99ca190f9bbb6a5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d821794995f66d3db4bde67a69df50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d119c7b8738ed65880e64314af12e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a8e9302d19f80af8f080baa2101d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631924390cef99cedfd7693d960161e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1746903e1d7ae839c3291870b64df3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad3f254ae5990dba32010a3893bce3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31098a83e12d61cf1e815245ceb36c7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca230f894ba06719585289cae913529273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9533d77340a4fd8275dbeb121d279ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211700e6c8a6c456700626c31fa2ee19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31f804aa61c6d2f2d3a619186f240c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634dfaa043139b64dbdb94ca5afba88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760ea500fdb3ee8520c9d6c4ff8cf2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948961eb557241129abcf2b286cb9ac1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba92ad49a1524b6813779adb9927786280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b99f0fc2a7f83dc9fb5cb7bf2ae05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013de7581425d58e98e7f38ff80bcd04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f85d4219920426ce129f0a6e0ef26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7dc39273c8ea91f14285a62a70b22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876b47c1386da932016c33fd8b3faa6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eced7988ac00ea274c62f6ac4bc4db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cc51c48257794827c5cab47293511287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ecbb0db86e8854c3eaf119a102116288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0542f9d64229a3fef221b92d23fd49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6b3d79b8b1ae4839514e8cd915e08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1cd638c552de28d96a5e8dfe3586c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad245e3d54f0b1010d95e92cc5c2ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c9f0c32bdf3f9860f0a4e05213678293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996b508adbce37edccb58f8f26f448e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c823d67dcc3a0a0dca71a835962132295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9c6fd56329056616d0f549495ba55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058270ecc169e612b560f0ded57feb8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26348704609f5d2df4be981191cb8263298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921165890f11ca0c436a8d174b6469b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c743ca7594b544f56e2bae0620bd8c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f19b1d454e09d3410cc1b84c0bc45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e51f30c6a8529b40e4b1f9d72833d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c50ce59d42a9ca32e49155dcc2ad08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a8d5571f69ec5d9c3afd8568c4517304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cda6f29a641b9d8c4bb5ee54466cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3105afafe5f5df352d0312d6ee5d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69354df7ffa78f8426f53c13ed06dc68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134eb3fc2afa6e53dd1abe31f8806531308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd85370cdfd5e098d3e6f7d75804ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03597581725fe8e2228200074c8111ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632662bc92820988e8669e8af8210a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df340151657049bd9cf67dc34cc794312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50f0e7a9af47356e1159a88481cf99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1bce0ed0dc01ba628a1284fc30076314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181210dbd861fe3d8b707dd0036ff08e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdaab92a23a48c464e189422a25f53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233b643a3cb0a39ce0504ce41d294f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be71bec3a5de7fd5e1f769b2f117782318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb94c466a65fcf0784e9974f95245e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58421eecff352cda0c4235024e2b220320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a4fd0f98fe697d58f055b01a0999f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c5db85e7beb4d86054e461ee8068f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926836e670d2df83af4679b9705ed92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebcca79972367b9b85833be4f37139324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67048343be01825d998aa4da0c0d946a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d6bad0004a59903b6771790153143326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12befcffa94ceb8a9302187a68b13b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb98b817e03079dcab4e4d7d39506328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b472829cd859bd504d20facc827f7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8abc57575be19e719b607b821db01a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259128ff7315e01f84aa02dca817728331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075db84a7c3d0ce62478a0431fd8e70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21953dd6edc3b916a9455c89f3bb2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2926cb697ad77a72e9ab3ceca35cb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347517e56df572ce7d2eeb95da7180c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b81c614e96438fe57584b7ccab3c48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede27e4ad81ca0bab28433dc07c5adb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2265ca4f14af7768e33c30796ed5dfa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbac1d99147988ee82770edcf38d05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914601a88d6c4efc3271d73ac3c1239c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74cb38f0355460fdc34488ef22c64b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0f7caa4c3c47c150df266f1470f72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93168ba6fc7333b248299133a60d8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b33f642bdf3c9dbd25f4ff5372337c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ebada206e79d72168f9ae03c46268345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15df15ce004f41405755a529a4f4fad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b375e7dc929f5d2d242782746b7f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d32808bafba2de25fa14067d336ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d88f77a1e5cb5caaab5c9fa76fa7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77114d5d8d7a3fbd760db7eb8bff8b92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783c52801428936bdbf113f72698532351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0e3c9222009ef4e6e332b8256cd47352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b53159513e80a524fe825c2bf0300353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804cf0c9dcfbb2261a0fe0e2965a636354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aefe9050887f660ab10962b06fac7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eda75eb21433763f928d9ca11e5929356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96812b97adbd7ab8111c9fce644abd36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72609cc176de05d1e3d6d6c26c3bbd0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389628f3adf652fae5213fa69de0bfde359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70faccad6cee063e4d29b15ebcdccf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeda786982ed97203c86fedeec7003361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a526be36d56abc833cc65899683bf85362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f971c1b3ad29e5c2d868798d478a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39f3090a7d43018f9e8a8a2984e054364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db927f560d6004b9888d1977df2060365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a40b7fcf41062c069369da069396d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaa086872feeb6bba4a65cc2c21351367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01611c093cbee1e2e4d02b9efac3058b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dec76ffb21a71537ac886a31cb46b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb75dd073a233d23484228a7d61220370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7360b8854b36773bdddc75f3c70597371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9522ea6737aa6ea5427fdaa496075ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ace18cac09cf18acd59c373e279d65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a7de9a22f880aa3faa24ecb30bbc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2436475f1c167a9f1c7f78a8734e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9506716d52ca85038a5932b5d83469c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8ca17633e36dcd5e99eb30eb447cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e01b1a4e332aa55122c1430b9e19b378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>