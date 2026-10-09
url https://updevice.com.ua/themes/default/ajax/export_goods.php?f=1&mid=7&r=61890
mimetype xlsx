--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494710e12e917a1981e68c5f45a515e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b442c2006aa68fae79adf0073edb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e70ddf5f639d336f9f872a1d5613e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a449d2e1dfb202048534f914bd378c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e0303885c9d8019ce0ed4c99170375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34286bc61110259f8c5c1f085f6fe4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0e44492198ed0479abb89c927009f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc005b53ab4d1865f0258671276077678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8b537dffaee4ccc2cb0be48bcd38f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f72b9eea87991c738498986648404610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d2a6dc24f306ad125c6ca9014775711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732261ffa6e85a1b9903c9e4d7a7cc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a56355cc909b86510b533104759d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d7c64066d565146a44ab999ee007e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4960c803b0f82f511cf399d0d7c6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb266842cdf347d642586e89c701dd5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be980c2852802622555fcbad7fd9bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c603c52c6bc8a589d7f7788f50903b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd254021051b1fa93522d1ae888c24b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06f67537982b889c64c935dc259ef020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7a325ff2440171dfbe5de0057d66421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf4cff0a06daf5cea8e7f9126a76e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b60cbb410a6756b2bd1a09ca98e7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6612b833ef76bf386023041ca0a6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8951f711e5db7b65227ec938db48225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40588049fa99e26c0ec31dd5fe0b4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd36f06f6e3b9fc26324646bba392c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368d246f1e9269e85fc33d78976f14a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91521f3341aade90b537ac417fa518fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7c5a2842cf3ab1ef6e0936d606f3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5b01a8e03f5cf6cc7d2c8e80288ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c165e90404036d753870635f70cfc3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8367708931fe667d885c13e90b3edad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62b48ac20fa7aa3f4b0dacee40a09f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d19601a415f36851e3ebff4562504935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d7789484bcf5d01ca69fc83295b7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d413c19e661b74700eaf19ad2bd7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44157e1c05c0d42a45e578f66ea9c1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994159e734499dbe2dfe25d2bde71d7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9be0bb9d17d4dd439dabd5ee3ba8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670ae5066113093e0766b029edf8c8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4016be65403236cb2e4a98311b8aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f97f4c0073c4085d6ab1da98f927643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4209f11b0f6105d0e10b55d72eee3bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9a86642998556a4b942767e142a5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88657ab20302393ba35b84a910106e9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58628c11482050bac5bda0b8896ba05e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e17278af76cb1daaa6cb5e8023260a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad1202102ff4837230b29553926cbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1015f9e1fda9a607c937145a08e171950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb448e77dd8760dce68094b3c6a8c1ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635c144c2af14a6848ea955eca9d51652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6f19fa48ff6b1efeb2d0643ca527f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b0d31071fa1c4ab63bbd29e96c67654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349caec690b7aba2664d61d0e832242255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf7eb213ae6bc701b7a7a86e29827656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1d4ae1732aab3ee0cc8f115994a9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7ec412fc2ee8d2ff454c6f388dba058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce536502f624a37c77ef2d77edaaab5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca6e1ffb874dbd1e7f2832d14a10e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ff6aa5f97ba8e621ba0d5385a547661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00d7054d5851d9822ced6af3bc886362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e00c35219ca567dd5669c08d4e7c8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e1785e9c0a665abc243d29f7faa1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fe207aaa204256432382ba75cf75265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587b87c4ee40cc2518010971a31dca166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa43067f04b7bf5303f5548a968410e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6ff6bedd93020bc613d3613dc596268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0c33663a1f0cddf703771d18e891569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb26d49d3fe6c07ce3d6018dfa939d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75325e06606684ffe6419500d8ce085f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559928dbc5a255ee608dfba98bc28cf172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791888eae832c5cce2a6643c533af12573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b124d885318e3b8d54c67bead771f7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747fc84f8a8f5a4aea5b05d3802f2a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5f61a5f68ec478e89ec1d6ba745ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77476d1fd6beaa520db32625d21c49d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db87d7f5bf97fdcb90025a50fc241d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ce51d45caf5e071d07bd5e0f917ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c404815eb810bf98c3c39834916404b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2a15a16b394e9de1a604060955fc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed936ffb00a364f6a91d5ea28839853982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c60e8603c982b60ed35cced52631e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b016b2b3dc10ac41078d95d8bd9186984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffeae73d2d22a2abd43f9be304055685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2908dccd38e11d35b40811ae977bc2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b304e0ae27c1a3d92efb80605ec8cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcccb3ad4fc7db7aec21901b1cb37b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e179ca6726412577dd0fc5ba2036d8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678b0ccb22fce206b32e670d88d3ca690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e5930ef90bb21f053cfd2f4a1146d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ef7575a4c751b38677df522367be292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a03c25799a10fc1b5fad976a1e209c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdef894e01712c8459044609accff2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a484d7cb6226756d06a843802c284f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b6129eca113f710e5953e3b0a03a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a1db5e6e4e9e48571ebefa747866597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2925adf9ce23d9e2f5b87f745431c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e576a639e913bb25dca244a531d0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0fd08e8ee3e4a2c3f04f6d04a0fed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f9a334a3675ba6bcef29ca6ae9b8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82095ccc9f8db6434f3f1ab6beb4c70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddd1516cebee8f8c9b9e38f63aa74b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ce9a38dc1b58ccd5e5d08394a6ef1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e7a99b51f8cb229fef48c66227f77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3460b7ab8cc127a708ab7c0d9e3fd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2af8fcfe857bfc3292d8a772569d69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5efb72526bb27419350f3b35dd57a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1757464433e2f563744ca1cfce51fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5230c701def7f194021238c6e15956110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cbc2e9c162bd7c780a6530cf2e591111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c0df5341f94005bf8953caf1a8f4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b02d8da24888a84b1b1b0310f93b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778b7d2650a1e7633902c622a00967a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f12c6dd761f87dd4bc031e2ac686a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c330f6cfd33178351f186ad62b050116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3c5e23e3c91bf0dbe92aca29fa6d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b38d87107f175149c8b292009437b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bcb82d11c4e88c979270bd3c5d6e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30be2ef885ffc91c93f71a02e4afb7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942fa75beea14a575c729d2bb663634121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc28e93fb7cd1b86f7583c87d9caa5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a48dfb3554619b0538ebdf4071b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1008621276d2c5fcdd9264c903e9e09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ae241a9fc911567ddda826f7fe014125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129be32e3061302ddb49567f948158cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5f4fa58b5fe522220c9dec7a817b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fba7dcb131ec292019a7dc087457e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c2874e67f78d904724b9494763b36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df2b8917c2eef2f277d2ff23dba21f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec743307514cbe692c97e5af894397b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a2d8683418da7a7db984d9d27d63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d6cba422d13f8b4aabfcf4426af88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748846a43b83d5eba3bba7c65d7018f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c940306fd5f0044d78848eca1e048135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7add64815120988b86610239c917858136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be02f552a77612c929296422d8a1d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994b5448b57082a06783857cd6a4dfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6acc8916b33f9ab5796b17f776a07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b51aca7711e288c15154787d244c57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf02a74ad06e9c244fd1335e12ea6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72622d64bb6c81dc8d48d33374fc3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819a61628c2ae8a077fdf17054534ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a32c1e77ca5e5b11fdc3227ecc8e35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78b240ec2bd0ad690497a0a9dc567a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dda6a2d69f1023866fd597c9ff195c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61128338efc3c8024c1362cb472de20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d1b56c151e409a0054773e04a2274148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346eab22d75f7e4a6fc2f81931a86ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5f7dd360b830e8ef38e8c21b02b23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292f4c25563ca6adcb9a22e1e98b7ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3329d743e3b25da17cedc7745b02045152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ee048563379da181574f07029abe7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b675218c60d36b01091c7716175fc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef276754190570517c784038d41c817155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd2c6fff7fbd42bc51d54d289cf356156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b090fd47d4988e39cb79706d71a955a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c703172127f4050f97776a3fd4d4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ae1d35ace71959e33d95eb199730e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ec7a96e7d200f3ecf12f21879d578160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a263d2a9c51b552945d9d3fab707f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65a782b65cc0b4cca0a8ee0408eb27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cdbcd849221c2149168bab20dda67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52889c96a0dda16db6fd80a974f826d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa7014dbdd1969a1ce84fe4eeb9a43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c95d86f276cd18b64d5be1f8d4fcc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60df79b6647a7fd9cc1748202bfcc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128bb621ecf470e18ddce9f5916607e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8661c4f3ca627876866fe8931342aa4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49a856c5d7f73a6202fbf49bce151b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7204af625db08f16cba66553345ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87076ef92dbad8251cf08911ffe73e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc3875f7502306a65217e54da410c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179a1f83a6bb7b8067871e7ccce4c3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39698bc0057d48039c6169a136ab465c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f3560702f24de95bdf1de008f975a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360df6743d9d73b43ab0c11a29001e5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e0ea57f6e152953cd8471eb51f798178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f5697e1176bf9f0da827a20ba62b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0fff9dd7acd2be8e01cb00754334f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8f2a4a4b2c8f76f6990abf96ffb3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c4a3929836cef1d3f41d2616c6b12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b61ba2b095076e553e1f9871337ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56090f808440ff68d9747fbe6d6651fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa360504b1320f2db28e0aab1e329b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c56865dff9a8f1fae5704b96ed619e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1953503e71eb9ab096cc445466094e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722d59cc3afe110480a411125c9c259188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da73094f456f60b04faabf15024b35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096f23a96d89eb5e650e4ec74c8f009190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0060ba629d9104989261949cd0c5cc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d710a81e837f36e405a77304ad128b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c85bd805066fe5a8559194ff69ad0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a05b7d005a8df7c18b06c61bef77e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c0943a3520b0d3ddf558a6f4c086a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742819b85f456ce2f69e977cd6566f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c647bea8a6bb4cde14a5d4d19851df6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60262d51d86c02c0a880cb2042e44a7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983882df1e15ff3b6fadf2154aedf747199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18035326a4d1ff95e368d9f213fa8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73de3aa848f6857dab916122348360201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a11319e1b935c27587ad821a396bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0230f9333c182fe55bb388bfc306b1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16792c8ce5390e3fd43719bdb27c19a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca7ab15925e001d0a5652d3795b337205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379244031377ea4e28d93a118097fe2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673867176fb16ca3beb19bae368abf88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165bfa9ceaba5b32518d1f126b15028208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d145592218575970cff53e6ec3b05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f499409773d6b59fada51218f6011f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a15cc2e0149dca569438343bf92b11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1542d9c45b537cacb956f838c325e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586dbec3411bc0899a3310d7875955d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d15a1d7583f9e4c462ec6996019920214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ee7cf862b27d2d4db81b2c6a41a77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca7aba86f232b66b5c2fbbe2cf41c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73004b77d531be2bb7425eb7b7b5ed2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cd02e7db96c2cf053726dee9a1b82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2803eab6982310ba95bae30b9df784219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d192b50fc9266917bf59722943546220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d490a83fc57971566abd935e98c62d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb042f2fb2ba93ef460439d84d77e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5d1b93a1885255bccf20d43d0b3e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6366d2a9c3b980a1c26d9ec197e7fa7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef662bce944ac111524bd101375bf9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d460f73583a13abe2fb2257748015226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a245b2bef34419ceb6f62e79fefb405227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc383e774d6e6408b73e7d61e51c37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2116eaa36604baa5dbec60bc894bdcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b288794fb8f3597e0b8f88c2dd30c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89ecef786c229038609d1e07e5d8b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c21fac70377254b606ffec52e1510e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70688c22734245d5acee986b5b7f87b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbffb936539c2da8ac3ece1cd7e74ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac770a49cc5f5da847d98c5203c2718235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee4a7b1759b84f4335439fbf92bb74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb75dab04d2a55c88950ef82ae2f37e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40393e2065636d3b0da8082ad73593238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bac4f635bf2e9f92a72f88231b9f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5d29af7e709eefa359847cb9b36f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a7c71572981459d51aa737d3a0dfc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd5f9f2e73817dad2cd82f86d32e28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d1a83b6c61ed043a392878f19746a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80639779723cd5c95f67b4f180ab672244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dcea3da2e772286d2c11bb954307c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09875d01c4967dc0f8e2011990f8c18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba531c66332aa53aa3b11654dc83626247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654151bd73b5d12197cdd99b7cc9207248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32d21981af18139c4c267aaa2eaded249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b95a916d40f4482a39e9f3671a8d9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c0886ad33e3d791373ea2716378e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2821524ad3f511f87a774ac3ce38a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64304a4079c48a30013197a8585f972e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e776e2c34d643521b9e593e7091ef06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed484fa3739771e8df960a5de20ab2f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4433df1bfeb97f9633225f964338ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a43a250103772e4f93be266f1e9fdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b2742c829b35e4c33ec5523a9b96f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d6d604f1a33311125241da9cc257e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d44715ae6961248fcaa2584e06aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e1845bb70abcabdfed443232906cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283d176f877c5c20dc8b6ff51f9566c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b228ba14395c4e029379e05e802fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9a3b001a9dbfbeee70ecbbe853a7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8b95587693ee06d8d53b73e7e9b27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b680691a053b90bc27a73bfa08fa402266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28173e4ee38a94caafd942da8fdbeae0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bbffc840f8035864f3cd70b40039c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079a235a7507817949a7805e4d54373269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd28cbab4e443f553c5872a8123f92d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee716c81f5e5b61ed7efe86b53b63fa7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d9f69d75fc066a8e0fb8d94d0b96d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091586e7310620b4fbaf60c555745ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06017977710866a881fe28e2c0cd4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb829ea7ec5d60737973e4d7d3be7c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745f2efe7a6476dfbe14a2869175795276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab0926bdf46014da498949c592bbc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394917f23d03c1f4611da8a88f31a609278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1856ae1b5bca2ce81b5da862fb91632279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a52a0c8884ccca058811d5f2021fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506f362335bf436ab27b8df659e9d03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a52550fb049b161ce8e5630d315c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729f4fb413a4d590a3a322d0b9a6435283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdadea56aec0a45595429e5c444f05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb6fe2ccbba406ff6f44e5f01bbd47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988f8af9d7cd5dcb8017de985a20234286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660e68b9b147c43677b16939002300e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3e5a3ace219f8842e65ca837242f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f537b8948fe0394458a4874462dae0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f6df5a8b1b86d6a718dcff87189f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb08b5d231e103fcbdb692b8152272291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565c6dd04e33dffd48555527012426e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b2959c24c4d94ae644946df67396c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde255f45640097ad19c9e73e3ff6c71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5698e93fa2b7941182f7d4842b124c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ada11a5a32ca5bf22a988092199c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4a0b4de387e3a46b4a76f6fefd0ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb65a7e9a050c535278a58dada5d9a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0987e389df65d84d4cdd03bb709665299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d185533a671cd0e460a49f8e66deb4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9307300366d7a77c955f3efd33ba7b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf24aea67a98dce76a42db03015cdaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b74c4a2c71a9ac4e6dea19e911904d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45737b118f37c0166fc0d8d5336c8bc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d87887166d3ba85c7c67c94e6da806305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b677df68a1b8c22f8b357eb859a361306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbae19a4d2702e737057d76a5ba54d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9780aa80848d4cf88878825f0ed656308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34728ac76bae059a3806fa368b8b5fab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5605ffbb5f6effaffbb02a27fdb22c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43900e5ed73623770e10139f19cbd0dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8818184e0536eb44803fd9105e9422e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e83be19d50ca0332aa7d12dbae7085313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027b1a68c0b9a3f4b925d8e73dc2991314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df5a189abcd047701ab1e3b9a4fd70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7f0197f0224fa4d8c6c041dab2042316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c46bdea772054848bdc180a3901e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b61a082ba285df65976f905dbae1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e1a7e91b184e00a2da52a64da9d98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f7f000c080eaad3acb791d8a9d79c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3864b3a0a4014417f0a30af33a05533321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb712acc3c1d24a25180a26a535879e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c612e48d8e80bc7c4412930faf3c47c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc0375b502921ec6bb9c207a9b52a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb837613c8d5354d63b28e504353642325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080587de637caae6fb1149b99ef094c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9d9c4b1fd38ddba12255287b9433d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03017cf0e9f0fb2935b2a82f1fc7f54328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afede4c30e85a766d9d99a0a750a313329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b343668efddb39ea176a459aaaa5c54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12156572e1c34939456f5daabd5f072331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c4d29e50f6d413de1ce81872ec305332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632dfb277da3fd856a2f05185c90c58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2061b17b991d7a978bf097b0ecef8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ef93bd0bb619744e0c8c7f4c2082c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd485e32e7e95fc23c8e7b29a8f33369336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167c721c9a1f671368d0e78a4656bb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f13361a0b4a9b38baa46f9444db84338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60430faa3a4281b10f13544610ef9af1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be7e4066eaf213bea2517a569c6ef9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a1d4463ae65369461dbe67df6f76d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174be598d09f826b8bb43ed085545234342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cf81e62caa09dab73ca0923437461343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a0f103b8e241f57b4afcd05f5d3a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc78a7b53d6496ac394dae3975ddc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13516e88b31e33189cf65969b8a5c9df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d7396546e2e1d4286cd52b5f1f4a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb3704ec85e34aff1c91e3cdc8b2f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7acce76d8df475b163500595f7e00a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10836e110f5042ec8051627abc25f853350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea231d63be31a9c71d8d62fe9793f92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606ca0dd10dbbad91a159c26320c88d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbee7f9fe34fb97bfa5eb8b77705937353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16076986299037e46d6acbe644b0bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4b0849afb347b16f1fca91175372e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd7569660d68ef558226b771441b9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294e19f9c4d26f1ffbe4e1b3a86662a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51262d799c3b6a4d19a2868a14ebc7e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a60b074e4ac910545408aa8cf7cadb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec8a6adb95f4d1e2f0ef1ef3dd0e72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b301aaaa7f493280241547ea1ac2e64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64591f5e053af9cc75c37d9c5e128025362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83be8cee4b991ca3e2af72d878e15db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612db3ee2161944637138c4cdc8e9d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072cf1243890e0b4ee3f1dcdd129eaa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb6e61f0019af2aa148c82918c37b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf6c83cfdf15149548d2770a41c7ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebe64526396a98abe8865c9a63c5f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c5ce73591d3584dbe18b96e0f3a18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b9e6742f6482e3994b4b0a0df2eb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901d747d8836e1cba172a37e58c180a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b601d4d91474a6f1054186e407a78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c086effc661e8640057f07c85b6d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb3786ef492fd21943a2c46e769d1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200aeb1a80c50b7f69490832a3ba0ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971f14606c2e1ee489c580044ae45e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a802a6a249ec322ce009f0c1b27a44377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7a0509c97da300be7ca194a9035db378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcfd26a71b2faef4071bb42bdc1f4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e84ebe77e3e6969258cec30ae16302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a04959d36e29bb230454e6ab892a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad9adce2289dae5eb4e793c036067c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cc5c539f12eb3bb6af1a600e287355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d512e4a919016b710819949df9b4aa76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0310c0bafdac14f839ee04e51846f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abe054e210de7a1077f80eae555ea68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d8debb65be83fa111990ea0f1c1cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93a1a6d2a1b227a56e5c08f7d86cc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050d79abe9dcd0907221a9ac56c7b4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fd3e2cd62d29774877f2cc71e83f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10aa792827ae2271031552a93270c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b66b65b1888ac6c0b68b785cf35c4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41909a662555663c178b37656cbddc3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69888e0bb047c70e5a9e83170c49e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5c4c35b3b60dd122b2649bb77487d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308abda4baeb87691e3427ec8ef5d45918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cb0c672b90d9356f66d5119ef08c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7e5773025a1cd4d3807e8b9d852a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d29afcb922711d00909877c21658421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f067cd5e9801608d566629ad54aa6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bfe9ac24015476cf33e6cee6583a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c2d390bef59241bfb3458629afce224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538f23480710bd0ef380f8a4d075d6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59701ac9636acc393747a3ab27714b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe146a428bf2329e10b8ea09d8f80027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ea2cab2637d9a522574c7da8b6e8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cefbc9a34d1dfd5a5f6d571bdd96529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2818b344a567e740ce435d9ebaf1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843b9ad5ee8bdbb28aa69af5e87a22a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49f301d558892f0a19db26479497ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628784c13d70b14eba81e09c60869e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36ce8c73cc571d51520d5c4cb4cdbf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f52e9b5632519589062fbd749d6ed635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d326749bdeb1aa4dab2c46b7301fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8811e33ff9633ac91dfa36b2ad672b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13ae9b78d56421a57eaa2f87c5fbf738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a1f504ca8f0fb6420f32e0518e4fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb2aa5594a0488393e50cc0f3f1f5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21119511f98f91abde481cda52c9717f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81f4daea927eb44e053477dac9fcc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71b0bab3211fa12eab496f37cc8a1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24424f02d31f2a993186206de027c41344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a09e81bea62427dc9d66d83a0c05545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132695f1dee74aa7a541b7c1ce5f5f2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728701b80d9baf044f1af9a9245563b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c2ff80d677945c9bdd01be9f066ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adcd7470ee4aee8d0d77c776e71ee049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe161f9cf50390c75be9b8ae438f3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad225d6ac08724354186876cb036edf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad20e51bb276c3b1e6f43a107c6f4e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f212862612f8643cbed3de3a3d238953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f440109cd4484ed3d35eef285d4aa854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c24d7fc9abf1a5e0a04d54afb40c3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a381c539eabd92dd7b0c83e15dd8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a582f7c82fbabf908eef20aeda94957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fc6da7876ae16cdab9101c53f553158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e0505407e2a6517d377bb40f7449a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d36048e150d06f8678db0bc491a8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a882b8eb69175ad1fc760b1d2fb90061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c028e776daf7fef98d6eb0e7e691762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddbb5597d3c07a59b41ce25fb6d59963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc782c5830e033ed5f2ed5a9e7931b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde5991217832af1f1d92d4e45b689e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90095966df0ab6547002db31340b0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727dc7116a0f96641ea5acf60e0c41c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f75bde3b26558cae5574a6b27242a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa316b5cfaf0e43bb14f2a06e51bc8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df4cf7f7f9a1acd64993d109e155ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a8d316de324d867874556693d13d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb024ac06fc713a1074b285a3bd56c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff133e133c0f1a5c592e320b4e35975b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce31dd5213de401e53015ac1824de074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc118c345e1071930e541b8e813b1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be77699f967d938807105e5a1d913176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8e09f2b2bad6fb9c339163c030fe077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b40c45599f982b69c2a8486389ee778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bffe553a49ebc82eca447d8d00ced379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc88008a3889f96fd7008440eccbed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644dfcb5eb18dbbce7271a13a4f70ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55c1b84a9923dcacaabdca5232980082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30000260d899b93fb65e1219657df3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644bbad3465ade298ccd857a3922daf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076fe34a85beb74fd0c329628ce513585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41157aa97960b6145a98daa487fb7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a10940be03c31373ce55095f77584187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a14d2ae0357c75e66679979940694988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec6ad2822dfc4451410457998ba17a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd414f5a00055b9bfc31c3ade28050a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a016169f7ee71a3d85e988e1fc7e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6c3052ad1c8caf91bead0ac52135e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e42f37d12d133902bde44727e414d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba85a4398df43db0d628149cfdaf8d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05a41df88bb7e6dddd71583c98665a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201ab7dfb9e9307a09cb733cc87e40096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc484e9747985cfe423cedc042d4ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3c32799ba78854870a51a56e1108198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d81d3cf0487aaa86c3b869cc4675699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87fd9457dee8079e4771906b38111c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86651101515dca00719dfc3980985d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb526311e14c5d1467122d8aac9b22fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef3a937a7c38e136d651b7c74ed8ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f8469263f131b340dc1ee5689f118104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c41a5b340fb1dc92b99dbc9b9251cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d58ae886be97f557fb36bf66166bec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2fb73ee492962f853e2127ce2610d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1298b7de8955b5b4b7b7430c744a346108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901b1bbefb24b2bfb251e016b0afa3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c158531ee30e6ba92ee2d20e1cbf09d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe930521feead8c150968bef056f674111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9664239f0ebbff31e4a9f3173f690112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b50f83633b83450829bafbce9d2df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a8699988f58311429655cb19a99f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cba9cbdda01ee87949fa55149b84ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127493e82ee7a655c5811aa9e88cb14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cda1d11237ab7508a2b6cf6c7e4d39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c8d8e7a11c52e548554e32a9c4b56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530852a346b48c300ece14e01922cba5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9876ac754c09db8b3a93990021f1095120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ccfa5fe90b78b6f0b621a26d03396121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06855534a9ef666de757a83d7062d8b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442091bf470e421116437670e80b7f61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30404dc50170469fd3374033e8a1012b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a991596be220bef4ca57f39dbfb18a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7176f846216445a950117c4827d332126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2ff789fdc210463237319a57e2c92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a766bde69eb919a32b3a95230166a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d90213e2ffc280f474b30f31d96685129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57730d3f6e11169f5ee32ffa9a977c03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf721a1d086c8e8cf37bcbaad191a9ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816ed905caaa9204d343e81bc607d65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aef265f558c60467a2859c91822f82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf91b8549dcc4401c71758b23b13c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc95da899c3f3e34b7b976cd3b15e47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723665e387657f18073fa7a49a669daa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d624cea55d227c504b1e176d6fd776137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455afd44a8dd1a1dcfc76846865ece5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7527551f85d7d21a508e65b30e689139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddffa4c5b83541cf076171618e88290140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe09f4a93be7a40a857d2a916cc458e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02902382e483e04537a8fbcb44acc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc12c04ecdf0d311bf52ef8f181131f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a2211e496b1bd52973fdeddb82499144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcf2bc115bb09f8f023cc3dcfe71e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88e096fd53a562a00bb5bbb91bd450146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de44bf6281a7ba35dbcff42384d28d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027802cacdb433649d73ba5d5a0072c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb833187421555cfdc51bba16ffdd58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d43016b2eedd8ede8b72a777d4e608150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e1defc13d8fa9f2a1d45ec00f2c32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828525d0a7ee3afa8be458d4c945e6cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c8c51846c7e62ea9f6a7082be023f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c34a4d11e0d64808d0afb4ec9689c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824ee66c3af0fb911089534293390a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b05158af73492e7cb92d2cd7cb43f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a2ce110c54d46de73074bb1649c90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e153cbe75fae97416cdca599f9d1350158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df5ff1467edae3e5c3580ade40c1d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a328674cd54f1458f703ca706465a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ffabfcce7536392ef0abfaa6104d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee048e3e9b3e7156b5460866c65da4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bc8c534b9f11573fd7a22b72a68e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796e3a853409d1a96824da430ad49d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27901d9d61b6d4e5b02c89d49d3a6e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd1d7223b318b99ac4fdb8807121fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a6d60f7f5ff81324de193193f8604167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9727ebc1c1285034385ff2f4aaf2d0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74a938a166e51939170bec115d181d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850c2df3614c05db8a2066c99f7b9bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bc8ab502dbd9f5cbfb528ae0a20ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aac2f9a6f665374cb984538630a17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bffef8fff4db08072b378095c1140c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10d25cfda37767361ff502752c10d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8d9a00bb24297839402848fb4c063175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564d82c3f2ff046aac8a3b089d1425b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10042a7804293359c57e4a1ba5b1e4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29fcb4ab60c7288ed1cc42b64ea698178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5266fd4e483b21b84eeeec751042c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f51f102c918c012b072c98fce7c79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d299d15fe5e6777ffecd731729c15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f623ec525edef15f5ad0f5fdbc700182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c48a6650aa9b273bfd223be5952e11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ee7895041308bbd2f4662074be123184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adea2a165cc61801ef6bd11a6bc2de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db83f333744d04b8b03c5d1d40da0df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67349d9e0e17bed46943423b34c05d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a43cda2151786c1d18150c9b36fb28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88fde49151dec19157a16c8b1a7560189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279d549c95bc9cc05a0cf975ce866a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8189afa47bc68dafa8f62d2c905d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d9ef976ae17a62591ef7d7fbc7526192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8262bd91a2a10083ebf6f317bb61c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9ba4279f021e2de944dfc427dbe9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca59308124741cdf0da4c24eb87831195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259593d2b8712a337872a5ef5c38923b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab507de0528c9208a2f28b46ad77761197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b1c2eeb7ab05ff17554597dc4ed75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387b69dd08c926f89bd1e3500d34950199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754184772df240543ae9cb242aae665200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37459eaee00a8966ca3bce8dee7876a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3a6e91df318e34cd27c4f5223f293202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21cb8fabfeb4409fd5bf8760578e1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e0346a82ab4b837aa5e79115aba84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbd76ee2649ca9d36733f8c1b60730205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0791173b41a225b9495b6eb8b44e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93897665de112f9b506dbc52b69afcb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b980c94e09514d804cb75b35223f43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddb4021218f0dc3ba0ff63e5323fcc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dfe3cdeec7699f04a270a37c2b7e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412dd2715bd5d440366db10f0dc92d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57c629de5737772a356517182ca49b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d72aa800652fc75243f6a914f212c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced0d3be453347dae29319174611c80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec28a9dd0af9ff03121efe3913d254215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1c40cb805d2fcd7a723da8b36ef64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68817ef23ecbd0a146a1bab942cd0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67c0245264cd5343ccd60936f0dda5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ae0622cf2d3f4390f34f9df923d49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786c95a8a6c6549b53e720ddd20b141220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfd7b44e89185366bf53b7b4d62c6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb05f1f65adc0a999efae210830408222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f46085c4f5ea236be98540f00a2380223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4c29fcd917c8dc1bd200e1fb63e70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2c78d75bc82e74cf6db63bb318150225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86019e162c3e9a7f5b45c5deaa15f3a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb93298939a1c656bc2bf69f04d23c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811fe02c5e1d7e7ab07eb368fab25a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63c8a27405698776d23b5de097144f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7642e27db690772ea9e6e89990ab380230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb573d53f46a798ab2230f7daeddf3a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62497c35ab8cc3e2cd07da226d923ab8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e1c35328b8cc4edadda278789e1fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a4eb7122b751695ee3ee11b66d612234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71f593a17dcd37fda9f1d4da3d1f14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e451e3543f581b65cd1384c366ac9d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a501130c3217409efcc7fe4c83c4051237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7865d584466de55a27363aafa7b2642238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1200dc20c3d4b4d8a565d485ec4f21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b72548013f58f83ee57d9e4a44480240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e55dfa9f47a203ae4b0158bbb8be2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fd9bfba5440519f73736c210c0475242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ebd8873477f9c5748a84000f08d5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5481c61c4e897b4836716c49537968e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef704aeca6ddb9494540092aba9ec5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d2a2dceb1040e7cbf113734926dc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbddd4d16f4ccffdacc582a002a2d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187e7486ba488851ed0f3af1ddb5b82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1ff49c4419e1f1ba0fd2e934346ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d954d3d73820b70449d97ed4e4f445250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c84281b3fc95c5aae4d981e4a46eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bf86604db8902198cb9a6561f1293252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e974a159f816bf79ebc404f4bf476253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4086c69bd530887ba504009521089d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257c19f890a3723a52fe5b354f73bbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96de148c6b6d312149da5ca69fe9b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cbc2ffebc04b0e662a0d1fc049176257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f503d8055d061596b1bc30e90bd93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893e8efffbb409b10b3532edb38b1ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a240ad78767031e6900afb3ed90c288260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92ad8320620632dbfc5ece8e95e4c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f37c0032f54b640cd324c31e1ac29262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875ad16e8aa3c8ada1cfa6be2e85bf4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef1aa6e81c513ab9923f6ffecff111264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8b88250017a05ccfa2c6f597b203c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97b545d476d305d823612e2ab326ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59290cafda5d6f479d4143683380bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88c18db35e33f9df1af81c51c02d37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144f0feea4f2eb3326518895f9b26e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb01c3ef175be5bb6e874da59babb15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5da3681b7b23968a2eb4dfd60028d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6328ca4d810d1ff51d8ba98b6be9363272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c46e33123efd2111d5fc004ae95e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb88ae629852cfb3c94c11a0d8ff405274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2425eaf3b5608c17b219da40a2b08d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2fae344d5ffabb8a786b8e5c484c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f08a913731905d31b163d5b39fc73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8917aa6c265c1f070395ec313aeb20e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26780a9b2e601b9d4fb259d4fbfae04f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2983fc5c5c3d43affc804f2d28a0605280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60ede3799bbb34c3a0e164243bf430281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b889bc6b6b6af7d28570e7cf8bc76e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26a500f95df83b7b94d2f5d9cd59cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa81d7621f4f896ade8bd2dd65a82a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bfb6b47beef0e0383b710e5632f34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c851428c20edccc7efcf63029487c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf77be8397f48f8e964a3808ed0c27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6de346bfd9b4e434a4fece30e6644e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5d0d0578bedf04b5de4c7ab165cca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed840c7eb7e5535dcde9e9707a3dae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250d339fbf962166d0d7c8d32c06b4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e022f4f3bc97228fdba9dabbdbcb8de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2495abc646a3d7605f725f6d35e5ce0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3313c22b469aa96a8bdf2704bf70d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b233a848c54fa93a73f55c76b1a77f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50b8fd66a826aa873c56764e754e85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a12519deff53aba7032394bd8ca0b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5019f3c30e298feac1858c826426070298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a5414126b9ed5774032bbd6679f79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804443f2fff9c9d72a70fd1196ec7a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258e78ecfa6006611189c70aaf038c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233747640eed91ae9f7368f366e9e65a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a56b85060d9f6009ad9d8d9e1a4f8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c46d5fa1a29c01698014b972490c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216534b402368cdd3d3592ca545b36d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e07537e74d60b3d550c2b3f75410dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fed4e9a4e76fb091af8eaaf4f6898307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc1f7a9e465674f679e51c5638ac1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8160497b23d76493417970173f7a61d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdae02422895000fb4fb2b7404cba9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cc8253781195beb16edf04489ef14311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c778b6c6051870659216696bde53f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793e5e2211a6bb339aba31dfda7bd0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c68ce01082c12c40fb900769ed34c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c870eec25da28942683a2af69b08341315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808a5fc532f52e16e1b4b9b244d6b71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf663142b004820818751d8900fb08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf6051f74ddfc8a04fdb02b5354ae9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606a29dad26b04e4832ba48495952c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ecff2e4bff6efe51d5084b0208ec8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236fb40dbc9bd27365e482a6dc07df5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b475de7a3ee2c4531946b9e555a99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4d20b2da8459c6972a79633db6f43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c465e00bafe1bd7f797a8a6e3e2c3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b086b91806062a79429caf9834dcaa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc63f3af155402c10c7fcf3deee0825326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337244b82ed41ec51f20121007a093a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063322626c63d6a32b863b5c03b1b98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32011a124eff946173f8ff0d690fa3e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cb8ecf8555e62cc1d3bd6a208bb92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c97c693ac8152a960831db8a9661c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5056b67e86e35751d5873819c4596aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714863263440c37940215392157a775d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5b4754522e53a801a775d79c3bf70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440f53f759483bb25f58c1e4256896e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72522036320c1c7a8a64b876aa49d3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14347e5b8ea797a6e74eb8337e34ef4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2575b026339e4fbc43122826dae0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25992a420cd6939a8eb54c588e27142a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787455178f9b4f8939d2f870b5c3b0d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231afd7c7da9f6e4736a23ddb4b377e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e3236ee577036784cd19c3deec111342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419672dd6bbc29f444d5cd5f89e5866343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15811784da5adaf453ea76becdcad11b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f2f6d12948cb6d14d86dc8ca277bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f7ab87e7d64a30176f5b81619adf5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c425f09cea0adab7f4d1574e7a18866347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310064327688a6374fbd8ba94fb2c9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488323e9462f2dbf207cd17af5029843349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce6a344217c15ef73fbdc4fff89bfe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4756f257b1bc44c72526fdb2aab9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c94e7564de4942242ef8b461e5b46c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540c059e645e9ad12fe32cc5dbf02cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad54d7e4bf999cfbdf63679b51006eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5842d40131fdfb3b6d6f6cac0965f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaee4a6a9e95c269e199ade4530a0d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1668efce354c6086ceea15526fe2877357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd267dd0578f31ebdc2e24c0acaad1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146474582bf53cc3ff68806b3df78e8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6d996e85f956f4d4cf71e1970f55d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70399f3d5ca214ac3b4a998adc4108361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f2680e57881838bdbc185d5ed3789362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e2c1506ae63e26b47a31d7254fca1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c42ce519f42fb778551a92c702d683364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fae05fc4672cd72815e666b1887c7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19084a7b958d148692811c501c47f756366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc64e781a7e46f9e955aa3f557fd010367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb2f238dfa21d1bd2212f9131bc0e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90681e8b28f2601cbad1f385a0d01b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab1558015be3f29728caf12d8d49e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b3266de16838b0297d061d93ee398371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dd767a92171efa4e26cf37895b185372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b85c69d3b89ea50c52cf1c70bf090373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab7d96bcd252f75fe23854ff442eb3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b999a6043de5bb1de0448c0f00d1fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa37b57a80fd1553b5999b348c1b7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112fd0d456ffe1bea392113d0f14ac8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73bf20c9ffadafd750391cdae258b8378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>