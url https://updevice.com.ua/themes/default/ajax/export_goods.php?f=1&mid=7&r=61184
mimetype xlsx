--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66178438e17b444d01e08bdad6dd3e5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e20d172d487aec0dda1b109ebd9822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98497c7e5ed548369b6a186a0476c613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a748c500ca63c1ea1d8b02f7c1853c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367a93be4aa4a0b56a7187a8ec1af225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802e08cd8747a9f6b8345170f677d666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e242bb0df7ac331aeb90defe8e6e0ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec895c2ce12ee5d520d266c359785a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc042c7860fa3cba0231e672002a36f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec689dd845cc528f0e93ee3383af9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904b44c938f84a5483df08eb75b015d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e983d1e480641e56134b7da38f5c7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc8dcc6b9cf27a7be208e00885d1f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79598b616a006a1a00ea7606778768614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218e3770dc8875f6feda9f2fe52d44615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e350c2ea39af473feb5c6499b7943e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751830a02da5fd70998fe549315f725517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa73dad86697ecc50aa5e0deb7e2fa218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ae3b8a322f9866821a833dff68c5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10714c75213679b9c4323c9fc7334ce620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91f5d8d790293f601eba6fde7d3daf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16a350289d5f0542df132fc1d0336922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df12e9fd5dcfe5a7106ba6ef3c36a5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefef60e78eb2e4fedacd6268e3f99a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfea0e0bf82787f777224616469be025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6da700610691dbb13a4db21c5a49cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d5944b8fb6fba3daf1b3821c9636d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011380a04ef6b200b8f4979f1283611928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005eea209dfe5c3451355971584fcf929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b749f16d0ca7e195a6814bb4b455930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd1cda1953f15f184e24838a9ecb5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c75dd4cc6909db34c1cd37be61960e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895473e1414eec47e4ae7a0b101fc9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28c83df9a99e31f2ad9eaf09ddf30834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91e85fcba0b2d4d936215758e0a99735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb004f54fc5a92045b085a34ff8a91436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520de4f6348990d4381e77fb99c40ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638e339640c134909adf497a8ef1a3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beec07aea032d43ac8dee7b5cf917ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c94ef602c76e3fe4be45b63d13c6fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfebbd76c724210810470883b0f96e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26f4ead128cef2e93bbb86961cc9a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87d56aa5b27165e06bd889def466d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a149bfdbae3f634322acfa3f4146bed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fe20087ca1f858ce85f6eec845f0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606172f73d1ca45e03a42c54c72af6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34725f99147d59bb02e1a854e5821f2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bceba2b9e5d850804f76b90a0d01bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18895f734c9f45556c40222d61593f7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae5f6324a79a5d5e03456b9bbdc99c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76293cceebebbb336c34a71c1f4cd52d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de153dc7d228fbdf89e217e600ab5f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab6d10c9b272cf83814ec1557298b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a90450359fec9a531c3e67e0e46ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253df70ad66e2db4c081a2ee48dbb6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd121adffac8f98e2f17e0717d33d0a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6623bb8310eda65a4c799572e5f12157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0820fb8107b3c698515542fbb70194258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe5d6ee5b96be0143a7504f2833d6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b64aabeb2cdd6dce09260fa64e16a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3b2bd355c06466a6c3d980b5f41eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84332affba7bdc44f99c9c0ab3d73bb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8da7f57ab199b781aceeeb356f5b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05b517f77057d11430a3676f19bdf364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379ca6a29ba1906f6629478fe9bf32065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a931bae6136d04722d5579a048bb51866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f81ffbbd565ac374283bd2e43bb0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb5b5b5f23b7574a70876e0bca09dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f66ee953fa23fe28fe28d3c8b565869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53146af06b717baec797f4928a78ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc0d33ed031e902ee7a91d2d6f6c1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e21ef2c07e32eb9d9282eb7defe1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18521fc32677dcbd15635030a4ac97e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b6e2336c1cdc68e6926f9177a78f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eb4de190cc6249ac913fe0e4a029675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaef4842031d48dc5f1ded912547bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484d4a81265f4aa08d6112254f8548277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557262595659ce9bcf125912249ed3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da878e384833396b5376eb53125cc4f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237ba0f8793656ad1112cecefe05b5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f8c2251601fa43bb7e522ed13a22f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a16d190c65da87728a2f5dc30fb61582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47103507b3cd2ea4f28645298170f54f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58cb3a0e1dab196db5587ea9a79da084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8fe50b3746b7f4dc502195852f19a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c385b9ab06b5302d5ad9646806f9b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f3e4305105ae49ad2dec86ee1730787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77227cb699d63e5496c70ff79c62120b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed25fea08aa61f1e9c2c59cb67d720d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367270e659e33cb8d9e178e4efc06a2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8694545bf53c8b252638df0268d188a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c375189804f8b9629263891ed5b3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc104c21201b3b124c119c1839c6b6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0671a731ce604b75827bb4086dcd5f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00511d7d3688f7228654b11611e6c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fc949f28e9852be599849c7000eb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26328ece42ebf8cfee09df6b6d223a6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba28e3ab7ffe3d9442fb53fd14f6e4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2011fc7a9f2a0e6a04acd39844a4abf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a221a520810b22d039e167aab78dca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea9897befba119feea34a3369c7ed7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c98d0c11fe2f06d20299d0dc399cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb63a8e304c8c32364d44b9425d53d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d510b35a6ca95cf4ff38295715593104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77704a06efea158e7621289cd7f9d666105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19509924829b35d12f2fe8dd68f61e1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92efc20dc3135fff0dce9354a342df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15cabf8cacd410fa9b37226c692218108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fe26081491bf13ada4131d7107566109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01127f1b384311782d8ac71c0099f844110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304cb6a8951f1eacdd2543a6291a18b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d15497d261acfcdc60baa411eac83b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e9712e539572e2b5d6a9bec39b374113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a51c2a55c7c27614f19ea2e9ca0d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e216bf07db067555cb6257e5e9d0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033e46ef0b2ba519c7fe44d83a4e9a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71971161317659df23d84eec1e112d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840929ebaac6f199a242d09ac3dcfcfb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76051e807a8a9237609f613907799de8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136f18cdbab5415c96f6cfa1b3f8564120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607e38fba17ba6531a378847aa40aa5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80783eac90207c339eba6c9dde9b8744122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61503d168dd29349543a2d5dad10ebcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b8e4a4d51ef1ad62281a343c63954124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f92ac941d0ac695ff90957452a234125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6f51586657fc5091f06b939250499126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414c2da14350a1952ee5a12eca198b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d1c331f824aee4dbc09c1f1def674128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6972939fb24311ef843b56b41b475129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1087bf7fd910d35fb0b780b8eae7387130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a6d744aa87bda08fb320037054829131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a33ad58dd88b001c32fed0575493a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadacde6674b73899fa2fb2522e16779133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80d5170f37489afaa8f6c4250f1479134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57e83f6e4affda926e93ce948a0097135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ce9aabe155de2b4bc5f2dc46c3228136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40fa23a8931c56f4fd27db36afadec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910eeb6f8a9946351e27d7e5ecdea39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c61ff0ab746052b5d0a9b8b442b325139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2acf4b93c30274a059a0abb633245140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23566e895157b5e1463ed5292c55a3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4a089a2b8c46dc7555af84970fc1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232c953235f6233ee4ec28962a872ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaabbb73533fa5d4e427308654976b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d242663e76fc9efbf0c0ab22e7994b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf1661649fefa4351991daede86394146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb7c8ca551d0f4ca66b5cb2bcb1bbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7908ee6863995f1a98dca7695968df2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e4d1fc3bef8ffacc0b7e3138e5a21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb115b774acd5bbe28f23121fd6b771150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d599f2873545cde0281f703a1cad0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe148441b7e2e04da1c59ad37b2b2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f8c437d3a5b708f1b636423f5d486153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0156637201263b1aaba03edffd72c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec46342155b55b9953702c6684b16b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c96ce9092956f71bdb552ef48d2c48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254c3f1b7b3cb6d9b77f51772f66ce2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1dc7e6d589081f378fc5034ce679b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff023625e632e042cbadf59dd0ee820b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90251a36565a7712c58b233bdf96760160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413833f5d34e536278d97a3ed378c62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b83f05f81674c11c66e2415401e1b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59120b5d67f561a31a6abf36196d1e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594d84c15b86d06cf0d6eb4a610785e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e0b1e0d62f8d251ab82cf0a185745165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa99839e02c0654c71a3059f5a8d845166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72a8cf8dcfc411ffd5d5d0e069a642167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff7b9116a486fbc0cb98e6ca2bafe9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e912818dfa88467c554535903fc2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73f70a71a96cab142992bd20e7e643170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32650281a7ccbe6969b1c0e8493b2e9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a74b0a482b2373b2feff79e85c74e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac9e385a657dbc3de60410c1b1e0b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471858a198af0c90605d5373af6511e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d5335e422dc9fee0927a1df57bdb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f626ecb46b1f51b37b374812921368f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2614136fa125859d3cbf895e8ec653177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf81d714bcb25b8185c070db338fb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f6e36fd6a38a9ee707a8a03985d7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3c85fd31f70b41c39a6e8dd668517180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81959e6a095e9deae9ad8fc7b4e2288181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bed9ea89c2ef51ce9e622808674391182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7352a77d6cf84d52df058243acab0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5d1ae695ccccbddbed5fccb5fc128184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c095fa27d6dd263e0774c645fd4df6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6af9dc4973bc4d74b22abab437b595186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d95737bc2a9b1b9ee44bea310f9d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa627e4b1828c5ea84359595e1d1662188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8588eebf57c03132d8b2095a436ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca9b305d351a1956e9516715479dee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548e2d79ace098af73259f989c0d555191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f7c5a12a9272baf1e9f3b348c8b91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef750e4896fb964be0244937f8b7a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a249783e68c90d929277472bc0bee52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a765282c271c3766d718952e641ef8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af8c23a3f8d255cbcb9882430a90b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542988c3394cfddab9cac6cca9ea2fdf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c370e638cbeb6c72d3c5c1422eb4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd32764f72c34b17fe9c5a747a6a84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aa939549860dd40688160d855adcc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22778a2501a0e15f0e5462d43bc7a93c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d4bf769dc248898dc30824f5ee595202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95d09ea5aa4d389a40c16d386c2c84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e91d5e3965ee6bad45b3a9be209f6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5859315eb430e82ee9d5e3db40c1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed637105dc791f88ec53a9ef07608309206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ffccd061e90c0e9c8370adefdd79b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bde48a81d0b43edbdd67f38c38b1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b17855fbe1e305560d92e88f45f89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef019584fa81d6653580a8eb0fd733fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f52bd22796f13705e76647f84dc37c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50748203dbf5f0eebc4c345d32e53ef4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef7e03522455e81769c55b1392bffc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8d03d6b6e3d6bdb8c103d3dab113f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309545ef6807a123c828238d3f8b7cfe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e314004cd4e8d2ef47227a177e71a77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dd4a3c6d92ee501c678e24d36e087217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97013987514f03c1e7c994995fd1069218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a175c0b47c61a73687f388b62b0c0d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2717568566fcca1a91d17f7244729220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f18927f13931550282c41ab83cfc76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b56d8dad4466d3ec2de3f8a9f4b86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9502a105f396550ffbceba8a44dc485223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8b0bfaa952493705e0fe554f409a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128b914798538446249b143571d26df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f445e63b79c9185f232b47824e5dae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474171710aa44c569ca1486bf9d9966227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fb668d3b4a1c128283718593e9aae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad858dbf8d544ee60fe0cec02008454229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df4209d452f9fd7d6496af37d51232230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba46234783917347b5c39024170b002231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa5704baa42c3b3cca31ffc6cc7f27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba73de43554f48b3096b3728b19825233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b863869e2fee1fe2f283dd72df180ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8ae65570467acb1937fbe16399874235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954818cd2b03a4a472690893ff647a91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba5101cc32fb34427455d2e9ad0f31237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ea3b5ecea1fbedbdf87552377df83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59da7a74622fbb1473cef4999715bfb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21faf2e5170a10cd0afa6bfcc3e3370240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04797b307c4de2535560c9edde952123241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0001cf0b6a4078642d50217a9c203ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abab2c5f3205277ccc01a7346a16adc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420d05c078ae14265be309d96802436244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14e8ab7b247be6b528cb492bfb4dda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2898acfbcb5d491d2c76736e366a1f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f5bd19440dde84d4e99b4bd89c1d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7d53ab9c425d04debb26111805231248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55f0d35bcad6ecd534b4934a911594249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c9bb62e28b06396117a751a4adc99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df303725d11b9effed88b03b846a785251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02baa246e7725ab29b03217460ca50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabdddc10c5c80553c4cf1d3a67069a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aef3bcf4d257acd1a0cbab0365d02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d862c7ae834b21f623f1d4ae08a03f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030c5f424870d84b57b41a1c3cab334256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86ced74df85e287095cef8df9768fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae09a0b86e541fd60141b0c217a3fc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7922ab3d86a72f0417a33af428a7e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e93893e8b012e079c0b7c09282728c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b1b7f741b9e95a48da4f6671ad37d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048789f948d70b2bbe7de21f3603b25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94d393cdd5c6b391ef436f73e9001b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b284dec669d568a2ec3eee128d590d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb6c4292a406ce67fc63ae5e3d445e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc29794130d9947fac163178f0f022266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae9a8fa26ca6e751a8099a60cd682c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fa91203a88840afbf94ce2593419d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b652fa1f2612b7244bd4158494aaff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8285b915b40bbcef2cd8ff5a5d558270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2dda8dcd0db718fde3ea6c24ca3a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94508446c9a84475ec35c0492a9ef843272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bb651b63b2f42bda5ecbb5e6f2440273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f94239f41dd8d4f34bcd97b62597b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b8a25cb7a7adb5e7924686449ad4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ed0126577dc7f5224575d72bb7830276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91313ed393f6bb4305f5ee624cc812d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cd5475aa385ba14d1fd56b86a26de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ad410ad3a6a792e267c8890769487279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9df4f8569c2ec88e0163d1d29fc9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828819ef65fa6596b326c3050b9ba74d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe5327027ab18e10447403d56d55da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d83b58a942000c667a9ce4648f366283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1324c76bd91dbebf04859e2af2725b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324c364b4de7e58f66d6fceb5e4cf73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f84d251e7a4196ba590831f8bc11e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6533542939ccd5cea47d09b15c45d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eede82e1156cab68a14c94887270c03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba69829c580563b5a61b643cf07027289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd672ee6c52655e2b4702d11f09ef307290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b43386f59dd8ba0737377a64242ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d9a1625bb7f01ad89ae61815a4d6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982b3a8cb12025b9950b25c4562ffa8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e6f6c952cbebd9df1285c904991b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e390e11b91a7c45ded116e69f6640295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cb8b02a48c76b10c1887979b7bb79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c4fe846ce2a688b4246a86aaeb8c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b631db05bd4f6dfd97dbd474037b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6ff7492956238c48baba2f43c335a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8be8c68e44f32b8fb4c566c0f3ad9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41075e792cfc94c8710d44a646ada737301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe669e9759d2c0d26da5d0684ec45918302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62196b7f0510ae162006cbf67571f87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20afa7aa957fdc153de159fe844668304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f98532a7a1c86e64250c8e0cdf4fde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ce92a8a254aca9e68e639a858e315306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbec04c4b57775189130e0a6333f0f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625d21ced25cacd1563a30d66954f53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63725751cc9563de6457127aaa8d6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76b54180b0cc72b09c151b9a7b2687310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a419483ef7d3a2560b1a0509130414311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927a64bc20a0f84cefb2259771ba220312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af75ef8859e96d98863771a596c919e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918fd7f0ddde24fb98c89baad7f510d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5986ef0a3c7b231a219d9513ccdec8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b5a40886a11d9bb86efb32d9cc3d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e59b3bb3bd478c1b7f206fd40a037317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd748c58f59fdcc1a318141b9524d165318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a4a18bd77cb26c317f49cdf017c3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9c9c29655d37be11ba905eb0bffdf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73888fc868fbe79956073cfabd7dc2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6e143fd043170c76164bc375c0832322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3377929ce2f10107da7b693cb07461323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0695366a7d93de0f6fe88a6c0278f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fa72c0fdc05a1c4d3247a87d8a139325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66910fc925d51306ca7ebfa9665fbacf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0871d41e7b26562c05e732da4f59a24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464016ab69c915d83e011e931e00b43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040592f75ea5b5ce6b19cfbaac1b7448329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d598b8264f547d51adab7419b7150cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3866c91cf8f52483962f64fd9797097331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9303681d8bfd5132b8db5e74c1ff9e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d5c73d1cf89ebd13c90b866dffff1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4261969b5b44ff7f4c5ad1bfd4a4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6415f342e61d803fff293b91d2a39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4442e1b78abcc3d9ab1454dca1fef8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b58aacd1371de93dbae0beb786e50c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd345dc7e253fa62698e898dc4e845c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0658473954afe0c0822aa1ffd4ff3bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ada8eb28f4a4fb63053677ad65888340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cd2a1c22de655263a4ef110a61739341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2ea5d45e4ee6250bf230c7ccb8c6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741e83e810839e1ca9edddc00924a46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ebb6e2056747ebe1832d4f13df89c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9418e1bc156d012df95fe947004cb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07729a5664bd1d7e76aa24aa8bd30ddc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba13dd5f8498fb705f659315555aa4c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd355a1b3c6589e4c14bf589443d3257348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c08851a63c3545c267ca3346113da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767476652e9124b3c246adc13e99946350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb28a24325ed9ac14e4fcc81953798d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adccb9e4288e852d71a82c408e77bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b93650318812a107ee8649284e6e8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f27f22122c6941af75abad10c9515354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e87c8ecadf98a74ef0c02271c0ab1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3c3e670b77638c116cf16b0f9de19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a025a858b7b5af8a3565c3dcaf8213f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbd00e0d427f1b906a2d0f517887ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1af8c0b42b6cee3dfba17a9444b9d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15215b902424a29e82b0639dffad9699360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6d84f4d6d04c0d9490b698dae38f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4e4e8e912c4971c235262e1caa95d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757e0969a446dd0b7aabe95690387d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ed9cbecf32cee8c12d465c0718ce5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33442eae2320270cad677549e73539365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966ff82d95d59f566e85ad6b86a28e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f91198ce51827a82bb7d963f7c793367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170cb9d4122c318a11afd04ce64abdc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ee7c4f80eb6ca338bc6f8e4fad167369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ba6de6c2d1dadaccaccb9c587f64a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dfea84a17fb4b5e06903ed94c43d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae09ff6cf2671274336734914b2076372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6690d9e27b3724a7e9952b2c1ea808b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011be480df9bf43b068ce0492c0f0d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c5f02875902055962f6b82c6d6811375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae60586f93157b646396094f3c1238f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c321128ec0304079aa9c57619a0da43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10ce5d69c8e489505ad70a52cd723e378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f300af0de1b06fbfcedbf921e37791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09e3c1727827530831449a5f86fc002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951ae1fe4dfa0a781da25b548bb42813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca4ae013bf4210502e65e6f50f29104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ec755d0cf330305dd943b12ef8fc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed09f336b8df83f133a4f4ce45e8926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b11b0efa17834f59d74586c76cb187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc36b7cb588d29b88fccbc0d3a741f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ac3f6232e36058da7eb2c68be78799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166d4db557da76a2b4af8a3762f6c9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73257f8ce76f3222f68f87be7c45c7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d848d6c5b376ee97b11d42d3f8f1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51852479f302502c6e61a47dd417b80e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477be9dd4e648e55cb66404dbb1dc32814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48466712163896954e72fbb46636b4fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3866104db53c982630223e3a9449dd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc20cca47af60daef5fcc5c09869f2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd0f284fd4d46ccf5f7cd6518f0a0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7137aec239c2d8004b75643feb120919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada46b27c9022a3f5847db7fd05bd85920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88662cfc40e2650eb0e189b0d632da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da675347074f4eabaff7e8d72bc0b5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55edf822599e81eee82dfc38cc1f5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc630c3f9bf594161e2470db6411e7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3ec5d13eb03e0d6df954002dd68d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b9bfa707b1d096cab1e32fafb6b8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d949a2504027025e1cbaa3e588abc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a9bc64a1edf581605370e5c21434a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e023a4c8c621035c6d7a36afd0c4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68932a90e661d6046538fc2cec4ab9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbb7276099ed45c3300ac203e7d96831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087af0f1404c7b752513f4288d5634132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8471ecd34c5bce7fc95c3ac075a623f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f160d220c2bd42b3db6fd89d883ad834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0afa7fce715ff50e11f367e24061935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450629bdb1317c7af31ee5791452eb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09eb93ff76b45b962fe39bb413fbc2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400a77d9c618b866bb0a2a97376db1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464670c21e2ece3a51ffe3b1e63a618939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fc4fa3aa3e52c0d02f5e920bd621640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecbf6498bf70c410c378de9547350341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f9c2f000ba1bd355a0b56530f995d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a27539ad3ed56cc949dfbf8881bf2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb51a45a51c062656e3b28a8686620c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c934dec4792fc7a6bc87dee2ccf00d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eda6daa81983802ca3189ce5fb2ece46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330c216452c6e553fe214812a1c611f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd6a404bc1040724a4ea5f76fec4f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a64bf6000d1ba402ee5de169faeb6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840a61c65213f19d8322b244032e54550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa167020bbc915692f81132240a5004251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fed066c31564ca3d769dc2dedf11ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b3935b3033aa46c02263d2c3f7a9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e20f89473fe4c93ae56d8eacf50b9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d4ea547a39351e7fde11c717166e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563efabe6b0c69fb31b64b64ba6a8a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e007f32dd96ae24959314e0ed236557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96831995d09f87b31e3fbdcdcb99f8e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd777e5b5dd02211be9c38f9fa0a6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7f1a67b592008f12654b4569426e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca671be58fce4154e160f94bc2ad2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00205fa63a645efbd9e36ddf352a34e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda6bcb8619874c65df8c1f1308c57263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19a9899a25c4fc29dd00c3ba3723dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457b042c9ed623297e18e730b3a83b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35d2577e0cb2dad87ae7cf1263e65466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefc03d8828a5ac16cbb6da11db1e7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e48114a9b1173628a3c6b6f6fa4d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8a4296a1f4f0cab4fe168053baee069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7b03d0bfa10de400aa8e8e74f6b5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce863165ade1ad0e31e2525324769b5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33df0fa6d44354c7ec5f1f4f7dcb4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df302f4873945c30a22d7fb848882273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4156934804b19216fd42fa4fbc0b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd391bf07a492649e56681c4aa60ae1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4938c90c1c2f8f47a3f07e847bfc02f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2252991a6d85aee4966539d0731ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85fccc8a31a5b952accd0a5bb221b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5158facefb921a9d5132473f32617279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879c82b72397356c54db365c0911d8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410af777f09e59b482a0928b757c72581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f8c6110fe3d46f4dc581c43529ab282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9d2cd6e7a536f3142f4cad99277dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684896221703dedff708b38a869fdc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7475b20998f9270c32099db30eb2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abc3876cbf58ccd41d8ae1c0998cdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedf65ee72ddc50624a7d554c4d779487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ac746d254b6305204bfdacecf3d9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be5f91ac057b7d27400051adbcb73d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc95d4521cc296a7809b3b4f660899490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28a59b5b1e44e7fcc4b95af9d5b47c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e53b7426696835c59290c0623f76ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f745809d48a6fbe8778edef290ba5d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97738df918f58d0b4584480853b4b1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82740baf566eb99dfb385046fef190095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7d1f5d26f773fa3d8d1175110155b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4edcfb3ee7424c3d5d3ef6b2ab196897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9970ffcdc0eebffe11811ec7a139f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2ff28fdf520b09f5735164a464cb299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac775e52361fe453d47224265270573100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bf70cb99a341507c3b708dcf4ee5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746e9b936ea92c67a710f82216b5934102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147525380bdf1153e73f1c293392439103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3434db867a8dad24f989a781f93cf9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb24dfc26ad8b0f036ec3132ee4066105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd5bdff2484ca89e193f7a26507032106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70713500f48878eb6071b9b72e141d71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbfb5f656765eff2d27e8a07b525a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58a2755cf12b6bd59c1dbf5b96a981109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066f9bda825a4428255167cdf779ba0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a665ade1670db2debc91f25d486c79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3fdb2737b2c1fb5a03f30ac8fa46b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e89604ef6c719ef1c00bccfe5a101f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9f99cf9cee700f58d88958d633d67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3a1612bd85e2bcc399a821662b5e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c056244d1ad141910862269c713c6c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69bb80a6be01f0e6b7b4d076baf969117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426bbc72dde9a4bd6af1bf1ac99e9de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4645d6ed7fc4ab92d4d9423cb6296119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee52174ddc535c279ae1ca9b531e90a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ecd26a846a379148c3518c055ce38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4c77a088820075c9987e3ddfe8f04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710731ad1def1961a95c3765c2779e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf3e4a2cea9037defe1517a404ca66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f0510247d328e8132b783e5d8f0f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a06831ad58ed9a7c7001d6fa9a6e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07c3c8e4204bcbcde211d860959a41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e58cbb1c85b0e3a66c1fdf870dc93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59af59eee54b7a58bc5e48159ee00d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8804dd737669759a4f33ec8ce4746130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3100026993ab4e45299eaa24d5221a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5727372fa833b713c4b1f97d7b7b113132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda495464789b609fc2dd8527b1bcd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d378ec9a06728ae6b154fe9a384b71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b6def7112ceb53e9e1a70036347d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37eb93bb18e5e2c7ce0faa4bdbc2f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62625deb42c042f7bb6855afc615f94f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04050f65b596b0effb3ae8ede2675b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebbbb1cf1b112408c32e4c00225043139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa96a960405d6d99f748e6bd3bcc46f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138be6467692090dbef964a71e7aca05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bbfaffb797cb7253a06b0b3063ce9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ce33ffd10c49e9e5725e9fc63d1f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065e23b00d55d9dc19aba8f7c1aca7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ef3c254d84082afdf6297006d831b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe2fb32b70ed1dfd359a4e6436724c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d30d041f7cc9cc56b41a80878586ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9fbac044e24886db2584addaea459148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb10e8b7bdb98391b94e73b28c9817e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8a3d684108e3ab85c8cb05a5bdf07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7988daba1e99a75fec7f4696750c21a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4ef30c05a1b5909f10d84ed00248c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b42aa35606fd22dabd569000430226153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d840da053af8625a1fdbf794b09ffdf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5b899bc1945017cd839e2ed066ed7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd558e98bb4e10016e5f67cbc84ed3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0612ec29ca826e7a9e07200b1a656b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e4a66b9f6e345d7e45e5a3296a7dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398ba9aaf746a99751ef3b7a4d17cbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83338296e608761638adcafb995df068160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23a6aded40d9da3ffe6bf2c131073c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823a4077f883328bba4a65bb85c8504162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b9423735bc327f1e326cc6d8e37a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724d5e3fd5594c2a0768d357f923e17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417bc51dafbcc38bbf25ce2acec04d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d489d1ddf6775545e51c643dc4177da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51814912da29413ff35ee9ae244233167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb306799ebaf2062c9dbc86091222f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cf8d1a8ae0030d3f1f735de9929cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637736cd8e09e802b2788f6fcb2dc8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d48a0c4169e3769459f09b87f01420171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917196eedf2c2dbb423781b8c997da70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467a009cc633f01d87bf0757f8cb0a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0625719b8d6e2413ce607d82b6cdcfa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311b2215c99e51b3054f6c883e6c0b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c469fab83321f2ffdfa50cbc457e71d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d22aabaa75e50a99fd2dff7e8b28a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb475f1eb963b3e38362e161244c772178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e059bad073ab5636ea02e7d164de0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c66ec32045f84d2ca776ab2a376079180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cf58ad386d352a263998bb7068432181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604c76cb9f3407d099afa820d6957c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1429644b145d6b6405ae626aaa4897183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfd3e1262cbd7edf0a3f2d0cc896c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dad18e5b635f7b7369f608236db94c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f25a54296a526dc13baca622728f72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc322b596085140af5886c483c28e154187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f27a817092fe689ae31f61c6f17229188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a5a951473bcec7550ebe6c426eef4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd9abeb7fb75a89eace50e6726897a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6aad5d85ebc3e598ed616b82c7282191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611658a8d8ee1b1b82eee7cb64e0a6d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6be07d211a479e858408650e4e46d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6776cca18487124cbd7690708aa08d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f179e9c2d78d2714fd51d7847df23d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106e2da68e51c30d860a53691b9c88d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26825eb865cd6dc60e0aa41fb35502ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f257414fb147e4b13623fb8a6a76c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92e372a5c308e5ab25e32e693c2c47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f97bfd776953e44cbf727de738040200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ec1fe18bf4a8c9142d440ddf98d0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76a82a12eba10bef3e9c8e85b21426202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749c07b75ad5c71286cc15444383bc3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22274108abb5a5e7e567d7f5128ccf63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234ad150d5022039cf44d4c298d5d4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d600f79357b5b8b5c6aed95080580206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c857bddb484fded54709909ba712eb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65393dd1b5ac11d11371e80617fad183208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a4485302b559f8a02b3911fecd347209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd1d935fc898b9fdbbab90507b1881210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f1f37ed5db6e5e63ee38f5ad3249c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d889d5472d0b3ffec1f1bc38d8c2c53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14a9e04cc53bced4d58cde63dfb5af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b2a1160aa131f1ccaaed13388b2f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15308aba8af5467a65c0801ef49c7f5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5846980ce18b05242379a8c0aa812a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e060bfd557560823e13db78ef2f4a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3283fffc0a8e0e729b050220c282f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c104f842ddd78ab24f4948d6cc8aa40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca32d70b21cac3b9dc9366f949f3f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5073546f99c22df012f320bb9f47add221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d44c98630705ca70943ec1f81b566222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31061ae4e838a5d98565f1d748e30302223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bdaf07ad9661066a219ec2bcdea98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57df7599bce3ca9624056bf0ff83966225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f91816569d1ca326011d0e5658ecbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcee07faf9046ff56bd680ff6048129227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651def0b360175f5e81f70fcde7a6d63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5186d5ceea6cf89498d1c6f73ebda93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea24b9c0c674afb59848814ab49e2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4ca4422aa8772336613f10f8793b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac855b893e2aff3fff7d30d78b877d66232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa62972208823df483c6c41f7f69a60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bb44eec2156e09af266b48f3fec41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30b142d944bfea221bf559eddef61f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18824fb68590c16c88dee9f26e0d1b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cbaf74da3ae1560f7fd580f55ac72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fe86209ca9bbab5c9a05edda6048c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff04b1556d115e0b3bba05dd2014a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5485cb1b185e86c0e297d93f6956a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a8ee3103e86c7e311588b2e2d473d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855c6532c18d6af68c45a180be3a2d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76732c1faca9540f9d70837354ce9389243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188a96779b612ef473d51978f6d8cfa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6465d13659fece218cda21a3c4e869a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792da437153b36464eae95184690b392246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89cc431e333c927129f1b56190331c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05f4bfc767d357bd62567b30bbbd40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07b3e4578327c92993ac79793afc94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1a570e13d180d13ace0bf5d693f35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70154d7e352d39a9aec96587ee349de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bff84656cb87687dc758d6250a35e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048133040550309400c8abced3ffa068253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d377da78bc6139a3a26907618c83503254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4f00bec9d8fed31ab85818265b851255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94efb8feda9b67a4b4c88d4ab08fb5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e76fdc04f4b94fbe711e47659cbe0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127d8002caee1da73824e78a6f2c349258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7053ccf2e1d67a40fe7a49ba6241e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf177d7c56ffbb182661efd68a2fb32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0d48ceaaf17906c978d48700ec4cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3107cc4d3f9f3a085575dc6ea5c2c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccc092ef707556db8253ff563b545f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05ab84a2f023df091a0f7c46c1132d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c977cae0ea142c25f64b26eda4f3f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301ef59550906d559cf1046b11a8b69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded4aebd7b712acf3a83a5a74772f9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a927177b840e63c1f26a2beb338ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fb32e9f4e4fdcbb81a799af66af81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cd9137e27fd01781058d1558d5ff4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16f0fcfff92e2006ba9aa6f32e46f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6584de6418856a5d987f912de15c41c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63455b13e198b235b11eb04cc76a3cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abdebd69bd5948f9465ada7ac207b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6fa8739e2baf87b4cbab11feb882f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08839f0fc83ee65cb455747576fb4a90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d05e37b507b946f2cf79594c21e6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decbb65acdb59dfe450f4bd3cee70fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20af36d2c9b3de2187b9dcc4ac77d55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c5bc45675da6fbbc451a8c421cefa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbff17cd2245d41a4b4e74b5ee7cfa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429cf1daf4b8c5adfa3cbfc8f9e5cbe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99ad6767d6eff0f8df2fd00c4ffecb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec8d96edb8e9c2b56458b6279b6bec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938e06ba3a73bdc2ae59bf38ef3d0e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f4fb109a723cf7c494384ac4bb917286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97375840a55bc29c564c7ca1b1ecf7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c4613f46f92ee459740397b4c525c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0d71888341c88b37677577c85d32f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4d5e21196141c9d5625d33ee11260290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220652b51e9a61609e9075c350908d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1fe42cddc6b6c04b2d3f9b8d9039c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76c00971438ffc1c3a03c7d6d0e9e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517b674d0feee1c7c7015e7758464e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d570f5c9996ea7d43c64c1454ca273d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3e8102e53dea75d55bb3143d3458f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3bb2d27cc880798791d4662095c27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d644c350dd5d34f83b3432ba256cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfa2f5b7be848f0883eb6949f5257b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf8bf8b45aa01d2f71a27f810b7dbd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1177bba6c77b0e3c320ca1bb2d87b08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6006b2ecfa7e05cd9de450ed214e86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524e8f011c0b8820e30d5cceb0b4a82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a979aabd7fb7e267930e3202c7237ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6042b98b6aabbaace2bdc4513c6d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27760fc964a7d20f5daa9e8adc49f256306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14830d5c3f5b4dbd37ffbf8450646cc4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcdb76b8f81b61d63d8d5e21240848308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4733a854c07f860f3e373887eba60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112bbbc149b6dbb47d2d3d21ac41344310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6300ebbaf93b1156d52bf98d4c6ebd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60d580c8fdb5d0fe07007a680242b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d9088d1451e443a00d9e235cb78eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2f240ccf077407ab765a407e7078d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dde57cad6045a93388024135dd781d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19f7c8a70fd53c7b163297a9b6d5d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d85f6216ba6bcc3d83eb48df694465317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff98ef13d34df631de8496c9835eb8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb376bb3c52904803aa00c0d8b7ad4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d7cf69d466e7fcbac92ce252bd24b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f1b7117053942bb34f75a0cb7ab74321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee779ab09d77f7859106b339627e7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272d4331b6932fc1c8072d6eb0c5ace323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ceed41a1d1b6f27e53d9863b69f2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab391592f1b16a628df859a291c83ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84adbc532c3f98c31a753c762427d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbc98cef19fcfdca9a11c2b24702ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f833aaa6f6d7c0de399d944a2a1e354328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed2954c59f8ab75c8fccbfdd2a20ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b107a8168fb202c25f7e199a592bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256f365febdb483f4a957fbf07a76ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bb7cdd04603b941675725c857645b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e7c6164a255c88064229a08946381333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e682b1d6d905b1f145398d8abad3193334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05478c35f1d94000e497b9397bdbeb5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70036ca95eecc2d7dccdedb985b0b73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b788ef3933c0594857f7f1db4fef8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e32d4aa2616191e77f04de4cd3a9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d981a0064c5fbe0283beeadec78c657339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b049b8d883e07502a5c3e9db6a498cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6832d49ef88bc35eaac8094c45b7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799a1e521e94671e09362a08f334aac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f137fa9c91784b89dd3fd8a3533a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681685f08d1cef80b4babfb9a07848f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd449c07a14ab6ac63583c39c9623e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a892fa168b2206c0ba1c7ad51088dac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82026e79cf24cce6804173dfcbe8bda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbfeab6b5532dad7e51cba49daffa5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4baa85ad0deacfbbdf08176cf53c9a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479b88abd5db85343a7503ab59b4365350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c38ddd1623b31627ba30844495ada9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef063574d4d312095092f6a1e4ffbbe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27348c70fd72cfc834b6270eb63826b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749a26914c7dbf6bbf36fe4b7a8a0f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05ff0c9193b62234958ed09d8b9f97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73a56d9feb9b4b652a381b3320a1b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b5a16e682dfb29b157148cb7f61f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620cc0e102c4f07b7f986f5f4d4a63b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c763fac3e9866888d0789ba8356a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6c5c36fd14a242be3b799844bed98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf52341f42aaedb3f6bb9e7bfaa2df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540717422cd7da91cbb9061e7ae0b50c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e30cf7ffb846fdb86daa56f67801e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e366e8d84061db399a96cc1a80436f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d33122554448bbf3828637abf324bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3356288656152b63769907a2b29e49e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e89ba1fc65c81960ce15d3fcd5c36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99862aa4d8c50a6c1b0f0191b754f673368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752050370cd0e6da1681e3e1922b6bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e5034cc54860cee9242889edd4ce1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f497a77be5ea435072448887fd7b61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a25b9393f973c068d3c2a00ee1f99f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86464af21cb0f4e8d79249ba6d1b1393373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623d1706f2c3e61b6ff70483a6a953b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43f9a9dc8637037339ce0ffae1162b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c335fd8d17dc9a7e451d1b68d7b003376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854383b72f362dc7673d91732c43550377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84982ea2e89e60592268dce327df737378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>