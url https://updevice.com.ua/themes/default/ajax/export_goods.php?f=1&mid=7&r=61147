--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d944bae2859ea7bb1550a5b9517a041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a6c8d6d3b986331c98f1013bac8f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe7fb3bb63015e1a40bc693005de503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b35f8808e7d2e64f5a0eaafd5f18e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a966ca78c84dae70d2b7c10f853cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de180fda9597d90b44a72552b36f0f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72d469a56d467ab4200cd5b32ff8ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43f37b6473d88f265f9ed50b879ba18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4c056a2c224bb4f06ecf2140c71d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66280646a418c310514c92d58e4949e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c39ab2eaba49b3d00dc4973b401e8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e628ec08fd7477d67b976ffe24541112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53712f51043a6936da1ebc5d8ca8a3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7f2fcaa8be9e3f5e487d373601ba614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb211125d71f17322c1028aaa685337315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2008632e131b71d3a4f5ddaf9563eb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e55b4678ed1eedb49c6084025781d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7530dab59f2d173a45306d2d3971e6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aa3017f73f57e4fd4f2a4e1ffe38919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c990c5e9d2f467e62d0ad2ca1a44a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31e06f6a718807729e50780a6592c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eb1547d2aef5acd61310e64c9c5e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9b1ac6b4f0a951a9bd724724f9e4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdae2df7dca344addaeb0495b7e81b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bf0127f4bddfbcf09f324490b056325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf81fedbe04dedb52b2d281064672d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed2be8c4c0263d94ac5da18a97c85027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e509e307da7237b7f1ea072db9d251228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fef3419f183abfda93f3845c24c3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b49f0ec18b05e71ff007eeb94a7f7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea26061ba5147545bae7f673d2824a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac312beb4fe2045c7878fccd08a400a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00842b5494d7b6f4b91b4072f19e7b6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eddeb2033a4aa8efbf1dcbd8c5b8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee08a722b817aa9c61f59f077945d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5058486addf6523d8c3610eda66490e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64df45c28707ea276cf95ac9d942cd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c8b0394d08dba51ad6dd1e5da243638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a5718ffc330b22ce7a1150f5380d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64aaddc944f499ecf58114777834aff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a325e66fd512d2363901ccb276534a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ae709dab92f037f511b67e4cadd7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8b191209ad1630f31c3a295ac5cc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41902744475a122148279e674a29f5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a432dcbf380e1c436a8dcc75517f56f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1950fc69e84420d16d1772b0863bbcd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dcd99305fee25fac893310ff291a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7886650ce98e028724016f286106c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089198ff27f1998b81b86c27e89256249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfad556ce602b9a0dbdcbe9b9cda3ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9fb77a43e7a4bbeb9eab8273156af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052065fe272b2f417449b9c7934ecb6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df4cfad3934e11ada547cb8f540cb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f5182d7627f39533fb051d24d764d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd03a10e5cb33590182f962f2d832655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228300f3e705751a8b1966ee45e132e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef098cb14de587cd67b3d9520feb398d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa4e90a0b78782d3492545b7eb421958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ff82874e97923518c959d825f13ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d68513fa86fbd27fcdb76245c7445460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46a3da0d082f9197fab4a7ac28c11c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e0178718c093e2aec134c4243d2eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baa41e9f5acc655a4e5cc378292fdb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da5c4f66d7f94fd0250cfdc818ad6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d774051fc5a737db3b9ef7a4e14d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16586a938efbcb3a1bc37a3e19531a3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f218751f976a02a99eb853cdadde3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80776abf9b647831164fb9293a156b4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4e95574b0a650c4a36654bb87d74569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834387ff998099ff7ad30e4b057d26df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe0cd670452fe1f361810606e8949c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55586723056193dc7379c3712571897072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3a5ec5bc3a5336d2a003eb7db86a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaad38553f489ee217d762a55a112974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78953b8689a0c0a77a5141513224859d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b64c6bc366816cbe8a2b2faa8d9f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ab2ccc7a406297057a9aed86f193977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9974fcaff0310b4b272e627213e3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1d321ab8370edcd1acd9b292e46d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d6550d972cd91318f5d853042424d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d0417c608f59d91e04cd72e0479ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f59dc1bcff63ddf1e5e443117a45b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e5dc3f9eb7f27f5ef36bb95eebf6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eda93d76cc89ba4a65c50165c97fb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e384e4962a3c8000fc56080a6ea4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82427a258d66a2d8e41137e561aaf686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d0ea44cf09bd2d04f295d3abe33be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb99218c2633a64e7d185f83dc5ba8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654507ff3cd226d817d1e038a379aa489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c659d0c45deee2fbf67af2eae4b2a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab32aca6c975a97dd5e763ae61e13591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af99f083f6fcdb83983254ba6c56ae492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8e37f10971927c0fb8007ed59659093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6b96a88e136796f995b9ced491eef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7485c5004ff917b0922c7eb0cdbab7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8125fa6066cea367d243f2d2d89b4d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21388700814d4b366bab37149977d6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeba7a47e3e8fffe0ce0e1c19eb7e7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443f4804c546456b49db9cc3cf052c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ecdadb380dbe45590755cce161635100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5f4fbaf29edb20c9abde72c298c34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd4f5eea84fb991f4c0e56da5c6a42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808daa1c3a6c4cd96b43c779e6fc7b9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fcd6a89dbf54f4e8305d250c517c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632371246c8cdb113db2e87b6ab022ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece61bad548cde5442703da19ebfff7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801a7795182ce1ee685305373e94b69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3a96bff246c94b602c4c95e6157ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03974915ef70124468d6c524be721ccd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9807b6cb5300553e0c07435b1bcf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968094ac3c8d6273e2b5d494ab56a07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0da0f685f250dedf9de29251b727b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a8e48c3dd74158533648ca68b5a08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cbca018a602a7a3b3786c795873d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647acb511bcf654b112d76204fdc8bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c3a64094cc76b480bf5b7b981ab48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a50afe662100c0b691a358973dfbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639cbfa8a36d3b393d251023a44b1d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d51b53823a1ae6de9828892a344b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f06c69829717d6cac0b997ba6592f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444b2255e99a7bae8b9df49f5f0bb0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03f20d5cb7a65c0c879b9074f801b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d01a5989287fa6a54fd535bbfa9cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171662216c9aee553a386a2a7393a71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1f379d4069f46827ea7af8c378eb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98253346c7f968f656d5b310330bff42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17bd9cefa9b072261b52c752a07980127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93055e36bc69bfbc88c439931297fe0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cde70ba8cf88219d5d4c2f1d8fbbe1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f7c7fc87c7eb43593d6f5236e83e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ea7b5d29b2fccb168ed00a63155e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8777c2855504392c9838b3d8988ae8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bee7efe2714dac28f18397b6a9fdbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1da2bb341aa1ef66ee15342e18301134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78619cb88d809fb0b58c0859d12ab5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737aa2b4cc5f85c0228012e83bf6de8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866eeb49ec313b01aae5294fe9fdcf9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cb7426b25f64b01ef0809ac222424138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee2cc4fe494c136b2e054288da21a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc7752c7722702420bccc7390b8127140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc67cbc1c03da7f32d8f4d08a2586d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecf942b51afb1f5b68ec3b37a78f8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf14e69ee83ac0ce32394cfeb6758b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12a7369910f96cada4ab44d289e669144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f4114b6319d2d95f8ad5a563ad664145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9cd67476467b3ad8dfd1f21e54439146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7c88a5d199f19cc70cfabc006ab9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ebc84d440a30673b8a0de951a4427148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6abaeacaf58fa0d2e95c64f094bc76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd716d049490c2b381147b0dc61ab0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ccb6d4580af4f204cc5318a5156b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48930e60ea0039068d46e299872012152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd2a0267ae5e7126dbc98ac406350f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6abe99221da79cac56415440a1197e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b75724cf5b7d3a0c48db56a6414afe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d138a36cfe166c0e392a9c674b574156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59312490c53d495da0f5721675283a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff80c833df771d5446e34eb3ca6649158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecfac004a75b8b82a729670649fdc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811a7af51d8fc33420e3b18ac0a3e52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b18c452da15c7b0262a9a4cb6dc95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f88b185761c98b9a8459579f8353da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aabff3f226d7f42f1b3cbde9b52de9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600cd8a8a51ad2afeacf606f52ff505164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dee3d8d3de4c5e30b23aa2edc9090165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff148c3d4a585a26c2700ba00098562166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1e9b236b467a168fa35f305b11ed7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd422085be83bc729526238e5ae23c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d102b2fa1757fc7764a6767ee873555169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df41656efd50b59269676d8fbccb8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6b904fdcfea9806aff1d3120b51f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18902ec02966caa052388ba8a40c8326172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97385869f1b8f53332b5fa254613905c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a697e8a3933ae3b7d8cf0e9b070f49b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fe7353ae71a0aa5d87475ef9220ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c7326f9b9fbfd8c6699196b506ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda864db2d440e6fa14c0c56c16f48e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123f3b66751860fa6ee64f127f2a058178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f692a1ec9ca3234825cef7f42b14205179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860337de38b76b0e19df7d804d6f5fd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6d0d0a0eaead012c0edffe431b8f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6319110d68b4f14517bfc4c76fd14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42826386469cb3b4e9d54b857a6da87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5abd64f909c904a4135e4837cf5dfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acb66a03c7165313f3a7e18b90a579185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be891137b855a2691262941655ced7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef425a3dfeb180abe3a6312abb1dae2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706834253368ccc2e43998b3f1553061188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762068b576bc5be06a627c0ad169a1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71101188c00280972396a2cb29e34b14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6458971e50a67eda65541664aa4ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73e340bcc065f447bff65b67a2135c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b44809e6ce59f5ee1f53760bf7db0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8d464825cb722b270944e07f53b3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3b0b7d0a84b6bb7165fc3acfa41d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f4cb3c6f112385d878b37fa0611f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04cb1a1602cd386ae714cc8d0a0ed9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da952bcd29605dc8cba556725e5c45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15fbf5b30a679d8fecba6db75a828b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c897336058c5a8a6f26359f5bd117e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a8ea0aeee35093d7f4a5783e70308201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf03414d49dcc3548051b789ebeb121202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725f286e6c5497c6ecd27064bfa8016203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62d5a50479912562b89103c69c4932204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671690262ccb429bf08b33708ffe60f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e59381beba5b168bd8ba797d1e27d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd6556289e537954940cc518ca6049207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ae387aa389372cf09065931eb9266208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1405ce2bcbfe0a4a2dc576abfd5fc0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c66d9ca3469ff564325b751123aad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110cf65eef477a243b2225ad03eae76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103da285009e9b98735b1af0fee163c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ada3c44553675b4505dd83b1fdf1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991aef0e164376f022d655853f08694e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d39ba4db483b5700a7a2fb4dc4ca26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1434f6c9b7baf1c1a6365a241522b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246debd2d52e2e7e65dd1111444ee72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964bb9b3950df7f3cdadd9620a038fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6677132b51f0d1b0eff9c9428057657219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59136547f27a68cf9dbc17e05ca73b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a0dc6426a3189832a9dbd5953a70f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdef7b7e0bf197db4125956638b233222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822360c6d632cf3349a2d566b14f003223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858371b861f0d3cff70fdf9c9b05626224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a508c8050fb59a633fe6c57ba2e754225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8e4bd2b2c67f8840ab1210014e57d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b48450512ff4561898904d402ccab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f976672425544811dfad82226757d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebc653afe63a524b665c60dcdbb9e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f8ffd3e8a8ab3c1abc93ea4039a6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac009fedb83bc75cf8d9f908d9a17a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03704555ca334bae5c58d828f4c03df6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089261419e58be9c1e5eb134f0fb84f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bed44d9f45cee122dc93813e820f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40e48c10725ce9134c6366c5591c4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df46bd4ba487af4f649df88e6623db9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ede307f73466970262bfca4b6242c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f155d7c4be1a82af4b3fed5e91b87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17294230b1ac65594a32d76c0c0bab9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cce3e9034ae2c595bcc33b6fe742c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc80844042c336920f333526bde75a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d29af4cf9e834f0676b840784df97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8145f6d5739d5d46071861991797b19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05c05e9c476ddd892f9ccc6b43e3da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64b0309b5937c9c7f26a9f3fc8981d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dfbbf5238f8c1722f39728813ecdb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686c7a657d20fe5cf467c8eac17fa8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac63b099d32df951e52ce55381f045248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359c0f9bb75c825954f93ebae62b4c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1bd799cc71906608d007e992b8b07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b7f0ab975d143a6651ec01506fb1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab07194b389d4a8a7b64bd360e51034252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c2e3fa5bed924f9ada94096517976253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff02d0d25479d7825de9b295eb9432254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eacfd59e2e11e57a11236f40483b6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b31493077eb98c1f42bf43d461f9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eb50ab078fb88631754f3cfd72ac0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2959a48fb837b87eb1272040e2682258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4f9a27fea4b58e44b493ca81ae103259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1bf9d70d6e14b5c7bf71586e1e03f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e5cf0fb32d862576c6a1f0a192cbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe223daef5646533cc4f227813081ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ee5bc5c5b9e7e9c285dd9abd25b78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2dc515ff0137089d9d337c6a15182264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23670c5c10257f21bfed5cc51799f535265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910eeb9d8efc7c42e5fb591666598fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de15b7bc01584e563d0bd2dd223c4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf985ea6c071667861219b8522a686b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344104430eddf93caeab51f8262eecae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac690c73e1bcc9270dc98f2207e334270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3482a80fa4fdd95c0f669a623ef9fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d4cb308b84aa625d5986ac851d700272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ffa40d61135d9b58c3d1aa004a4dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ee8a6db9dd50a99d5de83c9a73d24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a38deeb44bb27843206893ede9bf65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694a877de8c68b4c88a68fc8ee2aad5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306f729de4414ff6dd82d2f9cb30867277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa83e9b1cf92bdbab79901b59bc3c2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1c26989965bc99a67c9c62bc91580279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dd0a7ea6055a53242c46e75284039280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ff526d66e669bcf515ea2bd10b5d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55599c9a67308d8c97376327b8443ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a977c4403530663620fbd14a95adb5b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dc86dabec667dc7c609005f87be10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2abb3e57d925f83684a4bd178d773285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9bd10e4846e7ba78fddb68d8c12fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517079d6c6397353e0d58d594e756584287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc4f31458a6d4dd5171192b5851e31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98e1a255f25f77fe2713846998e9c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60067cd5efe5fe4b0763e224d7bc0762290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1968c20d7a4309f6fbd9f4d82241586291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b117f60583bd470e1b434b743e7e937292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb585041d3e2af61c166a8249c019dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1805a01517f9e55fa0e9ed56ca31db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328302106c577c68e43dd5a52c8e04e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b98a28542327232930fc9445d727f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b08b3f59506076f3e293cf47bc7eb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee29bdde02f4439f9420076ea83f09a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c904fcac6e6b277dbf49b0d438b41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d7922a994db31cb748ea10999e080300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2afc4bb6e7704eeb88ef597abf9a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff60c4acfcb03c37302b9c26c3a34b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ab70b3380bfef231c05a418cdb2ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7acdb4094793836504ae7559c0ee8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417c7bf0ea04b7c30929f496d698e9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614863adb85a66e74d0cca90d1a626ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cf8b3b5e5bdc936218ff6ae53fe07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c91cd88bda8d26693253760e34540308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0dd9a6b611f56144695e6813204f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2846d5e3492b14339c27b54d8c272f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64282176afb6ca54eeaa1314263db36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61913e5f172ba098a4605546650c3d20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0f1ff0e70ca77aa7932ae43702c63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1adce603721bae47a4f1a22471db76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a7b79ded5ffb89990bc61924de560315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cd82b7e43cdc938ba1b68bab8a533316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ac769d0ad50176e9d63bb7fbd8748317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1e3190d850e2939b1a6aa7f28ea3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddde8d847c931d346f7fa96e7e3d230319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdca37b9cbf39287d09ef936fdbaea2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462e8d5503e8fd1b58e4f73ee2ee1e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9c9425fc18897229f0f8f89ecf2fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66045dace579805b9ac7ca7e081227e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679f414bcee9b84751a6934c65e4d08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77924bdcbe66d52d91b65541dd9993d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b1c47a62d5fd537f061271e1a3e1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1201d31cb96a6d49230dedcbcce966327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6080191e95c9c98988f68ef6025d720328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa73b470c6c92a22906dc65312b519329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bf30a89a05057b37857c132921816330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286bc326e09e855bdc4d40b7f87a370331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432190198c3836ed5b0a623c37555752332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c5e6730d575092eaed2007957c2fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868654bc7c25d0a7c4e8d34fd3b11df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00630be18a37301532d731a3e4196a68335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3223137f331909b4b9b4c2081464ab7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdee1d20a95cde2ff90c18f7e7df84b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51591134caac23eeb3719b609a50a62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba3b78a9e09bb26587200b774da243339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a1fb9424adf9ed36ccb5649cd159b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18e0672d6f653f729dca76372398f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0187b60fc83a304035c92da99578838342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9dfe8214483c9d2a4075505a0dc93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe27a47f44b05943e19f415a9bc421344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccc504edbe5bddd8c44212070424e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cedc54906345d697112f2e61cd5f95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b38a18d459bda7df5b4ab55508fddc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a019b849ac5403fa597749d69bbce7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9ec9724baa24c7e39142b98673186349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54004f3722174805181c9c34d8047d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee5b4d872b20f5bda494d2c61f7852351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139d5f685ad91f26453933f0f5b15a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761849b63ab2ccadebc70a33bc52661353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97eced2eac2d0b004dabcdd4e52cac0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7beaef9139718d0d09b38548bc1d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485f6588eb9770bda31844a921606c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f45c482673a13e305d3465bb11e1ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ce501df1f15add08499eafb3a3c97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ebd062ada63362d6be40ada42a68c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a64a18b32b75d25ab7f28d8ad7d15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3421b1bb9dcfe31f7327b9e13934092361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcb083593105c9e4b6ff2c4b3bb420362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71857efa3f972f54f3fcc1ad3ca12c44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5ad59667fc6e0599e49a8883da9c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831b772c8909a3c149dfb69c0b0d97d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2496d84ead199e3019386eebc3a49cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5d9c333815082be935c8a81836b99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe345328dc36bff2943e6c02aed226a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e226de3d9035345a8b7ecff68583b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16825757131832f0851d3ccb5ece1883370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d6d1dfdc9efcf7f110ceaa356e9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf1a9249f502a0cc7a90d157d93fa7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ca88bced544b2fdc8ac4f13c78d79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d2f845d3bc38f9fda4b8cd1ddd050374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5069e535e63aea6d21418ec41021a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67a01e06ae10a6b7aeb65867618b81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e125826e2bc88905691c217d7b89e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff02ed2e990c1420e2e5cc4ef7f0de378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea952809deaedb84c9e313a6f10e611c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec9995d44e16ec24869416b0efa8492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66797451b4e916fd2da903c951d8f6983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3f2d26cdb0c47ba31299cfc89bd564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c48c12d18723275afb203abddc5e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b84a6e5d40218c9d98a777ff16417c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68ed567703fea046277a08f51050f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d170211090aebb98c8caf350862f3778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494bc89dd0c471e3d230e598193e3b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f92dfb5433a1eab5e8cb96397220b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b861916724e5e163f1fe64c9835ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d639189d34d312bb38db404677a6a8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380897cc7ab1a6423d76489405e509d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e899d7a63722a9a74e332a8091079114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbd4b06b04a771216402fdb01978ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4655148e84481f39bc2fb5e31c048e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad495e14a8cee8f4ff861bffb3898117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8eba8bf8aa2522750a8d99c2c745918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed2b60f98abae80fec1b7b086b216119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb2e04b7936aad2157119e2a0083a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8badcb352140ec80d1b1a0932d0b36421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19ef843473d8dcd5d4fd6d584013b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cd8397cdb126b25cc7d8ba5edde6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4306965d79a3af98b1f50d60b151be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9c83390bb16ed10f10a1ef029735225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db16f936be8103baa62b6b9fb14b8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f066c53d4cc2d06810393a0663dc5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296c14ca31b8ff18bf546dfd9c0fe1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27aa23273643d7df472f84f2c1d12129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08712e751f687a2c76295a12262c7d9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92492af09bfdb3d26b9ccd56d1afca2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e483b5532a1570b928c816eaa1c8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9740f7aded685d4a390e381dc2d707533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9b6bdb7d1b2fb79ed9031d09c02fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cc419d20f0a667f816ffd1a31c77735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726da1f86c39628ca04c2698391335336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c33353602fc99f40bcd8538200ade937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fe6194ca863cac1a2dfaf4a2a880c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf56f904b226f7d168ba4f2a465ef1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242696c4aa3cd175bfc241dcb7cf0be340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86168e00dec5eaf96b544241de61ee2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617c6311b63d23ac0ab74a8d43437f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792777e3c2a17c73f20852492fbc4c0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78f3388f29df7acee44d3fa66d7d1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb1f9de28803310e719bc50eb71ec345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de394672cf91f914e5e351e69b9f7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302fc7e2afd09bb6731d6aaa0e4712547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7db0acec6dbef658389a0fd3c47aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba566caa315b5fcc40117ea120762dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7bbc2d0b31051b865f023f364388b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40072f3bcc286f53cec6ee9a16bb65451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3975a9860a775d4c16a5f4477bacad252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef817ec5ce8a3876bb27c5384bbf9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0923bad4c09e94ecb8087a5294bc2f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e33abe766002dbfa303b0428c83f0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3702d65c707581ad03d0d41d08f71856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87beaf39e32b4d5a5403fd333aeefff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a60d8e10253a1b7f6206c3c65f7ca458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b769e2e62f27186602f650a5c0f8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b5be3f0a1ea79386c400e958df08260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db570875eba880844531de48e2148af461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b68ee295b3c28ce217e6f14b62805f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d4577ddff30c55a92ad4cb4840aac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0c0df7b7fb6b9c39a68174967a14964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfedafba268c37f61318300d9f94fc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8783c74eefe72029aecdead142fb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122db6175ad9eb6158c320bb677fa3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3130447a0a25d2d59c292d0894184268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48d7339bc9ab3088c8b2133809a3b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7ef34017573cf458f1fc0286637a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66244a90a79ed29da66dde08964617871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d70038d0de925f54d4bb7fcd1c4d2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4388ad3601009e3d00ec3d47cfe37f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c399a9fa9fdb373dfea5c1589086f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50361116fd148362cf77577191604875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb7a842b83ea464eb8e54cdcdf130976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bde7338ca7bd70378a99e4b157dd7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08235e66a14af7877079e562a4120878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed9b0d5f3eca476ab0e3d5ef83eb1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ec68b4385738ea3aaeecef4ea10d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a233f7a45b0f10f64aa536157aaac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26ecadbabe58fe11e92ebdb634fabd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fe612733c098ec819bbd8e38a632383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d0ba0101b34bc87158548e70849b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071fe120d644ef3cbc91677c89f8c6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa174304848cbe98ffe68b0be91e7a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996f56f73171a69c2d04d2207adee6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82a1fda357e696d9ec18d7831b0ea488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2924587d0b01df04e5c376b8b638e6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a56742c540cd7d2eab05a99cf565e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cd7fb7239b29f953c38e1529c47c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ae9d54b2dd52ff70222a164c2b85492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b7a1176074b22fb4f2c8c760c53d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d870b34f7cff249efc80a2e160a4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d7e6584121fded791821471db4b6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0df80a3ab13bd022d4d6b81c590ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4aafec52512000e01e5db4fec27c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da01c3300dc90117eba375973a1037f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390c96061a7840d6429e9fe2626595199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb559861e3160c08d6b1328ec605a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fec973324e8603a8e43af067727b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d18eaef3b58c3472e6715478b96d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaec76893b2ffcc90be572c5842963f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773bd69caa7f54470a706ab0ce96e17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfb52b4da736744d0d80896a8434f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10d84ffcc0c1c7682033346e446e3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75b77ef276e9fdb77521bacf61da0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126626e7e65da07f8ee345b5a8277136108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50270873bb947b2dee722ecae8762486109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6700292d985d19aa5258121aaf5e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe1c5ef9b1e4632ce2501bf7858588111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef721859ec56da951d60d4cebcffe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d21e7ffc38b8fcb1fc0559d737ec18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91e9e437537ee420774b447566356f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a7cc2a2614aa27b7b03d8d4d03857115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c764bda80ba81d485d9bd169f2476116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1328d1b5ee4861c6a7338d486ab7847117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef41d5647b9a3557872e6e6ad1a172118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d61d1c4b79ae8ffbc39efbd7ef0417119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d952ca4dd61c93c12fcb015773a2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2338fac629cb827bd62e316cef27d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6ea41e5956649bfc5c84b1c4378c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851edcd70a995502069d6e3cc4137c9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9b06d2d0aa8db08faea4f4bbd3a78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c74e743cac34c102037febc63274d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384c9f8c452601b6cce39008d126386126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45236fab3476b21f952c4fdcf0e55f04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a3c12f33ae1666f66c56edefe9742128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c7eca81df7e49f0966326213afd71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f32455abf0e61f143dc37faf7f9eb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8be1fd213757a61ee64c624590c186131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163b593443d277c0a56d649ad085086132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8c0c9a22fbe38ecb48933a15d52df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25417838ccaf64439df2a449c245ab8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef003ac693dc671c25a39ebcc6a675135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469b1ee9c8e155a0f33ab95db87fe52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b1a9f09f0810ed67f00eb0eb0e6eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae07a3cc9f949ba9231ccb3a5304fa8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a966d26240a25344f07c7af75dbbe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a054b8f93190a23413a331bf33a1c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11e443c6d6f3e050d4a3057279cd7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e01642992d2f072e3c7d2bee86af4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c783a13dc517906dae3e9184d9976143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aecbe944d07621676c91f469832ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72741db6fc75ad6ff4e5cf8e2ee42e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15152956a6d3442ed4f687ddb2e351146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a92cf253366b7f14a363d6f134692f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637417c04e2b046599b7f5581c957c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986acf6aac1a2aaa96df300a6c30278d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b333906254719221eaf983c6f569da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d32856490b203388efe50c07b7bb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f35430f002a10afd1ed10f1667ef5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d95c72f98b2fb42852fb40bd32be96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79895afb1a4d8c792f67d0fbbaf02504154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8d75ade8677eaaa5d824a68d87311155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9099972247534a6fff7c3f7d592d1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f31ffb3afe15dbab1fed84866070d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc341585f60892e352ad7c64ed0651158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddf280d2adde1114410fb563d4b8c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a595eb547e2483e2f47b61fd052d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0013c3942e0c69608628ef5f7a3c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d907232a4c0bdf97f1d8271d964d03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4b3a54bcc611b49fc3987d229f490163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65918600315822a1e3a06e8b4c185ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f0fbbfbaf5925dce07bb331d5184b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19a80318b52da760cad65f4a46a3f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911c9767231dbb6efb7277a92d0b149167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa67ceb02b0971caf7733fc80b574e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742ff7ec3f4a127c4a171c787aec827169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2af7e2792113ce7924c931d81e2431170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa20d73861a13cd186cf25e16755efe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796ad40cbd96992d6224bca4c82069a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ed2f30540fefeb9d285b31a8ba28f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01760daedddf9ecebe175dbd1686bfa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f282a5e437ddd744ddd6fb64e0793175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961af4126f9f94626edcb9c7c8a24172176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51aac8e9696e1065399b5a8680a9fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f440dc5b0aa2afffbd110257033fa64178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060b901a277fcd5d7e3523fee47c0c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee43871980f981e0afc0d4fc0bfcca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6839ed6ed86d0e74896946c9aa65b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b83f29bd51c9d49a56c20858801e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20a4bd4fa06b709367ca10515bed2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25ed8d681347bcc7f7e928f467edf4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dacef60c05ef9add4b876603f925ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e567f385016d151356ab2db0ce9071a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc03cbd74436a3c48b44ad3390334e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e65c56dcac65097f7e0e4152c9d79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233048be95ac6f35d12291b7be48f46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac4a1ffe090b523383cf5af061b791190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924a4eb4aed0a52d8012c2f7e7834fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eec6e0c800966869e81bfd608ae1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b63b299fdd7366e4a6884f6ba60785193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb296bf1cbb85a61ce991d15065f43e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c1ce3b8dea07493d6b9493f00d03f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec246ff750108efbf0c6e21c862fd9dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b977a7eabea6a3d170e5615b743661197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a772c5c8a9da6246bcf4ad4cba21538198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf7d778f52734c557065a8dc9b3462199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c00dd73820ad30315423fa11e8e97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ca4fd99f011af5d5f7632972a7e44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf0ee0d003f78bc542ad5f5f0723bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddf76897533dfcfd7543fb54dc70c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055243846525b972d30a1ceb63999d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5181f4ddabda98bd0baaf06cc7d8cc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b9fdc06c27ebf6fdd775c12f02481206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4fc80721fe9375ea3197035bee5ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a468d8351cf991a3ad31399427180208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed44059b71172882579a70709dffb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5dc359da3112fa2025282f5851999210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae36b730a08bf085148f5232ab832e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745892b1f0e53c9ee25fd201bb19a238212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b3ad9e6975ade7ea8c00dec4d0826213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c56d0f3b203adeff2a346a49897eb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46945950e112a974bd02125860902922215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7946131de87f1ed6a372ab3c9d834216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49379885aaeca051d959b60816e41db4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678da321e69a26afe0827a46486966d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e5bb89f8d9d1637397be98e755b92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27059d45aa9d6295d14ce4ea8f7cdaae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea904e809626dab6c9ef3f450c42cc4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048b0c2a97904f2f28e3d5ff59a46dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac62655e7a08505333d2f1d6605525223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cac74be615458255dfe11fe2f8586224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea86e4b615fa4d3380e47889f1da5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad064b4e99a5b722eb8ba55992ab915226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e337d4bfc8674d1ed511061dec10e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ad7f87b9b20c350f76b8504c3c26b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741583541d2d9f753cc880eb52690789229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844face25bc1cb488715fa2b70cf389230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac18d7077bcfd604879c1109568bd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79025a1759f866adce194d21658cc51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e139990042281bdc0e57174c763b745233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ff0686b2545b8f87a79e967919905234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc0b409b9595429810876874028dd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae08a3d12bfe64741255195dd73147236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9167573e515ce6bc0f25af0a87783237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab0dc1a6c26924f523c34ba7047b3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6595c01ed2b05b41abc8d98a7de0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409c7d8c6822e720872b9cd229f7bd9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f9e1bc51fabb497a0e5b4fb9c6b98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aafcf24da20d1bec56cfb8e8de5859242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f325d032eb857e2157c24b896b0f0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6f879b6c1dc8f7f006fe666bbfe3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b45c9f78d6f7d04923d7d3beb5ccfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc88049e870ac08ad8fc7ca240433c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b2e77a5fae426f985de590f9af906247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b52d9ff07fce58ab9cd3f9255ed7fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0774d224dcadfc5fb1df4a25c57058249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92fd11602714f54135266fdded0322250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c6c59ded79be4568ca5f49b0ba332251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0d7c29a78cfdbb5573bc1c1ccdc7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ef6323096c22633c584d77a165f71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e2fcd08c36d89961ba7d05fcd6012254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb17132de573aed958dee3cfe0076e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb7223b5ff508e78ea1a34782e83d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43349c87bb754ad8fe3a181ecd5f8a11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e8d7753ae089779a183b858df5f1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172cf31087fc1c4a32875f0e20a329d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a416367847f63d2377be940444fb87b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e255cd91719f8b60fc7bba03a879e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b92d6f9512905ff797868acc09eedc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784497426b07852c3537d493e65733b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f9e7978ca12f313868d460901d0e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4a56099fd6fd8ec4f564a09bd35ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b0ae150228f51eff7e45334ab4031266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2d915a4a9b902246493af385294b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf1c894c5dcd80924d657a8e38ed09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edf230fca3dbd8539db943a4666a79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c69b2cc1ccfdafe1a6ad11803c4dc4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595daf0b0ad34b2e3145c75d1977e7a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8254771af87f1ee0f814b25edc8f810272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b13c007f654085fcc2fd5dcdce5811273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc19404fe67225b4e1ddce34f1c6a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926506780f963379e89d339c2590dd0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de3ae1c2e8a77fe83a14a87f850d60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387f7bdcde783a44cc6528e35f8584f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f173ee50cca3e5ff239b8f22420c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa873cb156a3a4125c5c7e37e025280b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfbc697b9b3814be83cffb71c82423280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92a7682a7443441494d7d2972c96f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b111d16641018c3dc8b6bea8df5e6d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cdb3f5183f69879bc996b85c5de1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cbd402258af815e1ea908b13b5c79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1a3d9b0be8d2e86a9f677f80af55c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923c3f212d07e3b3ec5cb990cecd32d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b86246305206cad15e38c08878d7d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e221a1d18d32aa39c06f4ce9991fa8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3727128c9261d0fd0e3a10aaaa5cef4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63504e25b6a8fea8e0c61374a832dc20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be755e2a9ea8344b67932e64ecb609291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703967deda2dd2aec1d0d1b573d1aa60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e924484935c9c122c36e32f3c53e6e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bb445b95aebed242ba6db6ff74a16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fa6529319f7c779f58c88b8d13d24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4285ccd60cdddcf73e6b556e2e466e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cfee1c071e04078162b9b8ca6f831297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3a1a587e4046aa351a498b1865d66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b19e88033ea8c40c62e14234776ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994abd63dac3ba19439d6710805e0741300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb0e73824d8ba1371ec5afe50cf7f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859abdd3057ac058fe1b36b67b12227302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab4f3a2fff66156b5d42f16ccbac73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69306599356327795da786a2accd36c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b9764b0b2def4ab7cf3b052c4d49c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815a8936cd4f7e3ef544b66439d5e6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ce3cd7c3d556d3c6688196b613c52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cc73e03fc34c96420eab228cd3875308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086ec679e02ecffdcc20302c6305d95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fde7fd39c21850ecf2be52e1e920b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c41ef3e53737e28a2659f07887fb62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668612f28140df6e6c082d78aa53cd8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e528b722acd83eb27ac3015711768313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7e7aa8ab4899a2ef61b572dc7e497314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c15ef05fe88300fbad9dec2025ba7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae407993d81df72b3805a0a5c4b4ebb7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b317b91f99e2c3c08e55f6704448ba6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8aee8e96f70a81c0e9d32fc90640c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d9b964e090ef085228db46dc2d6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6110d438000677213eef631038c9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c410c2a43c384ee759f339beadf78ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105ded51e6e9057073ad54afffe9e57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65df8897ceef733d3442a1c198844f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881abc2d4886544b84e1b59fc86f1421324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363f65836a6734d6896189739bd1100325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f852df58fc2290f6afc668d5da8b460326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2e717d068fdd089abf5998844c3fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12676e3aaf6ca354cc48e65bdc88d978328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f2fe4c02db4798a6ad0f7c310caca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b3bd84f3c3f24c64c8917229884ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaf0a7c4b92b6b71aaca8addf429ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22e684b8b201df291e61acccf7c5ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eacc72d73747c9009d8d0de73db3b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d928fe03a26a368d2b620cf9caf34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce8eefbb02dd2a222f3e0570f846b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85161941c0d02b5c99c1edcb22bdda0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b25b851b68313f3dd88af3395552b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550bcdafd3812b0fa34db8a0dd2ae1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34324825be5d1b5907bd8399a612cb9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8edc668081f5b5a4d5f0260bcdf3b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbecf47d3ef15431111305850a5746341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09293db9bbca9dddd5bb64dddc3524df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbbb89d516f6d93bae44850c2df3b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ce6512b453500853bc61f825a652d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96a7affbfb3034bdf8c35c4f63057f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3670c11afe25c3353969857d7a014ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ea7a6671bc22b07ccc77682735013347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab4b2a47ea9c4b821d29ae29c76a7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613b1d056b5f17a66e659b843004b8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8787ea46133ecad80e3b6a84b9a740350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3da00ad67d925e91b6fb7b1bc242c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ca42786c06953857fca13ea98d330352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da660e222ecc92f6431a5180f3804bf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056f9118d5c05867647660102c45438354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff11591b56bf2f0f01b8c06a8bc986355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba7508cde1ba133d9d786b10bdb90b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3158df45573fd87b473bba792fc6a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a5d3e234913b2eeaa8c64f8bfa49e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff7ae2bb2d8b6d3d7b63590828df3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eada90dc6e65a3be4cb6186bc01cdd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d216477acd397d935002d3d1ab94ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9d5705658fcd0d6b964c1a320586b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6930e3245899fd271e1439cb1a18f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8fac0088c16c437bb068a1f6b88b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b013145c5184a5965953879e076722f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03f7202ecf032f0419254a3f9f4877366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ed07817035482201988d0305818d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8702c0996a148fd9f434bd0a7f097b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee2333bf71cdb1fe5f244eaf96ca38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5061a9c25509dc6d7b8210d1e1303370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9350b1b8cde2d5ea3a5f03dc7b75e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f8c598611ff83a66f5e772fd6b585372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72ed154a537ebeb0d38256c8142893373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48d611df20a54eb7294e7d74a96a70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e32b16c23b5022aa613ea584c5d68d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474f1359f606d6d3f9bc563682bb85c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03717658aa6a52ce741618289412ec75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f065ce3c311fcfcf19852cf23b58e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>