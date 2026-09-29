--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff690ebe565cfca1b8e69446dba4af761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d57ed8fba3fa56883d2d178ce97f142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f54d6a7463a28db69144e14659add43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7658ecf27166794618a55b83da2fd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddafa697ce22b203fba08b510b05df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68191dbec57eaca7ed21fe99261a67e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0a548c2fb26e0e992d931caadcb687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0c1edd855becb1a811b0a7ca2c0bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25158a728f35c2ee986c3fcdfd9979899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88525e571a52bfc47239b16f64f0c3c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cfad80d300b161687b9b28d02b48d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755deae746d5106ef06b618032006c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcb1277acd0759de0aecbf9f1e514b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84ac5ec51ea10401f01cf70868f34714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4e91d453c774a62d9ab1f542fdd6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7fdfd9de9bd90b34616153bdb044916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c73ad38eb8e22bd7ebf41be2b895a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2027a09be2ea1287bdc67da61ff4bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ca2d693feca34e099a3de87e3245019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9848ae8ada937468f40f0dfca342ba220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2266fd0d979a5432221d9ab56dc6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db21dfe7e7a6415a4511b6d5c3274522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72b8bb9f817b6fe62abd82382c36f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4a4d161785abdad7688b3498f5a7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443662f1ffe086765d692834bb202ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bd6ba4728e84346de1e18df26ef0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee35d7f606a89c66fabbcc052ec01427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11ba6a9f2e4e0667385ba34a9adbcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defda90858d96f14ebc4dc90f672396329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b801126624ed362bba77927972d3a9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04759110714e5a52643a3929ce6a1cc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee005dccb070c6f2b4468ce8cb2085732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa32664ec00e879de8c5db1275d7db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce71c987a4fd88d4d20095aedb29fc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b294d04c13ee342cb9c8841a37d1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf524accb702ccb425e84ff1f81353736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4b53eddf02325c9c6454351106daa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf5cf8168edafcb41c4ae022f8801a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44743c7a09e39fb9ab0f6009acc1d9ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a747e68cb0f3ea91a86019dff905240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61540e5e2353e4b1733d7dfec3961afd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54753f5c57ae9071918f5053ff4e46d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4304c053db0bb09c2a67f8ce0bc0bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f4d4e2efbc401087a4d7d08d65a4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66b534a90b161f5ecc7ecee06bd31b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa02bc4b5fc8c48a0501eca0faff0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8bcbdf3b9ae4dbc0703a984ebbee847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4a8c9f0b648eab0a0a36634602dc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7789901a6fcdd539a4f82f880a4d7a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b36d48ef9b83842fccf182135f44d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646276fe4f56bd1b075b6f28078044a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e914ad1d655c941d2dd0aa2732fd63852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b16fc0b3e4383182e45597bd2b0a9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaa0cb04ed791792436313bb59d86354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab759dc56ad80ca28ec131f6f41b4d6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d59ee04a295aef95239b950d1331356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb391954fa6229810c5fd85733acfe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be75ec2ed7a39746e7c3252fc8cfc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b9b5543070e0d4582a60804cf292159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082a7c40a79ee34f89ed351aeac19f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d830d1557dcfadbd87cbfd3bef12861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d96e68bc611f9fb35b999996cdd6d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7e2cb0e8e10cd632e534ede5b535563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309ca8ced6b97148750f5285e4d9e0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5577696486fa1234315f7a212400df365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5ae6cc5a32741f06cd309a037738966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36819b7f843175db6cefdb576e8bfce267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5962c1567bb8c7502303e1268fd91568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae50ef6c0ef2488b9383ef4a68b0b7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18762adeb26cd5aadc4c6ca681be3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a08515543b0edea9ad4d349db6ed171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404c3e963b442a8565c443360e414d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37da7e260a564bb18f233a86ad7b3d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660492d332e4aa39efdfacfc5302fd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb0e88e68a9a3a08d7eafa272c168175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032231191b298e6986e441b32cd58b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76008522e10aacdb0cdb7c831dac0dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ee62122951e89dc080570c5909d8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678ebc54a48cb905fd5891a1152c72879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd2380f0a75e00e4d1297b8e56f08980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac1fb1ae101433be8946e251febd8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f648aafefddb6effceed54613a9be482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5bb51b27f4618906e0661ee4f82a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bfa2a950446057a34c64da158fa8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22b851006d9fc76f90a9d94f3338bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab921fd42f3a0eefd8e498deff8b80986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb27830919684a96859df267befa2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be0da0e01495425e8a0fd07bdbc54888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83e46c638c62140dc860011089888789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f4e51aba38d0642766d57882f56d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ec4bdde13da2ad6538e53bda8a7aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19ae9fc361d222667e83b099efde0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f615fe352bf8be48189d838f7361a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b413383db192abd25e718ef8679584a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4a22ef90fa41a88eb755fe85ff64795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1db6b8e030058a47e7dc0701c61f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb240e946167d7d88eb87d7a708ce6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55abf1eef1f80512570ca87da18507f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64fbceedb590e4bcc2b521cf8e051599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8815b32455df9a734334a9daa939a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ddb7eeb194bfeeb2a62895c51153b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9df7c2c2976955c80e2f168d57013102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fbf7bdbb9bcacb3d0782fa04e5114103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323c2a0bd3312f8f160280cf40d0c51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7edf469161eee206002877228c68d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99974e7d04497b14935dcba9493478ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13002bd70e42b13402de3b1bf021c93b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc6ddca47cb8ace77036a21cb49ffc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524f8c33433fd4dbc7ba473ba74b51f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69404d92ca9518868f3ae74317614dfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd69adafecbeedd2cee717ae94f07d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f84166ca350df3d9cc2301718e5cf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff286ccad58acecba19fd50f4c96016113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31334388787a69b5784cf1168e48f2ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baf93fb24abf848fc5ad9ac5922583115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eb549c0e85ea444d583a09b755dde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f1a8e1947cd3a2121e99f5dd91751117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf38d1f593bf45d4bf737facb7f311118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed60bdb7b6d565658edff42bd03b3d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80593f96dfa06bf3201f8425b94f009e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f09c747d5a1d40572a61208c6acc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c50031e30b8f2c9b8eac4134447bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc7ab57085ce2ce50c7611f9aa81f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b90a4ac08fd0369a4512e0856bd387124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e654bc63befa2284835cd5b3bf2546125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd554e69e9adbaae4a3356a70595e34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8e5fa9e132ff8d97a0a751fe89b8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b03633996688e46fe1687640c36c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591d773278ee5580846b0c43e73b278129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eb4e6e8aad5e32996c2f6e87366a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e6704316f95b7af9bf17828e80dba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041492d6995590d79d337f8eb1325f5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b2160c3253c588114d1c710481154133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecee180cdd80bc9044c01aee73d80ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39988eadefb297b6738d51c2fa5a4a1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34cc69f329a7fa777c1549394eeb35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f942bb51afd29e7c9c101c113d054cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddc0193165b81e1b345045da2be896138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439b972520dcc587ed2d56104894b15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327491a4b77dacb101777b4fa2abf6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeee068e25b538539809aa551f51aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5b7a0e6fdcd4bccab245dcdf24e10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9973b732580f586be675767e5f8ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b2841a41f8eee6835f93b7506b0ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b2a27a5de165a14a34ce433f1b77f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc09630a9a7cd80d08bc1d38e43325d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5e5760b96c10bfe4b110db11645bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc435d8dfa45c9a0d3920a98625a5e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5336d8c1b35f5a28c6068959242e14e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479e4b083742a83f4373eae193c7736150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d699435cd13c7f49e08cdaef9c11d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e11b394ce0f80e73737ce6b0da4e24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d079f140b1e340c7edabe36756b941153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a3d1081fe99e3d78a64f32832c596154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641d4b9ee15f2c61dbd623ed7e33f58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c774179f62641eea08a7eb5176aab49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802a5f0768fba5b604c3d675317b6f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389fa1ccfdab720b3d52a36103e452f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e864c3f1265efcbdc782e437b5f07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d88af8d24b595a7bb3ff75577bb53e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efd65c5c88562622c6ad8a00ed3325161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790865f24773fe1b31681bfb2308f7b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1d7c178951bfad4e04a038fe1d0ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3eea55fa55ea6e96b8318be85b438c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3c30709f8289952d9acc3c1819bcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d770a54513831aa3831ac6133fb4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ece6fa405ec0dd12a9c58d037320ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec98d3d2fb738d575849620186d9549168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7acfb174cf5b233318bf61f118b527169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a96f63de9d9f88108cffe9241ff14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6789d161ca06af7dd33f5d1989f911171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e67f1f707c6a99c38935f24a997d2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499cb5e938fcdb84afe35b9a6f37537173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba03168de279f412e0762586810e78e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6abde085a59344c1dac7f9a09b038175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5067cb5fc1bfd0b55cb9fbdf59d62f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887525465406d2c4017856bfc4c9f0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184066b9e6a340662b56ab773ac9cbd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1f751c724a7e44f89274bc9d7a2be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3c33399c2bd3485c8859ce5b8ba8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d14e5cf5ea562825bd69a1868ffba5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c84cc58eac7fc3d3ab4bf8f2362d9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad070f042cc8b805f7002e7db4c7da4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce68f0ec70fe1d4e431dfd1e6b1b656184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694ba4868b6a175c08d0489a9451356185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9438e0e8d60b15e2ecaba1e05ebd34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeb3a2e68200dced60e091b8b3fd0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14091c5a57ffd08dfe493b46d26043188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be94e2a96bb57bb364d24c1b782d0a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fe630284490b6dacc3e04ff3f5fdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c63547c65a4f8eedf70902dd3dd79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c514a003798d593d55571bbac3075f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b582dc1bb1753f4494056811ceb4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fc602dd372d142f64097ee24fb034194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b763077dab0dc23ab4cb90e3eba94b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fa427625419015de791d55a5b20cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca8325fde6fe961a2c6d6e494871a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3cca3b82bb1d101f840db10ddc951198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cee4f3679597d3eadf52d0b2d7f53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b906d1f08fe38549479b1f7dce20e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9f63175cbfab0b9ca1afb682ab3c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced17e415753d953d5d2bbafd8e59a90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cacfc6000d5d333f462ddd677257e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20f9241cc5116891693af28b126127204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd509bd8a73b479a39cbfef0d4631304205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18111b18004b18e169b10aedb0fd535c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd693b046c1ab014052a5937b820b5d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23dacb2e4c43120647cf3b17f1ef30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d7371366309f640c1c9c9a009317a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5baf40ecf101d10429da64dab9a8e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2e985395bb21d6e198c533ef0a052211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86613ed511b8475886f3cb4dd6c1773d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565237f9bfb730e9cbae3e28da0c4003213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d212d13c29bef8294121103b182370214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4c285d5dbe659b24f46c0b6150c4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aa2b6fbab2aba41f33bce7bdf93ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5658cb8ba827bd20852032c54ff1858217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201d846eea2e7229f6dc4ca4dc50601218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97762eb7f377032b100b95167c176a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735226e1ce4847f93d0ebde0fe286b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425d8fd54e9d61509377ca8504d777d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd63e449304e8ef04c222ea9f6576bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16962e7a65b99a7ed02b2c3937f60c5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbfc8ff6acf7fefb10d449fa799d65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca095aca906538b8e31bb0bb1a7638e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f336fccb60302b0c9534f9b31143d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4206c4d497954c3a3e8ae59554994227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe649cb6b4b191199bd9d201903a006228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529d006cc3f356cd6da1bd0de949082229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc35d63a50100277928585f4dcd0c02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a43f08d4cb27e32d7a195aedceb8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05794494f54ac5b30b9827a794d05d97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9dc51d237362676934b29130abb7d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a894636eabd539b50c4865f5907ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcb8558ed4d45264f45ce4e9b573da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844037268688b4c535dc9fabc27e1f8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073c5f81b31cbe5fafca21e8101a609237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66239729358a5e0a692fcfbfdd4818d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294c7a9909afa891b32184ab90a1cab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bfa3606f7f71b2596bd49f2928b6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad765a139db090651fb90a67af570db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151f91c39831ddc25a9db070fcdccde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cf238b7f03b29316c9e552678ec69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079919b15c63fffdf8ebf5384cc73cbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fa66fcfe9b63fdb8d90610d9b6fb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca1459d7469ec96bc3af9e74c2a749246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157135a9ec947fb8df5f73b2e71d94b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a7e30a08d2a91f0103bed13204fb7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1139129790907f903512e3c1f7f080249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a91c10d5c2f02929966a81ac8ce21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50715e0fd29f7cfeb3f8adeb10d627251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59437384dcda0b88949aa17b3e130a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413d5749356641f07f82fc3d8d3fcff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863a97a98751ea98d336bed1e8bc37c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39b7194b89e72e5fc9a0fd428b2f93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158779adefd17a289972f12b5133a47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1272392ab66067b5307943e4243e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a142cae74706f89dd9064760022c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f2d2d1d1eb2ed1bb23f0462d9b6f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d90067b61f67f1a59952f836964ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99025c958788abd0a5b4f79f1c9bb087261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b730776c45d0d6bc2e416b3c88425262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf881907ab188ddac648d6b51bcbeb61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48695b4068dc41a232c448c92ddb71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898a0b317ff27532ef5e25d0efd10e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb549b534fa82631efcc72ffc145ba6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2615144596962605c073a11067c21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2854d27d7232a4304cb973ad2dc32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444d1e150b275227f18348231e32a3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3c87020828b69ee3054b957a0485c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b58160bef38f2061042093cdf17357271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206e2c6541e9e9e543c06649fba5d69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c036c46a7a8c5e3ed25c692aaa58988273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6de3a3bf595809039ab86fb234a26a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfb709222ffc56ca56673e4054b30f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835affdec7791b60f67cbe416b6e3da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8769a02ea3c1891885f705bb1a540da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2979c0d6fc67c281334aaa0a78fac70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d911c67f061388abd75ee445444a76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f520b14497efcdef465a070dcebb7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f759075ad6502b92a1af432efbbc87f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c6446bfdce40f0e15dded9bf4cc08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2f73da12eacf6f4f44f6745d170e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee301a56962ef48dfc8e143a8ed0e6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3584841b3d4f6d4f6b98979a95055f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687a01dfbbacec3fb32316560cfde22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0b60a6fbfa5fad9427794a1182025287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeea83956eb0bd45d676dddb9165986288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbcfa5dff49d14a6887700e24e7092289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba46b889e6e1dd20253606df6cb256290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfb025c8462b03843a1aa684196fb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f92d08f4be3a27a637fcfe922fd24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c023345bab67c43b10ac1681e19d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7822cf2d9422fc62e39752c4373dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21b99c3e3ec86491484c65aeaa08c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce5a5c6b0b1aef53c36c20b68550c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b4a8e87a3ac45c634c54949c390d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb856a8454c8b3b643e1a6777ae4c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf93ac5276fb4ef451a5c4b537e5bd8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a81f46e21ed56db7d4f77c11122e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109982aedb0d8ee6a478fa6b6aceffe6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccc967f0c98a3ef733410d437a78aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bed2c5f2eec07679836c4cc752dabd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921242f979bdff52588604a901724619304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9975814418ef955fc586c225a8ee3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6dddfbfbb32f9144738f081a5c503306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a2dbff4dcffd218dd307eeca3c8a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e504bb0b90af432b2d305a9bca3d4fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596ade3e678c4433c3dca6ce770cb83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94436b52ce1be768fc700998ff1d2d8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed85ed97fa035fae7a087e4bbff40fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e805a60f9ba43797e5421216f2a0a66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf74413f61ac5c4691dc14ef037de4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac051687a0423496218cde091be71c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b94a8c6fa53d92989c2285666c7255315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d1018098cdb875ccc48ec20b5b61a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4884454dfd1ce1ccf79826e204655317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a399201afb1f145a58f258f293eb53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68ddaba49595518b7ef33dcc0db8c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc334793f107eb19b2436d7c3c33e26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f0977d9ab9b48882f6007bf3740a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d77acaf2d7e1ad1f050db085c39c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a60fe8709bbf596933b9f8a1fc099323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7415720e4d660f333189576ea8020c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ab36a306c9763f601e64da5477581325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb00887f168adf95e280e9fae7385d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec706dd6e0eb43d0e965ccd2f6c866f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e35e72db5f57a9db3bf04a38306215328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27f4fc50b5789c9b3a5b158c1ce76a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daaecebd1cb8540c1038397daf4637330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92943d948fe1d795b961fb992a3a1191331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d030d6e52d073da2ba7aa36ad5ce2ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a9d1a7e799d4192acaac76bd17b0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf90428e22747141c7202d8bc79e1be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76460097f7e95fd35e988538dbc3d04335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cd398323d611d139c6560a22111f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74546f1e769fb6513a5c02c708a1d368337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a39c3fe01323fef0991309b9cf831338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350525bddd809f4ff9aabe676e232ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cd6c02bf0322aae691d8b660b19cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80443562804f8861fb6092cf4330a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a578ddc2682c1099850ff13cb6d17ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6156f207bbd18f42e909657a6af58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980f0ee41c7b64f28f2b26198ff77df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1660f35d7b3506e4807ea00101675c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984283bbacc58f2cd821c5cc15ce37e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2a568d696a93680ebe69f052e0bd8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9e3b0d585ba339716313ef60f37d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fbbcf67e5fd84997b4e13895b5e78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd859184cea0046e74293e1d449497350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10afd58a547ca8a898194d350388348351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e951366f4ef0669bdfb74a58e8d1855352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e4d282d5e469b124afc9f84b05cc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72751cc44b33f6dad25e4cbd10450555354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1997b6267a03fe7fc5b35ac3b71a10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924d201025260a59296c3af768981f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12c91ae483592d86f44cfbe61a9b1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41f3d25f66b7cbd3ee892effbd84ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff3625d2c36b8844709326211d1743359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a3a8272dd86b1596b93461bd255c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4253765b446de9dbbba6177864581361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddea389e88beccfdcf2bacd7b40ab05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00c9e4bd3bbc404f78b44f2f3dc5c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ec9abe5f37484a1c7c88eaa48a362364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d68435d8a4978d42a59888ea663a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067e4e8e2ab5db0b2d25da540eeaf7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d39f37da7c5912f27dafc34e00ca5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d9853d1a62be31b2f42522a17ec90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f5d0e6f9dc23a9c29f18e1e22c2bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50b2d8721d6b58013e4d9cb2eaa9b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c65570f22dfec7e46c4c68258fe31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb020033ca687cdbcebdefbe0de746372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de852508a4e7617019d18812d51666b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c8d21d0fba7b2b8c223dc24f153f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a77302b9494a9ca372b9f3f9777b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abc7b5bb9e034c81be801e0c1816c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0a44bebbcf86e4c9c93d80a8d4087377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfca0006a00dbc14e7618b41b0599e378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a7d2c321e2961c6f525e5d813bbcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e1aace427918d2c637f7f03e18adb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eb904b2f3b0fddd7feb5f6b8365843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e347fa3bd3670be7fc03d1070231e7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989cf5ae08bf156318957aa566249b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc8fc1351e05b352fe6c4ca71ca5a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08707237a76d3bdd5589cbaa339d15e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11aaf38bab43bd718068f06f8aa3fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee215ba7398eff110c4c6ff247b7e2419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d60737bda486895867dd893abef38910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642acb6b347f176b37a3a3b13f14b16911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123d9215139029cffe973cf6305ad2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e6152cb00f7a9c46a0fb7ca48fa3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc785bca09448196793aa444ee38047e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f692cc8e646a0dfa585ec52b4ebb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecd0a2c0acfcceaf98c51dfb0fae9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0d9197b73c391524c1908f4e424b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1224facc936474d86135520b12416518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958a0430a5825d365c2470cd1c2235f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395572053f75c9328380b1a51029c6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6ef8724da819baa48a90fff06c76f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076b56ba169f8151f23798fc9bc9d5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036636dfc5ee070b5a7dde35bc0747523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf16a68fb578b2f40cfd7288b8dda724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b1db9fb4c8b65ee7e4be6e0b108c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a11bcc9ce9402f6e60a137b88a294726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5159d8c0878ca20c33ea6269733b3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e8c28d9b605086eff57ee390cab7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9677a9d028ecb0b51c24c19a1753c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a43163163bef449dae83c0b913e0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c825bf10f73b1730af01c7b3bcd249f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b68c347c90ee10500b447745c0e8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aad31bc4ee63b1d252b0a6f124f9be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801f13a9feae6e3e224aa90fa635a0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0910e226e8d518b520ef85307f4da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38857712020c4408660d3a08413cfc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6895baebc188be8b3276038313eb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5fdc9dd8887399c8b3e4ededf425e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230c79e4c33a0aaa592199ecd5636db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264ef09bc89932ca36161e24c0fb21440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8bd891471dc3bdbab5bbd6aeefcc541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484710d3c4fa0850f17908e90acecdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634a236b0107266463ec421642ebfd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f77c79d09664c7adc4500ddd9789c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e01bd01e267ba525a63d0ddab2fdae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81741f4633ab218242c9883bf60bd6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a78eaa6345520f036e15a2931f74847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e401669812672618f2920079239e42948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7853eba87f4b532c49023f2280e25849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913a241f2a080adaeab293d4a68b22650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45564e2724e56fcc45ad8f6771b4ceee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57267aad94ae957969d7f7fe3b8ce04a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111c19cbf31bb173433d0568c92d3cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546bbe1d0f644a4192015798f6eaf6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeb0c98f056dfa12aaf6a0c329059c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6c2d05ae79e8015cd8784d9c3d36c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ffb53951414903f246f80d1c3472057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd953163c200034d66e42635169bb3a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d15361e7fcc3a9af1b37ad498985b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe97fad325bb3905af7d8ae8feb4e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51eb07f30fb8dc214f218dc70e0da6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e57fbbe0a920718c7ee4359e09eb9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7288a8b1c5394f68bd915bc4011ef8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb93404213b003381cb9e2e1b6d79364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09681ad71fdbbcce1452603f5d15daab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843f811ebc3bae030423b1f3d9dcebf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0018a40d2f205b08dbb6f68e2666f9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2d0c1c3416bc3169e27349f2312f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce416b74ad4d246b2b3911f634ab65069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b14fdecfa67372cb4cae9b5f6782070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adad92cb2e7cc154811376e9793eaf971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0cf6f052f900692b02aacc89921df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7676e9b2478be322c98ec7aa7e667473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab058efd101c4ca40d61df17c96fcbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4457eb6addd98261be4272f49dd0ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5da450da35d78ff14440435335c39376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc298a7192c54486144bba82a4f247d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329cbd27e325614cd4f289dcc77d71078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7fac83e82452a7146ab1ada288aa079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564ccb378b83ef9450158655ba6e9a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534803ce109824d03fcaef570506e9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2c6c205e930df599a9756bf6a730782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25491b4753fd34fca8479e84adb925c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bf4c2505c69781f14733a71db267c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904a6f98c24470d5aee54162c62601385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d7a33d95f97f0d3d889965697d36486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c46c5e0fd31381fa7f031ea3e2096887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ead37f9fd7c307f145495a3e6bdc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d001a3011f698039eacadd7c56532189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5af593df787115958e0c152a47dbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af26d22396d44b281cd011d3574fcf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f7b1e857114a123a3957dc3193b0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d9bec2c7d607b3e73317d6feeee1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9287a9815404e976682888a800b39294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cd62702d308770106ae43a591ee7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900e41321cb8e41c4ca0d44da84554696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e1bb9c1419f283355fd81fa12a11997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831f711cdc81562ee2abf69c143ba0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21c447f05d9caebdeb3706c06cdb5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a854ae856904ffa87e155352b1c03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656bf3d098d1e18464cadd47f3b5a64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14da4933357a78a45dbfbcae75e719102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3f8b44ffd2bbcf0b6b239533ba44a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6a6e23b386d1f055526df185a3655104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db332251453ea66d1df39ec56b9c4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73839228f93e0539bc03bd10eeec2dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c650f84efbf227fc634619e4456e575107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65656ad470525485b9e8b5f5f2cdcea5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f3298020a167282df5588024c51af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cd935adcff4af285662ff83140982110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4469d1a1dfd031ae99ddf6f3b81543d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced88aa4b992a008d0996503e3fc3d17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacef810cfc6c9b7e12a167bb65ffd4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8d815908e346e89a3001f5e3cac1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342fd82794db5276ac0b82ece29f1dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd310e8a94c46f46dba3cd383910a39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590989b440c0f671a959ea31a312774117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbdbc8e280215f0a4738f104ad9f03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00ea2c4259965e78fee75bf9282722119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f5687b92f18dcab4c15449291630e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5836dc49297481b7856d3ecd91560121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cda6d9f302d90d5828347d8757fcf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb4d37c954586e6f0fa80040f28dee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df11866f77993228bcacfa949b33f10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837033ce8f726e979a0c82e7430a128125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153a2e508f12f56233e6d1ade170fc1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c4968a102ffe48a576cf544f9ee52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043ba45f5d2e9f39f31e13e178c82bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696f8f8155b4f37bfd16ce575631ecd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087af380810af43cca01c368e651ce81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b482e5972752535464a50da5c2ce6ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570629dccb33b8ab97e5257930fffac6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbb3a5e41f385f409c544efcbf3996133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa4c310fb13a76017a399cb179b412134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daa8c1fd49b9a194987f3f522d66fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d66490072f6ae1f6f6c2f79156b34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e661a40b17d1744a3bd4b73b71501d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9ddb86ff76c086466c9b5abc3ab15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb7836fb1844f565440ac376716b58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91610ccf7b3d17519eae93fde9859bfa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308dc0b524d5d5d912c4a2357d872f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4e8071767adf4e3edc0d56d245d49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c7b73352a84badbce08a592e6b898143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91715de1dcf01252009f2b580eea29f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e01c0a2f9c696e87c87e058a939877145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdde3593a1eac88243976da4e02d1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d1ab790e083e6fd7105322442aca8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85447a140a383870797539313452ac4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb9925a7eab0251d72ca5e2e49e739149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b125204f13dca04ffcc7a42d1ebb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d6019c346aaee97e37f0a912a5043151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47ca748e45ed4a85e7fc96c5f0ed6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e44b44831e3589345426beac8919d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ff0f4e3b3b13c1203b4cb409a6f27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40347b1a264f71e850231143e5aa1664155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c5a5de9999a6c6e7301339f47533c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3f40a33468c2bf78aebd4eba6ec93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e04f5b55127c5ec7a7b61cbd7ab1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f374baf56175292741f734b042bf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7158fe3280ee0e7ba34e2c57f4be24b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e210386f9f29a508ba3d585940d6f04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e74858cec2eadb4553baa9a4ee3b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5008d2029167ea0917b0e0e3cc5b30d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651e7e4d4dfb0d9b3bed2297071a09e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb355d2d47ad3b2647e6fe39d2c8d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca29453385e62a1ecac3d8e6a8ae470166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cfe20b591158096b4ab7c5bdb74a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c897c53a9b5f9b834664bae26e831d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020f5adc77acf67c79682e89872a6aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346fe605bc2c596a3557e3358609a4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46017b85a3380600a9ba229131b07160171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676890d71f8c17c72cbc935bedf375e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e00c026235b2aa3beb819c55a1b75d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e97f494c6d1384eb2624664a11ebc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42df5737014a388e5930aaa8758c23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11143bc6806b66b75ce13018aced5b97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed5f4aab77960c0849a260f5eac9fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6f2f4c569e528d2ccd1ab0243e2ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553fc4eca9c03a36c6e71783aaea9c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefc02e19932b84b1064d7414f8307b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58326fad36f657a26489919a5e9374181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b154bfbdd009d779bae010cd126ea5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47034a9e3f3a8ae49b21a11be6d80b19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc72dc3de0bafce4ba5e567d248f57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed5bf915e031c2976615144f1e4529185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ce98b60b43c4d80de5770c32c9c86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2ef62e1b1211ad00265c0fdf87cd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac128339c27972182fcec88e629e4cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366dd7c58731c27b20a68d66e0755d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e275857e2f4270695f357f23652373190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d1a46e42bb5f0299d4fff91ed546c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b590c7550c7b769d653cc026eb0c02b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940b7196e0c3a7c8ec6461338e4c8d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe63b42589cf5ce26b21d7820662487194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a76774cdae6353cf4036346ff0c9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2637a793e4f66d6e9d4d699ccb232196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4902f175557380e412c8d1ee10936197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c76ca7a9e29a48ab1329a7e8358a08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbef7a0c97c8f3196042a7bf58bd586199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c43accff61645d8e1cecaa39b79ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43a244f6389edf4cb3915f24640ef4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f7562c997ab94e33071b48e84022b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d159d712271b657cafd5be112eea82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9d3bb9ef15d543409c642b458dbf9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e14c764ffd0c98f138e53952a80ad7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a830b978e3ccf0c97b7f6c980db108206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fbdd1426d2fd9318913d0643c6a2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221b5dc470c49a046947dac4bd23d86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49671a48060bf14460cb3916e32f15cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601b64ab24ea821872019a7b97d5965210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b51cb59c16b0d9d03bd265d532ff3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a45946b75c8f6c6843ce4c11e7df99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f67d7b39282d1b5d9e01b88939c7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a2a2701d4ed0b6721980b83726f33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b61531cd92eb3f7116c7c4bcce641215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746b80a7f42064a42081c11b68ed15a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d439caa01393c78a283596569d60828217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475c5b5af5becf6c7ded4e14bfee88d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529060a5cc4133d9e4bb37ebd9df5ff5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d29c4a9911a410946d3478a38fd9bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0aacde82017b784cffa2c7ca74f6b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d4deb9b516991a4a5dcbd2b6fb061222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da8283a03cdb70d3d7f4b3553e9492223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95be72f6a9f8e1abb232eb1cce130c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e671abe110ba5e7d1d95669a20730225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3378daa7e42f3dd9585a1133787cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3ee26fbff3d84ba1a9678d1be7c91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd33ff0afd7132868300e629c69c66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160d4555a4def600c61d67d9b1d12ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaf32d72e243fd642c1f77109ac985230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b8948de6d2b25cc634315ae281d8b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef94c78bd27a571d8e3a002cc301814232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508168222572832c8586d4f9ca88206233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a6007cc2fe433ac53978bdfe736e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585707b182acefd1554883ace40e879f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8536dc20a5e5ad24fb6ed70d40572ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75abe5e94655acaf22121f7ce7f346237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738e6ce754f98556a102b28ff43633e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8817c80079bd86ad05e4db1d36fee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cebb0875b27f60fe49325c4a15b36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efd658898923aa4091c4e016dbad0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f739a4246fc1ec478f53b8f3932c1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfcd98832bcaf83ccb6ce9dd59b6a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37574406aad2667ba8b00daf5048a6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f721e60aa82806911887293377ea9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef25ef9e3296a5d87d212fdfd915f54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a73273a493886104eef90025028025247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e1aa72bf0bc4282577b0dae296ab9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929ee9d90edbb408af429f99240c8ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b507ed726deaa9c59b86b8c5008392250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da88fae2d246a058c2f8fbded076c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaaac8d52f38e67f2c47ebd2f08df7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f5543427946df07988eee5409a6b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96db9c8122f671f08d496103f061df8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555ef2468eba169de369610e1bc8336255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ef5a3a3d2cac1dca36f839617c974256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87fb72cf8e294c829fca8d91a9163d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57b14d2c8fade21133b1a350a065e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a07e8221385c0c0b5b3a63d489c82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2c20f6fa2b8c4f99dfa8f371e31a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca6b1b095d727eb45222a5ce6abba9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fb3330b4c86a265aff3b258c27276262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d917027f9c9ec0580f33790f2c46b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98e1c272cf8f2b68b9381f5273146e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1f34debf7507f262ec8620fc90c06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febb7f03305e21f9264464250e343a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fa33b8600de6392ae43f55ec0b735267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072381743d8c1458c097046c08cddd5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a78c0dc0d4c4675ca9fd85a40c63e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2c607952b7ec4059a2921f8492be6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73879c1a5c50803a04d84cac5176e57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88a5bec2e132314c19c403e69f65f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70ce6b4d7bd675231f61c7d594bce7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72474b86f71b52ce5b6a833ac0879a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1caf1385de0f241d56313ef551532275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744be6b277070f84b137dfdee7741d15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9897010c5e3827fbe811021e8c97e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0036f0c9b23055e2bed3ab07f0358278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13839112331b7b262235ac855d63a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb040f8738e07b138b53a3f2b0fd6e97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701324a73744227111098ce7d8f484d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fa169dcd0a2b6dbbf0e8e06f20a3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a26ff0031c1550c710e4815bcc7b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a81421f9c2c6d51ce6e52c92fe5460284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42218761f976efb93a01174575b832a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8040c3229fe0bc08463827641cbe07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d94d6014c76084139814a79f9955b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef4cee9bd1c145294be5a05ec2307a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180243c378702d95a088978415d5baa0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25580ce680fda5324fd1612019bd65e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b7a71bcae79285094345966677e50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd5091c7693b76e182f940edbf6b23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6370d828be698327b5431eefb039f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811fa095bc423deb23e81b50b79573a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e715028630da08f5e27c76f147dfa80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c81dfb22e35bef000a734d28afa37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ce03da290701b48dbe9553067e485297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f083839050a2da7f05cf4e5aaf084ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d20a2080ee10e74e4e4f5b6207c14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c78e957afcfcc86975773f3dcb773300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6390b1889a54dcab2c95611509457d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f7e02e35951d8e38db78eb103dee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541a149142f310697bc57eb0924c2ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81632fba1a934632eff285c8369965c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36772e3bf30c2f8af8709f8d4f3fcc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cefcc1fb057975f2a1993c0c1578f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa01ecb9b56ec8cb8550991bc4c0fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845becb255cda134af8de1a81550fd7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff494229ebea97d338068aa8ff127bbe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244b7c4dcc6c96e143c0e093f0dabc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a5f8a58c90a84c664002542617b4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4b3688d9a281dc404b309acb9d9c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac19e5ce7912bb3eddfef0b2aa967eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920de143371539d7f726944626bc5681314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcdaf1d7a36fec862982229cb78604315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7a0dce96e0f5a79bc8165241dd424316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5b58672de19c524d52a649e82cab8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b255981dde67fc4ed41face74b06103318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008dbb03d74e08c562c2a0702379326319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3bf875b522cbee5558c104525a5f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79fac7d3bd00aa03b842f5115f0a01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef992ccf648b7dbb70179646b50ed70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed523578611572aac3ecd5f4070db1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c86e458862f2b606838d1dfa35119324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc05b35ef1bd66c616e9b575daf36cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f9d6d167dea9b4fd6b5ccc8cd44e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf47139f85e013a8f66eeb9839e016327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b307cc0fc622dcd7afd282143df8fa3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ef8a6bab7e615cf1c5d8194caf385329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dd77b67307a5ef974e1944dad80f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769bccb370e4b31240927c3cda34a19331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d028a690742b0ad3aa4b69c7eac87c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4089f11d6b22042749067872cdc82c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaee9e322943f19f515ce9237a0375a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96a53de24ea973828dbe280574be16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3da5b28e9c5995ceb6de2234af6dd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620e7b75a98b5bc69236a340aca8157337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e0753957ca622f76c47d3848256e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2b70a4b4e51e1b532a50652b6e030339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde9ffa8f66eb2fa0dcb7becb5a22a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70891764a5927e066428eeb6b87969341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d10cd1134584842ba45d965b8377f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a89a9c6faabf524f744e7a64e3f443343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278edda0ccc66857a71bd7156ecd26a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100154e5c78e50656e117ad8302ab81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7e4bd4d61ff0e21a55b5055178813346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906679fb12ec0b9c591e27a25fd0f69d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c526ccea9397f645ddd921ec274baff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3523a84335b549b572c0f6a2f5a217349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a5b5ae7646d5a87ae86b063fea0f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f55a81d34667f340fa1c03a62ee29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f461bc905fe6c16ad8a2c42b4a8d80a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a94e8ddfca16d2b785f174d8c2307353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7954318ed65bf7c71611fac26fc6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c38e606d262bb4cbf1de0766a9aec7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971571914554dfdce1b5d937fe11711356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56272d4fba97a044f7a9eca1c534d6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1942ba326f6bc7cce71eb37e16bb515358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4cf609172a80c041e48911cd3bbb7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b271e4d1cc9d99d866bec89477098c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a02d4450aadf260bde05eb406ce2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6001d77d810e052348d534992ff1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d48216cde7d57a7d430edea706e622363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b947ff28df423a5c3e5ac35097a9065364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990574663b0be5f01274ae607d65fd59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82a5e0ec86cf41087ea20c0e6011d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c82fb77ce7c0afbd433faa54e1c352367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f41f9f4046d8f981ede839fa97bf43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fd196ae04c844f7fb66bbf8b9f168369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a76f57af814d24b4be90548cd21217370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1bc17daa835f97d8fa74c74d68ece371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00edef7697062538292081bc975f114372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd3ec379ce4698558e7d6ec43d373e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3582afe0de6bd50ec2141204e9aca8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d19e4b6af1a3adb76bccaa7b92a88f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbbba7061f4827b53c9c172f4bfd1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a3f0d43857bad49d25ddd70e330aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a474f8bb1b2a0fc39fc69758d1448b378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>