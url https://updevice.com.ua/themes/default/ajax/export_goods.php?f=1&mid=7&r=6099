--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40975c1153295529d7678df7a87c9a9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26409fc387d9c03dffb12506d703782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1c8e9097e0a034fb9e5055e3ccd9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a6fa40092e42ff24e75edf3c9ed364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d51791b0ba14f3c8fe3ec7cb1a9e535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b3e9bfc9ebca883f4f5800d156b8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10902b4ea6847f8b3417a29a1bb5a5ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e628119de8c185302b78ca389ecceb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59330df86cb2387b774353ce40e2ae19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b31fe6d2f892cfb7fbb1202cf656ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3632b7822dc11e47421ff397997b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152ea3e92181192cc8eba065a73b2f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc5b27dd2394d0271f46bc318c4bbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a2744e3d18c9d1d4cc26375b05a6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6abe5bbd5487fb3045ce3fa6c88fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db21fc2095a61e6d560925c598ee3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5a2dbc6f5abbb2f7b17bded5b26aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eacc97b1b12e79b991b4f0727a67018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a7b154b2285af74330e6e1d433afa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac8b4588912b959c85aa973e225e2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc2d0967b3f83552dfacded256cce421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52a5cda0330d890c3b2f3664c6014722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16397db30659603fe148b7e868e2e5a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33782b763cd508e6970cc5662105294a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4790a790f756f3182184eee469e50e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e51ca30f0c467d148e871ba55ce63226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6c87511aae97b79fd090bba9f3dcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890c347ad34ce679fb4adc9dac1828328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbadfe4ed0cedabc949292675d5b7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dbc83dab47f80ab8fd3e34048ceb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02802478d4ccdb0d23bf79154a9092231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217efe81268c07a465b59bf26485359b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef901858d85cffcac757eff9c731c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae609f2d15d4b2b427a5795c74d656834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46f3817f8267d2328a9675a568bd7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93b8cac3e4d4904174307d583cb11936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d186385d1c79e2f6cc455eefa901b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24650be6a0eb08470a1193d76ac9916c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257cedf6ce3f8d8fefc41707f833bad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c28329d4922c30ce9b144b72c7076440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8acf0458b348dd875dead6d2a5a5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a846b093ac5401b22ae3fb016a031242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553e569ee3acbe4fa54fd8ef6dcf4cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a766fa8444ea7774f5018fb853c6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f9c00d300aca53a3a6e504414349845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d12ea7608708ff094282d79df4d81146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3288941a8e5be8dc6304958e5c7861047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fe9a0c5c42013aa42df9185eecbed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4e9ede08f63ca0f3038c9416498e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9106b933f62dfa7812d8d701b5cb9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293860411ff641c514740ebf014c971451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66144edafb650d2bc0e13255a61a1d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93640c673dfa14f1afb86dd93c91a5bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d23405a2b74e876bb2e3fa3f0d8aa954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7716e4b971b3802db4a465ab8f35655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4e2de0c1975e432702dbbe863ff6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e753537ac1bb1f696760111e800a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20d313b9410c1c18ee974fd1d025c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c31801008a31508440e08d33e06e8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cec23ad7954eaaf460d22f75276c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948832d4fede1016cc3013409218a5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e847c5c55ab6306a71aef27accea6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcca6812a1c0e1498670b3f67cc7d3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a347d6b4cbb2303eeaa49056b0ee08464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bb5284ab866ac5793849beb1f48d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffeacbe2210eeade41b3c57e7f10e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66da3a1179fda6d0b7c84c0cc093e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bca25845250e71ad5a68cf7bcc9a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7e68df835985ac50a6d1939dae6c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fce893b5ff0a7afe4f6cfdec0eaec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81e9a9e1c6e901f106559a6417cd3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40f9cd764f0784ca1e4fd74621fbc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f39ec3578f442779c801cd6b441e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcae10d5686fe42c1c9614468788a8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f44ec4b3693043564ae1bcd59f934975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaf4982d4becead3b9e9bb3dbeb45976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4668d22a73382f13f63869ff29220177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952affdf568479c26dff6c66b40c76478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dafd134e439ee855542a000fffd2f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e26fc6f9091bbb3c8750ebb217606780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370d674a29c3e456ace3380218dcc2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d15322f0f105f7475969d8eab40a2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48321d1974ca474ee06ca4c5e48e63883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c7dec604284167aae3d73a0a8fa4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c610598259728fcd4c387486ce56d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef8dca2051c5731111fd98c01f8cbe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da0d56e086bc56cf9746db7cea9b8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cdbb7bb7b6382e6a6e9c27d5152b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fcca27b4f706d3e6ba062562bec4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc775c1e7bae32b75fae7cef8fe0b0b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19428cfc03eebd7a8c6fb10748d3162391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702b241b71abd6a99a30cee5ff56ff092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb192f5b521246b3f34a3e72dcdf54de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2f11ac55cfdd28851ff17fe0e58a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1bc741ad863f88c5400858e8edc4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be437844e1a4a3074ea55205ef165296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649a948c8ddf4dea750368305eac09697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028a98c25afe10ee1b33cc92a68deef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73563c59308c30d2fe515221306f051e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b93437721f3e4c12c0492df9fbf025100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce06e9882cc1ff95c901a2029e7ae6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a81fba8e0a2e746aa6a50372843dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d010626492e0724648c0f610b6ea71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6bce6a4dfd9c0fb56e7a2393e2805104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19438d96e732fb80becd133cc23a87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecb60f124e162075dc0da6035b4d9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3f4556713873eebc4bc61335ba2d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350931c9f621746a1a2990dfd7a4657c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3bfa8db1ea640b4999d2611cc1f35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73cd2a8c4b888b2c9e391af8c926ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004898886a1f177000d671148b798fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792b1dca0ce3f0c2c95d83188b09147112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c77ca59d60a8a3f704122d6cb91e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187d33f10b84f50d232223038911ff3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78110fa7f76b4b4154528dcd27bac30e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6421fdf49966a370da01ef501a7095116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f925eee0ec1f69712b93039e64537117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144810376dc6e62edb63703a9fd237a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c106ff5f164d0375b8b4d91723d53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08474cc022c11e756594f844c01a0095120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120bbc82cc0c8df1e1f1d7fbeb296ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cdb85bbce9dddc7245716028d2806122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7d1ccbea79c9dc871292e2997837f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba34f7ae18d9a6c341d98dd8978667124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db164b9aa32e7898e12fecbf8e63db2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd4e4d5713e8e6e0141766d76bed40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711006a1fb8b3d76b828b4d2bfca46df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5500bf1b8d85e14df599f405f3b47b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641fdb3a379826ddccf042435b18a0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d50eb2b430fd5aff616dfbf1fef07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecd111033dc608cad0fb3901912f03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657c518e2709ff7d424ade294a971c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ee73906999bd98990584705e87589133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c1e77ac79b3eb6ab182765bb918ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c6fd93de3eeb3f9d61b771319ae7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799bf6a10fc08b34f98fe6ee3f58cb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead65a77578b50586eed4117b7c20a89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e5549273db88c4efcfd5dad258648138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d7f03df973c8b1b5ae08e59873730139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38da1309cd6041a92dd6bf65897636140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5132a47ad67f6451efc2858af81b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a150de6e2c60b9e02d2245906c74b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c524c99400787ff730bc1c0ac701e2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437170ca30ab0b39ffab26e6d0be1c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a24806b611ca53440a5bbc715c182145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b68b06548b1efb411186eb8c3a2602146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903905ae3c205b67ff79e5979a12092147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2fbd08ad72ba99b23f1e47b0b5b97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8841cdb622313c9eb40df429c53f07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea87d481714ee7ca469603fa02cb388150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727201791a397ee5938cdb4e512e710151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12378ee3ef133c7123475d30b0b105f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd950d4d0b7dc6febea3d2b98df6d6a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f43ec80373c29209503aa076642bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb8c91794e04107b3deb7fea4ff897155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550dc081e89f5b80c6e664fe7148361156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a141e86c8697d1796f17deaf5719793157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad9b191df2fbbc4d3888c8270c4f19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da981e7f7a98a4ccc69089de048b68df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5fbfbfe5a70ffb17d25f116252f6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b6520fd88a0caa973689bb6d92082161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305ed2c7cb00d12d3a64b1f9ef74b2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42169333ac0a077ebcd2712dd61dbbca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e62ae34cf860ddb6976c68846f912164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375250f2db835cd5e2f10f645b4c6cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959832ee92322c9dce1745b5164ca7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa54cf97d7ab7520dc1a029089276d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21348698d10428bbfb8a62b1ca8312e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c17769a04d088ff0767c300ef0c01a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23492e9453ea9e34aa09f7e75b7c214170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d3274dcac5083e89a14240f731ba3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1342426f5b0ebff406fee0021479495172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325357f56c8a74534793ad7a4df6f712173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a21045295a6cbe285601f059eb004174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24bfccd24390e46be67941da47da20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9af515f2fe6bf02c34a8aa95c9c94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76842d94e82e88570935841134be8c11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82b0f1fba626adc861010514126170178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f919da853a7396a73f46043ca5472179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe5b52da47848d062c208741beb7af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f612d2d1afa2ba27fa7753b5f84a82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f947978465e27fa9301bf3bcc1228d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d755e19ba1170d9fb504a4a6b8cd2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad09b334992a88cc6c6a0c907c7472a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f32748a4997f8ad8cd4dc516792d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c80fc4409f90566716b7a59b26da1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60362d39f459c878196c1b16e3fa3dee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371b6b4e745b5b13547c6416d83bbad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d9230e9bb05454163b8442a5b9216189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd12f4d53b076e7e3d622e8b7fefd2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae4f3e4f654d790caed8d3654024ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aafdddba83c100880c69b72a204449192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69404b966ab1092b52fba2a4564d2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a241386d3730eaa52fc6532eb09b89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd655b28e07b96e49007fb1fc655dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44059870c50c99ff6164c2a037983c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559dfc57d127d82e5499ee74a86326c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2abe1a7e25e84f70b0ec984d151e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b3889df194d82fed854f3f2de09cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585271d7eacfbd49a523850e4e0ae231200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f073c39db0abccd4599891e0675f09a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e7b401eff478b1dfcb543ab7a5b47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3db5779c93d760200c6f7ab5926609203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbde93b8e44fa59a229b27987edfd80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd6f6a560600550d393aff595bea82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21bbcc9e7a981ae234c0d6da17e039206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b457df2e44a1473c4f9b88dc95a553207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31363231f58ae947b089107ace89c7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1f80194633c567bb4c31bc75199d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f799f658b43716e2bee8e1ed6508b71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615012025021538ea40ff0d68f8b00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1251a1fea6738145270b532b08ba976212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72d5bee978e64a0dee62911da62d7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bed98513f84f5b012158cfbc556184214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b3f6400769661f508f3df4729e87d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70223a13eb5c684f8629e316dd1325216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30550552ece1bd6b06f5b79d30f3c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080ab701720db0e192d6a5adcf6ed50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf32739c4c093b91ce55175b2f7363219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517442f87f409551a0a569b5c8a6966220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c97c49571abd65377937507fd1205b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7bc6b5586a6a7ae16f94ec618233c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2cea6a8e4e1f4589bf95939e7e738223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4931680c6f17f1f3a347dbcc03b08e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20d4be0d6a041b075b47eb240a6389225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1f40e14c63e208240da29edc3d6cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b28dcad7c8272589aa496dd8d68ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072611df9427c32cedb1ff5759d2d520228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c876c7d72f94b58e4908c426ba396229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7bcd9c67482b8e0672a0bc38f2fce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c519ded2d9aceb74e0c61ef5e1fc2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804d8ec46a6e004ec9bb0d47ba7a913232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fefec613c65e0dab9a042277b18c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2e3459a44360e6e09628cb424416f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60948d8b34813afedf8358c776d99f31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78bf560abb16338b99f5396226ef0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a0f318f31638a1fe6e4f40080250e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac4e14c6ad3b2bafbbf4f1b08fe30b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf4a83dac7911e4c5c5d6acb8adf61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfefdca11410d84c2e98e2fa9c08482240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019773eafb894bda4b3bf6e88d50d5b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142985c76cb9365fde6fbae92fa5af6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ff864d3d11ba1a2fc97e18afe362b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb176f1d13009a57c56340d5c6e2c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359709e7375483d3fd16b583f6aab44c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6f410f6205339e5ce6a29b55d865c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca6dc77b7bd45caa90a5cf76e06975247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c549d3fd480955edd432f64a74310248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b20b058c19390e8645f2ff94fa7e66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598af0a559e92b2394e69a65ce19684250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd7b14733db41d6e75c6e68c8b6657251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b0a7f9d5bb8b1d47bb7318e85b5c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2721b82ab0e0345d5f0a17c54a7c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ad51adea368e3ad7432b980490ca8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed10d3b191c0f9b255c10598d955fc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f96d5b449478a0a7ed720f63919c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56babdc14fc1f33faf522d92dbee1b72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6536f1bee7a1a8e5915c11c478772258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83ecb4895c0a740d12beb31f2c6ed0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa6c3460dbfeeea59efc2b9add4e63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748a676fbca9ea7aa62d1d6b5b9e6ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac969c937598ea801c72fb21762d8ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e2ea1e4a08cad3f9d7fd98beb37a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cdaeba75946e601b0429911f2b1eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d8fae3ef7e5a2d9431dc5e89514be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95d53e99d743f31c54802dd5d4f8c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ab8861cb7248cab427c997dceb712267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6fdd5f6ec8f1f2cc9191a9617b6d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a381d652a2fbeada646eb6099c95f95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b1f4d04410be7543619bff465f28a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec26160b87a68e89840f3708cbb30d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2a0b85a464a1dfbe541f195231f28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ac45fbea0801cafe7c11a00838dab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03895bd720a092af7d1bef2575ec3bb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6f153b0223965d76c70c4206bb03e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e297a62dd9b7f3c543a64cab1d9224276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5b89b9c91f95a95df97584ba8ec40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004cd32c9bbe365beefa424901bda21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa95a7017a15d66d74b1853baf9b6f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eddc81ca1f152353bf87ca863a1b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29122df2d9b2e3bcd6550f2c39f0f20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183935113251292a1a370a49081f049282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c2c554d2b3f592c2459ba7da20588283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9a310d7ddd6539f8483bc05647b42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab74470121323f063f550b2ec7bdfe0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a2ac6a47f96499549de77b4ddc776286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae39f8194508bd87cfeed3aad7aa11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c601f9d57ea04f6804d4adbd1d748288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff2ac48a187de6c700d78741aba188289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5c96ef6b9d8738ead8ba519f7486a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8550e340ae9cff4dd36fd541fe0ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b30abf5fa8150035c5712ea7cbf838292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55977f53896f0daec21f6a6637c988c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51af9afd901da16db88eb2f20ad085f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796c4661d874874bed27a514856a2be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af831222c6a151d2dc7298251f53a35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d11f3e40a19cf69516fcec729281b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5c8cfe29c23531213d6b26ef3c596298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb25efeade08342e174534e11a1f821299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6d0407f0bf0b59a373caff31f415c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb149e56d9a5df387336307b8e4bdc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55cbcdd50fca67d471776cc9ff8a5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cf79b5d0fb4f62216ad05f1a093db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd948e68a488544fcf9ec61cf95e6324304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8fcf5799ce473e11f60c3fa18e081305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623baee74dbffac5cab821cab1649f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a78ea335c118ef6103bb11df9c420e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea9bc6b817d07cc6fc31ecb8ea053e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f11edc2203ff7a0ff5381ce4744d35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b204133aece97292e5914e78f15ddb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc09538edb9b1c778ec6f2e797df88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba67ab1f771e691c281a3d6952f290312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a892a98ca5bae3872de18da23035b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e0b3eafff898a68328b874286d415314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c68d720ab004829554c41388683f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d3727d3ca45f3d6f590f80225c406316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240387046685c39de604cf5dca70c8df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6fc853a6c717e9c5ff0cbb927d3d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70b9a0e6f4bcb507622bf948e1458a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe01770dcb2020bbf077224ae597830320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a6afffcd8a3a37e5880f6502dcbb3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ed1257c15b332e7fc86bc6557a817322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9e810c2e5eca67ab5d7f62945693e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49e65a31193c616b26393541fc7aad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b730e02347409a9b0e654864cb3fe9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5664cc5467c85b5233fef81fe339f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f63b17b415ef554db968f0f8fab70b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692edc08b63eafb61686e3419c7d355e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599703a21137121759b2f6a8c01b4f2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08782720462adb0f3978bf27324bb0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabd8b72f2bebd334d1203d020944bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77272f75d83b0ecf5f70cde3b90e8ef2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe11fc2591b53f9d287fdbaf72bf78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f6b2646dee118fc790b81a9d5628b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884b9245be7b4953cfb7255e8d103eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b4d6682bdb62462f94007ae061198336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394a6b358d5c29623a79bc2f7a18cb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7042aa2ed92f64f3b987c633dd0b51d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d73cc46cfa6564ce37c8bb30f941da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635c86fad042c46ed29f21cde118f39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fef75ab67753ffd33f64f23f17b61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9de53de146c4da91e40922b2d43888342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d940fd6b046ccd57c06499df4c2c150343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ee199e5b9a58082842b495080de26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dc98d73ecfaf73978bf968570e29e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bfecf1913e3bb4a1d31900d11023f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba581796d639c2c814fc5a0769e87d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172f2258c148f69fd6615a8f03ab967348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99764f1af8f66d583d00b4e4e1a798349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36c50d68eb356626295617e2bce7e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0bbd968e2e6331be91753dbf8e4b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5345825221073bf29b75431c4994352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb2ad547f8da9a44a75126ec5d5080353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0790da88d91c26f7e2cc9a7ec70b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b43e23d80327cab164df1ae68a7132355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f3011cfc7272f909eb8af68c70503356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188993d6fee710efcf4f9018ee16915357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deb0c9abeb3c6a4af49d4adc4d13a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ba4541e7f428e6ca985ef59301892359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730319354183b0d8ea0b9b38382aeaf2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3106bdae756045567c0f6a6bc6886e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422264b061cb554f2d9ec55fa63d78f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551295da7ab08528eac612ca6514f2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4f46bdae39963c1ba6c733f5fec25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ebd0784bdfe1ffb642f3a665dde48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdb6d22a75ef72e4ab82c32ed526c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf4bd3aa6d20586abe95ef21c4b2ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847515cd3723eaceb87b5c56f9825891368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d45a170eacb0d1ca47ce0ac16bb03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b1e388883197fe478c84ed3bd3987370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31687c328198a6debc98ee3f17227fd3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0ae3959e841824429de76295866fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc435b5da9ecb7c4b399dee5011fd5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbc2cdb55c099eb82af51f9632b858374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b28b85499f66d839c962264ad5e3c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ac4ee93fbd644c6853852453651bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66900123f4545b59502f659686109083377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956ca88b97d7d46d36b5b382eaf7fa4378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41a43d17431fd7fb4ed48a685f0d531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1ccc9778b32fbc14db40c2e675e822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1611462df37e263b13a510352a16a0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56d0a73d1bc5950ba10cb71cec02d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36de28ffd58510a485e8e7638783dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e34e95f34acec0993e0ed323676b746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3ef0b615d8a3c7b86b0fca1752e107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4dd8a53792fecadc39281f190def48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36618dd707b327040c6fe36e27b914199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9d25541de1fee714c39db63675c4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41344fe8407b8ce40b2c9886cfc2bd3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3042664656c28647e40e2d36aaf72e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4759e627b8a8560180dd6149c9b03ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b5af389cd3d00c8f66a912e70507d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab614b44c6531183bfcd695ed815911115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d2cdd5ec24b9b8e0cd383d68e2f2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f88d4714bd89eacfd7337eef7d80d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34853d62dfba88c5637a5dd5537b82418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837859aed488f1b1dd62458e934c92b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcc50eca245bcd5100e3d544067afb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79605c0f80c9a22a89ee5a2df5096f4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e69c50ffb9230dcc223558a97656622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd015a7b42edc6f0740f8ad9d3425e0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673135d583da4902853f0ba3ad2b28cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36045c8f84884a5c266df8d8f7c570425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3492843ea5c48dc437fa1a6e367c2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2eb1f278fbba86e1f1372cba3a3ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08110ff524f2255cae8efe7cb7ce2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c9cfd4da461f00ee4385a8355b67229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566de7d7220d79fca5d862d5a652b9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7310c82dbd79f7542269779e34a3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcecfcb2b1463a4f34d03a1afb6015a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed81d5347609fc1bb4b2d6b29ca7fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b957b971efc8a0abba56ec234ea13134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec19fd257e2478e607e7aaea0eaf1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b97a29efa7ac499aa57dc72e8f5f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf968caed14dfa2784762a05a817d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8521800f6a4ce8bfec8b20d6cf9cf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2166bcfc76fda2266fd1dcf184f4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3153e221562bedadcd3b21515d802c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd73fbbc74b330b5bc7d0f7e04294541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6a6d3f40fdc6a578ff052f08efed042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8188d032bf65884cb3b1e994e56f2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c46f4d535c89731bd4deb08125e34344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840575817d1ae463f535630f0ce56fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac5aa4829f57fb5f94b54e80b5687046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c10abe5ed025169bf74da0ede83d4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c58296ef66030f380eda7d0c980ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb0a09f35d9e0461243b3688dc03e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2816934cd4056c5f800108ce155c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd954f7f3425f41048b49c10bd23b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a5b76d57ea47f5310b5d81c26aa6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0f9a00f7658974883d5a683fb4f8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbb6570c692506a8f5b8a464b35c3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27391a3a5ce3a5463d988ed8b5b2436a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6858fbd517b56d9a2286ec1a22f3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76198d60b38c0db5b9c83ed47e311b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a82c0e1cf4eb7654bff5a3ebe780cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584e339344d4fdb690bb999e8ab833b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d63cb60f78dff5aae0036142288a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797642b0757196541d7f8f117305a0ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d79fbd83909d55a0725e8da106f50062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9c171ce1eea4dab1080b37553a23a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539d68c583a3ee7c77db7ff463607b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778bc6c09a192104aa4fe82c20ac04665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece87ce5c85f113b1e20c2ffa332fcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1be12bfb16f62692231aec638833e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0566955359381b0b563205d47acab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07567cd0aa48f8973d86f5429ce8d23a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ac53a80bb279c869e433ae3fe3f0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3ae04b69eed3177e0b76a4c209e1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff3dc2e1caa0a32d5eca182189777b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e93c8cecbdbacbaae35727994b23d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ac394dbad036c7a6041b74efc9b4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9449e3a3ee72b055bb3449289e49e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c189c2be9865c2d95c9f5b114961ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4049f95e4563080fde8017b685cb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c0fe24b5d9cb42e4f4efa9272033778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694889e06542bedf044dcb1f4345e08679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d807421e15d6b570d85148a062d19880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b710849dbc644517f2e7d40893e7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b11f758fba5105ec37dc6cd8ce50e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f8eb75408c2d03dafcdebe8a349a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f10a57b1f854ea46da8c5969ca55184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982190023ece04eefc69e8fc64a565e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b89dff7c9978ea2a208457d57cbe3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94624cb9764dcb35771b7244f75f1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7391ea0035ae167082847afbd556aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5d61509352d5fa7a9276f1e8de01389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8216916c6b579710f0afdca6803c9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979de1a00957d564c5784d217c0257991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a0cf1db79698dc0afa4c43c71021492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a74cfbd880433eec17969ec2923ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44fcf6b7ef3c109bbd2337a308b5e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b9cfb925156060e9ce9e87ba0f33095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0052048136b57c10c8e03ba4d4e0d0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0718a7834e80752657f90ae78c2c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5dc9cebfdd69a209c7a39e5d36aa198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993713bc4738ab881d5601900575884199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646b764a9aa76be1a851a2f959771d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bb2aca54e22639881a67ee56e709c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a567ab20cff8673958a688ccb6244102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c8b9223ef69ee90586ff924ebfe86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed48980675424c80d83d90d79bc27a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579bf65a1212420eff649b59af83d06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e1c4254c9b108954973d1a0d38308106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15770c37c0ecc79814f1bda2e15a8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e6d374d88f702dee18a3a287f6856108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6246310b89f54b01ee800fb91bfd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff02b6f8cfda17010183d387c916ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f9f05d2eb43db9313fb87e31295e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfcb99be76e783e4bfa7430351eff7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77c64453f9a55fa216cb9358a45d2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298963865e96be30e598952fcda53648114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6caf182df696861050f26a03c07fe9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e961c07dd0b4363990903efa1fca20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117d8628a2dad384559d6d4a818879b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d031c4215b24b997e94f097d5e38d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5415564e8ec02daf70e0cbaa0f3df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b667146f5b5a4fb716c8e513d2425120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cfd1c2eab0e7e3c709b6ff1d27986121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294c86b15b576e3e6e2b9d74ac243cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecfce3ae2206c681b4fab1ad6ac9ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267e390a7e5caaa68a00e3e0496024c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e9e38791a6f3e2e84ffe8d7c07e68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9430547930d58bf89693fd0a4ac53f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad355770697beb3b177ebf624fde0895127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed399ce6e2a1613202fb6e96b1124de3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa5004fea65908868e5ebac807c375129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cbb7744f3126be8f31bdd61f71333130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64c491b3393401ce1f9337e7b07c06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b08d2e25b43bb43f2936b0bddd56a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5e94745714e75c09774532dfec22d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f508392ef1292922ff23b73148533134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdc4762e93c6e801a0db90a70e6be1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe325eaaf89860c90f7e2b36c8f95754136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd8b35191756fba0781a52a8fd5cee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ead437e8a1fecd2121a26701a7ca5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1b6bcc3b3f3cfe5eb90d2594beab1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d260850680bcb0b271c7ad05b064910140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10c14ee0a8a54b1c2da72154fe9f15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1b322d2ad5f1bfdb647aa1b9f85ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b174f68269aec902aa598affa14bda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b590a7710d815810652b9a1bc56b1ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5c51c6af3fea5215f87ef7cffebb7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c27c383fe1399a2360f1c34a5eeee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74d57abb7adb6db2049354abbca131147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a164519323b42437acc000818606613148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a5c23d9da226bf1abfe86fba1b739149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc36097f3844094352082f884c28e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b309b823d98a16616c2724056daac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a608681a577a81713e48c4a457ee5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40558f71b73b9e78a242dec234873b1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c3ee2f4e24ed8970f2808668585f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dcbdf1ddd52e8b381f4a6fd14883e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9e519a3135f95010c3d4698336561156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9deae749ba3a502cb8d796ed0caed99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47e7c3dd1821be1f84ade5ffddb49f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aa68ce5b4db11c8791950c901f112159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98befbfac9b0a1bb7374673d65697824160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb4ccd37fdced0dd09ea342a7311df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2b9bb8933aa957ee9ea44be3939fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46977b7119b1a73a5b315bc24288d112163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b4c65ee1a1e9dac615c898552412b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e49340b78d98033456219923f49782165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1e297baaa4bd690f1bd4401fa4049166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8368c8802d73ab0c32d7a6e102eb28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f79bff39af46c4e7ed0a0982b5bea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ef798abf16dd7b43ddaa7caa308b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0a58e4b0b909400ec484f1569bdd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4eaebe28411054914c2252aad5a10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fd4efd685a6dc9a7254cbd7ba4631172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1bc8bd9648b03895852ebd45f2c79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1dc552de28b23fb7588778daa92c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f2012e91727337c589ca042f55bca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eba230a4a1e25b7b169f8188a3945e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c227f52486bd3b6a70f1c5be1d6fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f937df99ac024358b5383c58c03b8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645799531ec3c7ab9e3711592b03afb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85037d635d3d01c7607ce22a605a12a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1133d4ea368a811a28cdc861da6a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0278ada6f7cf8c61abd52eda7b81e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07df50d104c59e1a952924085002b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e78189cba4680e6a1094a5219cbdc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcb1e3fe8a5d0367574005d2ae6fe5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffcc49bbb73967e7705ed9bc3c8963186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c0cb25c66931e5390b7242c2d1373187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b6136278dccf78b355fa00c013876188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf07e99a4445edc08693adc5c5a365c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318da68faa8b01fea81f9805288dbc36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea76076546551436318c6aeb00d269a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc394d6fd401149c553e124a8546bb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc557d970b3bfb6ec4d0162546cf20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7b02a71844f80aff31b93697c75ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b911a946ffdf8fe88a6cbf6ba790c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd3fd79dec952a15fa4673ebba1f86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bd2b89857ff77ab92acab391ddc45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69ad5194a9df6cc5d4cb4783ca5708198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d89b5653cf1344a3237606b8ecd78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe896326edd807d378eb3841d920b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794028c4be0e38288717c08a9d0db0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca2881bdd7cfd46a3e9b77fb73fe3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a00d65e5e6a0d6f27d8d5bf45ce0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c8c881df3e0298264736de0a48b45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6c9bc1558d242d321d0209acce34c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132b18df8ddfd1680707229a85cf0c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a034a2eae19f63815961f753d9064207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6ff9926e1d3178728d052b033efe6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b25594630d88c2962b97f8b2382dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bc0ad3d8cbc68633fe289f5dc8192210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a72d68d78c3c7f092c474120153e28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f462a13940c3d39fd5d9c8ba125325212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bacfb3fe301eba6f40035b62e42642213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004e4701d3248e115b9cc0dec339006214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868176479b855659bbcc6d6b9ebae582215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20016e66c2580b2bb4ecd45eceb9538d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b9425f0a2395cee2dbfc53a394a91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e237cd68c61d297a2f949157fce2a32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f245e9bfbda9210317a8b76e7d09f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3c4d9ae8e54815a2035ecf322c91c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75c1bb1ccc382934f81456cf63ebeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14d27a19077743cae94a81035721c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baab875ceb3d7727a5c58bd62540bce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687c3183a52e9afc25e42b7c9169071224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ca8c5c093d41ce56b35985b353e43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd371dbf3dd3861d200db1672be1f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb1c521dfb622a2ee69e1dd343d84e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109528df6096463d78d2b3de17eb5ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8ec605097a2b1337e1ef7d838e060229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb2b179c430b5ef0ce693d2fcd6370230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a238fff7f919593630a232cc961cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415f12183c428ae7b6e0a54b3599faa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37922f81ed6b246b483cc04664d2e9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b8b4f7ba18dcdbc8103f4b69a9bc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94c77a169e9400db7d4ca6e1284d8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d387d3a0ac8db32e4b10d1b7567bfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4398d1a57de60cdbfaed59100bfd84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f9cd9dd27774a8af535800a67498b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387821dafa4837ffb71f0c1e4dda19a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206c78a6fe5898241e6c6dbbd4b7cf0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7c602b32d2802d06a3ac9ff2af039241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fae5b17b0be647485fe1186078c950242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6bf168de6a44334bb6e512ba1ca67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aae150f05711124d44377d9d65903244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b126605093634d18fbc4a1bb149b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b30353ad51bcd8910a66152109d81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463629e463f113f54771e04a4d31f40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3908a7e3723245a2689d3f6e50748248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bee9a27cfa3d81031a1ee9939f84e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17466ae1b236836e362cb6fd37a03187250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5117843afcbdc764c80ea627bb95de4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05d32e2d825a0bddd651bb4e98ad40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8fe975c1ce37fed798beed2a42c9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b449be5d8f10b29e02b78fbcba9a476254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74130a084b2a1b9edb9a7edeebaa56db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f4109c1fca82a0bf37f2d08686615256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef70bbf9229e93e46b0e89325fea78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13e656aed33836024c565acd5152bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efaa12960199a24f9be8642c8491c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874bda25240ea63c4f74217aa10a3c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a787b57631cb5713ed28ffe5d354d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a030c670cb2e0bbd264b94aa7576445262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962947e79b6c193a57168c802025f36c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dce68c13ed9ba7d22886dce7341790264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3bc87ff0f330ecdd20ac84cdaaa27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1820d55b8d490f27edda61fd7811b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a52a60ea66d481b863fce522bf3c87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73844d2fbb004759d52d00019c551600268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62ca797b7d5d8c3a7d304450354e5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cbb0efd9811aa79a9a86ec26d7e33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f73ca423c4e5c6ce6eaa5a72a34261271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65570621a647ab8403a23519f18327272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22857bc00d4d0f12987f4a39d36c7f0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e72e7c44fa26f41ec31f391e77e448274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15891f71cfbfe6bf72e096d631e1287f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f3cdbe4b034b50f0e3c1eeed2f98d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1c4d9879675b41cec6b55b4438f37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afb753e5119c2b9d05e4f2261c3a5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981f723c0fbb04941ea5fab03ef13c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891d13d510929ad21c5ad904fd6bf53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512df17c36e4cc889f5e0c528e442e60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f714f9cd14a9214e841ddcc7110cf0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead39a81a31c2dbf454e42aa2be9b322283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7072cc3a5d7884c8c052d795d6b098284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec165da504a8ecbe6c4e78c5670d8f30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcd4cb16d91dbe8c993c1fcf744607286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2948527112b69791e853838f77fed5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55450a6db6b76f957aacccf80496d8d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628edc9d41f0840465df6b809eb6045289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8ada4c71f1b465ee589fe6499232c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c10cf6bab8e411392526703b81d60c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f70ae298ebff74f9fd336eda1814f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab33adec2f2c93de6bcc1ca3c441ddf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33974925be2aca3db60c05551e48ccbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b558104736c83f7f8f3b4ef34fe9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83727a3de13c0cc1332c9882a45ab8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe998b88245d5c120eae1c538b135117297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be0c307448da0dffbb06f194ad1b77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8835aca98677a8c3d53a9fd9ddf9789299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54295382b0111a265836c716a1c41ce8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32d191053e0740cbadaa5f5ef04a7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d75b5054ece36781d8325ed453b3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248105c209319f40c0a0f2e9cb8b59c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff034c31f022ef05d8015c9ebb6941304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6774a17ca1ed4e8d787de0c53a1a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e68b09310c195609b70ace41e1bce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14821a49566939925b75e6e16349c3e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1c281402997911d9b0da30d58ff56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18d5cce6c61b62d229cdf78742905d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe144ff13adf64d514598e5cf09af3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8638af88c044e58eea18b8c8b628c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32ef75347b4eb68f5b4bcc5b05673e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5037e4c0a8e463caa12dccc9e82d82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046cb526e08e05fb49695cecc832e26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21287ebcdb82c9a3374c78d8880c1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb0f9f404d2d73fa93830e631e28fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec917de66112c2f7887393d0c088eae3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da12cd04218514a4d54277c4b40cdd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a63e63f29320965ac2867de81fb0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92e1de1e21abbbd395ec514ff0baa1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a90caa82fd830534355443f4e2637f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb0abcb27d6edfd9a88ae1df95991c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6b6224dd10f79e49e72605ad45f1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbac9b637db6fc16aa7ec4c01270e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e0393bce70cf720f840fcebed00b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328670c6bc36fde5454d044742d635d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db0e29e0428b551c96373255f75788327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c955753c96d1f6d57dd736f5099b25b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a529049713a893b51d449984c5276329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cd438ac5abec3442214f07fb35cd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2a1d8898d87a6b0a4468e2b9e6420331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be865bd789acb9213ab2008663a78441332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5d7a7c3dd75fc764d3d57b5282293333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250de60d220b33ea0a0237a6da150c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1d7b65364dfe20dc92b152bef144a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2e3d72b0f461e3136a71a81170714336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07038ba4c1630cf0f73b726eb2c33b01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9f465e3afb1f8ae195653167ed9ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4b81f5b6e04ade330e058311738cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5060239ec454fd5773b5181bc78a38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de763404ff4efba248247c84e12ac445341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bf1125b38b76eccedae583432fdd3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d719e274039948ef127f6a52448f4c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c93053b65f6afefdf6abb39ca7d84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4159632f8d51b37a7f817bcae1839345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626fb23bb4cf0b24a7dd94ccde4e7dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523eaaaf69b8d4c224c7407336cabcf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c838ad8938471d24db412df6655610c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cb1a50c1ab1b6dd7d97e4ae32596a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75c0db81c7d8cc617b5429c41aa873350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673c7f78686b9716afcfafb8ea0d4d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3a4060dc59b1ecf260e623ef29c74352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbab041b194f8ce293f73f94b33784353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce327bd989fa8643d223914a891b90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a37e6ca77ffcde1bebec4db7512c5f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a43d22a7ca48f0d50900415294d1d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117c8d2c9ffaf404e09c4d64f373c99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97703a3490afa4ccbbb46c75892d63ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d9c906dbb8de887a7273294353081359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372e1c3c0431345caf72750e1aebb96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97eb87b6a88c37ef1dcbd4ee6f9442361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9434397c0adb06b2f466ba2035d7afa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9f6b6bf20e062edb99c7fa0c5a0c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051379fdaeedfd6fb82f085c6df5572364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee935ddc0d522e717cb2cf23b5c4fd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a32b875c937094281a363b4e3cd9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c723a9be47d83260c6a1ff7767e3a0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de5540919b805f30b35fe1e3249435368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea264b747d995754f2263d532aa09f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1e60fbd55e01371cea3a5ce42005e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be6396c5a81185bfe8ca9017ef98c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf07f1a50ef52558d99e7e8a375c065372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c1b4781a6ee4dd67f010a893a3df3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b153400040743fe7112d30ba2a992374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5746eaa656f53f3ecfe3fb9a9edfd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11211ee796f6090a60d1cdb6c8b34107376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d170a650bdc9e5ac8bd1696857d26f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149d53cd94f2b00f2556172282878af378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>