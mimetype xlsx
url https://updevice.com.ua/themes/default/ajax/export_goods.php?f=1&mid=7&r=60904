--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469dda0d93b4a326ad9b5b591138c6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8de403b7e8ab09af50eb22584578f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd2390f14e69a048a57333d2a0ce403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c0d4a14acba5238cf38c9b341b54f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a4b211a29fa5965f8a4e412f133d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c96be9c38ce4fc5e173b8dffaac9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32458af40d8cdc2b383f64330325880d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28d64af60210e54550b95b67a1b8f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22882ccd0748d17206f47392c43ed4fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c38efb58feffc93be02bccd3883f3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d2e3356b1e518253a3de7cbd80fa511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18604c6be3603434c4ceb6c0c20bb8ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630e2bd2af058ae5bb166eea2553bee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e86a2d44907816797b1d87d72470b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa2b8d09f75ec7ce044b7851e678f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0279b4f5bb8760cc794f683d9c8e0cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb28eb0607ddf62059ac33e7e02cd9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03143bd905415f6b62f04c765061a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb5fb00e8a020f6120db839902b30919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bba110e9c9aa025b9f759d5f6f3e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe3fa5bdbd79805bb91b4cc74ae8f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa43ed5e92a05ec07cf30d5749bffac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d3f2de4dec63b784a79dcaaa27c9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc33df588fa3c141ad0d90e494267fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d54ab4fb166820e1af506b355bb1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd746f2dc5928e662e186c1c7e557da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75779ae12a42484861788b32de17f36c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd2f9d2bfd3b4814c21666e067f64b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd214ac3d9c6bd82009635fd621ba7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7021db5b98394501385cfc5bc59c0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee8c6e3916d2f74b0ab4cf07bef76a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833f5ef7c39eb08e69b20c37df72d0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a956eda0fa6d75139864d978c306733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afa5989f26e679a084c5f361ee3b0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e333960d38b93e238d1f64075f44135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae115f357af493a1c048f8eb58e66736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26629c1f7673223d4b0f837c2a4e7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e74736a584e1b82278793855278bf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466044a8f7fa6b73eba73535c548bb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2def125619730bc018c08bc87c9f52c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2383cc5df94314b69d048eb89a04541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1adedb945c462a60a7d44d552f196142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345bd15c7c5354da24d098799a21f2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227e820598391ead98ca488635fa97844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569158b2fe0baed3438b08619135960a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7dff3ef7065492200c1ddd270752d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b9976cd624bbda9f172f601d36c6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9217b8ebefe67305f351fa6ee10ed1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53a20a19a716ec2e49e62cf3ab570549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61384eb959259d0b22e242fd4e652a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52735524a3e7f741c918815d231afca251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ccebf34f74b753a9ab2287cd4912752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955673df3c24b71c01bcd9f5d4e654153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01b7e404fc0ad7e4072ad74bb96fd354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4c07d381176c94746669361505eb855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249e9db7d9f342a013c4b36ec731b9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0ebc10e81eace2e318e7bac1117f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d78fe4c2e8190573ec1d1fedce2f4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a2fa251d903c0f6764e7fc2d0711159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f760bb722b6e134e53453477ee6517160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9230f2dfec92bda23499eb7103a84a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e2470002d3eaaccf6dcef773362da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364992309d3cf1aaf5f1bfb18eb522d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819116bac20612edbf0717eb8dd74be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9acaa57045c68949b6fad97f169a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb106e9323ce9dc451e2f0bbeb2f5e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1696a48fd2aa90b2b638505d2f38067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07b053a5d7fe00a1337df34f22160168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa235629a7149cbf9e50746d09cecc5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ec60d893bb85b4ce941903e48656c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc4bc72fb33e2c2ac51b481f797b3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94472ec5251b3a06de755fc3cdd9507972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04635a3aa3ba752ce3878673d6e0521873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d4c57954ffa169a5e2e8d5ec6aae374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4dd7034c4d737bda6bb046477584475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50836f58422332e94f13f426175b9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bf169d32d2abda2881b640bd2400a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c750155185125d62f2772fcc6cff2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2e9d0db9eb584f107396ea51312f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13199abbaef88a8d6e16fc893469f5ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f83b40e5a70b676fe77ff78b9731281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962d884bbc719084af96a5ee93a625782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7958e0525137941dadf1190bb84828083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac83f646e3d28f2df1dc1e541a9c65a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab00f1443d39a9bbef7ddd3803f08f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfa724500ca85c9d273b1956aedc0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e3d98d9393aa506e9ab096d449b2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff047c2d0147427c9e6446c9ec4e8bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffb413cb9c06f3541d2d3b9d4d32f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17438e6b19dcce683ec514e0f784155d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1af99963ca33aa88ddf90158929ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a0d3e5bd5cc4d51e8bf412705c7bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5e67789212ef0028610e9c3115a5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02999633e4e80109c63b808c645ef4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c63debcf734a6ddf96bb88d02ea1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020cd67089bf4715dcdfe4052caecbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af660ba844e67a971fbbdbe33e26ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dbf5483fd018c8f83422a0537cce398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cffbc5407a228b75929d777eab3a8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319101f22e6a037549043f49bd8b437100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0d07b3aec691cdd20afd6d59a5893101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4704c55959a40db01200cb870af4782102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae081418fe5a05d7281510ef6c5fcf11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6f70647e41c46fa88432c4758ffea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d3f5bdd557ffd3b2a3ace2994eeb1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cad5029a9a2e13846fa74abb1e397106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f3742fbc41a9dce50a3b496e4dccc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cced4c31db420d98cf6d2b2aae07a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea52351d0f9afcb5ed831cd3d1df8f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c62a4b5ffbcac40d687598534e939110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5061a2e50d8208b937fa20599cecc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5b88c6bbb3e0f834ebe56d4f9f9f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fde5e05409d4f6c93c935a2cf446a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea86ea80e0bab7e628a669cb4176e3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fd98a297913fec823c944e845966f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b89f06a7cb0f0ac7f3fbf3b602ddad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826c4e53497125c72a944b791fb8f45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ff2c5b6186150bed4ca563f7565d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4f2691e9c6045d519c58b631377a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ef7525515112356e438832d9b34ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24d42222f31363aad0e7e06066860f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e5136d1ea7073c0ee43f506640954122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02755b6ef858feca70ff8fec887e102a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303af18871b9f59caf55f951f15b6b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0301c9bd687c25063633fc37ebf0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a6d0107ce5f61b72f689dd74f02d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6d71b396b490b5fe604cf2d0e4d60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566373cafe9f5e57002fc2341a73b9f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f5d141abe290d9f5af50f03d84540129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3d102713e1852696f7ab785b34ed6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49760e10442c87d7bfd932dd19f642131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854630f9c7fa025e1558f1ac3374de0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473f43f18fa7ef46049f711d10eca2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504159fd55daf7778fc9fc2a695a919134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d4a76c94942d3c02fb952c97f4732135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2e5381bdd8f2d5c3129696eb6078a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe57cca085efdae6dd1f677861190fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfed87c9d715cd4cff921bf4c42a54a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca71b32720295804fc2438b76ade32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dd80447340225381fa585378f31d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf4bd216f0c7d837b38c421d0faf62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be1ed0ff365fbad75755e90310353d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b52d2fd3c545723568cf89c64c08d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43849a4707460d100d5b7b01f80ffd9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3b346b4dad1eecc76b5f7305aac38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e083186e74a92782483b62a4a458f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88a9a8efcb7b3c54e6eea75c7a2726147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00fd8130cf58eae42ceaa815c9b19b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019fa2d6238c3ce9bd0c94ff55f9048149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900bd672f896a06753d90ee821f223d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c32b2440d69e11977dbcc34143cce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc2969718b24ab63b5eff5e7a00250152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329338384d8123b2b45fe3ec02f034ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a6d51ed5cd65bbb39cbaf548caae6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fdfb9f082e2ed0184282b576d4b98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8022ab34bce1004b6b351da007d7a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b1b88ad15d97310dcd3f4f2965016157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8226d29e842c04ba6b85594b805719158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89c7a72512f1eb9d29f05c255ca2c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0366d063f890af8a2e33fbce16ed0c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335416f5a3b296ed0ec84640c1e004c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badb7bbb70ad7a5ea8b031a9b75e601162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517588b48fad07bf5eb23c7f32c8873163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929000374964cf0b819370f2dd0fae5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef7c36305ffedb835e4c9b9f38709e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad4d91161e6d7491618f102819b607166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acdb280d70b5cd83aea5d230eab5b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e6c7fab53d76b9af1878434f06fcc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996539801941885d99af95db7244b9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf642122e99d33cb5670bb26519fed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9c13fb24b62e8c36aa42c71618b30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871f34b3f362c3875260db80c64eb4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7070c855a8925bce695ab5a6613c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab161ced0e8e2c6f5b32ca1fc8796c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4802029572d49322b96bd025ced4ca8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1a4a24a218c347ad167bf78f167d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab32716e9d6b13534b57924d26d3cb4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef2df56dbb853938cefe7d9abcb3d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184e4ae4bd124d2e727113d6c128b42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f39fc4ab49e9d46176c352958ace5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea8e0c9bb0e62f212360cec2b8836c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0674b1dbfc9db10c6dd69b87ad29774182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3592c9d2fc0efc0b2684336b4f11a2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471befa8643ce893521eafe1ca795ac8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b7cd2a590cf2bac39f214a5bcade3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc5ec0af6642747abe5b929949a9b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db5456ff68cc2e49ff3f2cd373500a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba54be3e7b038abe5df26de6a969e15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c63124e9975eb29ce89f6d30b060d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a0447684425fbe4a0032a7dfad4a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf135207f24273bc59b34eebf93a269191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efea55625f7a93b742a69475afaa84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed9463a4008ffee1c0f3331df43bf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622215e0168e031880c934fe7f32428d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b525b192685ea3755bd67c7642dd6d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf69f2c8af3cf197cce6c39bf620dcd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e9ed787012369e0f5757294354a84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ac015cd86e7e602097aa013e13ae8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a3d589e83b8ce96fc9565b6785132199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ffcd6c4377136fbe466b2b7afd01f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ecee8090401482af52e8eb4b6c3ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017238cecf551059f11bf0e10beefa3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069f8a4b1b5628d09b8f5e353ed7549203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ded293535647906d77cb2ee4e62c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d562c22832a4d99079001e56464ba8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c6001c645257310e37e48b9c9f077206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164714c582391a6a4a214f252dcdbca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c05488bdee9f147db5a285d58dc74c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cd09c8b37b9f0dd7213881631c842209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e99a765e0914897066128ddbaead1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b0ece33747e0dcebb3b4d90ba1b19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5131c7b1ff6f463cea828a28fc03fb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31469473a4312587ba77de0379c4cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675422bcb7e774a56322947154b820fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227b3d2ff34168637dfd5ed432c235c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7776a105256afa7602b80b28dd385f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17f2ed3e9b72f2e578f4ea2f180d3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af694aa858a8010342db363b56ff8452218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ae4e54af0b2962440987bd95df18a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7b2c2648b460f384496fb5a1d6572220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858a78c6103aea8814ae01aee5fb5f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af422861648261cdadf69d237131e48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16571fc1874941482e8ae4150680700f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6c07d2b5eccb23215df6db17d2ff9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94eccd8c8017571c81b3f8d3861dc8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5852a947b9ec5438662fc3ef28ec97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d12579b5850fe7ecf0511cd0528e0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7ac5f0b325df6e73946f9ef48c98d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700cefe1b9e23de00365cbba5602b5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adebb3bc576b79771c8e24fdc0cffd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180abb3ee279299aefc0e8db2066f84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ecb0bbab800aa265243b7bcbfe813232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d406d27cc2eaef01adf650daf0608233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e45a0b276b5128cde3bf78f88d9b11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5be3e1f885ec1fb562507f514b661235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fa0d43181fb539cd5d3c17a8fbf7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847d8631bf88db2a4f0e77b1afe7783237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbdd37e72aa83ba191713306f1f5f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a11ec201d94dfedbb3a661986a33d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabc422ef975f74cd9a26e2be7bd5d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06186db0ff6e346ef682eeccafb295241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663e0fe3439a1f0df7154ebac49eb57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0571dc5b7fb00802d123cd4d8814f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303b5658f1dcc20057fa874da994aa2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b03588015d7974005f7c0d72efca2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9456f31aec50069535e6e3e898e3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2888d3186c8289b72fc814b5dfdccfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685f7ff4fa637fd396305a54388c966248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8e2b1caaaefaae6052286d5cbccb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46c6d5d9f89fcf218cb5c50131e5ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c149f0c9d870c20bbb89d4ee56e78fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83850e25d40d48241ac3b1c278f25df1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df47b3eda9e8d1e22a14b44f9e4f2f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7bc8b14ee4f855ca6d6b26cbf3009254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add103c5f7439aae046d9cda2ec51c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d7730b03469419c42407f793da187256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0112f424c325ef8ae290b38b43cde257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b688c276f174948dd03aa13f097aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8159221832af18a0312ae77473b76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e262915de9af029c79124987f34ec3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12bfc50be365e851143ff753ef216e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905615f1ba0f2dfc2d19a35ef9d6c7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f0b4317e36a75ac9316b30b82c11f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2e85ac5b7218495d7d20f1bc70764264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e775c3bed7edab2aa8f6e9e304aeee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf8b99ad18173162ca56dfab0caac8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e8b5f42b380aef89d558e07beb3ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0eaf2a8a899ef9d7556f166a243096268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09770411bbaf36a76ae24a3b5ab8545f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e241cd3b5aeb13bbd6e7cd18bc727270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607526b9cd8c3fafd22fb97e616ea352271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd66eafb70196167eda77fbe54d309272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc35e1ec3e1587c2a4635f4886f4f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc836ada7096a95c19e9dedbb450f803274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37579b891813e8d8cbd0b12de85803c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade59855b69d6e67c0c11e6d7ca315a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d2dc66366e521ae573708252ae9f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df636fced27318f40cacfe8984367c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff25230f50763a602e00eeeff836b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bbc9001fef87ea0ba83fe75a46544280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843242bb522d38f001702661ff12ca80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7fed9d1d64cb5e87b13e750efa497282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5683e91db2c31def054611616d800283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bda6642e5488125d2596c46c8ba10d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc85f72ed72e5c8762b08160369379285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a1ddc1d6d66b46e457722c5a1f23f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9dd7c878f3c03a9db2d5c32bb4a78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94508b996af0cbb87d963f444558746288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1c4abd4a93b863ea9c6eceb430b5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffb8b9c1bfc745a6a4938781768868290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6348c7590790353dc12878e9e3b5a6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b8b833d71a86ef602fed7b28d325c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a5db9106c6cf07f5bb39e692c5da7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d352438b2b74088a15f443804cf5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2cbf2532efd363f023613ac0f640f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18bcf07e826ed37383332da7b50320296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532b530f9c50fcb41d54fde218acf11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7014d96a882ee909368a84ddaefd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a254d9e7602f27a425d2a8a33d980299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22051cdbf903e9e5b6a818d7a20f2b44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d9790dc254ac20c9b55d60499635d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9acf8005c4db10e2ec0886802946c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2daf1ac1b1ecb810bbe3dbd2e1835303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a197e3e6c564480336449c27c9a5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035acbb785860ff8cfa66abac641c92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90c4f73a97f508d2bd428be5f628d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b646263b5128b3c72d4c7af9d5437307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf617b19f40a6109ebe39ba0cd29e9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfcd52a635575c76fdd3e06faae60c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8d7b4e2448648b3354d096d3c1066310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62266d5e0110cd846e53183d9832bc17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cd3c11c896e02de9ef088f4708bbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffcbb386c45e9a961c10dd1e0d6732313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dba7a611821c29e6d0a7d4e5901147314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb791b4182ebac3189818ae64e711367315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce9ea68dcf7ef692632adeda7d6469316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53124c5fdaca76e09f31b504826351317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f5eeb6985f56856bdcf3cc037e44b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1036f2d3440bb3a8e79b05cae6624c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf6f0a46e0c8accb99bb17380bd8f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d65a804430b25b964f9da36058546d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2c4564f1def529794e818a19b41fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a1cfe4f804883b9dd0e96cffa6455323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f4147efdeb20672b92f4b67a2ea3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d92ae3530d2b30d7e5723a6d54c2af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a3fca0b388fcd5677ffc332277764326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9b1632a56c29440c393836874fa5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2dd6d2eb53ae40bd46890cb4a955c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c2e72ecfa10217a7a68d1420a7b6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ddfa39a6251ec0a99cdcba8f283b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04e58eaa4aff8419e3e0f172e644bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a58b815c1e17571c5884eb9ee859a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b153b1d02fa823771f5b1d38ef474333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a617e0d45697022c3f9e973c3a0cae8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265279063157c8a3b3db8e3a430f319335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e671525abf51aeebcd27904e45cde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcc16e7168b1606018afbe1e010c97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdcb3f86e6389d495984e9e8f73a6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c415c3a1081677d0eaae79e0ba3b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9ecabb52b0aa3b5450ce28ef83f54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183998ff4bef7bc851e7e50bb6e0c84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff58845671273eff18efbade2544e65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba40fe52bf270c7f30f8386d3ec358343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd0ba5825d4001c9638969ed3e4b59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b902ed78c2cba4c914f34d01bdd9d03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d715fed81bbc29260d565e99aecc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b795cbca751d37d9967597de571a8cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c6cfd3acd0081be26e8a2f211569f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0e5cdde1b142663250fdcc097990c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c2e5995579862797333df6b97d250350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b65a405a7d4a1941494a4e75e88824351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd900dd4ecd6e262788ed66952c44c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702d0f56c537eed1cd31f4c1c4db86b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79d6322ace69612a2adf16b611499b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a737e3993fdc125cec4ccea230292355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf330c846e57241340270564bc84b0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95538bc8d740f597e34ea03fefd0130c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c418fc601ebb9e1b7a40ae2f6bdd66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6b44f793d03f503a3b18d8ce1d007359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254fa873c4116cdf7e22c8bf583723a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cb4f9a23c2e0c92bb0eba0cc29dd2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ed963595a93720386a670bcc35f70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717424421fdac025a62ea70d9162358363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ec5c126b4789ea28630a8807b4d35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4844456ff403dd86e6a7fdf326bab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92907b057f7e6e75b1e597c9039d2f3d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ed0914fc03c983c7318acc776d4b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd53b1c5636171a146ec7032d2d084368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad706a36b03d02cf1d3c2f62380bb5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc2a9f9e79e0300ef54843b0ca4b6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27f46262ec86840fb9cffbc6207db4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d86c73728e494ed5b247e09427f12e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c184be198f8a288fcb57fe3b7664373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e92d25859a9fc627d356713d3bcde1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49449b91eec473ce943bc3c7168af2ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ae5e4f4ef5b76d4ad0de4595d32a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55e9910a9c21593cee525f33f7421e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7caaa1eedc4228808294fd541b1cfc378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a1cc0b2c2e324ad7841bc48159a521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b50bdbecb178d80ce84abebcf83b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49260ef92d50bf4d56f0beff36da7fee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e06157547b5352001a8deba99e600b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b714f23d34ce00a5bb831b54d3f905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c9d07596258a9f0b5b35a0fb4a4456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dd581d1a7a1772cc4431bd5919c517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0371a77f811ef21a2b13b3bb55a35e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36a3e2ef8c2a2f6bc316c19df067109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7674a054cbe831cd21eefa6d3fe95210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c89800d51fd97b5e956943f0bf5f6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ab9e963bce2b14471ddb01345b5ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a1097c56b8828202b9dbd7433e38813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34038be1ba2421bff277b5e83c93c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec46411dc9f4528eeb6c3aa5dc4ffa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed55dc284a1e8378fc4b5d2db37bac716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b72172f8c8fbed364c1affb79d3abf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb7f18b402cf138ece75d2ff2b67b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27182639a22f291680f964f3c6d29c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d797113a4ed9b9d4be8cb745ba7e4c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf849b97f5a430b64312b079a7b63021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a622f06908935763d02a68c0fe84ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cad948fe53760f4d08549174aebde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad731765175edb05dbf53df72bc70524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6cfa95cbaf5da292f6da3a8ebc4cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fdbd7b904910df7a94cf0a2a25ced26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9534f4d6a32c6d05393baad4bc10727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5491e6f57eab6a1faef70c6823a8c1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5951183ee4025b8c40e20554c3529f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aa75c6a0e833c9b105fb9710f962830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf5fef82119510c4102eefd711e36b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42558c0144d918ab7f9508e537c8dd5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf03c97741e714e3a87ff02b2615f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774553ab539589921113f798faecc6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29ea87c5cf6aa863b66faa1c939c4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c09695d34daac5d205fed8d87b527536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278602e9f0ebae14f1e28ce2fc051bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc8030b4eea7e754d9a60f947e0f6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2d3469a19f56b8974ff149be3ee8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6753846ef6ca69a7394edfc0b50d78240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715239d511ec7c8681d55cb9b5e10e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23050721b1514c337c5abe3291d47e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f42758977d40fce7f93c7536dac1de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456387aa0700163112795853bb2e8cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaec679eaa6c775ac028e3a1ee5dfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe701e45c9139d69f116dcd7868f7ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7c503ea3d2b18b14c4d29c055f9b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972704e30072278a4506d0dfbe1e3d2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe07f5af634afbeca2c33baf2d2c3a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2714ffdab261e2fc1b9d502e7de21550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d599dd47212ad9643375f0b5229b5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440602cc9129c430a4db7b11b01780bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421bc0f861bdd6116db46858d3dab6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ee881df20db2a1ee041aa11f19d4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06977dce7021ce221cee0942b69ad055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a750c5dc3deb1c673f35d1b59a3a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311173b984e9508c8d6609fa62e2456f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f847504f66de36687972bfc34512cff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006b9f4639167539fed6f11ccd17b6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4772bb84d57d0ce4b17f0c5389623860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56ba2ca80e9d30d3561617a875c02261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef271b6e2311535f41c638fe318a7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885c1967befdb70af9945c61013c79063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fa0288395e0ca16897a15e27d930464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62547cc3b6f77bec7dea0e21782047de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda3edb828f200c502a54a6b1461d9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8226752e63d401a1ef5f9eb28b75f6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db413d27072f3e433f7316e38abd0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc347080b09775fd624e42ac0a747e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4ef1e5e131f8e6afb5cc35c073d5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa871b18ff72287e303cff09a5a1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2787107532566ed5715aef913860e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab30ff088fcea7a8e8de07719761d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2e8d7622a11f4e5f3ca3a00aed13f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400a89d59f93b6f99de3ff3f150ceba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12567eed593f3424c21941dbb2cec6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c577a2eee7d88c4a24896a969909a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c1a60e0f3b50962c50b829d9e5cc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490ae6e9bd7e3046ac13db3fce430fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20cfe58daef4bb3d893d399335482280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f133ddbe2792f74ca951611bbc7b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11c35c710a799dca588f35d05227ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327136d83f6efbbf00909f63853faf1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a8320bd9fff8d1c8acfc60f842d7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae33d7a9fba6467abdf222fc7f58dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c764752d61873467ada7ac170ee78986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e4438891aefcd27c1facf8912017587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8582f602e61bcbd5ae1134ac77ad2b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d994db5e6257532990d74899dbcccc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608a0d8eeda7306aefb351598f04c0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955a4dfd8ade3c04985b5e5998b7c8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc034c4d34a53ff275b30ee7af32a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f50350965e16504e217bb570ef41c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addd771b37cea60ce5e30e8e4aec71c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae5dd18816e27b5d95e4e1e76e390a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192d63e20c245397d2e456b3b4ec48f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c90fe8969577fe83d444d2bd4bcfc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5bf32b34782dda75d56e1e5c087c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072c44c49476c9be545ba61ea9a73db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4492401caf104478c660a6a5fa7c2fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a67af4ed44459b11c84cc1eed4dc55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5d981cb916083033eda018c554330102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe211461a0be2f5a20db06bbab0bae3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5839626552a39127e4f9c7a226016f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354d9e07811a5bdfdf8fcf4b53825dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccdcbb905ff0bcac1b37ab8d081f7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdc4fe5b6fbb669dff54fa2903bfc3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0ac57fab9dfed70d071cd6059f20a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6b2b40bcdf85e53fcaf66966db539109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d00ead9a0fee1613975ac9bb0dc881110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5a570fcd76dd9510588a4bfb44be4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e066b18d8b4a409f1c8f82086c1aef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88335381c80a6c4b30689984078e4455113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1acd9eb95007f018b38b6f33d3c8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4fcfa8dbf548be913821fb85bb9b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978828b646dcb47d2d0a8949c6c94ad6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2acd7862102434855a2cb824d74be1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc838eb9a6b36ab6a96c090572f34fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0241ebe6a1f70bdbc9c56a06262e147119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e14ecbe7110e511593ffa0c2d7b03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce60c8cd50a402029fe49389506aa9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a68b0eab7b0ee87535c811d751376c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38310628bb1938964678e07ea955e32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7110ca89b9be90e7588d0f520218a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d808985f8e0064b74da9cfad23c403b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae01905a74fa14caebfb74cbb3a8cc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ecebc09c4c2950d7f9e7482c8927d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a18fd49034446af02bbce11188fb1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628f5e723b45fab1b85655e4c62875d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f33b900720baf87f9e6fe00c43b628130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e92ba7f6f4775624b7c9edec513e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503bad1acf12b9f4080bdfe11cf22fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908df1d9a0976c5d29930777ebcd3af9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb308fadd337db85214f16ff985448134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c02360a4cfa71a377c9d4f31889ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b2f26af88242842de5fda00f00a76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e290dbb5f9d5b929b197f7b90b47190137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21625e210ffba789b62d01b333eb284138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e6d6fd48c7f9720670c0b8ae0a642139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308bd2c865b59255a4afbf8787c9cb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcef6af43ff0d7ca312c01e083c9ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943112e5882c8c84bb4735305f97695c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebcf46a043353d43cf2e8b2cdee0c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f139195923f297cf9243a73235e586d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fd743cc0530893a4ab52cf43faa9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466b3095b890e1cd14775ef936261d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30354554de3129a6b16e41e3e8aa2fde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d07616e05f3163571bbca9658dbebe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1b4754530cc9d8743b1296c5ce7c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699c5948dff2da7f592e79e31ad98a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9de8af0803544a5be55be7e5b5c473151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf13c11444cac1a16768836201ee604152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f9eb67b26356ac89942d2e54447ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b37047c3bedcb85f1802fc3ca8ce15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60cd712baa51e0c9579d3674f582ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd06b4f4e049b57343a304def40cfe0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dd55bc5ed04fec53923dd41adc06e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6b06735a8d7c7fd00b6e0757d3347158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c48f78b83d32d4868f4f40a628d74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fadb04f63e5cc8ae0e110c72d2c2b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2a97898518d17405f232879fa2271161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f477cfdf982e0c328a84b1a096a413e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5a36cd62c2fbe9cc8cf1f5440c626163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99369f5b5cb77d57ef5952aa06efd80f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fca250e872dcf12afd8aba1fad6d0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc0a5fab3b2a7da2881963fa8f5884166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889f28745613339330a1bb307b7adb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e69c4aade7b6d349dad8d04a6118c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfa13a0cccd913f22d07084316db2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4537abfe2321cb2049083c75a8952c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a363078e66f782694edc87c85416300171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbf6f264dfd29323f90be2af8eb6ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4a276e703cfa5abffe8642f21d2d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cf6933218fc05988a245cd387d8eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0742abcef5b26d46dad2f9ad93da1a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e009771c53bb13c999de48b856f718176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f3287d6197c76f12f35e10fb92db9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103761aac497896287133fa8d55d744d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72016e3b4d27ef07fd34a65c33854d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b856eaa28bb9057d4696e4f7315b3d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb8f3223f6cb444bce4aa8e99ee2d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9478ffb48e5a74c894ac5437959ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968339e1760814cba7cb805f824c130183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbbd210060f018ccae2c609805f972184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaf6e3070652524953b7cf851e8d69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f7b1b6b2c6c7e7c78b27dcad053c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3dd91368d8a059d590bcf7c901723187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f92b232efa0b128a43b9d99028811188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3bccfa18966eb93dbfd0631e244e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee379bf095d95af115226abbad3f8607190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a2f6a9e7421160f3872b4f56d6fbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe66473d6c64f1a0dc7bae610fd26c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d477c562c8de0b11b6bc03075577ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a460184db2bfe44ae75a59ddf4831e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eb0a0c52898872e045a382dbc039c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4da5a04dba4ebb47e9586e4eaed311196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dbfaea7e7afa9120568fe6147f765197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe21f38c85756f443b120b9ab146dd8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd933f0e3166dfa7bfbc099ab5ac657199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915a7fb9e1ac070f1f9fe81ead3ddd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f255280245fbb278a5702a2e14c57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a53aef03510a6ed13f8ce56036098b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39798240f603644ba5e1bc21021c143203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db1294027c8c037432704cfeda469e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96634bf76e4ca31e5d3a89c467cee3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8f4f619ea6f6f04b321c9b007a716206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf652c6d6836723c687aace2e9dc3fd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a69f2a1ef2013c9914cb93f4cad2b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e693c3a36cf55e8ad67aab8e2cd69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b2853e7a059e5ead654354dfb00a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef49be20658ad5da61d3c426d1a5c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9ea6d1575d859a6563ad5d2e65e7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394cc86a5347c0518cd20a65553d423213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe57bc71db6398273ad2683b622e0ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a796d97f12c30283f6781294c3d65e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb0c05a76e3c272a17a719cd6879be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24c64084d2df42febd330a0c86df85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e369f7ebcda6fdf0dfedb08cea1d25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba697f702cfc705c169914f925e49d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f39c0348082946700f32a5847898c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b517a9471b88ff5348251ad0e033d1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f859f5d42c1d8f325b22805acee4420222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01e14f46ad8689e2c2f05d8d08d517223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edd6528c4788f0a85c03ce7ea3d8ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198891df36688929788e8c06474f746d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fc7898ea3ee53e4dae6a1cd4dd4cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64b2788618ce7f0d8fd1164e6fa774227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d17f9a8da0a3941ae07cf7ccfe86f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82c6b422d9152ea91a0ee535a7126a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4c5fe1879f06f68b2a996de1b0beb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8524562f33ffd74e086b0a669881f2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf3d836b170aeb3061346e10792527232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa78632974c68b75edf08af412866b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6679eadec6f462481be26baf768dab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134273082dd13b51e4c6f326e6ce7447235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdb9495e3c0cdfd620ad6820ea2e6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561842ab74f62fb1c80cce6eb818f94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e475bbacce6ce88b8cab975202a48e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadc7555b3e4f7b61e77d73edd720cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765aca5eb3300079264a3e495fa60994240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5ae66238be670bed5b0fb9bda5652241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659e934c6e25da8605ac4442f918bf6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76beb84d57107b8ae9307fdb33de87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e19ef9b0fa05dc08e59abd1b96bb6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a1a467f3e667af7738d9ffcea77b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb367de662fec8cde98f2aefd597b3fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784057aab2311554cede753dd918419247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa33ca9679041c1b51ac8ed6634cee8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f156c2d06ba6156189bb00e0a4e95c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dd88920784402e7f96f8702073755250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc48fd79ad1ce86891f7955dfc753d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551554aab6689dc7abe3192da959c6cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eff8f058bc1f0c0ad4200946ee1465253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd314f4dff5e54b41a29b734b96b30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ee4f2cc6f627d63bd2c1a70b1bde4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925c800792b61069747cdd2d5ded560256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df1b0206a90911c7d7aabccdcf2bd9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054393719629f01205b49c6d2f3c52be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1933b6422f4b5c34b360cb2e4ecd562259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c5d7ff66f5ab25a2dbf734a88f337260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae007877dbffddb76425ad1c2642470f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012d315644e0dea52b737691e5db94c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db93d77dc2e51140afe32233b443c75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587188a3060b4829606a7f29dbfeb56a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1411a027a9e9220abf7f432716c02c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba035c19542888865fec83f545fede53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a100d36da6b54a2c1d8dbbfe19bb02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b756fa01a989fb4192abd0ff1b9db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169e04eda65074de433e838282c3316269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268ed82fedffb3de6c4f27bb9ea4c57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22e4f4e9060425cfd96a865faa11e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72ec54a74fbff8dc3e59b59bee135d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f398b8466f43564066e6a6340cfb47273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29084d1f959861c118b20dc25c36b16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400135efd301bc814e1ebe30c636dc08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741736cda91d7153b5de52265dcf20a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71455b4b4ac8bc5a54195ad6825bd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464fb2dd5e1e4d240b86c082592e835278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6e207329d23da7e1a030b3897f2d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dcc9ec985a4733db5e491a351220e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819ebcdfb5d5c33f17e456ae21183e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d88007241ee23d84d9a170d78b108282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90bbd16a8b829c7f1e54ba7548e56d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34228c99e977f545f3eaa74da6d7a20c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba2766ee5cddc2f3cd8131d6895318285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eaf590bd3f2ab78724c151d2b8a16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9565028499f62514448420ab1469e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001060feca4d618b12bfb10fbd572cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f521155e3c1d6c6ea4af6966c3beb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e289e7c1a1bc297f9c846b081d15b06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbfe8d9d32037e390b4306a509ccc2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9554c9e6835ffa6a2793f9d2b1a703292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fc90dc73006e0d2740308dbd9b334293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fe8eb98aa95f16d750801145a74c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0f0d6f7dbbe2c767e03d72c045014295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1143ca45a7cdd0ae83e3b549d6354296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd144a8843d3c3be4af5aacd5cfc8574297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5f57eff6a50fe2ad11dbcdc469a48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9c73f9d24efb35b59f35d3d4e60ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca950b29be36f2bd47b704c1cc5277300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf32f99b6619159d999fa2ff1a10e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6d7f2c38fe65e7fcfaf270c3ce09d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d1873d64ae4b949218406073621f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f65ab9f54e48f0fb725a2440476dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136e21c22f32a6d3421100d88d6d343305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0f9638e394267128e3c929ef0dc14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a3189f1fd23a7903809a16202eaf4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d102c4135334ecc5e821b1ad48c7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db748abc29fb2582fc287e5c11405d69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de223450c71185c5a8fd5ff37836159310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afc1aa812a80989c7a73699b5417ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36fef83e6e6b2e0bde581946655794312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e0d4f7e4632feaa454e1e7fe766e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde633ec042c5e7a4c77de7f9b797b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93bdbbe9740cb4c532f54f8968ddbf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696077a9d4b4743a62b59e05ec48ff74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e98d2f4f223ecb5bd46a7846ede9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99244ac9a6e5c5c275df7026037cbf8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2474943605325e174cd3cfc479199319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d9f73979b31f866cf3eb05baf8ff0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be251db8e965409478c7a0375eb440be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa6b681b3c44a4cbc961dff3039ada322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80204c341d9bb2376b4da5f96af7b81e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9106efc9639c52967694883d55aa7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb9adaf88a4290a45c8580881b4baf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5703fa6e5c7be6dfb0cca5305cacfb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7325631135c5b6d4cf848b0921619c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f5fae4967adc7eeba7d6d5acaf613328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bafc81fea945dd4b540ab780f6b78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab309131e71844db9c78e127e0c8777d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65682992c0ba3c0e0ae9a5dc5c17199331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243a91436d0569f01fe08378e577689332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26c698530418ee2065ee34c35d5e70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb1a3874737035e52e18d8bf255cbe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91137cbba45c9e80f26da0b492b6c812335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dd8997af36b218c79e6053595a7c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661fb570e24067baec4a40d08243110337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f1c943034177942689626068acff9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbf60019fd676da2bbb467758d0b85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922756abaca1a80a006e0300419e91b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09b5ff25760649d7daad44e9bcc583341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827315093fb52a3ea932f7575e8638a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77ecbb8358bc0b08e7bb7bf3a344d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e2dca9887583985721d5153bb15d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379a9dcbb18a32ec9fe1f5afa58c412345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e516e65a2e6a9d0513d63d3b0b57c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6d10c6bec5f49478c5f2b6783069d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1cb9a4c8282409f4170f27c0fc348348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13dd15066001f9706709f51fb0dedd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a79a99ccac94787aaff1939f94b47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2eb46dc8444474f80def8878642d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e79a2682077e0786dde4c541c838c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644cb8e38f8649315f1d50872d66711353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e851a648809dd6adcd2dfdd9a75d189354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025d53a4ffc678769fc287e37cb0fa9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7622daa0d4ab43bc08fb6854dca49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee901f759cae6b4dfcfe16fc4ca9e44b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ff9d53476cfbac31cfc9f3df6c951358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca321eccaa83529d0fd5a253d8318c51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de51a053d81680a12b2b8c6e01eb22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3b0beb228027aea57d7ee615d2c09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b37987f6ac3d7233b0f71d3eaf2127362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56af9954074c62a7844db063d7aa4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c809e36839bdbf5290a0d813294a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c1c8c9915f4ba2e0c7c83dccac6f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4757cd25240f873fd0e5c9174ffd65366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56826cf4a09e2bc91fc11bbb56647b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374965ace61e631a6695a61cf45f25ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750591dfc7e68cb01a6a5d2e2ff23964369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e98470792fcd04216d73e109494527370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d30b9a1ce2fdd4fb0a354a36f46c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726093a73061e43d37430877a2809a16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454924057871d356b280a21417cb440e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58093e2ed440ccc4fc69fc4b72fe8e9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf17a16b359ab10a0136612bdb071d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac5826dd462f4a4dbbf69f4996d44c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a4f23809397b8d4d0f00b82e07429377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4721d4c2e15e135921981cfee0a0a65378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>