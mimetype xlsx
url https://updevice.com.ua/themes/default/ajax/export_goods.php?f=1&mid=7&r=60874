--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c62c53d3e1f92ac69b257566e5f6d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a65b2151b668a28da55d5a2dc4224a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10220423b51d5f581a2edfa3d44371363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8400469bede9136fc159bad2e9063c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57530718ca4c230a0312789e2aa7d7555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c393d648763d88474f74a8406b8b626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4da92a0fb7c50e00a22708e669218b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdc1486acabca1d8b45bc931b90ad28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc67ae6f256630a6599cbf65b07f0d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6bfde09fd5d1b18c623e499b11eac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2c5acddc1b642aeb5be56117f4f2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85c4ee8252e9f22b1bb90b5b5dcba712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b343c8dd0020b748e272e06e3f95cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da963a7e096fb959a3aa443c688d5ae114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988943848b6259cef1c1fb8a828d38615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a591ffa067c0addafed4eabaec9ba616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a29b6eb7d9d27d4845e5218f3b07c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587d03ba48d3bc9d044b0e20e9ea64418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b491a587cc7a064b508383606adca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350452f401a1c522cdd978de9adf9ae020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494177c0137da75e5066b2bd3c1cd09421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9800aef2775510f080e68bd33ed5e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37668d6842b93c870e315f79cdb14d2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6038ec2cb04c02381ec5614c742adc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa9197e427e4be7d92423f4ad75c8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5822dcada73f9e54f0adf3c5a1d6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79442e8e43ebad96910f63d0f1d3bc5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116299cd589f7655feda09f18f754ec728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620898252e5beccf12f92462d53c1cfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17d9d2a36e0de80304e065200bf6c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae7d364b9cafb4fd062ebee8d50ca531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9794d1585b277204e6ac60ad03afb6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401cc8bdad494cdf79008d433859dcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af771b1b979cb2eab37ba20de4eee434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721696bf86817a84fcd65e92aa8a49035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7eb5b047ccd9249fdf5a5c0ee8ec036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f99eec685fd9aa1616d3440e58e8e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f6705ef349b19ab1a9ae1b5983f1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cc122db48004190b2bef1f5a239b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9267d7a134a43c3fc64a8e67c868940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cec6bc3be9fc7adaa34b3223784e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ca2e12d9bb0246fcb3ade858dc9af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c84c60f6058287df01328d256f2ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315284d8431c1f668fc4fc0607a436b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387cc6d42df45b5ba8c979fada4f9d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7629312d5083682e8b5191d3c46ede46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7748b2be7a341124304fc49a426bec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2870b00ba59d6532ce3b381cd3687fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e31f7c4db7909a037e3fa03ac3b5b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b42ff474ac0ef50076a9150f2dc2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3970be8b5617ef95422b2fa9763163751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f06c2bf210d718adc0bfe6b97b47852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889beb2cf86b3d924c9712b8ec7232f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b06dfbeb80f67082b967722c0e610654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12ac7b8ea32a1a52066c94256f196355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b88fc20378d84ffa119926ce8c3bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc94dd95b194f9056e62d6b5232a13a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41733f06ca15c9b23f17143e13d7804958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b408112955a74d86b4e72349e2a4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9f2b9b26cfc430692bb7724622e7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f262698db75b6c1aca944da563da48961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fc541d6492bd6e21c95999011ec1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5099b574751cc07c20a7d18e6067b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a48ed8513c34253291569437b7859b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02a7e6bb0a47a8cb6c0389cbbc011b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e3f8238b57e017bfcf9544d50380b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348049e0eb9a43c575b6ecdcd6fc7aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8b93cef95a04e82af552f6e2594d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f71bea8beabbef01a3e47c39dc6f5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64814ac73b7c1db3072be53e9cd0497a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21863cdf3381e148f35f55596280a19571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4f54ccd0abcbea129831c1a64363072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd6b528b329d1780c15b38299b5cc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ec855d1f47ddff4fa7a90dd8a030d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31784f6982032814f471508f7bd5b8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd4299cef15260c83f89affbdd0c6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cabf8731d739c0596fd8ecdc3817af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269fa6ce1c60609a18255687433639f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985ac75495da7ee5f50546e2209217779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a438ae93063be70c90bb87e1f138880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc27b0ec08d306f1feedb7a448387b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031830cf7504b3d6828219cb4676bd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bef93ba13caf6ad6704462074170683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913689eac726b66f36cc9268a8dc42884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de2b82a4102bd88b8ceaf6533aecb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d5dabb1813d214a7ac7ffc5c41f1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba379c5b33bb5f26e59e909bb101fe587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aec68d0b91a3dae261532cd197bfbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90a0c2cf0f2855ec539d59c32004e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eb2913b79874820bca46c3fb0c09890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e9470c6fb1bb3c8d5a5be1fed818091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751769d1f25ff955f5868411066f0c6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916b3c08d9fd2f623842c61d0e34b3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a34302ec536050b7945803a2e81ea894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8680fabb2ef65cf05625cc066d9ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce768a7cc6e3ddfc080483847da6e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84396faac3ca4e4b0dca9ef446a5c78197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23317e56c0498d7c5c33fe0e0182278698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32722f92aaed1967cd8e36c73ae44ffb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b483b9fa9f69339eee752a5b28414f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f842e5a080ad694f6cc169b1842d0be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd564965bf81a0cfe124d1ac281305e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bfc763d8d020b68dbbe9bbb400517103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3dacbffe69d18a675fd5534bad15b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2310b46547f3d86585fa0d9066cd39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c283e59a827e909e7755d94900ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bc38305a731e6dd42908ec2cd331c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fce3b38d0d1f2ce6651cd38fe1ba1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f0e9206b255ad754e9656b7ef659c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaf76a4be7b0e05a1caf8706c2fc05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535d09a3e9c9f23db1247afc7e9986c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a17cc1c5b799ca63430228c62c6012112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dbc13ff1ef092313f8d8986afb65a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa83e485ee17fe8c93a9cf64ff07698114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d56df5f55aa19af643e272c080ad97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791298c6d31f5737c3cd4521a7d45fc6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33eb3dd9aa582b72277712a97a1f80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f022bd1a3c997e5198dfbb343648f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc868a93e767b1627135c33b42892687119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e38d0e66a69d9b35fec9a6eda29de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c0effa50cfecfcfafc5abb8b58888121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d883959e30591104836e260c2d142122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1a45f56517e56c4e363c34dd31f37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e2fe0b283e96df362fb845e488dc3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea7b46a8a65933857b9eeba858e0e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb467ddecc4885fb2a66f4ed3ef442126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31ce93ecd89523e7db5aa744252186127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3449af8b7120b1bf148f711716cc763128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282167d29a89ffa6dd02ea2e1e384fc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee55875a5d1476e3f4f8f79ba9adaa7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc6f11677452e99004a9c287a0750e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe30627ccbc29a33ff8bbc5adfa1ceb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c5470c0b79043f9a532070b730aaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd7c5f3b1474158a8b272fe8d4986e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a20c6b7f99216690186e3064cfd7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8fd897080c534309bf6027efece38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673e62bacbf0ab4c3a04dc7e46d7982137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178f3553c25fa0d861c97e02b9ca9ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d3c385dc8da7df58240cef3ec96e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0d2caf381dca5a0a77a462ab1e7f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750d76cf14ccf8c13207332645b5178141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a6c62f258397cd6532c695fd9d9b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9717a86d74cf0bea1337d46e72e7a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac27458ff657ee91848fd4f2b4ef5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a03526f7750f7c20b0d15af85c6496145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8abbde8e2408430aed834b018ffb54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04904a6ba69b84f8ebc5fb10e1d4c88b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f342f2a8af6d74f3704b4f519b9a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ae82f2c0483ba82bd97c7e1ae2f3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029106c212d6826ba79f9e7b010a9c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ace6bdfa3d4fd8641af0b4e07a9a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf55994f193dbb02995a78e2bbdb5af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d5e21f72e64b696ea238b21fe4824153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cae0d2ebeb14043367a000c940277154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eb983718c1b4172dd5d4ce2fce104155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a9389475ae15bf8211057c5191597156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8418d258eb350093380622487a537157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526141d6f763beda637a6e7baa45d7d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065873aa6a66c61f001720937a1af80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747f82466a89aa9c62b8fc6ad9b7577160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83303a2a052929b26dce4ef7945612a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab7ef21cd61d00af38c06acc360766162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159e7816a261123ac48a292436f667d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad427f869eb2b80a892a366cdef8580164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9f33d17c05f0c1029b05bb14640b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4b8972402237c02f06ae8cdc022f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216c05444c685468f160f4ca151cc2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be300f13b8d3fbb40857d108319c23fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41963310a1b7fa4d7fc5414eb7b5d900169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b532b58c57572865a0535d915bda2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613b03b93d768241d95508064fbc42e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde4c95210d675f61010d03ba316983172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee0b1360e6ee7ff6ec09e33e7f940b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192726d5533677280f3773b7f41dacd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061722902669b48ca14fde00685084e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d25e307a12b1876b0acfd00d0f1aa1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e29d39aa2a458392e6c7276f747ab7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2de20b64b7773cedb4baaef84add51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bec5880b855033f96d10101071de9f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276fe766579b96e0d9b20a8c5091c6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9c4aa71eb2b14d73d23eb5b13dca2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfadde6f73857bf6010c2e479f52fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b039f8973d2b5d8ba24ab9833429e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a27e8bed437b1bd2467350a041db4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075688e0c5130b525715228bb767a0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9295e3d5ea5ffdc02bb0358d0b17797186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78cc660b320fc7831b22eedd6eaaa2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb462a305137c7431235f428e3b8a92b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d74f232e0d82cd047266251e479a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a0853791c4de2af2c7e4e8021fe0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77b47216b7187cdcb8dcc4c8e0f13f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e409931665507f60e6570086e2fcf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bad68095e451a1296a3ce330a481ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b28306c6d59784b5b49d41b67cb8c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf448ec82ec872480fa449dff006c55195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e75d7f68758d0f6db961ee039f385a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ba10aa298064fb37d5f4f7d0d0d87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f052ac97a7dd11444b291baf1d776e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8920a1675a999abe5e397390f0d9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cabf16b79af3da209eee7e203b603200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c1f2f1c4100ec25788922e8ccb220201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5277a4c387cecb9a26c3a8ae3c7a83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36643bc205188810c3fba6922ff1c85f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd6946a461e6bdec7b47fc2cc3fa80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aace5d66050647ee2b653efd6e863205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e7b66f798d8bd6068865e3bcd4826206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de1b6b82722e19b77c4d80bd40520a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c713d5e84c29856e6e9da9bb8c267a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd65d6067436457abd840b88bec569e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16610569910630700e664b9d2bb9fcf6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c07c9904571c8001014e5c377c31a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bc06d68c060c30f65be859a47624e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac79267a0d076ff02caf1ba9f0c4dfb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ae3706c773676e05baaa61b2f3d38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c9b95a425a4a33f92c2978e527fc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a32d23fa2d36d4e9173894973e2798216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e5532e2d5a273195f056ec1ed7bae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0f24e7fd8214b1592418b9fdeb0be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5e6da402aaf35f4e575749aae5ab2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8f3ffef7dbcd396bf3ff57d94435a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415de218afb77f53112b9fceae33d338221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbce3d1b7bb7b0556c02084bf8f559f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdf2d79325ab3b3c2101542d8d252c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ee2fdcaf38887813e9bcbc02a2161224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a016360a2b052515395e1b235f5d30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36fa48f3ddf1355eb28f9e467f120e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7c8d9afbba492ff6199e6482bdb8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5d8ba6cc9c4817e34e2de7f8fb316228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09e7f6cc26977beb5b9e9b4ced8715229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49666f362eebfaab427d3794e78634ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c74efdc9e163666ef8599dfb23277b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6284a82b61ee847df5f739df19bf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5de8d53b19c57c293792a5354e02d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f62a016925fb5c30ca8a62cb84c7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444b14b6c7386b788b2e10828caac0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f73b95edce8e1841848fcd02fb9f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c500be398eda85334c0ece2068e875f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dd32fdeba80198e4c2fd8f8dafdb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cf86149a10fb392e0886c1cea3c40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806eb1a47b416e2193fb67a9e4c1646c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb8d00e8ba35decf08751117471328241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea297bbcd34bda7cd6bcfec09b391e80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09509c9365e90e367b7732f86793f6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be635533914e76de3945bfae41a93245244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f0b67b163521d09149e31482c872c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a7ce982364af243b567be80ef5f9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f9bcdd101d1001bdace2a7a33c172247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfd0457c2783dd45c241851c581212248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc608e1b14235ebd31b3c61ce54561249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaae29c3c90442fb1c76ee09d2db03d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c6c4ecc7db11e85fe4f4f6c83f8da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b9cb2e225adb08ccd3e06cab5e576252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db84ee89a1e0725006bac0860dcb1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698288c12feee9ae593a10c94c4a087a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93fa47b1c7f97083bf6daf3fe3fc3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04371d35113dd7a7c5003e9f343b2f35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff966ab0f2e0522f309204bcac1db72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dc77e6b51e2bcd42d7bdb15c4479a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab79725d8a19242aea602a3395c11d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a493a25f7d127e431c30901231788260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb169c5bff5c96b656aca765d497e517261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad354eea6bea17b83aea935c7ff5bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386140fca55c1071c8e55c58f5f18d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3731aaf9d3511e7e79fff5ae0644a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2ba360bd5c340335ce154111ec4cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981dcfb09b8dcfe1a66527f6cf4ddf8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1c029ad4980c1d93c381c0f45c437267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26457b748462898809363db468b254268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61dedef28ec0b0ddcae8b288d1eea4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e7be08c75df55970de9296c91ff88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbec14b7a541a29e9756e0cd540183e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6846ef5b0cea1474a3b137003163e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ede64c5f8dd51af3250c618bc28076273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c73b5bd79c45e9ed5cd8f18987a94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068d5eac06f1a3fc240dbcfc34daaf5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408f387dbca087d6844878c1e66c9fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053021443f05a9bc4988777b728fed96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64c7c08335a9a5e8fece65d760fdab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57e910517337e9f93da8fa8fc042e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f579e8864d3b00353a9fc17a03f9a05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fd3bfdfcf4dafb5b90a10ed8730d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4dd481b5176a3bb599ef5f802456a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd653f7c2bc1a8ae53bb8b9b3f4a9d41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5740827ef4a3416d3fc5b35d0668c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c770e0c6f8a1f1249253c38cb3393b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594937aa42d74ce591dcad6df715df6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835d0964cf78f46c8cfda582a9f8e5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64343e9757daff8cb44db9c78b4e70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3c28aa2a51e403bbb1f01f6edefd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47c24edc5ee4e0372bc0e30123b52a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dace81bb2a6da4d514814ee7bc04a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83420567845df37a0c7cf389b1b4e6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cea2ca116bd9ba3bf8ba667212360293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554d12f553864e58fe11607fc9ba0e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425a492f63531adb38b4fa70e8f1e11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18c68df9bc790d4a6c14cf68ea2dc7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2e354960405c7c7fe86b3ccc5f4ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d081e37e27fff43556e1eedf927eb7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92d5bc9e10ca0bc516bc362919c2ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750262ab6dd825f993c4e805953a90e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f8c62aeefb50ea3733ff92bd99fe0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8824dbe3ff566780789a1c1d921e2f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aae1eb4a128b0d90aded6bd26d6151303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513fda6b24f9fef261b751f31e17b0f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deb45322d26df40eb386fe4e012c8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a283d1fbdd42b109dc8b98522b3f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1b114ee5e9f0f08d187387f8d8afe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa8ffbee9418fb1345c93d2b87b365308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c53037c371aed379e6083843b2d23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e2f6c0a1f90a6da749b1789333770310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943220c7be2d1ea4846d5dc70b3a06c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851bb790a5ccab61215503757d4745d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826edef1c371c3f0c98ee8a7ab2494a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810922620064b3c796d22d92de293c8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8457d90697296c3f5da247c48977883315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cddc3b32c8188cc1dfa92d271ff3c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e9dfce1cc90fc1ca97a3b67ce1a2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0f56e17eab5bd86ceb7ce747e9bdf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919661e5c7fa7a5f5e064ddc89f81cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f8d4ea21dbeddad1ae3d6911774f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedd7054eeb5839a79645b40fc0c093321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d865140c07bb1600498bf788f8a785c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2e1c46b95eba4571225b4673ff7de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a17df367867e7a53477a11f3447974324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28223a81d95264c4b808d6e558146c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649786866488d9b057ff92a07d78421326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fc1859c995163d2b2dae2797f55d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4869c5de06fd46516403112ff81074e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede73c1999ccf6e6fa6ae31f634a9c00329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be066b426fc9897059f724aefc1ce7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cac95c9838b8e4390021fba9e5bf5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571970894d77a015c74b04dab14ea55332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd751413c1fa97ff22407eda3793371b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf6ff0df36467f959e6f40304379bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417ad0311d10e542faaf199df85630e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e72eb02148da004d7550526e531088336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697815ed24eb63652137b5077ba1e4c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c750df52919e42524d51b3a2381892338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49165f6e190ddd9f61881cce90552171339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7bccf69a11d502814e81d28f993ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc169ceb32ba49625ef7af6326237bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c346481b7867cf08962e28c57f62240342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a416914218bae656a483e84f66f666343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84541e8fbe83673c32295f51cadafd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54493c14d6ae07a7061048ce511eb89c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336be9ca64a47253c697054be75c5efc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562d8d3ea75ddf3899f9b5c5ea04a0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18939e824ffbddc4bbca51742627fccc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100f75e14156bea20e8f09f90871cd7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd47d891574e560341e7d6b0f67dbce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81525f2c3931126501a40812d0d51cd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc534515b029770b20e82cc30602bc43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13f0afc5787f5ddbadae5304ff4fea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3299162dd449d826658ccac931a97bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d855589bc4755bd9ea1fc38b444b3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec5d29d8db1094fd111829bbc6cc29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7512222525fbbf51a9109bd0403b87357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9406dd1981c6382ec28da0b2d30a7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db2f82ace5def8aa2a9face7a81ecc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26177983be17d282d2c4f35b72a6733360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36135adee97617af6d0f7973fb4f63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e2cb0b48b6123bfe7c77aa0e95c19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc3ff6883ff47ee45dca8ccdaee8b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8518d31ecc642ac3661ff01fb7aee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18a76c1519d6c36f56a70b127ea4f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec59675f763c1a88ba74eb2a0742bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dfe450afc4f2982a1ed172a11f7e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd1d36ac281db579e51157e120bfbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eccadcad91bf9d85e906339e7ba60d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796c625721a492d1bfc1af3fcffe264370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d84bec721cc5397f0682f359fe425371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ced52ecdf48fd0a483974352cf7240372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f125345430dcf53a1bb0e06205ed3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1deff538cf93f770a2f6b14500bb736374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f671bfc4003155e4f7374a7a0947060375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a604186ca965a0b33cde99c680249376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a587c4763defcbd62688dc80bc8efe9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a297e02acbd54b40894d71bae9c2430378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d997bb4f456a4d9bab1a836b6cf461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f973c0f837bd9270f941a1a9521ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19ef6856e0e2eaf07678aa12202a9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ecb24691e39e2b78143dc160d98364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ccb5dba43e2134b2004b38bde95e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f069992a726e476c51eb1d3e0e14b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b9df44292e46a6b7a10e55801db737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35b3b153174a11a1cbdc22d03af6958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dde1b8af8b963d99530133cfbfda09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4da15f78e93151973281a780780c4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6405bcb0780691f265f3985d0890011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be58219c2395ad4efd089f5b4e02c2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd909e31b4678ff0d1722ce4df436713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb405590dc210f514985667163099614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52709872ab6f497722018ceeae06f1a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf58f149da18860d79752c682e155b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669982f048db7919a18cc456a4158a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccaadec7735fd428c3841b09ab51df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e670e7f2ef271befeb61d38b1dd00619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05944cb6dc17b7f243168d56f73b89f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7481b0b395b0be246df958105ab4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3dc63ea5f554814cba137ae4968b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c441d4a53b1b9de685154660c07c1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d74b8351a0162dc890f93d7ae2459c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb011d6268f58811eba5a83f4b29c75925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e05f3a2fbb81cac0b9cd8e557159e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86951cb049d590328c6189813f6c1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b0bf39836edc5b77537a5fe89036528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5f7fc805a31774d7f7d5a117597de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca877217c9d7ac002c1fb9c98f52cc2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831048473336b008a55750b94a1a71cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4c61013195c46f745c0e70900871732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034144d79cc65b891032748238989c3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c3309be9692afd7f643fe32e8dd2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7b7ab4b17c995a9f4a3686471558c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ce4b826fb584cfb19642560a5cb5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9ded60dac77d49bfa288cca0ebd9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9387fea2fedc5dfaab86f5aab2b06938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c6362e508b50848d1305e5b0a03b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d7f40be0dfae400fecbbd64c9278140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef8f37bec37e5515574992aa27f7b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd730ec896b3eab7e66efd18e84f9ac042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0181449b8cc3a385a71de3d368a5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a318359f7ed3ff1c8459c822fabc2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25590742576884e52b916764903ff345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298619ca78af4a5855594f68dcb6cde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849cfbd79c9cd618a4457751ce16a4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3b74c4dc17d59f9b17bcf84ebc18448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26a7fa3dfe99584de05dd24595ff4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd33f4f3f31a9ac3903eea5c0f60f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff21c6fbb1dfba05bd81baa600982f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49fd76bf9e04d0a342daa39d051f5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c6f90147c143c730818946e63fd9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad794125a10bcd8c27fb74317e16ebe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae357d62937770f8e9706249d3146e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a191a35ac12cc5c222cf747e470ab9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae4c76df6af866a0463b8c23cd95b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d859b63dda78e22f8a3d2c6eb796b2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9ef6f98d585a19d799839bc267add59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2a931bf0cc541faaa2530d7d25c0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937aa16b827f6a02f32f4174d469a0ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090957ea4122e1ff1d2fbc0d77caf1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd84b0e726e3100c29e13df42e224c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b128d5327da47832f050cdfc9b57c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fa3d8c886ca7c3808449f009d652565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a70308e363151f6ffdc3f8222ab66466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d6e673d8e7d533f52e7afe4b7f40267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61565493aab04d7dea2db0eee788141268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e091a19fc83fbc9191536be50528f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9107701bf1d3100df3829d3adeb82870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a42b6a8a0c95ac00ffeaa17ef9bab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a2bec97b688f76a27349a17661ad272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01308b3d18855c23988775e2703ccb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f0a1ff20afa150ff59586a5d9585c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a66e8d29b747748a5b096ede98cd8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b73c79e1d02b7e47ce50f49765854276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2075eb7e3a409da816df547dc48f16e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a106bf0f422738fb91f2c1b52be0be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a907e6bc812b508d6ef551216cd5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b49a74575cd433a4335f967f1d11a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7f285bf42f34f787ce7eacdb11e6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811f23c9ca9baffa9356f04c113c8a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b348e68d176f73e8830d55b6c3ffa883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ceca871a31946e9d2370d764f14b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598587ab0141373516010c1dece866f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594b12aa2cb46a141a36f9d28549fa286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b0ab4b16a45dcdfe8699e22af91d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe083cc680079a8ce53cf9a94c969f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295028107b60ee2295dcedc43e3f70b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f935d9bed652347457bbddd69eb2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1bed309a9d6770a894413654b392791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff9ee5c3500f1866c7ab858923726892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20878fcfbbb9f896d8143ee807ed5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33a73c1b63e90a2f493529e2e3f82694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c584cbde9854d662e0838611ac5ed195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28165ecfa73e0b3fb89df61c1be9b6c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4a910aaca0db456d491a58debae7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d2fd43743268b52e50474fffcd52d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77698d7c6f92570343b60ae47e8a0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d18ba12fda09f5920485e9b9381c1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee6e1fbba2b57e9a5c02634796563e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85ea6fb89d1a825119715c9471a005102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2d823c363d9643f5ab14044a8f18d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae70252a346a4d6ec8a37fbddb0bc60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a785edbafd24057ff26f445e4fd97e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e62827faf7ff35495cd5270d842ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524002b0a772db0a67aa67624bbfca78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab01ea09d1891e4ebc1a0356cc7153d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418be13a6f6a1db620bdae3203ae321109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84262f580baba99d46472bf77bfa643110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e00888b10defa420c6252e8a6aa41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffde2f3aad6c5845bb5ecd12bbd25be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816049faa8fe6ac4548ca1501743c875113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd93ceb10cf6262fc37fee79e3195d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac698b984027a1a9696f4a31c663726a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f9ad7f5c7957e6765f320c1d07adf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919c6351251e8a8c4e076655ee694d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216b6f53774e8e74bdfdf8da20a032a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdaa81beeb62fc88df82f504a13378119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08432f854ef820510be95ef7571ff1d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f525dcf8971923d7ac30edc1c9756c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507d230874f99046fff8a114ce80abd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82430108f8e903dfbb24d3aaad8d98c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80d5747f10609c1fe690f227c4ab4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15eb617896d5f013498ff128ea8615125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c79e9ca2d00f76e8e1d5fef63e53e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086db05a16681793da459f0c86bd1a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdefb487dfa2254c2612369dd32bc28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18e8933e53e0ddbbc2443c1ae83b86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54be01454c6a4318edcffe21f3200cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863e41295f64bb4a282f7a1d9b14d12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b451f8754cb60b8436584b02189d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f91c9ffe9ed13375efd6ef055fca9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064119fb8dffcb0b33fe7addd7c6e30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e48edc50708a519c90bf4a9f834f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064de9a647cd168cba6dd7cbbc2b7b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148c77103f342691e9e82739ac363ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac93811a5d1f3c4f4467b76ad73e1aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3986e13215b81ae86950c63df0070a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d0d3b6f00bc486fb0226bd406c124140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55ae90a4fda632577b394e43f8fed8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daa5f943b4f7fee040ad9e03db1156142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d0a74b31acf120c3bd71b1e2e13b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687bcd496ec1b4448e99f584c6e02cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fd50dffd76d3973410d205efa4eac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71512b6f3edb448850129caa897a77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7434c8f7de71682ec15b9f80c44827147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990102e2c60ee61eebb9cd618dd671c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7bd6771122879bea63015f7a7d36d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29ebe7e8c5755601b631d1a3c70556150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791e4c6a97beb6564cbebe5d52e4029151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7de2f0491dee0627665afbad69d31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d36e5be6e9aa83c350814919fd443153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e4384617d501288071f96d8550d9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ebc960dad6e83af3065aefe757c2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20440535ea3e8d7cbde136665f335586156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a573629195c287856ab46d83986e51c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c788543923c828ceda22c7a968fdef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95bfc555027a080d3cd67a074fed1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4563e98616a11dfbc38a21561c24f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752359dd13c3b1adae34777e8a8f3957161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6170ea105cc43a85f3ee3ba1c72f4d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0883c1804ebfe86aabf49b3a108c623163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef59022d5d16094ebf928e249c9e1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2872350e879e2be759884238f0be1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67110e4a9884f4fdf0b223d7239c75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52832c6c742f52816ca9ee519a4df455167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10ef8a9b25227fdd2746c7d25c4afe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d908afc597d862c31f4b15e50dd38bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8bff110343d5431b8cdfb0d1bdd3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157a7becddfba4d7b649c950e8b5ec9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dcce984c449b679a6eba6ba745793172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c18a192cb25f29e66b03693e64e80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376f7441a04470ee74fba06e29f15b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed430ef072abddb61467d9f881fd26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c99ca2643a618d6c8c084e9be271e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa402ff4619326bba01fb1a36b77f051177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd40d5514717c560fbd13e1a2ddfb5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d3b8863d4ab36d1c65e8ad335cd76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217336a798e71308e87d9373b3518a9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d23296433df4c8746fd4988782eee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512572f784a91fba797823038ece172b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46361cc82ddef85594141dba5d713aa3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac45fb0da664153ade5ada240d33bb6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605d0df5d7d403cbd2bd887abff7a6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b944bf99314682f1b96c3b6f7d9323186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe891094f5c624dc759804f546345825187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe37f1696026f43f22bb19afd66968188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da6d2b422dbbc31a5217e48002433e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c58647a2cabfd1e852777d5de8b0b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ed7282b97124a79b27b156f317763191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410b15b74cede602938c74d3ae2d908192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c992e13fcad8097179809ebfbc6b10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a6d5a3fb97fd51beff722a4bc0cbd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417675758e9a570f8a15dcd956f20317195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844650d1bc4bf27f0363c49496b6cae2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f71195d78c529292dd6f9cf909fa3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9755134c91a3b4409483c7b0a3495c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294a163d875f08bd45d456e3655c893199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6b7d914c75b7b4c6ca7d356bdac5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bffa6fdf552e26c09b67c88e8cebf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09af90a5dbf9cb768c0c20c4e92e64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95664f69a52a2762f1e512aed6522933203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a9b8bd7a57f28b26888f4a9d89893204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7033920f80de7aa43881d36b10092f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad9db9dbaa2b86e4570e4125e55ecd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3061b8923acf883d19d99097a4985be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621000c5e1499840a27e18d5dd49f73f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22674f75602e04871204598533b53de2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed72df9f9e92d021f6264545e74260d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25b23fae590878fa36b3eff2b775a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a209a7bfcbd6a685b390c9f2bef200212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75babb58a524878fe08c651538637f0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612dce026fd3401b716facfae659601214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5255a20624f7696a96f792c5a82bcf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d632df5f01f6ad256d3e3cf07699bbd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2241c8c7725e1e80c15bc2990a164217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41da0d34435320714c986682153257218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292d66be68aafb555ed42a7b8320103219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082680fae33b54e5e32e940d4737f49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be87d815afa71d70d70657ef794a2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d160dec7c56d37374bd2335c2f18b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f11f13470e69d036b492e8da42876e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a106961fd7b5545cc6097e32b3b573224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a435b9dc9b35b4627cbda4754db803f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3771285f3f643601d2d5bc5ee0bbc1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499580499aece65e5b27643e956e0f90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7c77837d692d741e309c016efecfe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866280c45fa187eab91a686c1f24b3b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e51989db0398c64746290fba20a0d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3557efb893b55b3eccc8d601e042f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2d672d81a90c65320ac8b8bcdc37e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba05c825def17cc4c7b22646263ef4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927c1a90c3fa7f0cc6a07354935534b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1187f781a602f24e76c681683c5bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055cbe996adba8d88b96f4184434911236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10676d70f8441a96d2659d979723fd5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424adde8dc4375f70c0cd034b4d360eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01cac5ba0470145c2a356adc03215a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa043ae0f5836b343ce8d30cfa9a0f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd55ff3ba1fdb7b484180cd8adf86c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0ceb700b793d3d2388b9913597b87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68553fdf9a0f7c395ba876d11cf115243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6ed8c0332abee665b6927bd821949244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603ba156a2dfb64c02ab712af086e41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afc0533cd704df32db6a0019345d4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513672d074c352c25714e9662ad0feb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db6da98281fc70ed07cfd603993bd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3405217eebe759c85cbfaa8937a48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3933cc6fc17aaf66d17ccaa5c39b6cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f341b7dbb7d51754f491bcde60d98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dc69a8ff1099d2584b8d0ef9c39ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52170e3bb923cb515b88c40a0dc2a56b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92406918fe8529334c53cf16136eb51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5202536548d486b284ec69ad1b63a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac61504b8c3937a4c1fc5e245e67c17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfd0ad2ae43d99d9b02e389010e9fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d786b0e435e424ee6dd53397dd5f63a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dfcf8312ea00dab3be4294ce7254e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cf5329873bcb454eab1f5b16df80c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ac06ecc12266efe5bcfc302a9181d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31a7654c0d8641a630a1e3e9eb9ec0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3ba3139a22d7850bfdfc2c46df512263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc2e8594bdd54db667f12054057525264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023f82c9bdaa82a88ca3aa4167a9ff9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512bfaeac408b22e170072746d8950f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373524ded9d1578d2d97676d507087e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cbb1efaf115292fcebd7fa0a3c683268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117008c7823d07254a75044f3ebf4dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b9501dc540c13b6aa71fd7d9307cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d8f6087f1001b297f4270ba8754d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a68315b57d823ccd0b1f2baef30bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438a17a8478da0146a5630c871463c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21fd803bcd34f522ec713e8dbd8e45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314320056c743c11a1a222b9d304b1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155407b928ce26075f29080117ddab73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9695a8f5fd7ae6416ebfc3d26e5e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1df381a906772d342ff13ac106b00e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56e557a84ec3b2f51a1c1127d1a1ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbf07e69bf39fc80cf4f2a5e4e3b8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb2de25dfd9fdcf9652d8c570ec4b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23449514d83184fbb050d3c828fc6f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc811d9ca5be44245228669b895322283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e17bfe4a7a0f3fc4c82cad63976dd4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10571c49e200ef56ee139f13818a1f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13ea80ace23b7852979ec83db5bafe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fffe425b0ba558da3e390e55048ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c74b88f68a902e87b028f2b208dd22288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751be287be107fe4cc0f6deff2657c3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597afd57bfaaa3a2084fa6a398183a4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2367ca5e5c51561a4c0becdf3aeb6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4cf85c5d36b03c76fa01603564a72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce116bf3e069b98e277949ca7055c2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084fbb8102407fc2088e749abfd3731294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861f400923270a441971b3460322096295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064189d4c25f05aa7a41554e1cab58de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b69beee92081abdbadf9addffea8f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76492d3c9d6af2968cc3548f446036e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdbf87cbd0e07b9f6fae6719cd040e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4fcccf92e044f0c8d2f49634bfa75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a9ac16d400b5502aed96a23ffa7a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d7679868584674ad667c2dc4cf69e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9310ca0becc5f88b801a9510de1d2c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92948a966e9688d03d34d33bc938dd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef106ced4b4544c2276f34510253a43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a7adcf53bb5278162d68ee11c68ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b00beff16932651593e8d93e907960307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7439011c5b72bd85bc411d9b96180e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb286fd4c4917196d4c016f9d5cb04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea62daad2a8204191ed6702c71e783310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be217fa754aa977fc2360833a34fae2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f9ccd7284df42b797d820274adb83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0f8c8d71df438825b854cae45ce77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e6b935769cd526ff6e3bd4156f19c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce7326874892f3754e94f3096b9629315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec709d0307b42e53b9304168ab18819316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2fb2a35f6249a8a36472ea8394341317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831174a364febd472bf2291105c7a41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e8113039f94a36de286fc97f7267f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb670dfcf865e3a9de99adb6b05d51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf482eb32c4baff5c2bdee107099d60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda2837027827e256cea062ae8ed110322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7ed7a94e0c4e0e7eb5bd54eaa0c3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a3aa1c0111ddf0ad3ab8d73864932324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f2fe31451f3b9ac3d39bf9105488f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e00ae4c8e35c307a6c545fabd792b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcee946b2ca0d92c4130fb3b2312428327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f514019f7dc85a73c5f6d4a499d5d15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205957081390071d86447e8399bd713329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb47cc31ac0abc88379ff04d9af202a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785b6881f3b2ab4eb2c3c97f6c670ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70783a65737da1097597e485d6011c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160db6f163eea1ef2f808021515b6cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a80486588e71691d14a3e7170e8dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e97750391d5450c6da3d528bd38f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e1f7c550cd99113dc68ad17cfdf8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec934a4162ad5e5bcfcd2beaacc1eff8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92106219d3cd5b382329164fd8d3c43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19140e965d9d7aa651d0be78ce0014339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c59ccbf65d12538a69892a5dca70a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d6b37c67468057c7ef532f49b962a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956967cf4d56f7585610f4759b0f338b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65cba824ffd87eb6433ea93fef40d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58179d7152a0c5f50300587ce2e37c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da7da9f3a5110e04fd9693284c0c3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523dee882a6156e2ae3f1ce564f5c33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5608a5ea98cd91219a496b69cd3b9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9460b26453d51cda2fdbe29a1b9e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a69b65a9f79beb8e00a25a6f73b504349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00073fee42656261b74c6e12c4febefb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff10e688735075ae88156ee4135aa2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79509cfa6f35faeaa21b8c951a8cb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36083c3dfac89ab57f7f7498cb2d292f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4f1152451382b94832a819f0ba71a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fac0e50e053c3d161cedcdcb6f6fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c0fbd15febdad4df3a166305ab0c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993ace6372c241da9afae42d158b7b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1814b41803b61b5ac3b42bc77687b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febb040983dabfdf17dab234127fb8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fde8896ace6386bb94a502287b64e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1c875139d0b7c851fe072fb161ee9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310865fe459a0223b584be8c8e347edc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3452729a0ed99e46b77bb1e30b081f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cbec9b429f96e95be2d752a3cbccb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6e39c92096810d1e11c810fc16c3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3042002f259ce5895a8a27c70c6b44f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf39b7556ba0c5ddcc89acf1a07158367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691efc8f88364e80afaf3486c5c1368368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6956805d18fb2aa494f0150123d43369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d613e7c27296b2c976141c64c1f0ce1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cb8ac53319379ebb683d43ef371a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d687cfaf1a734d4931a456ea7bb55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c70915f6b26453b6b3d871d1f5c23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eddfbef36f2d1b78b5df05a0f585f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb227b0096b58c6084d5c13b97f22467375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87f4c0e6463a0733ed7957cf026b58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ae29df1f35fec474473f22d6180ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be7c22aebd9084bb7d7975e07fc3cb378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>