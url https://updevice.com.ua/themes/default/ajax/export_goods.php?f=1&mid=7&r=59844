--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb18a68379f15e2d74b53c5da73f46e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdde1a4a2e60a354feebb3607817b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87db9cc20af3df8ce5da70e40bc84e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2692ff0c2756c7c2f0e457ca65d0ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121747ce140a1eef76b7db041158e0d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d09c901026576772031539232fe81c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a2d01f8406eeb330d20fc72df5ba27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138faae994be5f3819203cbb8a288ed88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbdcb31e79328c854d04757de91c389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbfbc923eb582d9ed467aed6b41dc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008cc49252a477ae6bfbbe76277483b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e9c91357e102d7ac9d906c8a2500612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159ace08282caa649fe373e7595afa813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bb17d0fa5b4771d6ec8b9e90c4ecc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cf9adda65f61822516d76fcd711ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6dcbe60851b7097e8b693dfbc2ab916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70461d55d40cfbe8ea8465be2448d6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb37015a62e509f3cc09ed5708167d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a302281b0b4be53f60264cfa2319019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d50d972e3ec94a32958b3af84856820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3484f55b8394c34da263b81a9bb30821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75757788283a9779a29d2c1c8d6f0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecb8b9c367838063b037ade5a7250223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0e437a33f299472e3f257652e82b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e6983a5a149f1eb29cecd167e78d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0ed221d9a2b99323e508e118cb0fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d738d84b7a7356f969b063d464bb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06cda5284e87f80360d19c6bbf267728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365890d654b7875ac9b84c163c6e8e0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49232f3c80c0222879321ec8e2a8da5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9ed3e8a6dc8b99d4082127995a6da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4029706dfb141b022cc5b6f5ae7b5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f82989d42447bf1374f1f4e0bb67033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9676a43836923bdd6eef8e4b37ba0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376dd9792491432c9d17792ccb032d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1037acdc688ffac93aba70840ccc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b59e23867d7c433a02d419d1ff79e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0b74bc5d3476beb9b73eaf90c0a6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86687d762e9e3e02cba3b419c4af0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7653a86a9f835ce39f720b8b91e1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4e70331fba880a4476b61b28ee7c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa406bba82ab4cd749d67921d5858a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a19172a67bdae6be3d121b61fd0bae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2e4095f8e2df22b803615140bfdd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579693a486775469c36432eda3944dd245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b6c05c5eac38a60bb9c9f3202b1b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288d4590842c96eb9760645cf0cdf1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120348b1b27a801459641c9ac4c631248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12588becb8f9796830e740051dbfffa449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904142b30051a5a3dcb6686e4e074ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd21fdf2349b4d2a248dcd85401e2c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25155fe3c50e08638f4bbf09d2eeb2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26b3a85c28267777eabbe36e17fb7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e829fd23979482382d36ce96e9d3cae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b670880c055c6b28bbf035266332f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264b7f7994bb51446585bfe0c0251df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8aa8861b70b4cdffbe547fc0ab9b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24506289817592c6011b2c357a2a324958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc158967bb92167f527a7ef7f06a9b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b1043c727e50fd35b20384808e25e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf07ced0fe68bec3208aa2b565c9d8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472493be504731b85e36ebeabebef18662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b62157033110910ffd816c268824d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b2005c5ea8f69c53cce5ef3a195b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce97cd872ed52ef2b1c9c6f3bca94e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4266ee7a30b3d22a843f533ab9cb9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8b85ac45a24627a79a900078c84fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8f2dfd87741c04f1a48b8a49962e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c9e909d924e55a6a93258f599dfb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82999af1766d175709cbf167c53ac17370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990433fec7490171c61ebfba011acc1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e068744aa1745c8264a5219cefbbed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b23ea33e96f5eece57deaae55c10473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eff3923bed997631d66acc67993fc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75566030e2b335cd21ef227ec51b8b3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19408544cc4b7a700d672c378c09bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4b259f3b4e8c07e28ac6be134894b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf95476d6b2bfce83dc0c62e4f16ba178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c629962045ced14fd700bf7db84339279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c74e921348098a1d0aea539ee6be480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697c5475e67b296053c207d202aa25a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e35fa91e13a4f28a4b661ce4ce235782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd49168d2044238a9b6c5bcac90a4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5ebff9524ce5e2ae58703d6959b6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73692d685119caf4964d2cbac5d5468c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8a934396ff513c4a108d166fc2f4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dceb64c1e860b4bafef42927a0f0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae2d49288594a5414fa384bc9f591f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49887b431351c56f0faa9ade1bea6eac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66d44c9f8953271b259aa7aef946fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea50fd7dc0346a14cf453a1a9fdd9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466addb30b7a84f7178d355202874bdf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce224f5dd96aca738995703d12b908793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94736d0a2444fee676aeeb7ce0f665f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f930f92f1db932dcdedf30ada794c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad259635339b361f48d89cdb32c351a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865654674e6ec708ffaa7e82f431dea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1834acb9a4b4ea8c674cc4f56c671ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a825c6859b99ba476de764fb18d415699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad165c4a72939ffd2962d1cbd7e7782b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800261922e6d1bb98246cf75304b1cb3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f276e0d5745c3aa9b88853e1ac5d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87217afde12c12aef5eac851f817fd9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83ebaf4014920ae5e28a35744f5faf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029a4d8f17b7bf6b3d8b8ebcb2ed26f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e0c165c9ec0797683d0773fb509e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afed89252bca2d3bbaae35337fee57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5985608c36ce4d76cd5a9ad8aef3e45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c43f973763806be6e5355f0312e7c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98a0d3b9d71faf32aac5a807c6fa6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7c037443eddec475d50bd7a6b5cdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902448831d417a1e696ddb6582643ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a8e025fa54d9dddf8c10c490bdc3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9b0ea0544dc62d7db5e98fac7f853114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a86bc5763965374da8bac9b7f33d69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3945adc9c74e9aaba967ec312de6577116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2976465e1e77ad78f960166e86ad32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f578aaeff14d374f39f0d6ddaa767118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28dd6137ab6f0c523c9f947e6e6ae3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b865e24cd3df7ee4e1e3cc73b0ed8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684a712b4841b40397c0f4893e19d3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1dff2b3a17ffb8acdb9600ecb5046122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940828b3ac31817428d0f214f034bd6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4618eb48089813cf6704b28b803f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17593dcb6405fc18f8d83c0306fc70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857279297960b23435bfaaf5160dbd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa1ed7e555c03cc8ba13842fa5a03b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adc2728bdcfdcff007e0c660bfdc8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb35d44a8949bd065d42cc4508ff98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929c03e9f781db40eed90d90ed72b91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a348a698779c1d6111764e4522669a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6907dd1483388dd1cbf7137d56655132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c788c7a114637f6d720989d0dc52e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a6f1a4e55c1f9d0c282d3463d51ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b5c9e5bd57f70210ce1943eb3c317135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33d9862b3b01fdb8b87d7f9bcde722136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce78b06abdd214ed1e5631983bc2ae7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15446d74d65e3bfa4afd969d676c75a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6801e5d9f41245fb7d7dd6e4a12efd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bca191bb1ae04b668118b46fec32da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1b777e9e4b1c1588fa9c86533033e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd131299ae2cee59b340a2bae7773b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dc60615193c5f0583774c0e13c2a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa27d1a9ce5a84982cb1eb84070afac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef077e1c2f09a18f8546af918ab013c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5253beb479d6f5a613de318ec852b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69616bd979799c80f0b97e46ab9528f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae97fd1a0065ea3ecadfa55be4f9ddf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6410e91afa648c619f73fee84118d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e41704d9378a617079f773051f5efb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee574bf0b847b5795c59c0164879195151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996ea4a8f7e982dbfed6586aa2ba5ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742966fe168754f0fefae6080fe5d29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72ecf3e53dbef42d9ec5e39770dc92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22849ca61edfc9c6fe2bcb7eff21754d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf916b3f18af2708484506e9f92135156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d9b28b325c28db7e5340e44468d95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865348a2fe21ea618e6664c90ad6db0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2adbb8c0c144923e21bdb6413a7c97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d702d2a12318187d5500e12d389af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621bcf5db6a9614921ba0cca5abbdaa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f302e1211abd77eb33b188bd7bc04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f656cf4b8f3e99ac2d38679a20892163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c2a67903d76e502261784b6344305164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b39e575e5a2017366cefa99f0fbffb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e5e450cae8e46906827fe4547f536166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb056963017fd24f8ccdcfdcdbea3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95934c3e10c26af06f8e17bb2b1c93d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6628aae2180495e0f2f6fccc87d6151169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b27788a663f1992350b611c8039a20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd361652ff3bf456599fba81f9fde662171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019325a2914ed0218aebae49a43f15e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8730bdd41e7337409e7fc962986eb95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4a8f58a93172c9427f8e24fd4a1e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33d523ac7eaf0fdc87f6adaf599a05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837de8a18c5d57807120ab745a1a224176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4428119d792b48ccb70fcf2d4aa38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816ac72010a8eccc43c466f7e4e6fef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac59f8cf612c778e6af1f6540dbe382179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c79766a2a616bf603b9de309c301f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc0d6176c7a74c5592e3d25e635de7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb6a0cdefcd731c0792a6c6842aeb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a982d510ddb4ea3bbc62194840eea3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968312c730808c9e2c787beeae4fa8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd83258b378a9db916ad6c6677ddb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035a750283f3bb8725b3c7d15e87106186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67b414fc6acd72b128b916819443ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60f5f1402d7b997c4c5bf00c910e3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187e23c1b25cbb4fc50fbfcbed61a87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d909f2e17d1ca7e719c36d836be919190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db62bbd2ddbe5d8101f216e8d4de340191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627a06039fbf0eb795e13e1f53619c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1ab4d46c23d99ccf0ba80ef01dc44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7802900ae05dc14645271c9691f496e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0457292bf7e1c7d4da785a4abb1b4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87673b5a5430d09233d66b56b9deb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7e7ad2d49f8255c3447d9f441595e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5d1239cdc061f4e0bb44e6cdeaa6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231e70945401989f7972aa3f08f6b99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be29af48926515822b15006629b8a9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7c6e3a69199f77b311d82b37d0361201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d26ce1e69e2f39b75c92601b6af4e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcc7e0ba3556c408c9326160149a33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0b67b774021ccb9e1d581f87b66ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf4f096ba0dd9d267c084bc017519e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0d15c3b2fcb25c7b826dac1b9d13c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac0798d6c4d7600ca0f63341f6c9fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6489a0fad019e9a65f5206c0a47782b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da7a93154c608d495fe42fa01cdf38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a32e1da1cd0cd712ee0079810b238210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dbc1308946898d4f114804c8271f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8aeb79e5daae79e21e66a0e6bef4b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70fdee2c6ac27d4c1f09a12b5f3ec6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42d9bb1863a62209c82d75f16b7663214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ff68468b542f888404e5620e2cdf5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a185f678fb4f2922af9e0ba1f2ac957216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe38d36a52a8e2d45a176fd90a6da7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33d801d86aabe0d7a8d5aff704e18a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97fc630ba781a6497096a39596e087219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bb002e38fd0c7061e24483c161b1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf955812cfd23b37d8dab1da75401972221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876fbf70fd646d6ed504af0b6c56a76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9861b76e64f12c54b2084680e0cbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b64bba170fad553f3d5944f9250b8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95700d92daf0c89ed0736d59e5a5238a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce400a7b640365e68286604ab732815226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e0470cf3dd50c4f8348b6e2ad5206227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba6ff559bd08c0c3908d4314c39a83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf53d5ebe9b1e8d359d23d58db92bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae0cc6d9b111bee7e6fcade8c0c6a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da821e5801a0708abdb24c27a2f2a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfc1bc18739555a2eddc09663726d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9957417b0fd87bc2a717860b0f00b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84613bd0c13ab93a0668fc0bb4d3b4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fe91e85916b020b6cfdf18916f198235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f119f4e2bd14e7af0097e50418dbf7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3d962a3e38764b27219c59f06f0f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4435a188337ace118ac34b5a719d20b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7887c77f9bcfab9c6676a01b0c0486239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a645a87ac2f74cbe667b1aa5087a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957887cd014a52f77e6e1ed4dac17099241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ea7a50a9b48dc3d2660d44c9882a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e55d3e9459c01fd1537b249d7c66f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99bc3d683bb27891bc99445ea57f9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba928d01687286028555b90071e28a7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487d59c190f29b497bde597afc39f8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed99eeb154728ebfb4cd25e2cf42676247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8012e66b6f9dd62b9e76295d7ab129248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c158a550e0b7e1fa5e43b7edfb30a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e16c7c70c5b16f1b65e13ad60d5e30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dcd42559397e35bd66917d3b6812a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b147ac1fb61bdb9d3b9343099f33393252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f7a728c578de315469be4bacce7ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b53dac153c27c75cc6d3623c78282254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa07ab2f03701b76160cd71fd07591255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2ee1dfc9e43c3c5efbc16ad49ebe5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093678b8e4dfc6b6232d1ccaf72636f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc51a4a49954b404e77005eb2c4b0ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236dbc1c478c2947511928864430a1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b15dafb2364525290975737b25f1eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2e6f2d78d5638c0ffe107a6964cf1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd656c3f7b850770ed64bf1633c547c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd8b16d3f98a0871625a34d06fc408263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f45bc3e5aa4f07954d80e2a446608a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1454772eb988019b7f0cc6c8d289482265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73727456c92578c5181d1809eb43c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571c09e3c3e3b7db8b1dbffa603b98d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d5584cf970679ad36816f7d47a155268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3060dbf94f4dd0b6946b4ebde15db29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fd92667f0047011fb71dd922f6911270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872a37a5259c9f10d325e8ad45c3042271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecacafb694a04dc4c67d727d6a9d24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca141b78b18e75657c86a3714291200273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678add77ed20b2b91ee46f89f91416c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd009f511bedb890ff0f4f9410c4038275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee94e097163ed3c0d36281500f94900276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b78797b691ca7363e952b030cae77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e3e195c3a2404da1a96e99671dd32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c8cc486920c9449208b75076958d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e4921c95d2cb2e845aa9a33c02672280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d10650bdd595e82db159dbd10fd70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d170a6c496f9b2ee65660f466223e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99aaf9173db633361ad9652624f400283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64bb0a3c1fe01d95329f6d73dd2543284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f52ea2f93516995c2fc113a33684c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037900337f653d2f8744d5bd1be69706286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802de6402f781ecca4cfc30c4ce441f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb57f7deeea4975e85511d90acd3d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8e0b9983c392db88bbea5af0a84b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb5c9ce662ea7179030daeb14d247e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57758ca97960399ccc0ba9c6df194de8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545a137f9334d4ced845a3b464d4234292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d1ce950c7bcb12fb9b328e7e67549293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa40c4d14e5a5ce304d906299174c8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a47516bc25eae148761f6893db7ca7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69d98050bbc9e4de429dc283496e61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b853d3d31ad1e29fec67940c8e5f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7597af300dea9fccbe0daa9d75c9e81298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f623e246423743b6702cd5bb14111c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d6150c37488634af7d8a016fa7687300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c00d7c88d28a26b8548197b345000d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e067cd753a48b9cc1d41b9762375dac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1268edab882656d2d730fd96e603e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4575051086cfd405e9e858d37bb4758304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7f6f7613f93b4bc319d4b775c0477305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39102cf8dcdeb15d96e4b6c14f830ea8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce28e56dd3d8e3dbcef58e9e29963ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3b5ad194bf3c1f6a844f14355f8e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc987d6bab2da40b3d81970f53122ca0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab67b46a3d29ec41e24eb5521e65151310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ae2b1e09545d9e8245019e0f68c5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a597c574a802bbea5989cb28a7ab70b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9053e2cb3af6834c56709f5303bf5cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb90e916fb2ce7a88d60d28a32a7114314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3244358c404e9f7898604d35639a0da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bfef5908e191e237e85e7c67e1238316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e08d12f1a787819b666cf2e2fa697317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96463056e07a895acdef1142fd4961318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e181ce7c82dcf4bf812914fb49554319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657eb45afafc84b0af90da573b2c6b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc59655037d5d5046b840ebbe5d7a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f2753605ebdf677a5c80a2a140e45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1498bcb688c770ecfbed522099915323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e7bb5edf4f6c9a4b31c6e690036b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18d8a0500ad64e55b89e81275e2026325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f787f1979c28e367cbe7c090b80c71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68424409d837ab61635b08ae6b260db8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941c8aa15fd5c7e2890d2d0fff1a1b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a718e8ac7ad10a8fe3a73b93323d01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a254d155985cec7002d7c5aba0fa985330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf39406d8997b5f0ecabdf9f2b43b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241d19d5c322f55688ff57ab5971a02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51686e6ff136f9c01544e26c5e906f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c3c798d0a30a4bffab84a0bd996b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba12877cdf0867402db7cba8cb887d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ac1eb897aefad95d4d1dbd56c1028336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23e95d39459dfb44970cb8ce42bbb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def7b79a23f036eee052705db09e0c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9df76714a3b6ef55247b6a4cdd468339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421fe70029383fc7482759b9d8e3f09340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758ae90585bc6c523939059611620d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169257790fa732fe6a73cf87e9b500b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955856cfeaa2bf1ab0625d4e779ad8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b67ff242e3fe84dd8d913613f2790344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d355a40d71942692e6645c410af64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721e1ba004825d543480aaa5530a4a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a11fcafd0e8b592603701816a7731c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007460056e70fd8a791de6d34eb85661348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f883ff1711270267dff2af1d51aae54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4310c38ef1352a0e32e54bc41a11b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441e07c78e85ae34af91c0c35dab198351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac757cd58a027536837ec67e11b74aae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de682f1159603e8365b8d333bdabdc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79588997a84521d84a06352d2df0f6c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aae0fca1c4db2bf158d32a48610315355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603216ba1d2470172fb2a7b71a2198b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687ea56331162896bd0bceca6c92895357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bb7ada49abf656d8cce30cebd8aad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20813f34ce23cb7f9d21a4b1ce6b613d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505df44ede77d0ad03ce62a3a2e54c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9ffe688b7b48a77613de83f50fe2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbd965260f33393a19eaf1a0a7f429362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915cc614d113dba2d610325a8dfef27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c410e191f15a7547d0dbfa67bf4ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7af37f98044c3edd603adc69d0a00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c2e2b55346a8a4a2a1732f8781ece366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d7f0040595fe9eadfe783569b0a5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce1cfc98bf5eba0338c686878fe6d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbc6ad1f27f15f4a0060bcb5344cb6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72d15a9150407ef89c0421dbb6f51d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d4ab983b6782d817f4bc2c99d57b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1199c9b248449009bbfcb23b58df5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594015296e245d15a18b4c223a8f44e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a203c979dc6f4518ed183dc33b22f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fb3b200a85ac18b592641cc8cd9a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c40d3136464c43ac5ffb5108a7d80f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8363067cad6cec0ae6a3707293b5e36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9a7cc043a50ba9344b62b13a5063d378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7e8f1d9c9e5878db865a4653091901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ec37003936eee56ad9d001293a90f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da65326550a63e6cd349fa86e65be53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87ad382d356ea6f29594d64427e10f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a13b7ee674a6c03282169fd7eb12ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b080f6b10707258d378ec4f1db6b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968225fb467de3034f30ddc392b935e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda8f273ec2295b791a64a9f7560ab88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6d7ceb6a18d877d7d413e698e2cc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea25865af00f3000de02035d40016410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cce44fdfe1f2b93b7a6602253fcff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b840e6e4f0d4f68d1e190726b199a2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b449b29ed2f66e6a47d0ae24e3d45613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135a245d670accb7a5e596d1a4d10c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ea07c3816cb640077387144c551f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ea99ab376bd5b2e34f7199f98f12d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f5cac9e92c8049ca26a65c095bbc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec3b76acdf2b614d937f366ea5cd4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fb316a406dcb5413ff10d571b85d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4143356475ca2e8fcaa98eb1f321c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b130f8f278c4ca5b0a80dcef921409221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5419b6048ee5831485fa660a302f9c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59abc24f7bb4bd65a6610e628fcd91023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74561947dc881ff7f875f7ae4b41073b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a57442590c9c67b3abb9c0119e131b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11b064f1f7c0fa9679b427b6f527aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ace29bf422a909ca38f797d731cd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba3539d94861d803b0b6b6099663fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208212a5af021e82ecdcfe34df98dcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b941b04d0b6b6b7ebbadfc7005895730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1f2fb465a814e850f088749023b1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635294f1856367cefaa5f7eaa6f94ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff61129bc0df375b9edca3502bb41733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234f7f2f6a233964722589d0cd778dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5cf31c00df965a12e3084330547e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e36eabb00e91e3115c6be7ae7b7d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b8a22ddc89d82623f8f6749fdc33737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ac24370da3e7917249ef92b44a82838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf77bece12825f6ebf65701c2f7ad939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98720338bb57b3f4e7a1b3cbd07efcc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093516bc6df7a99686c16202bea7d8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3f6666e7714a58a3cf20ec6e4864942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28983730f8cc196047485e11bb27d45d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3863f07b9ca8b2124895372072985b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a046b98a92310a83894f5d749cb1fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e641915ab7a3a5d8123a46001a18446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1646004166606bf57a6bccd97e2b3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f214bb9fedd0aa96feddb9bbf274b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ab08409a944e57d4a4ea26d92615849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406f551b333f7de35ffd9bb8b94724f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db025e80d5123744e32f743f364e2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeb4e3784f9cfeded36ae015062b2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b342b0dde1d9fff83832456dc8e6f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18a8c736234d3e81ab680e60f01e8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ed03b30903aabfadc29327ba6316555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e9d976e8953c3e13901f53efa4fee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbf7c384d849d4b76c008a3f2a4de957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e08a8eb3f4a40045a0b495b39bfafc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb59782c65e15f62f2032cc501afee359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee70b880182292022a5c14dea0b0a5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc89b6d3943c23e262a078d84221b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3d0d1154fbacdddadcb3443ad5b9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e31006cee05ec401836f48c0dd38c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854c456b3b52e14870d3a91a5b2c6da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9264307c3a75616df942b826a3fb06f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa980a08ca22e5f4a462a4bfbc4975e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e108c47b7675b1012ff296b2f0a4d2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120959bb0571ee72d8eb06bf6c830c6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47e87eb6bf041a090e4bef2ed9514569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ba38dc2bdd00c1fb7c959d342c7cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e81e3b19a3d066d36589cf3f80c21471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b46a677c1aacaa6c4aa60f0fb7da6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac801182beb975e69c1d7a23d6f6e8ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543066a021ab758c3e35f57c72cab30b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85b9fd0e7d093bd1534f10030fb1e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c0dee39a6c116d0d5a48db02f1a8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c9fee2aa172cda86c3467ff86584a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46828f838d94ef68041e22cf186533078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bf0117d3f932c108ddc8cbbb57d3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2da31cbd05e1e6de69b8796fab08db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e689706577455debe64cab0e76a11ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d8ed343419e8b960f3cc5a61dcba182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb171e46ee940519b7cf40e884df5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ff5149073529c53fd14fc3cd4d34d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dcddbbef15c819207744d6decfa5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63438c785390c9c6824012f98eecf8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bd5418fac0fdde285fba38176a92b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b3e1b8cc4e8d6cabc3593ca84148488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342b0b689e80fb57b4d1d63c44ce18089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788acdc462a66bb3a3de0e54aecb44890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc99978796966c3241a7658b905abb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e167486ec8a61e20ca56b9051aa4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f364f55a14a7297afb6c76d1211ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9196390492bd9fb176b5ed066522494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6eaa802f4948bdc67938c53b51c3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb74786abd34ac769e5a7638e835ff296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987582a3c2cf70f5624b6ba14915cf097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98b25da3e2499a3c06225e2f61387d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391190159e4a5e0215116e953b1024799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17877722d19a9c2b02451e09d59b579f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982668719c342e3e8881d2fa3449d8fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3d8e2a73a3bd8acfe553d29cfc735102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bcdb0a9e48de5fc5c6bd975a28dcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77fabe2d16a4445a024f390203e0c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905689f60d512ff8806d0a8b6f49f14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39990170cc1f2fb26457b13d182a8a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203315773d9bffea81caa27c6349f19d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bb0286bdb6bfa813d966649a2f8f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832a50c11dbc457a56b5da900eed197109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d149f9d1543cf3ca69f5209d4bad91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dbf98cfa26065129153667328c4b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a2ce1ce916c501fad0fcaa34957ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc968f01429d6f99ff5a7a92863e85b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87814341fb0818e46cd50858a5083115114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36c1b5cb4ac536e5556f223869675d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6cd7bec5765575b0122aed9f4b490116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12045ac82aae9762915d77953ae03993117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3706c906b85abce3a618ca4c76d44ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9681b7d668a646ff40b5313e793a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5d49cab7546609058c59cde717a05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df7918313425c747fa49820885808f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b777d88e8c27910026b80ba9ae991122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc2a78c80f193b39e30492deabd94f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4679c085798c4c411f59b45939f5c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0744e55c7c4338a9775eff3c72b83d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b3bf1ba77f1a031f6c493b6a12278126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e7eac16a9e44d90b8265e4cab7c8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cf37c866b6fbbe5834679c6b88fd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fea997abbeb77b0b8db50bed0b3a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bbcc2854f2fdde3981312c397fdec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf464e6c0fba658647ce9c3e9e48e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09330a5c30cfd9a3d5e3c68123c9949132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14273eab49b531413f1fc1c7dbe3455a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5f58b96afc615f92b98fc30398f06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46399189c72f5e8d2ecb3f742c55f85d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0732e58e4cfc493b12b8599e5e97d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfd3b7c6a8f9022d53c1e8c5099a4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0a8613d3870ba9fc4134445a9a59f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbe18dfcdc47011204add2f71f9fb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc3b322e29522271b984fa57f20d99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78fe00dbe5e5dc9157d958cf6b715f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322264b5b4ff2b162220ee71f977802f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9242706906bf021169fe83cd124a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e8957f90af612ade87881b4673e6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832db98f4f325b0dfec062f5bc6e7fe4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a190c5ce0b1724c922076ba998e9ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d9bc8f0fe9ca1cf326a542f5f681f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c360abe20d0f04dde2e29fca4c116148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c232e164e5ecf2a1ed1e1b3d62456149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd00ec086cf254c4cb6727e7d9c738150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d8e927da679bf601381dc9676a1f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1135a31a0ca9e2e591ac1dc467fef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c499ab3bbe3774cdc3b61d209347a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7e9f16174e339744eafa85a136461154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa667d8fcb5645769cafc3ebececf3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15d23495e2a27a6696e810ef326339156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9564c427f561cdec3ac90dacca67c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38d42c4b060ad50448eb2ff9052e52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975d43f83764f5623f35a3a84f503c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11c88fcd909d8328dd70569f53e158160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e365ec4ca886645595b896289adf80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27da19f6158c18a42e8d1b08bc3bb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650d2fe18a19d38fd50d66838144ba1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21742831958cdc07b78fa5ca858cf791164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16e82c7dda8408939e82e469806ccb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf363b7f93f37b0eb370a39f6290b8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5de98547f5ac32a87c9c328257364167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7942abca32f598f939de0acbedfc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06ca50cafafa6e8b61c47370a86ddc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3001b5cd77b37f56d6bff6661514a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6288727c74a2e15bc367416b37b48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcc2289d58eb5649f816f62848d247172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69116cc97dde24e315a46c08951d3caa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f38a472481a82a36e4aa588a1e006174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d80aef6c74a26dbaced51d4f90c7e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f396ae7393108d314709b92c2a0820176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d710d9ebffb25153c26874e161684177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458b13c226ab2e8b7b1b43f543968cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fafbd1ab46f45bd7b3ca56bf8950fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cab2bf7a9d862fb7ce6d6d030104ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa29364073c164769ed3078da43d742181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443ec07fa64b6d071b2e4e16a4fea05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45896bf00eb35b5d807a5c2b2bacf867183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950494b1124296fd7720e26b608486d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d313ca67fbd5b74679cee31efa095185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a705d9935b63b607aaf81ee3e1e810186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a905cc4fb50f786db44b0ced64f385d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd498d9cd73f0839393ab467696ab0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96354f50b00461b4300b7219ff66bbda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491f10eea7c8c4290db85b5112531fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a13cd1ec20fd3d67a15385ec242307191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4fd3ffd86c9d7a605000909832652192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd360aa18d7479d369c4e4440d9bced193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9413d11afa24b617ee2c2e1998ced9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52f85802af03cca98df4e8819fd34e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa43717f53870daf668252a01cf089196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746c68f072759584b9085bde9d16997197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ccb01ef624b035aa4bb1bff25633c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5e73d44238a207a3d69b39f320782199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5725ecfd619490f5a94149daf433a6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1a185a1994fc19a565b0e0074764e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743142921df0938c109b007f2dcf250202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f78edc251f645992ff5662fcf8cfb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2655fe5433e9a27a391f61ed53c33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e784e12c2c6ffbd3661729f270046b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233ce4f9c2b4cb8787eba9ba01b80bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cab455638c63cd818b6a2698d9a57d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bee531793459e5977fab27e94d90ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa492736f625b31f21802e3c751770209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257009e51c331865e1e630c2ab5ca9d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5449eb72b73a8d8276bc355af06b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c652425241ecc2600226efb78764d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd74ae01987e91b45f31c7ceecf1295213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec1cef5e5beea2070091181bbadee0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bbd4860c278b8b617ba2c0c626ac7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71518c1d7fd94445af96151198dbb62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5934a833699cc8bffe65b644b4cd04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eb03b2db3b698c460e0b215f08b8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db310fbb4b2fa95a0cc2f1874571ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9806514a1d03d196ae898810d225b16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6d9173c877a03ed3077d39505c265221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892a128cdd2ef525061274151fffb6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dd7457e765a8396602b20c66ccde8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c06378f0f0906f582bd66cb3358b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f19b6b30c597d8aa99e55be3c89e67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70cd473f9aa98e1231234d1910f775226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1371ca35cfb1f411fa6c7aaa30148227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1b2a78110bda9e4cfcd3794aa9e38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c740d4e06a246dabf43bcb4243ef74d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd52eee2a5132e7cb5c95be96ec6a0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc98b21dc2abf2a176cf367609c39b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae504b037a5951817d03a017bbac2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50181b9f9015327b897723a77e924c1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef2e3aff1f4291f246f179c8a25d2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff6e56f55245e1770bebccb2a84ad9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c639c7e657d3ff5c372ba7852f00e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e229ad538b7498e6e1c8cbd2d8e592c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115d132ee6f9de535e40db2481a92de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb82498ccbffe1da3b995ae37b1417239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad5ad04901d3da3196439373c6f712240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2529820ec96cab22dae6cae15a55e9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f81213266380cba7d7cd22bb22bf0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e75124fbcf003ca8a1a34dc058919243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf78535b0b9ad2f7a09add91bc6403244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c63a002bbf78715967046134a09303245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268db8a34a4338307ac9dbdf4e1b0b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d626258766a71217e1288d2b300b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a3ec4d5b348cfea650dead8ac90ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a6cf0c6354c308634406cc74ac091249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5863728f9724f1cc00b1087e3f6d4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33508810c24644543c9ff25e397ac049251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c700a5470900174a834d7e81d4b38e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9310c8aeddf71de68d173ead147fc2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791c67dddb5922ba8a745fdd624dabf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fbb2a308efdef2564acc632d438c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e881bc3bfd501442028f3c09cc13f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e1ff5e66510b3c76aeb3a93c3397c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f71073c8a48e3c05e2ab4e9c6dd2be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d28f23a82446671846f967f2db976259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275cad75df39e4d9e9f49e61fb77a4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7069f8f7b73f33cbab1e9aac379a324261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5139035881c5ef1711f7936a5c049262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ea3a44fa0863eebb9aa5aa7f356d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456be7a07c3586622d85402ad3efa245264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f4db425916e78f31adeb7312d7289265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a6458f9549cde82118f65f5b13cfa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a759d37ec938667f7b4e832fb3350267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50964f3cede6277ccefc35ea85899030268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feacde6e4e77e2c3584712cd96da10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32939f592a6667394d922f64790e9c51270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd6811793b3ba0919f1d955dbf2b67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ed407220897aed95870d9af35cebe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9677e4801864effaf398a371a74db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63783f8a5edc9a2eaca78b6fae556342274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3a48f3a33dcc638eeb4bb356a4771275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aacc9acf4a709873cd593d85af2787276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dee72321247bf2feb6d0bd8a876ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aba40553e5ed99cd7e3a3f303f87c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46373c7d6f1aaa85ea1978a5ee616a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8ee7d9e2259f11848e2a6110ad71c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9205e967a2d0af16a19ada78f4e355281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45341b64246a6b510050cc963afedb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6edeafb88488b571e6652eb6f2774283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501675666fb38ac6383d4d6b268ed1a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd6548ba838c3e7d292789f6793610285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f72381bdd7664d3c5e1784d24ee4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8659ce381c278972e7acaf96d9e34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9729db3da4289d14b4eef26c968bc1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cf681acd6a242f9e7c2c241cc00ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a63d3a00c2c1a7d9bc46fb3ee731cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd87bd9dd20f1b9770b6af4d7b3f498291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79290c127893b8577e8cd9e27d9ca5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9d550b4d67e836df61312635e6a9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b61c1fff36c3a70e2a569c42e50c61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06ebf561aef654d7983aba747870b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6505c42e485f0540f2b922d825fc19e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3e89c66db44058cf463345c1ecc95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7bf696281ac5bf6d7ed05460be652298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3cfa6ff246e46935cfca04352304f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b50d5168cb3f988567aa4984f34d6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cc7f5e7acf8d2b8f7fb9618d83a5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2f02e51cea8de1185bf6ef8b79692302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdde790e982250d810b73cb1045cbc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773458ccc7c47770b1e2a96ff0cb9a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad97a4ec6e3074a12d804c4f45d424b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e835445174e23fb31c48c2d01b3709c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751030c3a1209c69439beda6c587481307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cfb59c863673d118bdb2d2b118d03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee63a50a6b8bf164006c9074ddf2f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0e673bdf65ab14f9934402ae585e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeaf7134b7466ec609fece2f90e43c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2154139f77f34a37f7d9b792db4055a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb8fabe0cd232863707b9650f8019f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd22444cd899db7eef5cf9f4557ee7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800c2fe898c9e36d7df11c26d74bdc8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7d376385054f5ef5d5fda46bd1e29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592af92972c71eb4df4701f151edbda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3173a0c15170e42ac14a039b4717152318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7352100d6301cc930ad880efee4a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef6fa14a9465d4b6307903b1cf88ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439ce4f40cbd25a4a27f0ff1ed74475321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efa80af01e51e0b0b8af60cce71678322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b115a1722cc8a4eecb317119cb96d8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc867dd5b5b1a85a70221a1cda6ac93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b47f809a4be0c692ae37f1fd9ac89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e16e13035fb2b7c8ee036931299bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c281152c82c80f7e3389486c93e34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f33f8dbaf9e54cc30f20a353f70f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e56547be91e0f220e8c46f252c2d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f481c9c488e2c3b6181627444ad342e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437f46e7814f2a4604bc62e54c72eab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafa3d2e5d52461508b6e9684276639332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac6c2ffdc9768d3a192e8b26061ad7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da16818be9b0faa0beb62448339b859334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a55c3c5272d75528b8a91b2843556335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f30eb26fd43bf64b91915074b7bdc7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f98ebd0ad0d816f4eede6f0e91100337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8797ac6105f3fa7257248ec99b3f84338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3208641336d9686536a0f5506326323339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b89232ac48a0920bc531b388d284c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe3366f7850471197f10ea55bdb44f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b2c3e36c97660903b53e9d2d50d06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb388b0706694ed2ed9e582239154d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99f7bdb26d09e50141b3221d0151e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100039b898609ee482fab98c6342719345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193e8e4f640c4963cfeda0c08e1017e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0c48e21593c83e09bca373a5b7193347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9abe8eb8939d1577a049dbb1141d52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fd3509ec8162cacc9cc0e69a9f56e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3521f39d4b9c79538d705dbbbc5bd9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192b377f2b1c6a53e8799a26a3a2eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af06199574434137d4f09e65e8baf2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f476ef1752460c055ff03e9496ba34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f08d1eb6704a7399bb2277a29be80e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f46287830a0e8b89aa051ab4de165355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3489fa6f68e167740c4b38e500c9f81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ab2ea1ae9e7b125ff81a5c58d4cc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d584f8a10dcae878f9ce2eb618cfc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba78a001712cfe391b60655ace93b79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74166b242a5b9303ab4c1ee86acb920c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c126c9034d7c4e5ae54856512f9479361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4306bbdab97efbaa433bd096854cda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d15060893bc6e16d25aef21c64604c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2f2c8c4bd9f927513131e5b785145364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c04b9652bc9f6032af06f6b28fe9e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb428dec26061185dc64045aec728129366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcb7f2c024ff0742edd0dbc9e2bcfa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fde808b661963f6072095a7d7bc12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a32e43dfe0336a758679e69eb1c602369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9b3b8e1965c8602de09899598c742370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aa3a52462101ca974e4eda72e053a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb6911be13b11be61b3a3ab11efbbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e361ee069e1c3ce5d378afabeb91ce1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13217f26c83be07eef61acbbd0db648374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39166dc0adeccb11b362f54548406550375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ab9b2c0402f12062c3c9ed594600a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167fc48bd44142aa685025ff4c9a5cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4626ef0239ef7651693114f3dd0a835378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>