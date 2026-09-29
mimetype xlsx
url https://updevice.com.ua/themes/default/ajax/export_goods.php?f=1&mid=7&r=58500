--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72be44c8912930c7d43c1e319a131d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79032a878f45747693248600437e04e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fbaf3ab67c17ede1e2c007d24b0933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde71e690e86e79fce5176eb5a1deb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958083dc830328488eebb76708eb8fb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292eb521d84bec33316bf9d236a5dc946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed26e041a2b48f558b9e48babbb07657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80d5922d354ffa5950f1da0e5d05f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3dea6c46a886a33f4c15ef165516c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291ebfd98ab58744119c948a37085db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a642fce793f1bab4a123f454d5a23c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7020f6e1646465511a7eed19397abb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6006795d006affd4da2f5af33cc49d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bff92d61f84f27ad220a29d53493d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f54d97f38168ef08d9e7ee6b9988d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa6cd2ccefaf8d7d7f4b9d936b551216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f5fb376b0278e68a37d4f9c8c0af817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79276500b4a1345e0f1e01f8009cffe918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d48d4d12665896c865a67d3977c2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4f44fe33095a12381ddc5fea3940b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83955686930c350b08c9fcec8649e0a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928342db54def0fcc0d0c93682e652422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a26ed064b4d997ed34ae28305ad8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e50444f31f4782bb27236bab4f3fc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b4c7251af8820d44cb5215b9a13b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3536993859b1869033051ce034e0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d018f843031f21fe999e4c38ac84e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530f326f68fdf634a5ffd9cf6a4ab9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86157c05db5165170a8d4b061f5118c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7090c7785c62f168e1c9f8f3dbc7ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6a7549e1a920cd95d22623ec3dd3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a0b5dd02ab921e86f3580a3f2fd3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e6656c83f39dfd394fadee58b6ca033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6e1c912a3ac36bc4d7adf7a3b277734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999c46807f13c80c5016aed089ae85735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddcf0095dd038f7fb6ffb1cf75fb7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fbcdc5a5e18eaa8eca62cb31f20d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f28772ba1c9e3f23cb9b733f772ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c46bdc57e46deb32231ce3f52e39139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c476a6eecaf77f4b89c0cc3020ece640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a7e8e579c72dd2c365997ca87a28741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d80e92e7d5fd70960e8235a9d8142742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477fc9934af2760d20915a853d1135243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c2f4bdcacccf6171a560b82a6a62444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a646c9dd97cdd5e9e1177e022a06645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d94049d28f7d8f9e6a02c3b24547a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d588e152248449afb1cfdb9c6ca9e3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08984ef26fdcb4571c67477dcd1d016248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd26f662066c6b78b41bc7085dd05f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7b253939c64b5feea6ce589c8767450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a9ab1c0df410a0d02f4cce782370c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3cd61084f68acb03948a3dc3eae1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d91c4fdf5a1034654aa37780cd53c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68df421781cb3566db21d025b3820e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbad1de94ccea4ebbb705458301bb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2102686598bfd1ac3c65e6bb16a9f8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533a0e8e075e625b74b9272da050dbe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9a562c7de394ff36c59c12a9103b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db5f80668ee815c6955c4f41f5d7a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18c2039bdf967482aefc76d1ee322560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd40536a275afdd926911fbbbf2d2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be322d6a78a49bc9dad19c4ea45057cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aa6809295206f644c70aa7bf9487b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acda8a90efe39c13cb69164ed9a4a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cc3a848ecb5da7b981de89d7d3a2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7d584f34ea5c28661344c0a00682866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2a598c5d138166f56e62bfbd4705867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d08a374466f503401703c772fce48168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d175051ce39d39ee2c98e9f8768a7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354c8513b2bf4ff120e7d245d72be8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf6700fdda61032d684d336cfdc82471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4711ac24cd7c8c2c59be9c5c1ff6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44730a3e9b3541dc48dfe3b9f1a8359f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ea828bebf0cae69146d8f881e9af974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce715137664bdac84677afed572462875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c28e41a548c53418ce05489fe448d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c8efa80058ad367a3f59bfe05084977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e0fc01d03641760823cabccdedeb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52836f3ab7e1a2ee6abc58330aaed69279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d622eea7e172ec16570c7226804c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326c6faba7918fd9b57fbde1e01f4c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65a6ba39b0d8ee4c25b203a6a2b52182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7781bef8e95fd411566b3408a372f0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbcc119d21daae37b032d135fa999884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f533ce69af2476081039b8aff24b5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fc657899d2a868152a8ae492a308a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceab851812fbe417134a389707b36f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45d847da14e26536e79ec23731cfeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e7254b154542d314237eb7e7872e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf8933585c674886e2fc7e0763cb6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c408006e3c8b0a7bd9d2df41b765a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0be436d0c6255bc71a7d2c3dfcc9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227248afe53396b7f48a39de877a4eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44899b8116a770a7a415ede110c80c3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f067f40480527f6b6a3cd01842edb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f741eb371913f424f30ca78b27866ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa52bb7411130703f7a2f3a88ad17797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c536dc4271f67ec39bd66f6295e855a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fafd6ac2983f2c413853ebfb54a68699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359017791a2641479ab602cbecb17de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46667f28bf9d2e0e55e7e26c77669324101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc73159540016fab9ae2b5796aae604102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2937e5b9f70c09122b91fcd27e2a27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb01c8b9995b76074466ed06a408c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fbf35a5382a345f9b29cc06bf52e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c60f1e30b2615d88b0287d11871e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80a8d3ac252c9f3f285b67eca37fb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70468012e64beb189a89ad477cb926f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96908c9fb52e2f55ab5210b7626dac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944624cdc3b0a4cd6961972704720af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60235dc7485e944dfe5d1ca7b04a73e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66842a97b647d3bcb2c67002b18b85d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02517919ded0a10976db6e37acf39f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28a6c699551bc6a0a7de732c15bbdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cb9a44d10d4f15a6ace6cc8169431115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eb07ab34648f8eb95e67f6ae3e32f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32734dd8fdd749a32e2783393b3308ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e2a0d0330db097ce8e93c2cadf606118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad5fffe7f670ff087c6ac32cc33c73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810588673c0a8e87d6c29639ce99ab0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee5ced5aa2db2d4517e8fdbda08de3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70657c2fb1233ee8e249cc743743ead0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a430d5d6995202f5b92af2a6e3cb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fec1dda5716e3ed394fe72c5704d9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f42f1957caefd1e5c28e00498bf46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507675face203fd0dde7c3416ba035f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18b1dd636e09e923919d2942f2d41d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd31f0be504eabf1a85c44f0cb4dfca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938c2b8dce850d7d9f7ba4ee36bc342129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9827d7736449a010b7ee9006a2fa60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709636f2ed56e61320c1c51e809ac85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8b947495fdc8ada17e0ab27e63e25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05226fb1396ced94e59917d1d2c50121133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6531a5e61cf62ab5376f3280ffbd7d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a2d5a622f85e381c54efa652bb259135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78923ea736127d82ad95f952d90fe5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dd14fbc713d7ae422c03d0061d14a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c7c3b6f6ab895cbfecd36b78543a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287375988de18d8587764a271a6d227b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7332e2eb6742758273c3258a39fe5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362816801295ee0994c61318af4dc2b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31068418a2ad1391a9072cdb17b71f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9380eeece945f708bdf92eb215d349143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0bb83a6478daac388d79f693e0aaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f2c8b7d77039849526b9763c2a3a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ed727a15759d9b808a915d4496505146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954e4a735c26bdd383f627ce9ca9e93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1749041a8559fb28db0f3c65df94b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e620c4bd8ab71fe5a74cb53c734472149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793f6a7ab40753abf9ab549b509a766150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd6c94e90e0cea020d4004da9bdec6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefe190cd41d8219fc62e498aefe83d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b848acac3f5e1fd3ebdf810305a35e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00db985edfdb6d9b53af98c4379083154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe5e4acd04675cd0ac63680f83b78a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d09089950c7c6e25d7be704e7f7bc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49010bf4f2e96d30d1edb5d1a396aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82022709a05e315c5322f611ba050b7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260367cd49346a82e40fa9683c00c7bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716f85dc485be4481606f83153f712a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04179797b3d8288934cf9da1375d814161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8caf69fcec1484504bd9990f80f78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5df009d4e9c1f1dba39916a744624163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c39eb502e6945b4079211d7c88f569164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0798386b2852dbdea34318cfd2b987165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf33aa9e65920ea1c7b6f310a09568a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb950f60c174d18fa50622a6f250ad7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b331e7e47a0790ee06944250af2b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df10c2264b9d3ea5dac6396497e6cbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f183ba88959f5294eacf0300e9dfb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78b7b7e00182d61522212402709722171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735af1e79fd137abe245dcf3297c9fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aff14e31ee786050186c28d89d3fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98827b1dd085139f7947fb237f22c10d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fa544b2dae3247366bec26d8584e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40b41528dd6b5d8b56e0db6c9de98d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ffc87e4bec466b9341843e1f57f2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf6e73553a7caf62d9a17c035515f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b67165bcb4b3bc8bc33e38dfe3071179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd8cf264b80592fa99aa063c756b4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e554335d53e9d70a10d51fb8d6d5b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eabd7d63790a788a56583c61be658182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d58e431db14e2e370f8f4b9b3f266f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cc0ed2de44a13f8e7d69141628ca2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773e4313409d53c0cf979499565b0d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df306c9a3005cd37790fbba80e25c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fba38e4a1122728734df3e807fa90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f97c7658ece6b2a1992e05b991821b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259136fa671af300f7fbcc95a99493e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70020a08a9758c44f133dbe7a1036778190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4187c9a911e9c10e679829d184acf5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c6fe5f92895579c597842d87aac85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98296620cb170b16cd1800b6195a6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c97fa0a162b3d57cc8a70b47fff26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed3eed770021826646b15b7d368889195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5b8c4fd4c210e2f7a96db6aa32fe6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d09f2a5be8873bf1aacfa8b09c5be6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92481ff4b38461fb6bcf65d94ab9134a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514ed91d39df8ea1cb862028fef4a59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e320f93d24778c0c46d5c35c59f8d5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0196cc6a23e732c1a674a6d4c202e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95a7b43922f73218331f9d42d9e6ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77a2393bace713cf89a964361b68de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d541676c9fe2d8150ab06ed98546270204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe2abe4e7954d87ed1b130dccddd88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6307560350d0e2d75725e0db8b9652206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f5d48a2ecaf27966e2b5cc10754c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84bb7802e797cb5f365208e67252a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e45ba7336cb640ac1f5a70a33af495209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201ee6766bfb0297f90d0189aaa51f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cc09f0af643b33b3ead8cfb8decca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ae9bf37b50230b553233112801b7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af564683f9eada38ee81542726741ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b5f20fc8cd027108250395c292f53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e8d6ffa7d7801779ecc8fe1895c0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80fd43128dac9ca2465e199af91948216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0917b383dbce8daa7857de3a21ed554217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7ec51efd961d71b2f62564eb791b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427dda0b27ffbbc58e9f47052cf173d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386398879ee213c55482ba4bddc2f8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ad94e47f2385d5e3ef32828081d5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f093af8a7f839d988ff005d1ea5ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df771cf494e653323785210f6e6c34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a858dcfaaa1d1d8652b5c19f0a16cb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67593f2e8d4857b294f1b9e446235e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a10cdfbe04b7aa6f90961cb561160226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a5b5a2dfecac5491ebbe4eb6a8075227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c436108aa862fb0c26827a39932aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc732e5f733b329b3f156db92e09a971229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09abda9e042496152153421b448c35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0052abffe6ab8a04ce67c4bbebbc44a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7077567019dd21790daf2ca7275ad2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b2ef89ba3d4c177e2f7097ec361fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e7d5a6d594ca862dee8a41011e3e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39393f2558827ca1e641f1ce60ac8236235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee67cd089add6777cd45b4ba1f267c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8343f310a62c049e1e4c7d13d1893237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844b37e06a98a19c942394a81393306238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78ebe1e3245bdbe2912055cca0fa58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8237fbeed565a0ecca7a8f0890a3f15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a147b086c9315f9cf08f0c2b803195241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2557415b312db05c70b164bc5af86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae104d9ecb867f4cb1af22280dc88083243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab70ff23ed2b79066880842ca8b3c18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c18c8bdc66bcc4a502e4fd958e1d51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedb10186357eb49e8858c2d22f8efe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ce4eee0822783d073c5d8b80b2261247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3126b685fa9bb55f8ce0ad4f6c4a7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39712c82324d01a695d0535f9df40c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a63041eaac78450ab52a85a6b16067250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3c45d8598a9a242722b4b59b2808a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dd37c6d104fc5d931620e838d38a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c125b98b140faf69316f8721b039fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42acd048e8d7bb36f9d7414bd97eb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65230ab0b7c951bb908177a883cd2c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639c44fe09b3b48669876e1679cb9a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cb0d0fe6f1601aef20b94e2b00150257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12780402e48294e5576f770fbcc9fb38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcd9d2b7800a70759ced9fb0a0890d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eec3c71f2c8420a5d9a4ae1fd49bef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f821f9a59187182906f6b9a59f88b4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404e453bd58698d72a716f6c3b75343262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa78a1d80f6c55788d61433e188100263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abca47fa44264f818b472df18298ecc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d889e9f015ae750baf164bb7e1f988265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cb5c253ea7189b82e1f0ef15f9c9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16f99d59db211df6afcadeb04083b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f880b5c3010fef302c6aee8f3edab7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1978debd771bd431f05a24e724007269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6d4cfcf7d7c10375b59d995a888d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf654fa3a1e22fee2cc5347501724cad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab99a898f08f5a1e5d784c8ca14a4fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c50fdc6080e5e31de88ed3a8eb787c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92d74ff3c2e41865530daaf1f1eb6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c769efe78386f41e030873df75164c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637a8006597fd2b2cf894e66014f62e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1bc38c902c503ff4bd93a9fc9e25f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d2e5b1dc0b283368e1ed43fe462bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f353899dc5697ab3b94dec7f10ca81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228621a6b9ccd958d18aea19e96f205280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bde4ff3de5997aa6d17dbec2713a05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cadc93f506a2cdace11570e5b87b34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcbec286d233f70d2e6adb9a539ecb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3275f3cd37dcee0a70842f4b9da2ff5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2272c379e80f6254148b4fb22d56b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa240188ee44ff4c52941c415bc3fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e19044e139c5bb08146a5a000be232287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12507434e4026c725cbaa57d71f313288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1a406d6eae48f479b0798e6837603289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301177afce73c87ce0d350875795dd92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a14b51c3023f625ae72a0f99221b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9670f2623020320f4803dc870d854a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe70deaa6effd3f09d1d0ee565c27d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bbad928f955433a0ec0f4af7abe32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b7ed6afed1b200723dbef019e7336295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84692f8fa8b9a9ce5efab5d8f5ca84e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d142dd080ac45573121f38eed24f9ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6bacd5afecf9225f3a760ea8dd746298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676dab55bed55856fb95c9ea76e74e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadac5e8a0a3b036e42d7e9663c88114300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068627993f49f23696826278b8ad977301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122db8daea1b9895103cf4e2ab24919d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5b9a7e0a281fba7735e96424579ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44615e3fdc92354f80921e22fe9da4db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17901c7551525c8087b97c239f4a10305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07034e41430daeb2a9712fcffe6fc28b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67df2d293933e3e94056dc15163cfaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110dec59fbfdc6ba2f8b277825ee7cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63759f84a34df5ca595958d0c373573309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577f99284f45376dbedc5b50c4c4175310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc174558442378a7f8584b41f168ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83279ad421cc6bc5ccf2e727e826c913312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cbc641f9f17e82c52b313d3c57b2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ab874d5046b3ecdeb482583f5b3d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e556f3837676a1f8269f52215b5fcc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657ece3d37bb71343578cce9cf7626a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b8ca2588ffebac6353a83b34e4f22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20595de9a1b588479acaa7d91f55f92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cccb54437dbb00a4e23ee70c281d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d66ae4e48bb035495e9083a36ab80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29b716636cbc9f1e7bf4849aeaf74d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872014234efb7c57d6642dba1eed557322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fff63b7f6ea8fc37dfa36bcd8ae6b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1002b47c6c6528fb2d8b1421294a6a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21c452431401674ca7e5a13326a9f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99624b424bb7092de57f2828d46ab66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6caa726350d1c042f1c58189065c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49674986bc134158e367b17f995dfea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17634fb49324276309c64978d79dbcce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4edb56c225e89d77e88ef5583e3396330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e2f758adeb42246a09d480a2eb7f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ef29ecc430317373b9334f4323cf4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55b1ebd82ca1c80e13da28eafde1d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02e3770d7abdb0f56d345208a105df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6b92ed2586ac7ca984c87db813ebd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed99f411b3f94271e3b4f174b8dd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f0ad27de3d1d17d1a8621c2d3a5f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994102a4272062c368f1d424ef028b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cc74f7dc428d90fe6a5cfe7e98506339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9514653bf2520bb85f67979e941be25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0674f4bafcdab4dac9d8e80f8979d75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecddad8c04329e6a098843b2bbbd82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11202865c3768bac3af8fc862bf50847343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f017b32948fc80b42e9d41b9ecb7836344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31ef164b87ff83dd66eb5e511f6b24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218560f0793469c2d402fe13758163a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa3983c1e9c945cb7fef0a255d5e43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f6e247f4030f5943278f9c8f4a974348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11112258a53bd5fa0b5e1d2ec61c6aeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d83ac2a2abf569dfd807b4cc20d95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f96584657c4ba0e0dd82c24d46a19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47461c216c9c1d2d0522f04652a15782352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9a6b07a2fecb0bb804fd543015985353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72cb68eb157988d3d2bb35dd6ecfc7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f2a16ac7d335ac5ab9d68aca70d9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9c05626e16fcecc88507e2d07a303356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88545b2813ab86c32ccbbb80bb2bd9c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a185c706394c4c3f19ce46a022a73f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7377611f99c8d9af7e6255da507413359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e65f48e8da795f55901d69a5a46be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825877d44cf6c35218647594351bde0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb75eecd941f5e6956964fc0e0b2503362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0704819d19cdcfa239ae0e4d6eeabe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24745763a737408eb835a8e437886e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e078192b482f84f78ef0868eb0d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e2717a5eedf8092037d1caca233e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95806340e4859b6b04a99dda9a8d35e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef478e406d10effc7e8d9b3ccc5a6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5c65a0a46e855b7f43ef72949062f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac1dd002a501c91074e93f8d63984f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cec3eaefabbe13f848136797e4b21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f493e3595e44640dab829e7c55f4ccd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909863e54070fe6f0ec505adc99abd1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae6ab94332817563204cf34e8bfcd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92189e510966a3352b7dcebac30b462375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c571bf58d8030f8a653a6a477eb3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011174e620477e3da631fea6baf49600377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c26203af129afe81a4693f76e1c74378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb707944994aa4796995c0456e910bbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde53aa621d053c267865c8087b3c012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12ef6218ee020394320437d4841c1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dee6513f762cc6c4fd114f54706884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072ff2a1c1433aebf707bffbfc32b965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119412e0a64492afbcc1e7f0e50313426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce270c4d6c541da6536a864d214783987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b971c11c254bce8714735409b74968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1841be7f4e9c5d65ff39a046a22a369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9bb0a4b9f42993f95502e65fc45f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a5288c1084979670e4b68979f79b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759383896d03574eb4f4dbebeadf60ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f60c80d9de385ca250c9a227c522413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5c2ce06b449f6b66d1da148907e4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c6733c4f3c445d7d5fcd1475f3a4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e00d393daa462327282f1901044c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e19b5d4a94a1f4b560a5902bd147217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02364808bc1cac21507a432bbe0202818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9492971aa370edc312520ead41b8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b4fb34834b6f3f5874440f3c75d7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0ad4dafd8934cba5268d30b2b7f3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d98661924ebf27f831e613ae42177c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3c95ae08f6cf46413de211dccbb7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018bd5563f4b8bcd7f2a083ae89016224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241491ee4f88a2f95a173690edd7743925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3bd405bd1a2f9ee4f7990d1da326f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b104ae0589e1412e99bb7e011e93227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3d4fd0cf2637d5cd3924fb4489db228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c18a9a30018fc5a28a6a18dac95af329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc5bd4eb6fa67af290162c311dafc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0c0e8614223deda7329f63dcd21b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f1a5b78b6476d1a3e574afc5c2d5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49e8fb35f8fc2699ed5c50973870fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11e07350e245e67264e084c421261334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7d5871bd56ad8b8d231254fb750ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0c192fa747763b699e509d468f3f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233f15c617f7d6734ff4df5cc68d2a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc28d8169e14a3d8f0e09e8240402e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2ad2858b5c19fba4065ed31aa9b2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1a40f4f0626e44cdf8b824091327b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862f256b79e7a55da6f2d35390e477d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933e4c19b99ed10f9c42558b8c17ca042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b2057926fa29c33186fc09cffa02543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6aa8733938036e154b7723a2cd1f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7db87908da01307611660fac01da945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643030cc85267ad7386e60cf0be93b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c11cc82b26518290869729264c69747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c0559aff563cd303a0d2f5f14cc5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16c16015982f777001adc553028d9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83f83d4090ab69b130a1c0a4bdae1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a730f79a3424c8e8a50be9e20bd85151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343ba5491ed0734de3db1ce971ccd7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c5db47196bbb3aa9c7cb687d3856b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d73c2b6f412b17b180e527b60c576954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2165f9a2ab986f92f333f33f4c583d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f679a3cf7f1212bed7d3695bfcb4bb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73077b71a35755a6c87df5b8bd9e6d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e4bb57f28789f46ef8c6c7350945c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924bf13d091ffae087b92b2e5d2741559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464b2cd4f4f3dc22feef8adec0eb8cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a01fa6187542b8d380b8487358e7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddb411b067b1f63a68e4aae36a603462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92335a7bbfe320bac29a2a2aaecebdce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa095061f23b3060c4ceb4d999f3405764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c659438a71281142dc258f04a05dbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4b65f7e6a9d9f161f2f57ce781cd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b7141edf99a0e8fdf40085c56eebc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf9cb2768a46510622f3c8f9ee9e6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ea55aff59c4deba596c65268820c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882bf1fa8f1252d78108760c746e5c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefc24784963cdff0ae59696cf6133371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88818f91a8e196a692840eae936bbbfc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417ad5d3c31a2cd4d3312af7750902f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b41caedb2b827ddc1d674f8b4cd22974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4c5c6d34015d65dbdc4ffb96da5f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca31614741769c4c9753bd6ddbf95476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ebbec9b7bb8e78384df4c38cfaa5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c819e4dd3cba810fde08a12e6f1bacb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1d0fc272335240c425ccc8d691fab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bbd9240e1ed1003e5d547306e645980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824edf5a712bdd974884d5ebd11a03b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a6a6313098107bac59fcd5f61f00782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c6d9b146e8389dededaf144b6883783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bdf706727bd65d5a7abd441abf79f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca5ff694c51da481a3c390c587a2ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3bb3f0acddd48fc39bd9a2938bc9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bb3279109ff3938b056eaf8a2fb0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c99f4aee6b9efeb875c5628bda25c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6b321a6fe9da9e5deb49ce725557389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c17cca14068cbe0a4fc94beaa105390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41c7cffc2e2a11b48a9a1380b3c92b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b54db74546a6ce7279d449c8653ed992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e710ea7196211d538216a3406908793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae020383918f3b2a4d322236d128d3b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0731411864a74eed14e4064957803195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684a457071e6b62d23d22b4c8a0223696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf543da174b3005b8c62eccd49e11d3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8d229770097f1a4cebd60dbf8100898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6fcb507ade6b79cef3a6f1655b17c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35839405c3db0a80e2f1372c1cb1d971100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9e80b8e36fd1d1305e4c36f17be63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298f6f3e44039c3145a5f95868b354b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d8cab4b77b0849a288c0d4676412d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cf3512be58f3a85cbba4bc43fa626104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045f9c4584498efc33af2810f607fd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5a9f762a07201c05df34f659ab781106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a242e16fb14be59bc8a70e984357f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb33bf648e0885542f634a04fbf00f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3d9dc28d8552ab5cdb91fdfc74e5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3186a4fb36ed1576122ba866ed2ba4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22308ec9209289694357eafd96822f32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115794b38e68bc1297fe7137d558373112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3b213de68385b7892c54eee707591113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731166504c2f95ce34eee2f7e64f2834114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001faad37eff16cca577f0533bc1d45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e855ae21622bfcc461ed200c9b70fe6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7110ddb4e99a869d6488c169f81703117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b0f1d6517bcccb7900c13323a1545118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f44adf3eb6c60e126c7e1788e58572119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53540ee50d7f12c4e8ebcae93dcad9fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac352929713ed0122c2953763ed8118121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9087c09486574d9c0336fcd54faf8bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def4c6f3d0465aafaa362cf9861d5ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67764f12171cd9a99ff82b797f95e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe565853cf270567340a847f8900815125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe9f41d696833c6ce03f9c106ef78a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d04efad4bb3d821482bcdab44b2764127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255d1bb3aabc071b5ff8cbed6d038a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b13cae648dd8acedc00d32c00ab3c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cf9af4a140c40029db3c012721f29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63015daac5d34831efea2e2d46a450ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fb9a2766dace148ea91d15b0c8b63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f40f36a0f77c4af88aeebd541d98f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fa92add84aac0e316b0af1402aeea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3dddd0f652a3eb63036cc5574661b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fd27b7b363d85f0b73af0b1ea0c3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a6a70e07e32c6daa90825d5902ca8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df902a63ba5927205412ca1287650fde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234ed7075b85a9b4f4d3e6028b26cd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ef3df853ac85a016dea4f6d39a94e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524ae08b380fcd4e27da95e9b8b7ee0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910f48e0d18feb90f45a8bc6fa2ba3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e054166e4eae9816180e52967491c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9dbdbc357639560dca5bdfdeff538144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572905c2c68c1eb2233e824367606f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f6e91b7a8f4b3656d0291501ae3f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc313880a06ec9ba36ada699c9682a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644cc4065c01a71cc5a55d242af0857148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616dd14e8bf9d228fd74eb75104e407149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43399467534212813265ea05cc238c32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987335d02716543a3d72883f900a203151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8b31443c06314466206dc78edb906152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227f3bb08e738f7c160e73a2e77da9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7f407b5c5deba6e09cebea379f180154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c348bc7864c72f43c13888e3fa697155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307d5950259bad74781f59aa5db3779156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5451814e51ff5d56e83c7f2422e2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491a97cf5c0ba2221dd1cbd029d84cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebe8261b91083b4a012547f5f04f58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb7ad0a9f0d465b921320fd6bfc02b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf438d94e6ab8ac70b9ec9e5e67cf8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf8ec8f7b7f6746fca3a482e088a63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6ff6c3f0e3a17fef0e947c75969ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175997573a02a83e55fa429d72cd461164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346595cb568a245330444b0249512387165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da478364ecd7cb5bcd01f9b4c80741166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6e3e46e604ee435e72ecef17242e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bf2e9b962d65dd3ff9dcf274fbf85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e3d5f8994ba229e189f1c8f0ed3b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f61751e74c8dd07e0b80434565164170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492225a2f4078295cec3ab45fd6ffdc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed791259386d8613151f4703421477f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf4bbe2b171fe48daa45a4f17b384b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd7d5742bcfe34b2603cc7f71a1364174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75080df2775f1aa888e0bdecdb39db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4818e042e9764964751902e816a28d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63fc589d6c323da2a1a068e2b45ccf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1ff6179ef7e375d375522a4522fb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32af6c53880a091eec9c89cfdfc4d5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5cddf6355ebc04b4d1885582fffdd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593d9fb051215b498716b4f51a7b03a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614bcaff45930b86a1c267e24c2d8fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725aceb6f8294463ea13944930aba55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ede4909bec70c348258f3508c5884f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa626186066f45f5eb2ef7d905830393185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da030e85f78baf8ce70012cf740116186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafd23c2c88576ce0a89144113c0a28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b92391526ba0b4a75bc6cbd5a6b73d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82ef0fdfbed3aa5be8b03ebda5d1d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49166f8ffda8f41304759aeadc2454190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eb7f8db4a76be76e6e650f217237d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6306887ddb0395f4a29daf3a2ef82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36924a823a4474459a8df293caecfa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08afb9813ae804b97cd98e16c6a712194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5a25a903dcbf6ed1490d2e2a407e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0a5813bb366721bbae5a73620110c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f757ce38841dbd2c78a42b8cb86cacf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b237c6b00b091f61bcc759f685fae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ace6e6dff5c1dae14690c63f1b827199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdda5a9333bb261a9d75a84342442a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da44159e615d1067498f04c7ae9f933201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309de3eefc83865122dccf5fd6896b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b7c7c52c9a5aca36ccfcba0fc1bdd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27c3e9bb6cdadb4631a7d7a4145fef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85e00f128b78c3ab881a968fe2674d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439eb3136d06e28cb3e4dcbd4215c5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58d4e7a65fdd80cf46270dc55e281a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc25876819aeadf064685e807ab253208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a94c9f575fbb186a00653fb2606f1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472859bb0dbb1869447b9512f2741ce9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb209b0b67447246f34450f1e3148c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a3ecce49d2b54757414e4b6faf38c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b3c16fcbd68090ebab41f8fc7cca2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b43654c666b2b2d8d0a2536dbe837214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdbdbe7f34067d92ef8a9abd8b9061215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eca5f9aa0edb9c402d5808970503a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d8ff75b45a74cd3cb213e769ee60d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d94b515dd30c2a11c809902617ab36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0b9ff4fbf08df5a8452305de8c438219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456b5bd88bfd9e68b79bb15bd5307ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793473598f1be28d3b0fbd0bbf7e544221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be3e4b804f5f30780be2014397b515222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b79c9bb918d2be648182232666db2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c926039217d5ccf6e37dae855fdc947224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b50a63ed8390699d4621a53f841d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fe7ca8e77ac898cae5027a94cdd1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b41f7d8007a91359a2b356834d1fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5f761f003bf17a184da324272cefc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baad58567a24a42e46faa0bb9f8cda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679311f286277a82024da630ebb96525230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3b1890b4537cc437d3b334c736c97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dd9309bf17c168e56206388228097232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24f8bcecd5ba1cdb299683fc684db9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f5d6ff98196e010ba0fd74adf3db9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143adf22f87f98fc849d8cd7b63de28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99e3b940c1d2b5d129e99b20b13137236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e35b73fb65a49729c095c1671c6dc6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9f712a3fe10a6e5d1310a2154d249238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509d43b50467c0ece0f2c38344ea67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ece5511e7f8e9f270dc6bf87f3852e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bf9b928200432b57e0c4d64967e95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209ea7a4e52ffae43f831f5ac36c3b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e25e67fa712555a4de463018214041243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423110c56ae3ba637f9295a103e55b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f90b3e799cad0bc5eec9751fab043245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3340f1ab366b1891826b3a274852c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538dd8dc8342478045e78696439d352247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c048f4d208af72d3beef886fab69f54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945feb9d0f6dd08f6ab1ff7468fe7214249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f507c18c8670fc37bf080d1bdfe2382250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910e351c01a25b44df94b46818ef8fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90346cd5550e8766ead0edfaabe3e0c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9446ec1be6b1db5a1acac5005c07c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ed31feee1c6cbadadc9e7f55b85a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f77beb837a580afcddd8be305deaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd303f55a1c184f49ef2f66ab5be7aee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac87f06bb0b43d0a65a1cdedfca206d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a731f3ba7e6a3be0e82df32e971e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc67b90eb6375511f1ec6acf8d680a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7ee56aee16d30ab320c08666845ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26692d6b633b1ae4939fcbec33597e54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229243f4b4867a93b39c9b524496380e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583be1eb78ff37049239d8de22c250b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f71a15355fa4ae1e59f06a219839ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ddb81b27052659a2f75a8ed669e0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9e16686c8901ab91b6ad349504fcb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432076dd9a0a20a1093538471df23932267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982811a93e78d876e4d05865d55fe3a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0330e3c432f0cc32868bb582834e5f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c522bc9a89c5b3a66e465d16075b564270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73fb0c86cf900c240c89bbe1b2b351271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54991e5aa70d61a5acc87455a1a6df4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f70c0faf2510f1caaf78e8e775663e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf4eb022d2f66986f82b19cd94ddae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a17abc76d841305af7a064483c187275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47651321fb94d939efac4f56c5e7d682276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2172517ba1adba7e809b92c974fd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace7d0a89c68caa2d4a909ea183958f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295616568e983c3408befbfc5dcdb9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b79951fb1b7ca05f47027301fa6e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9522443d88c82bc58e0c8b8b1dce36a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a254ff64becab72f0924c5a51daec7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b77859f36b449bcd69884defdb669283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b1631fa97fc1e1e2594416fdb1c41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6267738c9f52f9ee0cae613dcf886285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b96d00ff55cc3a41400c27b784dd40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da9252359e86e71d319e88ecb0d9ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211576ead405883a307a397ec53bdf2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eb4d661bc73c047cea4808288eb03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af141114ca0881b36a983dba796c289290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb3af2003a37066dc14d82ea248c8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3b38de684c142823ff58e7794e352292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436078141f1b679f272f4971c3f75ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadc8647430cf502a4e64eaeb4ac4df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f645676fc88ebcd4c624e55f1a9e5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2b356ccdf028a90f43e16a43bf9f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41043db1534ea09ae448baf0369d00e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7c060fa201cc87e8e7235e7115bd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921577df9eaa3f1478dcc97ad8e7485299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228441d05f877b5afcbed29f51f6138300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e42c956f0526f5ad237465f9de97a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6674d6034af9332bd2ca838e6eae5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca6ddd4ec551693045157ca705a71e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d661fb70fd06e77f3de237a4676d28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5806a1607371cb7bc40c1825a91ab98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbaba14f46e91c62ffc8c04c2862da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2745e4e79ac0d5e528c2da849e669307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e13e4fc6ae8fddcc52c96e2689b01c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298aed017d4b09af56ed8612fc4048f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b4e48a9967b2b4cb0ec697e3b584d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd315a37e761f5c35435e3f33003643311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764c7094c19341b79327fc52d4d84ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fd64e02a98b6f446c1f806ae1d750313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46716e27c96bafa4e4c5293839f504b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2f4dbd9350fc098b60f6dbcd71249315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b9052c53be57d2e8cf1b1bf1c9753316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b4642ed3520831e2eaebfd0db3b1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5ac59acc244a15c4ea0107f48b96c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1dd3d1197fb5ac43ec67bbd4190b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d42a3132eb81018a06a87685f31e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151c7e12f08bfe561c3654e919ce0c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d2368b9e13e9f430667d654c4bc03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a26f37414b097a8ea6e54082d1f3b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb163b007a779feb371ce9825b99ce9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1f24d55fb411627daa1c1b1e2282a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf18174d85c5724e09f6028817d76e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e659c142c47ef17afc8aa83deedff09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3322413a5d8bc0a8a069efab22d98e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7efa4958d3c1367bac0ff60b9cca6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809cb6d60135b2f1fedfd7c221aa624330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f45a515c6eb1a0d489eb12c75162b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d302c4d741cbf52e295dfdf4bdc2279332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f131bb160e6e54e88a1ebbf8fb41133333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a1de4aab32557b377a122b294b5b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d762e8d7c957fb12770889d465d6b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c72caa00f54b30e90c5bd64a3bd0d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e1eac3d6d5e36a927119a108b8039337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f599a3b878d1216677c8f271653ffe9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c3aa503c44985b080bf1bf5b94921339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f26a0a597c947497d13f3060ec90c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6074299fbc8487d19a1cf7146e3b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c7c04d30f0cf7d58036bb5d1543be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2b2d32ffd709cba9bf021e99eb1b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db7ff23df8b00c52f198ad41edda7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b7d9fd74ed04630e7e3e949bfd083345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2091747a0872ca5e33f7bfaec0559e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2d5baaad300064ec2526351aa9776347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a00c352b29e10c24413f0bd037d5b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e51f5fcddeaf0427f0c000f7d691d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8f19af9a732ff69e479f0eafdbc9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000db703e6c8435e4c4f346eeaca838351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d177552d349cc013343b378d780619c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a01cb7fef7696b86959ab351b5b55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e41785242ce7ad51004769b256909354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1d2c80adc28bd20e87d739c730e79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699f2a974f5e799adbeb45264fc6e99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917feb82075f025fa5b209e722c04974357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3779624c279371c0c3129984fc9ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12896b7e4b2d8dc5224c90416edd3eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c87f69868e035bece41bce23d2f6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533f90310c9250fa84226906b22290a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f67dcaedd9a55b5f341e83d9e7a548362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408fb21be7fb3b2447e289c88b2a57a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f41d857f03f5d8365c41a7947ecb46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa193252a906b7052bc4b58f8fa2d479365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef7bfcdaa36ca80fad93f5b0d820ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f356ee269d48bbdba7019db6ebe260367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf949973ac1d958a2e63a7b38dd859368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef64991a0fa7c64c1131cd3255c9471369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eeb22f049e3936750a5ec5732c175370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e4a3178b5c4861d805f325a95b17e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c8e09279bae473117210eb08528a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709b8de8fdd2b9b89d358c597fdf95d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528501ffea1dffc748cc731dbdb59de2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8de089f7c4f75351dfb99cc0ea39a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27ba24f7ceef479153f13b6e6f4da9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd4254d2837b1da7788cdce8299f71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbdb826f97153daeb6d271868ad759378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>