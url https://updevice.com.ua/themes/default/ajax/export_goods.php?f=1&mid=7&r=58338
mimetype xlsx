--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a315a69ce8ca11d7ad5b5af45b783231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65853a786533fcd6067a3c6efd6bf4112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292942819fad7c5e5611343d873351f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d3d29bbf110ccae7d478eb11cb33b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61158ac41eb081dfb5a711df92c7706e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e581d514cb6afc4e7ac4f46444986046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70401b00032d51968f6cde96d64fca507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a23bf33e8e55b4fdc96339e3c563238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93012fd0bccd3c6f0752cdda60b64c119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e1abd4870625c9255fe19f3e7e3f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48a0160e97634962e0afea4bb54cc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469734b14eb2918d052965f01a5b3e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c228667d87df5529916a8965c039fe313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bed22d9ead483ba3a938cfb317678f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604299d500528285d6d011ab47ff27115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebef838fafd4574fc6dd9f7760dbd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc00ca4bce650e24e3ee77b4ba46ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d589857399dbd29d098ba758b5cb8f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b96542cc0cf36a82e445407e867d1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f302a738f3d9cee815428ce9eb8148020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30bfc0a78078ee140b9dca7e17ea3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482755c976e33fa7580718e19ef4ce922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d50b305a62da462a1d732d98d42a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565f5f10894d45091fcafa06c70115424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52632e3590c9c35f44140ea9d4c94ae425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e1f7bd6ec05e4148135752cf02d8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591be940f96cbc9f434e891675be424b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f586b9bbb70be72ac4a04655dc1d1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d41cbb066bafa57f7444406581474529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f2e55abb5be06c9f2de30f6e9f15130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd4ea73026fc47fa895b16f03ffe0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cc70e91ffb97f9c80b287ee1392d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb24c9d0602b52565b3d9688309d8d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a92e4ce8cab5a8345da5bc0e1d607034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c55315caf4cea944540e4cae02a3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80491d8bcd32dac358a35b24beaa63cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede803f5ed7c89cf9eb4936fe965581937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70596c1af01262b7514a707705ac491b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f064c738cf6cac973da2e4a1f912e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e254788d7e43466c4197bea32e3f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ed80c3ad8a801fb39d2aa88e0313341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3561baaf9964c55917c59f1166d2fa742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707721f3b6dda60e2ae6d7c902253c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef60d3c8cd2941aff8f442935be1bd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555744642d22a5706576ad8a77cd20d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628c003068e7d26aaeaac23e16dd38846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd512035f19bcc73bed37259f02a06247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02786f86ecc05696df21212f982e8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85909d9f6b0fa4cde0302eb735c510e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f8c76b4bc120180170ea14e8d0ab450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ccb062e34e3dbee16e1f9b1342f3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02ec30b175aac26fb0768cc7a3eeba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e5160e261ea25e74370e8c4a14b9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec4841c28421185f45b78a1b08b83a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533d3890544956628a769d02289c7eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c294680b09937c1e720e49f7849ea6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f557f17d230b60231296b10a7cf082857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73a060cf46dcea2beee97ac436e2fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769d47c8ad8cb5a52dedec99382e1a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be283f496f52d8913368ec61c4f865b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80765e5dfee2695568884874211fa71461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1889a4e3cac0b4b2516e9fa251f6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9105cbd7902138b3376e03811710ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242bec033a0fc3fdeae12cdec5d696b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124f9d6ae6ed4654bbf6d334141832965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18867548a27f5989d0ae7cbed72b4d2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26464eddabfd712296ea6b76ef912167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a344542c5143527c246910388e7d9c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f5d5a4e109a54ad38751522f6f1ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc39652ed6beb3941c5471de68dfe070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e04f942497071e2748c5e681498a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4d44a953afe0f991549b59ea7545d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1928740a1618e340349778f11632a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62edd877904a49000238347a173a4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105586b57cc67a3bf5030c87e65605475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29d3c6e353489d83df1ce9d953369876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248cc49f67ec1157fa179598124361777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fd0a092d7c4f0c6bd71f6cf05a0ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c43321873712cf97699820754ea5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8161aea2be9fb77c078723bb613f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651082cde4fcc2566b0db47838d9f7de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3743a7686e4a6047fec54b272c48982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607810b2c87ddc0da940289e67559b1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54843a801f0b75d7d3ce02731eb2fd8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735a8eb126dfb6df46f1ef809255f7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251a07319fc1913951e7782565214e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5df5ad639cef82a1d017fa6b0c3f4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5f1b500b97508da8f16666af52fea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f354d956b727b0bb9ceacdf3021fd5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dc225500a61b996134d473926a9e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b737dd5808c7c1b55a277c2bd70ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47d2571bb7996be89be13aa863e71092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c398bc0bc65c1bbec0a64298ff90dac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f613413419dff4b58134d52946ef594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98bfa76450a0dfa0f52c883810684395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caf779191187ebaf29988dd3fa770996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cc3ee1f7fff6afa0b7b6c7500069897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28181333a995a75c46c3a2e71e26b09598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837291a5d5e63dda7eaaab4a9b67f0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29aef5ebc6c2f22a929959867e1946100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7c5868b0316e9eb88308de035d4de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f362367dd6f2d4ea28e8b4d34670389102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abaad3cd1d8f8922bbbb767d8df135103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d367c886cc7a713a1ba8dc7314c05bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa49e3bf9eba323522c60186371d27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bc10a9196150f90f1de68720b3fb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a31f89402747e616c6befc6924f12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183083677090f7d58669ebb447b0d2cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7479b5a5ff52290e34cb51c4172b3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413d2a2da2036ba5e1b91d34db2f472110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0060d930eaaae0040581ef6c6e950111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29668046357104a7566bda729c7c218112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e44bd3164381948191043b5a7ca52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71686f0247f8515e7e5da34d2a668ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14775d2edb4a26299fb5bfc49ff7ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5531572a8e70620073b37d2908f8cad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdae2ae1072f36b6791d757e7184781117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5020ba1da0ff8805b7dedafa53d718118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28771b85494e4fdb68edf5541ff6b7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a7a723321c3c54c04e0c115b4eb7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33996ce73c9db1172ee8b3c48ef8add121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb95f38bd7f05f362f9a4a60fcd4733122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f62ef837d8475c7d513294389d28d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b742cc3013298821381474831bfee0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046c73597b4a409b317324d09d6ec2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e262fe526ad76aa9f2d7886a7335c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3a30699b8fc23ec5607973444aaed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2cab92c27bb3ca4025e0d58af6a7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ced0877530bcba0e5cd034eebd00aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b67d101ed011b2d4bd88a32d08f137130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3e3474e51ef562766d828cefb8616131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6e5a9a715882dc821629407b7ff72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390eced9f8d560cdfa87079e6aaf193133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e21f1e9c421238569fd2d5536885d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e4e50d1d6207ca4f17e987f651193135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77684a41e59397bbbf2bfdc11c65d4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620b1d48f2b1998dbcb49bc63e3fde6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d595442751f572faa89c3cf5d1e97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0b3dd2bc1dbbe13d1242f7c332424139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cc2ab6659accecfc3f13b97ab0706140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f850676e798d9ff4a4b780aa3f76a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79bb0f2d95da3c3ccbb216d2b67fe9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3d384913622f5489f36a1b4695694143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f25c3a79b36b6cae3861142cc49579144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c724b3e9315f0bf61c01c4adc04b0bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15618a1fd8fa2e02fd4e22fdedbcc0ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1c12f6173d262c7be23540a8652af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa3b160a7fd2e3a5e8f06ac78cb7cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2621425c7c6b44ea343a627ac34f3d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879470a9449a3f9d29fe7ca6a594879150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997560a318adfefe6cf203fce434eb30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d1fbf3528e2685d5b4788c1a3ef74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132607eff66ff3c9abc6a17743e8634f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a36fa7beb68671e244e5fd0eff516c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513906c0819089b4be846d5065437d74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb6d447869cba338a92748091b2e9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf1ee7e5c17669606b94b5e124ba33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34b8ed652bbc7979d50f834fdc9af1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159ac0bbc909443799b997cc50bd762159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b7e3d9effb1c05a518ea2dcf5bca1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f47d3e926bdd1b2e2e74ec7d8c0ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404ade7eac6f3e9b52d01ea64c0770e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb66ea0c9fc4617c56d06379366be1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a357d7fdec3980404ecce619b251ebe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c97905df99eb949ce617f345bff130165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24076d964203992f7d9859c61636f5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dacbd5f1a80442b0066541d9445aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842efe4bee34b910c63a0ff61825e69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8e94e20ff95c7aa5c6b7fcaceb228169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784c8b18027f4601dc160cb6ff7981d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ff2d6f018f0a8ffe36bb182354337171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449cc80f2a754ed4f4ff238a533bcc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05e148187fbed77403341db22e3486173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840f8e3016f32a0703f7e874adfc241174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f289c6278f4c3e70bf4febe79e3e644175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7af02fb32db754087b0d7a78840d7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a52ea7dcf77844cefd0bf8c30f78b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1873f5be501454bf843c607f8f38f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26262d6e529267303b9d430c3bdff49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2228111272b53bb176534b8a35ef95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf76081a822a6715780198d90957665181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b74ff6d3d17910865f915a2b87235182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b2070e398314082553ee09cb641f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dcf826370a43070e17f5c1bcca03f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501fc5fab13460fa4e8aad2df42a56e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d10f3b89a7532c608da6372136550186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbcca5d94024760664c92089980913187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d68de6437f3248fcc2b752d4bee1c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b247aed87110f8826ce0432aaa4e580189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff265f9230a1947bca38881c20f30e89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b11a5da8f86fe78d37616f20564743191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bca874af0f5a87af0de2a011bb8da9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49fd268c3c34746ff8025eadce1899193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4d21a75ec197f10b85f63bcce5fbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b406423584f48666715a2d4bb713e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bbabef825c84437970c1ecf3bcbcc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b1a158e2f333c4c5778f98ff60d7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ece79194ba5277172faa6a23354683198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95716a44abc9b611ef6847b6ee1057ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a99a425595f5551a213a88ccf9b65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa92dcef594c058c6b277597a7da4b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a730fcd810350c4c13bb4e9e671f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0513580feb9648b393e2c36593b8132203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a7f2a4c06bef1da6b0631ae58b3e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c7831ae1b188399dc17fe546b8157205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812041ca7758a4241fc0435b3729903206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353993ffdb63124c4f3685b05ea89aad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1cc69f39fdb0bd4e8704655f73758208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14363da4dcc2e05d758029cb572ffcff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d344361e68aa9b944d6b57bff4849210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129f19a46cc19dbdb171f3dc20938af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0431fe27cd351129d452e8a78c942a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84bb72211601e5143c050eb92e793b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfa3d93cc98e6238f6502c1d30ba68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b07eccfb13e6847b8b8db31f31c4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ff6acab887813749f70fd1555ba81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ab32dd81aebbc46bc615fc2974d54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d603531ed785c12a5c2bfbeb266d40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0509b5605b25e9cca8f36922da10549219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caac91c8dec1ee259faa75d48439cab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f609cf8e4a5c7327df91a4b304963f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973512320c1288a852159fbf4736fa86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a47d74167271ef56ba0936a310b998223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15a03ff9ee532738bc6492028a089a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a15b89783a40ce85cdd338d22e339225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac338b912999ae0ae163bc3323d0f00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f703a5d3e58b8648ceab86684fbd933227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e726dd4d17ffbd1afc335abbff20502228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b393cca76a9687c6e6fc7272407872229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a41eeec3d81c876d863333ac93c4d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7957aecccb1cf2c540d9153f145d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af92fed5d81b0b2b7fc4121ffda9903232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b53baf6a4d2992aff0956590faa04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd872bf2cf0e08a94c062a3cb540e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acca7448f84ed31e13fa93221dbec6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050a4b4c6e740aab68e4b74355e08f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02526b06220a4b11fe3fd019f1f05367237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88cb982d320fd954216b2c784402e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c906762fa75a6ffe643c5858220b41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b48276955ec3858fc7b9e483fef765240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62932a403e0cd2b9cfbefa40abf7b236241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d35635766b740fe19ab4a49a0980b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb612915a6a4a9c42283e14f2e21eda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e4fca922b0fbbedfd6b3dced1d654244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a12469193d4b8b315dae14d21be16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89574a276df5f4ef0fe2c3762fabda28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97bc70b27af4b4a0f3546aa37b0b00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4ca51582c75c62f463f788d761ff0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87829bbf9f8eeda0c31905149721118249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd29f62ce3abebe7d881350c113666250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15f94408e3608b1f1e94717cc0a22a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876550add3c448f6f1ad19aef5d03428252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e3bd4d63a8764a8fc4054fc6c49ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2700cff19a219ea71b98c4fb68cadc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099addc16bf4dc4c5dbf0695620e46e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8ad32dda1c6acf2d73d994eec40c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a150d9c564a237d0afd1d8f42d5e813257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ba83196181c62ccd42391b383500a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0044608526e7532f2d2eb83467def259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5532fdbc79d9f0b90803ade1b9c57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df87f331918e8f0d6bd6f21a21407b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cf9a5dd30927a07bc413514036034262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dbde152c939552ecbab3465721b9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe41d4e2f645e90ef6b28155cd515e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bd64433f091c507c11b14c473baae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1d1bcdc6af1aa103a160b6ceb0ed4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6cdd42a129e02483a1c97f96d4a7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b1eb1c7825899cba19b9cc8b7b412268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a107c2064702d74f48f909d9d898c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07010501db03f12649d7aed83467c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b12ccefff64d37ecca6f94cff46e34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaf0dd7bd0a4cbb1efd477e4fc1428272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7932d8078988766b7cd6f1ca6dec2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594cb364587f784e28cacd40c3e7df1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a62c35b8c1e99353619b0aebc7aa4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1e6dc1a6a86ab2231c9d979fe7869276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a8f13f9a4f4e21866646fb1d94727277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767f01b11a20ebfb55d4eaff62113b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408411647169c3917c105840add555a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9648e5765e2a892e128fb7e1764bcb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b5036ec0117c32a5748118fb31651281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838356a081ba222507869bd97486f7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782d11856ad2bf9e599cf00b6836d23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea3b131ebc0c4783659ba04bc5706e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba5f461945b3923c440f6198e289a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dc3f72814ad12bb6f0b274d68ec22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7106be37e0f53c6fdce3a85f20323a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aba2e23e5c957d2b4d5eccc45f2dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f3b4b2fe2ff1c4498833732e0c84a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325687e902037b3d5691e496509d9d11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c355aca8959e394bf1e4a5698647117291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075fe08fea69bc260ab3e9fdff8e592292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cbba50f630644f2f362c59ed1eb01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfffe9d9fc39258de02c4c9fd566ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b41ff76a9b1aab5b5010aea3e44d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56fcf78a7834a2e06f79251ff2c8fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf01890c92639ebb90174c3fe90347297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66b39888b68649ae58c84c9a7d0f4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a15580a15fdf874808c656ee6f4106299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17ca5080349a6cfd3fede16ce1c2e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5d29af8bd7f3fe5e4a54784841b87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb771e38706f362b2326b1de09cedc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6652fd492516d02d0db26844bbde6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffe9decaf9eee693f983b4bcd40988304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0aaa0823c803eea37329888214bbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07d06e5e7aeb4b7cc0619ec924bd63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da564d6132060aa385d9a0d029574f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1ea7722d795e08b7bdcc1fae808b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43811c8653b305d51614596154c57989309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a9205ea22f6f85f72659f0c60b2aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfd708c8a8f9f2e6ff51af3722a7e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d6c52a7b944c83d5724cfd370ea58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bac7d5efe561ac8087d91f7de9482313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbda0be0dce16f160aa01a78a71079a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79aafd4c1b34c32b4ff468778711581315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6093a5d9f8835b0f034dc9020fc73a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a38132e0312ac145310baac0064be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657e57aa6450622dda00b5e420e0b9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2656e4c4e282e3d5517926bf9685c15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138fb3980cb6cb1906e706e6f208b3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbe637069cce5c1f8e3c72193f7e39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dd284066f3dba406e6576f3d06ee9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcd0adf4c1bbe651576b88577b657d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b427f0f5979707495bfacd77c7cc4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac32a489bddfac1243b8be18a4bc511325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9a4137e3c14da738b197159c68e79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f824adeca5db86dd8ff1a75d6d12b9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331ea9fd063087cbfa9382538a8550f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8a9c05a8ce07276be5297727c3b5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dea1644f7cce4ef33e36590ad37130330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155e359a165dd9036fe40602fd82dc5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2daafa2c155c2fdbea02f6763d3ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a24091b04bab333c2fec82643d88d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55ce98d1491d0c5065cdd4f475b212334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00873c4665ae6d8d6c156ca7243a3d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cd0deee84c74d1c6b05d4c554bfe4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fcd41bc8b7cde18b33efb8d763aa3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8deec3603aa69829403da6ed6f03d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e657b59f40c591ae35169bb64f2c119339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d580306955b1d8c677f942458679a9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ab28697836d73132f6e3215b655ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a4b52dd460ec023afc3203d16918b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c9b7b1f73f111e1729fac7b3590de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63eecae673a657d426a0093588a652f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33150f39d540ff875161f9294d3c5474345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0efd58b766f07c1c6023d25d7440c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1510d5acdf7652d9ace43726fc03c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788e7fbdfadd79656b6b84e194e66ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f953a8a12182c8b5cdb8ea6806d29a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633be00825ab9a85c1944672e9c98e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199404f3b6720ed41caa8db3806c106f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272042c220463c016325dc5aa9e61bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f48d242bee894b367143b552b8546353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5698a62ad75dd69391ffcda52b763c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26951da10a23a30d6388a9065ce1a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441069528f39708b70959422df7955db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180c9cffbf4c96b08dfad7957cb6d7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83159f40e169684ec83c7768bc57bdb3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a26afab343d02f2f00a58d0808c9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb30ca329125b7dd737df563b61f2f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cff4bd9d946d088b5a9c86bf44d31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbe3a041d52c1dc9eff172bd3d9dd9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf02d01b9864f488c2b10d3b95782e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a1ccc3e9be3597acaa3bcfc267f67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6e932ba33a2a2a69c0db4a6fe37c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aea7a68ffcd0b2879122f35b5c82c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009edcfc1af0fef345a6c7d664c47a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6354ce849e6783e52b8605e087fce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd7d62b0ee1549189174aa8a556be7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65968860d1233d2fa75ddb192f286572370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfce855a68327f6f0c3269f07c38c9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326895bf6c09634453d045c211651b3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd618abc51680cd414377878714417ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe2d94c70bd05c38972431f910d8a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387652464b3fb5b8f65d67cb09afcba3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0384a3636b295f2df4e05edc37a80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d6f5162a3fac68c75a4610a6776f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59da73c117a180a6a95a333120a3b4c378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba82d4bf0bda5e0763c46028011e3831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3103586d28706a4a3ea91436ea8190c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e323661aa0a0a4dc2d37d878ba11a933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8701fb5cc2dd6d8bb1237b5a211154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf367252553e3c8c88813e757924725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b94047b0bd83f97f1b2e6455926c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d802ededb1c92ba70a38c1e95a1be97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434432c1ba32c6fbd5b26d08cb8f739a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed96c38fbc360b5d6bab6010d464c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dd0f10b327b272552f04861c87ed410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10898e7280b94b074007b07c369d6f8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45981bee1a8efa0cc53f5f953c8a2c6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a2b11a1c1b61a5124545f5ac3b8f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c26e3c8f4c28ab0b55099b025604214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a15a0438ed284c705a6c789d5c7f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee185155c27adc3952ae084a2c008bc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc20f55f22835cb6ec1a24f11d359a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d73aa2326767016a7a9815234cfb5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260838e1f9b4f6f95b375138a4b5a7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075ad1c339f326650fb081410eeb7dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53b1bb3094b7205eba1b2573c2328521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a103b3b3bc406a76597f1e26286de722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819afc6dd5628bd79aae5698178aaf123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298fedbeeddaecdf44c1bef405475cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195933cb2b4a556327ebe1fb0cebd00e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aec792e237613e73603267a32530826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19accd02c2f1aa18f0d34c2071038e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d0ed275d9a5798c12f014de43cc6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894744acd857e6210d58ddec994dd5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11da1c142b0efb0b58ca4829102782130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07ee1d6a8725d7a2cf021f2ded6d2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57dbf3fdf7992cb4a83f300c3e300b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288ee9ef4011d1585e8ee8cbe8b664433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb7356e0615809ab4ddf347e1fbf7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99023f0ae474cdd95cf2d7dd096ce15435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99dfb4c63255079e8579b93bfa6ca636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89651f0d0841009fa41613ac45400cd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51e8a6faf817803c9c0bf6e591eaaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bd62d5293402aecf6be4717ebe93139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644a318528492d004e5237159c4d4ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929ea366907f3260a3a528cd071069d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bdfa2acc5582c0c829e6a2905c11242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a10072564a153ea0a20f265263fe543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba817d9d061553b27f59b7ee6c169144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c222b98750d01ce8a9a9247d16cf945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee505cff6569fe8a461139ce8b7e202b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860f409343b60de2ecd3558d3a72c3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfc006c49981b1046e0c37ca9ef94348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05af7f2ddfa8bd8b77cbca6cbc3b6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21127638acfe8c2d7ebbf984a06f570150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924145b09ba40f0c7db1ba874a6deac451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547bef62f35c41cdf923066295f7eea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c39059d107f73122751665414812cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcf2e75f68580ccfc7b90a58f6cdd354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66149766037212d5c1ef1c043cfc52a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8bbeaefb8b74b277274d51042748156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70800e66ed3b054df1f7e4b11e0fdb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96e0b0a0bbbc1904bbbdb93bf3817158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a873eab41d2c4b0c53c63f880e2ee559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8d9e1a3143cb84d1c170bf2bd0cbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579e3163051e9c3b398ddda91c0161d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db56b463f956ef3ceb86a69fb852c3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260a663b4508d2f51c854c8fb6ce00f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cb0b52c7d32953ba1e582fc0c9f6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecfc56434d76eca58ff75b6d371c1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cef01aea5fb56f942ca1238bd4edff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96492cce85014fb39ace7950f82a9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde37182ba980a3d8b25c0b1713e45068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073ea36bb147b6ac59f162bcf4e762d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75871529bfe8d68941e879fbb999d71f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae0fa2e5475f4f913e25e843c3083671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b162ced997b962016de8dfa01158fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37190993dc67bbba6d887b76e3d7a2a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1228ffbd6cca4ddb3c8060aa548bd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee003b62990c3d88916328097bac46a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1a0d73c702e1f10460cc27a7c605d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6dbd82afeb289f352fc07e714f8f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d214813c4555788494d283d47a209e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fff60a245aaca94c3232a3b8df257f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad934c67c0e9a7a1c142197a04807280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae38ef32efea3cb5bb8d4d067c55d8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fda91a76c1952dac5b32fb7bc472982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80342c631123c81afb9cbfcf9ffb05383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c55e6f9bfdbbc11649324127e7b0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d69684b89daa4b6de05364bb06643d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183783b3729f2a92492819e8514ea81886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352868dd08ab59227edeb3627b427d8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d49a5b973bd35f581a4de5639d118b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99e07aef052414a3a5df22c3bee6a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76719aadf2c50d8772ca79284e35126690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858084a9c1d7555666abd0b4454d6b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cc0844508df8a7810cca4baf6292692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc842c3d9a1868add0a8c94c25466c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf51e45d68809e1f1536441947fea094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ec227719a8fec16e86c08a84cfc4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbafdb089258c7cdb086d2bba6262796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fc5c3795081be729979e503afeac697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e79e600f7afcfcc19793e8784a75c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92422d6ba7c33bbe60540bfb989a550c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704a446c0f1738926918de27bc48b55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0333a4648fac3043b465357362545cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f068fac5e2ba79a2a32aa6b5cf6e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72c4ee923fd7d203726bb73a343ab1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b2b55e8d81fe099e75c421a10d487104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603af6c13fd29601ac78f521b47fcd23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37837c0a30f0a91c56f0edcec4836615106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fecee4a79141daced99d7b50860c85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f2f9d66665858e585c7d18f180092108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29540463c3a494107a4d8e2b1f1d10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92864e9067b6b2ef349d1daeb5b66c2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea3419cc8663c459d7c43eaa3421e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be211fe81510b7df0e5a5f3aec85aca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830e7a17ba6d1f0a8b178e73849e825113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d828d7e78546d3ee11cf6ab142079e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2c18d32e325f9d87eedc077b258c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063aa2a1e7f758446f2e1c12a89f94f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a95236181d8c3ce90b805d6ed718a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd6b6b12d938d1e2fd2b0812a5c3cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396cd67b54bba024ff4b92165b293c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276763c84c739fd6fc3123e012134a78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6480ea205943394da871d397e2513c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e97385dacc750bf029b0e1fe0bdafa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb76383feecec4ee928fbb172c513b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749966b3341c0080ed1f4ff51c5660e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f815b08dcd1ea6d673f66c980b5ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703432356b044018719839b8c994b007126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf07e2bf9be2a3111d12882a3e4fb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b0eea1d8e042142efb3978b9fdee7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eda02e56bd7a5a91a373db84a370b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72fac7e14e73b9928c71e68b2b3f22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc45aee3d837fb4cffc3a58223b451131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa94e174f4439da381e249b3546ffc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df189e8ed2036cac18438e746ed36e85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfc8ea91ddf61f0fc3df4b0aadd382134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128297112f49073bb33cefcbf4ba2e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94700bb294178812e34b4fa7ebd7d93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b1584d5db94d31c29074de0540e12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ea8412775d837ac0ea21452546afa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552a4d08a248c3ec8b30f5d13e48b70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdb4e6f0bd5f6c52518abdd1a5741a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b7eb2c25492afcc9c58df6d62289a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e6f41497dc772d4fa52df52c1359d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6b4efa351de2710774a49f0ebbec0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171c9a40e46deb1efc2a75d65a5d3e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996f87d52bdbcec50690b7633254cf6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08cab21ac618f8dc7f681d41bb4666146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1456483a502b8f8a9004f4cc9ab99d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b0205cbdb7c94f99984a8e8212b56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1f88656395ee2944bfae21ef97132149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d498993e3ff63711ef3aa55aebca24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da747f03637136e5c349d6bc4da9130151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34695669021d2a169cfecdc918376dd7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3863a5145a59247aff2c8c7d325a293153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8ea71157dbff58232bb574398282b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0800b00d01ee5f971acda6ebdb13c67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2e015d5c6bda784a943c59de8e9f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39470ccf5740a8661b533bbc3bc8ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32848ab077687a2f35d79358f6bbf99d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f71d28e795475c343ea52ad7d9222159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019490dd45a35e52e41874e6a9b0feb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0cc5b57c6d9f6318f4e6ab9784481161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa94b3a5797c7cdc49f36b7a61e8719162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23096e9662e25df554a8fa55a5f91f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fba10733ad28686b4ae567ba5d5f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cf5a3300bb13693f88bcd3cb3c95b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb369efd9618ca40abbe07068f18e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e1aa89a7b5dd361b7944218580b2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26867ec1da19a37f75c9dbdfb8bd7bbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4108d0c78a5db93cc283116d501dd28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8c04633a10d5064b56337d0ccb35b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4734b1f366528bf86482a633eaf2df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde5f375b87a3ee3f20424ade1a5474172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f122c23891e5effff38f00e0ad01a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7496c3fa93d125325c673981ff6c22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a3da118f9fa92c6a7f04a01e326f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5712cb762de42ab0be89105e15112bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4969eceaa0cfb795394ff49471631177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b17082f406fba032c9e80b406bee08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b14d1e88771908ffa0b3fe67bf9dfa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f66e095b201e20049f8d0cc02ee3be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33307dd61566a7c5abf54a20934f4d08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7fba8c96ce77cdcba1c3105bddb82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfd3b6b14a13d0959a89704277fbd1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d60caf133d45535587026c931f2f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4decf3f8d8d533c628ba2098a7c83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ada6633ba17b94c38d325ddc74731186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64135c9e91a9836bd64e6afe28784f7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872656f81e0624501f3f3bd62e404714188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9c84a95c3056df0349fb42050cc27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62781e1093dadcf00ff58cb38145194190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd331e9fe382f3ca1aa5f12690268d54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2055eb566f1b4b630736ebf6640576f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d96bce2d24800e8cc1cc5ffea6609193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807942865f85f073c78caca29f893c10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2536fd48a3d7f5c28577f09161df16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05d0a1df9ed5169942d16f767daad2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deff52aa4b6bc4ed14a841c296aa169197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb151930f0fb71b1b5f744d7759894198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b109bc736369b35393e0f71457142b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101318dc1f50c9559f3012f13586daaf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b8a739a3e2ecfc0077b8dd8b02c20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2874c5c889eb342307abd3b550a667202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98181b3fd0a511fd39092a3f5a9c9c52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fe4c059657ac7cc7146645a0a0290204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdede0b80a53bc015f14a152b863ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270900613893182a8f5fb9166ca7801206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f1f738cafae091c6111951184f6e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4630d5e7e5b4725287bf655584e361a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccae70f69cf7c12a9579bd6a7ba0bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21637ee02611d8e44611be5209eeef8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5f1db61af46c17e4edda324190d41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f1dd3b1f85a5265ef09514f8e2d15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e0fd9886f120958ab774e358ab224213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fcbaabe5d1424cc135ec595404614214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1f9bf1339af4af48748d69d19e4ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf140e4344f71eebb8294b52577333216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef38f891dfa03d16143ae9abcf1d01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38439c906e8f86e2b1b701c3ee19021218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448b4642b155a848842425dda3ade4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82c549ab30ada5073ba3dfc2df36a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699f6a372d2bc2ca9f54e20d4cf7a43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe82ab9b10af470a2e2d0a7b1b9ca8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15642500519d18c4b7bcd228069f707c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bccabcdb7d4ddb7c9c8b642bb8cc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9a601a6b831c4083609d6a4a6a4e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83ea5589809aa30d0263f99c6e9f95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af19edd8c25f3fcc7a5219420802b43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265cb0bcc7cccca6492612d0e9477b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c06b90c5281331102bd43cc0cf6212229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d96044bda571cd9ebb1f61b5ffab1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3ece84e7756b8ed8853ee86ec95ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9df5d635475f6dbbcbcd987a6e9841232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d62c1dbb3a94cb50e808be9ee669d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabacc6604cd5248ddcda2806c130181234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7826931ed5a8ecc381c677f03a3ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3303254e61abb1b527b5b6b312ce09b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8f791ad8ca2026f481c0a4ff83516237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3c333fc8b2cb74861877715d3f040238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082af630ae6bd465f9b0e2b352a6b01e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f41143e9c3f35f1a7cb11c4718785d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87badc9aa6587019ec9871fd78f9206a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6422bf4c97f34cef9a8bedd203e45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9970e554012adc3e3efc7d7128e6bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aa971366102bfc1f533b2595170ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c39fc89c62fd9c56d0be0c007e941a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06273898c8e1677427f90689ed8a0d12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1ff1d1cf8d2e790e7ce3350f52d79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d338abb89e0dc0ffdbf517f09a8f8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750af8fb504e98ab6c2610a17872976249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9ad43cd03f5b1e59479d545915cb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6c47ccc4d9decaf65e30e1d0a4dbe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd772fdcae78c44e695fdf4b23a614f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af272b2d6b0039bd14d0414f5ca3576253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5725796d7e5a70f359918affcddf7dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a2d83f0e85748901bdc0fde9d06c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47009196f4ff8f0ded005db821db9647256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5f6b072665363a5d4d5e038f511f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04f682a5283706b5dda32ae9d4cbb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0bf2e2aed39c25966bea61fce5ca9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f55ee72ae09f1c01fcadaa05d04755260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e43b571ca6f740719448b2b79a9f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd61cb9fa7d55c48661409eef8f014a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f45846763dbb925770b81558e3b37d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13508dceec00b6e1fd92e9300024aa3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af781a792465d6bfd204fd3bb072b1c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542981d7e706a71d3a41bb80650102d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba9a23e059af5b5563693eef02ae4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5b63087e4c263d72df2956b40bafe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6749a0202b9d6095ab2dcac2919e6b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fadf128921ffbe61b5d56cad6684f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c58bb1fb96befcbbe04d31adee6435271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29084b32502b9bd935b55b6ca65881bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abb3a5c72f5971e6cca605e644994b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b55e0caa39abc5305cc5931d08b060274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76ac6fc39041845be2cccd005dd0ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f96d692e291e49b9058e543e3aa4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4380c38c763ded7ca93b851945d3cbb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa970da7e836163f57555f2d8ceef8e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43903043d7cb736e9995a510e2c9cede279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636235a99e1a74ff110ad3ca8aa39a1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24f0dd9eb42b03c5b658d158edff49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a01e31eff5da6230da1f2f51f6fdc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e5300c0d97eb417280b794e2b4ac6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24979bafc4326e15ceffe9b7fdb2897a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa11f12b345926c425f9234375a86ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abccc1e918ab5f2a7c156c1b6b103d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcc2f4bf06f07346128449e783a51e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5be32cdc8b578e75314c525b3df379288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566f176b347e11bdd96f3ac42322b1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d4a518071cab8c03ab00fb4847540290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da33ae439b474ca4752c51a6a10e901291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478053ca60324f436e7b46d5b627a09d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8daf64f318e572e9356620f2354be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb21ce34fe35e37eeff948a66e7fea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e99eeb9697479a36f273d69df9abff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c262772830b9be0d0d5d0b1ce744bf7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01610bdcf79b563953e007eef6eb5d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94ffe9765c229601567a6f4692d2ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09498024588fbddd2536ea794ed8c2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51b9a6cf25beb5e3ab327ba3a45a93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed5498d74c05b248cb95c7bb34fdb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41be2fbac8d849d7c7040692628d562302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610c7ba8a6177fa043bfa4d3d0e1572303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ee1df4222a7b868d7d75a280a4cf9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a95d21452e401e46c48be921eee25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3080930c3200fcfaf13d37a7e64335306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7971de195866399d05de3928620ebb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c1005a3b925319147f59f3043a504308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e02b43316942ed81c11629762baf3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d8fbf9acece2425f4d0f805c85cd6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae81661c9e1a81e6afb71b7f2fc87af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782e408056f048c9f7dd38994da8d66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e2a6821eca9b86fccd57258bfc2ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ddffc2cdb80221b6c0fae2c8bf5fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e9cf74710f62dd0895a9325a02db3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e916d244ceaddd9684f7a2aa2ff4a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0cce98168ca76d71a878cfd90db48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a3338bcc921b1ccae05f44cfe73a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce61b7b87030eb98f7ec347b359edae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8eb746413a9f419f51d5ef9f6baaf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd46065f53f5c3b98971ee72b12611321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc70991cf3cd32ef46de1357f6d042322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23af6a3e5110735a6481dbdb792950b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb11ca126febf39fc8c9ea408a7b1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b400b0692e10550f9ab7f16f4ee2940325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93b7f1bd0676332dfe4e684b600e35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374f07aa66e75f716d3f5b9d2b23664327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c09b4b93984e3109d065a22d22b92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d5b178107c2b3e8a7638b2329c7e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634edcdecff8b2079263fa2e531ec83e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52929d3684ec061e8b2e8e9d3cd9f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241a0612cc2f9ca191d2259e99c813e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cc33963e29ce3bc340a3dc5d15057333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c13818ae50d41777317415bbd9297334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ed17c78db74f4c25ee5dd53900cc4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479bacf954d3060bab9967da6857c72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9cfa019fcde568115d7a9f5e0a6f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af651e80a72b3167ac38ba2ec9c6e2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f53244f24f6e6686b84fc3982e7e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750e62884bcc44f4ff848c6941023de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5508356b1f551883b640fc432f7a8a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51bf34d62196aede6daf6d0fee5827342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab84e029b22af06faa1f584daab7d04343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be81a3dd6a43940145d232cd79bbbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eb7164b247eb111bbe4ee76e19d0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf200f3f9305b4bc0b0ca32ce065053346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a485731e2cda1ffcaa5b22095c64de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead13ea25c244ca2225b1f72e472b39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465667fadb98dbd741477b94639ddf23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9e822b1f6a540be77aad4c1026c02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55660fe748913afea0da8b46b3115e3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb458dd859dccaa6b60933c91ca8a8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e3847e3b51b1efbaf56c73c1d8c38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829c0ebbefaf7c7945d2d11e3d4de8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbf50f2f23f3563f61886fc31e035c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e220508b66950a4c1feed781d5b27ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828a6612b1137f094f460bd4ed78f0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eadcc380000f03fb287502ead2259b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5261e362658b947acd7fe8f09e2ffaf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73a2f50e152b04a63c349a192009c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecd1d12b7deabbe1b0709575ab6519361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2fce9b88effcca9f7f8a7fab9e083362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44614f3bc2e625d623bd2ac6dad866fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb45b9d91a4d817fed82eee062e893364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cf21b7b6a9db30dc2931a7979d64f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11ccc54642b584080dd28a63d6b998366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e07202d33ed3efbb22cd379b11cfb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c7efcc9d46a784d9739bba69092d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a325f975002c491588890bea9d806369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3825af81d75f10fce6a126cb8223310370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83979943d0a0191d45ab145a20b0227d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c0a8bbe47ded00a0171ca12fa0db3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9afea15a85f2fbaed63a374d45bec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e651b7bcc7207d2d460414da921526374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c62563be6cd801309b1c85fe2349e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead551c1361b78f17d3f6598d98355d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3da46f3cb8d2d25fa70f322e65f831377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289034858d9b20364410a6041017325c378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>