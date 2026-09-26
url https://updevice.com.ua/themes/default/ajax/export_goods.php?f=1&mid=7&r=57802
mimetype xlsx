--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53419d6f3bb2b737a47282689ece3f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ace178f2c490725593a54e6ae987872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fe5e9d2cfe3b018ef64f906ad834c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6b550316a05de50e75dac4b114c564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40f32230e43e74c97c86a1077ae9855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e989358c0a01404cfde1a9c3d14b7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d153d9373f87c07563a2f7a508c4dd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b32f8f0e372bb462055520a2639078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935775d7d6705d3e874749bc12908549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e798d12f2ef337c9d5c319f9e84317510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b19a3939e8949bc3d18630fc49475611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1741c210cf8b4b3c108268a90f6de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e8c9d3bd8752f4722c3860270731c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02601525eb0e8050f81a45877710e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f5823cdcdff62da25234705bfd9d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25db9abb58384499847b7e9afc2944016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5cd13810476f3bf9b1189e1d5908b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd566eb14624720a32968b9febee910318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904c69cdad27c3e3ff46d65c6cecf7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9b6a072ba3f990b4f990fb11dbd3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13433d5c9a2989f0eaf807e8a628ec021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f8f99b5a73fbacf570dc4b66033e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd12ee8882ee0fccea90f8eb2015c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca637c83029212fedd86c2a9da604f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cccb0267b5608f13467ad8230ce6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1c3353b2fc4e4cd5db9baa5986f8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7afed073de53c45ce29352a6429fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9bbf63321a72629551e7d72e2215828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4faecbd5d2408c701dc9d61ff2652a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af4b9fcf414a8832ead68e1de4c98c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1f23d1127241a5048f0f7e4be41ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbac64a8147ce0d7825edb02647e33d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8051735a64019d2c99ab9955dd5e96733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30697ebf1ab1d5e30bd6348ca3d8268f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e43da0fc8d8e5bd67310bd126f5c8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588250c11aea1810d4e60492e4bb26a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba87298d4145b4f92b859078a37d6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041059818680fee6934c2085a9576e0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84728eba485cee471a1c8fac0d6ee639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3bbe4c6f76ed715e93aed70da195040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898a15a20ccd47c8f79ce137351314641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10bd0e7577d756a1602f00b7d0a01f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce43306149be3a21bdcb92091750bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb8f5fbc2cf8b90ee72b365fb972b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee42036c93b7fcfad895495ea4007145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded575dca2677fbd5caca673b7d829ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da68c9d553e846326e38586cb8bb5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb7516f67d6579d62525ae00bf779948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615755d6105de98b4d940bf594af27f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ea657c4b76f174ec731df355d2a4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552e280e73f3d1b8f0f805f3f057a7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee676309c00a340fc0b465cab1d5162452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626ebe5aaa2371117fb7b2aa2227dd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5511ec1f36c17176f11765b34d3c2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82035b59f4ae303c30c0a45fd3b168c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b281b31e0619e5200821c70961a1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f09b2ddefaa37746250d4749fca25d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2d6c3e4affd687c748ae35ef9a0a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35984d67dc7255b1e7404d2487e91a3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4897388e30744ba6d65a46f9ab40660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76395ffbe953e96738ec1c7a604cec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec8ed9463e1d3a1abd9b5512f20e8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bcb2fd6a1f1fc4b06eeba89336f2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369fec0f02bbcdd89b245230049d6d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e7f5f328589acc87b79cb25f8cf5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0f016d40e2a4d088716d2258a2e2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48048896766c4c884bca23b36f6d83ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425792c5182275316e5dbf1d19d2aad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa431f5c8650086e84ff5d01cfdb26569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdf90d29da315c2404f4987e1ca12470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809618ea768b98e46f95689cdbfa806b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038749fd529cc2081773336928d6df3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f79ad248691ef98f2da826e59c553473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca18bff2956c3db81062e621864202874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09595bb0d5b49a080d26ac6b18926a2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e6f7ecf81fa8e8ba855ba55bd5f1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38136f24b199533311fc9177159bff8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b006b6a91d1a171c22d873e73a48378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb00ce53297c4e39187e71413bd194179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221942ddbfe3f5ebe3992d1c978fc15780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd54547ac4a72000291b320c829ecf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412eb758977b1074e508b7f15242c6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98393ec491491882728f7d78f013c49783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031aa80fc5f95063c68b28ca46b9ec1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e99722b3b7b0438a1b51d9b961e2da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e827f777b4f556e7c6c7a08c8d09c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da367886a063531b41e3261e22db50c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e750548db74dbd34a034fb0dd2072cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713ffcabb8a0103438366e8f3e291d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3adb1d1b816d601aa58212957d74f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbe41296bbfa41e1480813a4035bd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cad236c602915411b166872907e2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9687a70d33c493576f9afe1ce0b2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285339e8051e2f79635d1eed9f448bf894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a886ad9afbb06a6e28da5b1ce29f1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afe90ab84fac92b466021be7e1fb6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23a65f13db5c6e23f8eaafc6f94f6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d4e5ba94011368621790f6cd67bac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b326ae6a090949d4fb418703c70a71399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a112a605a81be0e6ca457f5e8091dc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdd7cbb12d25c825a14da8c4a5212a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39194ac2906d543138b0067529b3440102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438041b7431cc75ad5ac213c7c82500103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fd7724790a273e672308f4ed5fa8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7f9ae0ca595522dfd9ae502c2d9a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0b58b49ff847387bfea7515276572106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1322436fab3aa2c2e6ac6a53735c8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c449b3541d902fc7b996ea50e5384108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1babc8aba0faaf76d677ae23ee4ea7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe3323a2aaf26ae1be0e7697f77590110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa5d5a2c0125d692d1f9d4e06c2f1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa11d30c1ce4e8568dd15deb588c86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf2a738e8112b8308f61c8c25faa11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba691fff047f7594a640a45dc29ec72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39493d5fbd154beef7c8d074b6b20795115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de744b98923acd7a9bae9b60753a062f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b1ede0eacb54ebebdccbc3af17aa6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f46f59030174620442e338551ff7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9be241d607c86854a471ca35443dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3f75d5e859faf97d5b0aa534af243120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafec8d584ab1c3850d164d861b0e285121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662d2f2c325f2b36493be44709b750f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae778672cc306bf62ed6e958a537e52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a37937adf8aff26b96dc0d3d51b929124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca15209aeb34e53ef303f7c6d6b7232125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8559b6cc61ebf543a36bee1345202126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d558268ac8b1ac59141fcbbf12a5c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0677c167c6b62b77ae172005c24e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908822dd78da2545ae7cfa3d9d215f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd92a747d9d9530bfe3842ba8a7d66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90544203e60575bdfda9d9f81a677e9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1df225c99021be9fe21b656261d564132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22149ed48ed91c2b56d8503cfabe19b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632f6bc7763875d88f2bba54443e78c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1c0292b29f19e160a4a5edff2e2f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88810a57af830bca3deeeb5d4f15c4a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aca06a4dd7c1dda0ea30e90db384a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8830713ba061ab255dfc57b420a904b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad669f9f312e0e3537df750d49d30661139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb768aed26d6520b2125c2e479c2240140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daa971b4e89092e840bbf10e0a2d00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47d6b3c4f691761df0bba20e877b2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6619cb348d676879e2eb724a0d462143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4bc9295f6e7ad11abf3ea4763b714144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b9a60820d7fccaa447848f70f6d6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c577ad3075d12a8d85232c10e50bf4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cf477a63c063ea7819e184444030a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55f2b7b44e2409fb9de0a31bc9cd54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da63c111b82b482596ca5722f9e6d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202ad7b88017129777158d835d0fa0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca40655c94b8e53211b0cca82edd49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9104f7525e7bb69b5d9abc1110f298c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc894e8526e05bf79b67aadb647b7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c76b49a2b8adf60b8f027586398bf9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956ed5e52c028376c3d11e9eea11986155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c2b2dd377cd5cc947000b2f7f2588156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417e3616f1d817bba9a3ac0f581f436157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c97e14f8b197c02427a6054138585158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a1dfc55198358bf346ea890a2614e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791c9212f933d5622b5fdbd15d96859160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34781bc3d8ee0a68f1b7a14e12d309c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78114b36f17cbe032431ecce8bbde87f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d2ef8cbbab80edfbdced8dd5235e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5d2ddc56e3de18dd9c11289ea55a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cd9aaacec172e37587db1b8977b5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96070a6d251659dfce1fe4539c58a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcb1cf0bcab4b9b5aaac902f2586ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f641d1dd8b7ae941aefb8e7ebf554e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5165819d692f01fa8eff659839cbab2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065d2beb65c6b57077f9a1756130047170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39909f6767edc242e6bf34379e61a2af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e9482d3d25555f5ddf76596fc89bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172f623050c2885803724075f363078173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14862283471a0e4901857628704a6e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178ef64c58847939eb206bb7e1cf4dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c0efd3636ee2a98eeb1f5b842be3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed51a8131be7f46f615e91710a72ed9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba50f1f62e5f9c57d6a8da2852abb83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa493bdb0ba180f1cf356b6d6b5a07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7f96e95ecd84d5f723d3a9b56c195180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbdd57eb136c4796e22c844963baf5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca25e2065335e072b10ef3e57d5477c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42221540b8eab1a346f87f14b9b793183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c214076780fb3e4ea522c504372cd70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a25900bd6c5638ace21ea8ad6db9ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d00b9665fd65ef14c2d94379b9ed79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beaac3b2d30f4264df7571cad6d70b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe23e4f41a412e3422b847c285dc3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a6a9d29316be3af7f0357fd5b6a68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13021a486745bbb91a0b5fb8fc9d791f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcabf99c79068956b07704d1dd35617191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94230bf70802db81543c7b54241d0074192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc361fb4ef3f7a5faa607ed9efddd86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd076e78eadd6209736d3a500dd4a5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b7e880e3e0786240d245303818fbd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f36ad3d8c7decfecfa591b170f11d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7df2684ba740d92346c253dac2e91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b24085b4abcf684485c5d919ee52da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c2639b96e955d591a0901b5b624be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bf191e2e2f3f8a124adf43e165b27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9987d8e5db662063c5996fb24c9b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be95f367f804078b291d2ae932e487c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5984fd57e03aedd75200d7d5811a9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfb1014193d3bebc18d3382c29051b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165df8a17c291e833b8a77a7be39bf08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94259b72027c5709b1b9af328b2e6a61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43243acd433ee00908404f8e717aad96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536508348f6572d626ec62db4b63ec3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bb05cb428c1054eecb47e0bb59267209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa84f58e318d6ff7991cf9d305fbf3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453819f4cae45bc75cdf8a0b0037dc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974393e758c12158a9e1fe83a544231212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c813832c1462d7856f7d9a7a78a8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fe660d9329a537889f95015996cf1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a96dc9bf62fcd48801e5dd7c5c0b19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0701519646813ebb33035467523c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6dfc9860e06902f008a40e0a58211217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ae1be694684285ad749ad86e79eb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6986fb90282440c404e832d01e68d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f4122295b9a97cec001299152db24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4223a4f3f476c0fc63b58d28ec60d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faf7ec1caba922af06c700d2b541ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778de417ff6c59f2b0cdca0704ffd16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7f0f24cc91d00be6b40ed5f73ac8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9055fb08641470fc6ff9a36882baa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a0ff20cde2b4801a6331ff9cc358e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8424db37f3926027ed5324f4b7e74e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff49f4d6eb839b823b83163c52bdce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf7660d1ed082919b205ba9f05ac70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690a25d83b07eac24c3163b1d74094f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d939ecc568f128a67b6fd3fb4286a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe56f7d303981259a255821b6fe607232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a73f9e802a0cb1c8c7aab691793f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9361752d312d4e50d0ec41a6550138a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245189035b56a09cba88ce1952c4f43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a6886b7a2e7a9249fc222b661b7cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe6c0e52cf2e882ff1090ecb371493237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b63df3647fb3007292e13f1c63394238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f84eab6a114973d9f86721a712de0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b473a1561095a5c73f0e3aa081ad0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b697895dc6c9e5399db8e8ea8e2bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409bb3e770d139f104dca740fca5b24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed64074f0c19ccab6ae36249e50bde8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b30eb30da23a0b33f94077b809897a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcb1d4f43e42b01017b61cf63bcfc3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7d363c486cb4ec9290656fea6f2c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df2b8060f56b12c67f5f87384ad8d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e4b3985a5fbcb07173eaf16983215248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c8ffd1df0b75dba25edcdc7067be1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad8fb55737758d96829907aa561666250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3558c40d8f3922b8639094f351422251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b4e9f922f32802be969ea3d04675f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff1c5acaa599c3201e80f0eced2bbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62b507275b6514867e23b867d4ead9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124c604f7bcadc131eebb6661e43d4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370776484a5d1adbc3d9e11e37b58591256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72359e9f67f7aa8b31e22a6a350a65a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6207ef6c4a538896f88da17158bea52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cd4ae0bcfea55d0e5177cdcb82bc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab670f515df85ae50d2f49a7c1876f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b9e558588ba69ca3e45dc791a9931261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4952e8047965a45115d15c4627a7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4ef2ee01f822fe0a2589b2dd6d8e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec84ae9c9dc986fa94b65d15dbd562264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a9b4b2ab681a4b32dc75c9861640f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312967e5ee075df8b3adb7a5869aec7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97f90510e57dd7602e53974df0d066267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6083320058e67a2f11fb088eb266b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e35f1acb004046a83e7d0f8b9e312269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e815bbf5e3d49b024761dec53d6843270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33421c67f996d5d4dc6571a08876bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac98d0d05f59b070943375fe47b8124272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6c76af813ed2c2f09091b602684cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4748b1a75bf8681ca2ea22433fb4ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efcc17a41e029e030ae8d6e9ca000c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd991cf463fe0a955ad54b7553be255d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1bde295ca1dbfea60015bed3dc802277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50234fa482a190a22635648fa8ca902d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7c22a7814dfc0412fb566bdc188ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042cbc718c6024ca8843f1949710b15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f8051f306157d03f4bb9488cbf7b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd0d1a64a6c83a71713fb9654baa9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d437358e1b3af6ceefcbe09a7e1a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494f01a6d63768199830c9a915d3123284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebd229329fe604556249ad766a317c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45acde168edfd691cf5a4280aebe7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d1304aab63f3190fc3fede13e3b4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d026f8fe8bb7afecf18cd7d6abed3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b5cf30aa7e58b2e93c13ab584ffd5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676c5e806cbfd40d6a048fee21f92cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d54952ee37563aca8ce77ed7c9adb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5711feae4b9004d55c88bd16723274292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b503bf56f37df47fab127a76eee8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98a4d645a02d3462c4e2d3cf2cf88d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f692885042a1429b465cc704835a07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474560d6c6c2f63b0e3c1a6455b1076296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8384551ff44e4c94e281f5b37484ca3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e9ed7df94a536953c273f9544d062298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91165da397bbe90418fe766e863562e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c75fee2899c23fd7ca8bee30f27dd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8538826706d939c26ebf58bbba1139d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b05345da99f2eda74a2b08bdb70dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df0f947ed4b8b7ff5ebad3ab66b0f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343da1af839f9cca37635d0832c5237304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615b2a7922f945d4abf14c228ff9dff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8811af2c67707a5c5890efd8eb423e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dec3839c2ff7e49133425dbdcde03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e85aa86bfd365484c518c106aebfa0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb49720075a170eb49830b325610b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce62c8837a108d2554a67386ab34e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a11590b015766adb8bd4df8feb997311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e6c449ede89848124538f45f79d94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeea8d93a858e849134b14a3de54ca0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9816531c7c55eba8bfe1c607e38499314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59864e3fe86e175ca9c20cdf205cc913315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead093590d09f1e8523e7ecea8cf6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa8142db73a72b46415f732a96fa66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10fad40365edb1b5d38debda02d10d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393367f58a5d75769d710102e715ee1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec617a715f2d9c2030bcd427574d50c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2d386bbc184e088d88bc50f2a4367321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7d232afa7f529c8dce61cf2350614322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8dd403cbb3de5655926c37d3f1ca5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aff4458a643b149ff2676fe162e189324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe420934abc050a20d116ddeedf24689325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca3db5bc4983c809b0c674a1a95583326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c7c0bab7979d47eff524a9b9617ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7bb83f59ce700ac64862e4361be23328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c695c00ba27b3b35f5cfeefb9bdac8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb892ca25c6dee23474bd01e2131f52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45315811e67e74dbdbcad1e43d554e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cbfb41aac4b6730c8d82fde3ffe36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb2bfe601d959155fcf25a39634d8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbc6ea8aa68d409c1cc885b3adc341334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4372f550615ccd8c66806d9dd308be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7f57d98d1a7af35e9cbba933b9432336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a1d4976b84f6ef6a850c1c0ec2415337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58bd155681b2874e9be7ac7a08af45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383802c6f9d4a8be8b90858b602a3c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3d773db8b37c4d296e58a9beaeafa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacf07ca325b91f3637ce88911bbfe5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d31c1c226d09ef507d27fa07517ef6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e0274c3c54d323e2e6d1f540fe4ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffcf3d21b87e2c4ad1ad67a0249de1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf00248f16115786fb729e1f4a15a0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a93f0ce58a6cd6775daf1c75e44bf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7eccc66c971384fb209f1fc22a47dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ff60908dd2b27d03cd7b6f6db33a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f3ed545688f4b8456f57874d534f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b7787959093f67d6e8385df52fcf8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7599d56942ac24062bbf1f64bfc66e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc27cef897254a6dd181078009050c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89843cea4cf440429d109a62c76fad6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a696d4a9f4b476115203cffd7b6fc74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17c0522817e4aae69f836419e65189355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ece6e3c2912d095aa944795ace4b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e44bdafee230c0cbfdf9a000a22b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf6678af47a77d0152f44182425de3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3af43576968f6a0c300ba44e35f06b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d33b249d7d64439f0b60521e3884d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190aeebeb6e31410552cac0db0a7d05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4460ac4263aa0837cb3dc56ae226732362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924deb9020d192c9f1c1b04a599e2a9f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5b9bed5070c65e509c278107ebcef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c741069776d6a2b8954261911f1d69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b981caf07210f4a2cacebb01ff95b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebce0f164b6fdc30a98352bf3339a10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da161712a4607a1907cfca895227012368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1068823e6cf48c578bff84454ad8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102628202bca416517675861a7a7583370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff858ce4484e5b3eb600a2fdecf7c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331dd4b2d7fde55f715ccc11d0080da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb1b0438e4507a9f8d8b859dcb2f75373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b05d398642a618df2436172796cf3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036c3ba465c1a401676d11276524a63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10a7174f72d7d7df31661251bd511c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f890e8fa620a589ed6ec043f81a7bed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013c7161c7dcf7b6bbf2748895eee8a378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae144b13e8dd6457428fc4b1ef716c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2d6bb352f3b5b8c6c3026a00783ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fd69a35c3ce21ae0c68408a335a753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae519f2a7de4af838a4f15f6f929ca3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2583d48c327618d2a764c56197396665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c59e6a48a090ac6a79f68dcb9c88a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3a76e23e2612a794f701dc8b703607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2119d19a93cd67381a00912e3ed668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8074779c6293652ceff748a67b6989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dfbbb06e4a3858f22bce763432c8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990af4d034194a9835c6a6364853c28c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d583c7727df19e0a109cb7570ec89ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a013c92283eb050b246b176f9495b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd175400c17dae7cf7196caea7c2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c205e4e09522adb6c0d28bb8014bf7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d4774ffa77b2e95640de0267fc6bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce13ca9e5782002e1d6667124134f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fdec6f0eeef4a1f746af31edfaa9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223f02bfe3d79b86a5e19f2a38ae0ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa49f270b763b00e7a27c23984ea46120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5721236e9aad8957feb7a957809f82421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bba314436f2203b817a529df3132a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9ee2d0b8e2628708e2a339fb558b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27c402a559166b9760c709405de0f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d9110e0a7954ba750e4b05dffd8fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2c208446808b8fad8fbb9bf100a5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e6f639f28a1817152cdd6029b1bca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443fb1664a794b93d2e689021cf30c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef715ae0d054105dd5786a2d8be665129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60ccc146863c0bd2285eae4c263f4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a26f896e02e6068ca1a4b1b0902b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514a1341216db7d081be2b5aa84d40032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf59818e33f9e6819ce3b69da228c0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b804f41ee3828ba09417e0f1580a8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586287f1da2051c944e818fa96f2e55435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820418d80fcf77b92d586662ce6985436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed88e2dec1822756860d6a1829dff837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a797c523be6625638e2345a7dad3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95eefca47f2b6ba87446a4536e55b6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052c29302a44ac2bf7c6c099ef7acee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b86613df21422723af826722fb83241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981d781ce8591178bd0c9f51a14839142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05347dbbfbf1cd23c9650be74035a13343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26aab08b67265c5c035b2afe88ff8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bda875e5f4d073fd66f5356716983f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd432f279886d5a7234eb6c30e471f7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c572eed9255c2b5524a8a2052b7f4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74902d85b25162d6e4dfb852822138e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7c2e513b32267ad7ecc6eff4b0dcd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1663fac74dd36586ab9c6b05e6b6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b70ced9dd0bedef5b58be23aa8905251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a7b47fc1d017e0726ee2cd16e3b1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97346fd994a2c011669d5236c1164f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac047cb086dd6f88ae62e6379ccbd98054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd5f1afa8d857ea933d2b0280b2b8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba759e3a4e76547ac1b4e8e92b895f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35de73a11684d5fec06a94f103abd757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866332322248ab1b4d5c8685e3e3a7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cfc45a259243716997d7aa0262ea059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f782143e1841b47ace4884eed2202ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bdd9cd5d41b3533c29f42ccde90de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c42c1149448200a8cadecea2968e2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f54b2b63c137a2fdae84bc4a423bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb533ae2fa6609eb36f39e0f5814fc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c988d194011afc23f51d601e1548165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258c5a1c1cb7571cee31567f687b45866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966082075cd609727888bfc78767953c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67514d447bc21673584a42b19aa32768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835bf397ce8f3891c4ef63b81efe44969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20af4c013aba3b9c1d4392867b0d09b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c717669e50bdf5bd66ae9eb8dc43acb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d973d36d45e97bc4d511db643f44ffa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8ec3150c5788607f2210cae6a806273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d12e4cfc1a58ebda16e90e8002b4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281e7899f06bab50e154b239fe8053075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c9495c4839d4186960c7217a8771e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16039f63703b42d1a90e69be429ca677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b9862ac74bbb375ef077ff27e916078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8f10a607f5cd83c0ca4ffc332eb1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc2161dda99f32442ebf9fab268bf480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6ec18c6fa941f4fe6197b2cec172781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0394b78d178bf9200430da490fde1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1ddc19ed71b70b3b0b522bea8bce483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ae82aaf38e91c4f5dfbf26cf1894f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd76454f7c740c645b4b5f7b33d691185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e75e84875c64e780b8d84453c5fb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b76d27c543bd5259331f357a322c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6bb4e50101c2b85c93cad0e113e3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cc1c65b106f164ea7c059cc0237ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de573362c8913635caed9343e814d84090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa784b94dfafcd9078c74dd92816b7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4b8064aab3c2da8b00a1f9128ac1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3096d784f3d857b0fcd0086d184169c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ede39b0e0954a45e9a01f414cf1ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b566a6d795b7591f99e216bc9512e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e24ede789d2c5606807fab7653dfb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9e668437f8aa1902caba1effdca1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63f461b5795be94b599286721d2a7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe99aa8073537686cdda438992abdb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a00d29d046da3e6bf14b84a6db871100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb88f9695b9f365393c6726f074332101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccca89ee7025c8e5614f66dc4e6c78a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a6fb20c953cdb105d8f453a4b95e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420597ea5b1876aa84e8ee01550e317104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32e1533f095ac27b0f1c11f766de62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d325aeb12803914774e44e632331c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698218b42f1a3055f9c0c408bf00cb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d6fdce8b1492481bba90f9e4be6e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa52a97b36504ee088a149c74954cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcb177d507273498a5d2ad75e9f950110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b48346ee70a5b48e663604dfdabebb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22640a770c323cd742a060906ecd6b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409b14e81ca820b8f0fe3e371deb1e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d36986cfb651c66c820677f8ed0a50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9051ba9d36dee72a96be862494f8486115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94358b079ddc2c3d711680d3b8aa98e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82676b813d0e41959e29f5c092e2bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a5d28403d65cabe4419cc2c6e7805118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab7cd19f786d81ddf29765de0da93b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fe32a19f3ab511ea7cd4ef2718f39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2632fb3af6d3258ee95bb176d18a340121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50c1941f88c8c3086b463f1f70fbdc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205a2198db2fa4b7f5119f5a1b07043123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410dd14eb3521008ed82659a8058d21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4de6461e8364196f7ba5b890c6bee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e9312a0e806b3a15dd26fadce37e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b6b478785ce3d322121393c654faa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7469e2a248147700c384af8224f4b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddcd4bb8c0520730e5665c331050e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb050788f4d052f7cf8a161eb18927130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82667b5c90fd203de7354528eddfd608131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd43ae0f2acf7264b859bf96c16772132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5154b1dc7e904e8824be6c3321411133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1414e4bba9e9795f7a20480070c1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f1d61fbdf7b56c7b788b8b94506f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f6b753e5a0b6191124e8b6aaebfbb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fe08d2d57d0534f73c504259b81c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60b65049df043c9a69b2adaf2e90d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19aefcd4af11f4eae2f96be2eee6d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bb7827968e80a5441cb43aa99bfe7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a21cf0be7eb22ddbb265664ffbbca2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747b8fda85a91c42a91f655921e4c10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b44b94cbfddfcd6f0c175c6f03e26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f64efdffba763a6aa33e50ff3b31f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35eb2619f3e46f0ce6d94f56ce17bc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfe1f39a60abe3e217fca7e9ec7f50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee4b97c656f57f10d2390e2b37c52c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f398d21c931b657c125acd80039db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac53d665722ad1c1780da1c8c0286c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334e7bc809efe271287c272a910eec2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431ba0fdc5d058101c54ed961e21e53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54c57110952dde6fb7755604437f78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6fea9aab516ad84ca0ad51c641a89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5034f13c0dd2a8e6ee26546f098dd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80b829c6118d7d71eca39ddc505389155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a900fe76d68f9fa0c42413a6ee808e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8fe1331c8dca9f1d44812c6e34160157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fe9fe4d3329a6a6cf47b26a6af7cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861505e973beeb901489a602a8d10006159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d5fdee954dbc0df1565845a5123b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dda3f54b44cdc1c05d0cc7e23302c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ea6e9b519bab5eb4ec0a00681ed7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693839e4c894f2493fd38659b2edf66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fe3a070bfd8840200c8e3462ea108164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8217803005ae3b6af6fd604d3971981165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf285775a268896a268d5f4b5ebd8b6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3bb072f2d0b3163bf28c306cf19d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21452e50b3fa9aa06caf554996cdc3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fadce6509d08c7323520f6f0b25ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954443eea5eeef746d5a297b24a8a38f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61fa8e558908ceb223c21cfaadfaf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740da75f430466767290698adba3f05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316737944fe53ff828609fb3defe1933173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af148dcf6794890f1b72935c9bf4c610174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6590855cf8f506ec19c1a6df4ff09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9832234fbd1e5967e00e122730de5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aa6429e06c56b18e57ea7fd4b6cb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe233a56e156202da7ff7be900c40373178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c49bb9ed221fc5645e194be7e9ec91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e48a8e5adf4ea4be0640ab531350a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371439289ffbce1131e40f3540dd1539181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c3c3695927984868b4409c585837a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030d0b5da60928d980f894dab094300183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d309d34f36caa3ab58bd036acb9876184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795bc60769a593075082fda77f987b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d75bab51d072c539304d650c133e35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11699422c7b8eaf2d110b9d588efe4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4bd63d3a73e226b65f2856bfa77a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f53b0d354bf75c347e964ffcf5e7c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd80d4f595afbd93b407710232851e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc5152f5dd51a435654035307ad772191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9718df69d632e527eb5b01f239bfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46847dc061ac28137a320f5f49bddedd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907fd1ed3e833a326abd69e06bba29c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd42cb76bceafe3bc3c6598ee516ae2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9c73e49ad5c23b95a46aae84a6a21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bec8eceab06e86fd2f91409a1a30a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a719cd18fdc81084c335b3dd0432cba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd9f2ca980eef420e0e33be4d57a95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcfe6f7997e18a9cef5f3c81e667de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c89dfa1a443861dd2c811c2a29ab7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21cd4cc1509e4b6d0e37d983273bbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314edb29ec7086b9db26415b4886a5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f4a3919a179c65290de65c7064d7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bd5a0743f509fb9458d146ef3a9e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dcfdabbfef8fae15df2f6d4e80887206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacd0c0c35172a62b5232c11a069d40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a25773667f078404c3b00dc998a73f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d899712e7a300c6b0a56fecde742e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b096fdfde5183c3d9f10b19aa06e6f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825adb3dd6097dff2462168dd509dcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7179fd4b153bf797159a256ab5bda35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b6d13491b7505ac39d6eff8b23421213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a424af15048b5d0ac784c78295a2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49986885008cc1405d311aebb9faf22d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26dc778b264a46b2d877993c9a3051216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9882e4eb716b6ac5fd0e27352e9f399217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e013bac22e13fd8eeeb7b9f5026c47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb1d95db178a7dd7a8277a7700a12d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0c0fee98b0784690f34307ea4f338220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf09e8984447b48dd98041106eec25d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc09ed1284e2af2dda61c577bb17536222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7be8c14b53287ec20a51dc98a081a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fce7cf823302685216dd1d1a737ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9769a8daf3faf860a73cfbef5e3e7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561da1d610b4feac79988da16577e01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9472cbefd2e22c58dbdd2fd6f74c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aedcd70bede4ee41159ece80081d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82a3120b0657f20814e12bcc7199eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58c2914694a5ea589ca949a3eae4fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ad12745578dd67c247f2183daade4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf38452823653282dfd3ccd4633d2d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10339cc6ac3cea2628973f5469987ac1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518994571d643f8640af3543d24ac13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8d7fb0eaf652042589a23b153bd16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b3f874dc0e1e97214ecec6434a822236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33999d16eff23a9936568bf2a032e258237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22c87923031acc661a903e2afff6eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774568de6793d31c137a040fa7f3dd9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4dc9beaed278529e36527606d8b49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7e9cc66f4b2273bad9bd2f97a4df6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72d7261e9a4cabb403046f6e5ebd25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea561116810af342baad98990d635466243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47860c2ea6fb58b6062ce305912898f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14611d9501efec97104b8284e44470245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a06765849d3ceb04210a00bea2d777246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ed9155366621edade6c85a0d35e5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c05a7506993c0cfe2f09f41fcd9bc6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa972ee78bbd2c3ed9b2b3fabb7878d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4d273eda0e6d526d60d5ce80d8952250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f37f921d8d3bd7da04cf5f71cb639e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97698f0ff9455314e741b11ae3dd7c15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6115cf6ce103ff79d15c4b946802b86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5166485079e1b8a65a0e0de4b232c2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c83492bf92a92c893406c8175a836255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae699c3b02e55cf717a33a4265fd39ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2e76d0c765ac7561a31b77435deee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e57d579855f4986f7a5637d4b0b95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f3f5dc94e894b9287a4e29c659a69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178330c318ab895cebbb0148bdcd1257260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44f3c1e4fdcc4d6ecf071162e6ed21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10196d49677b93ac5957ff692fa5fd23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506498a3a68ec0797061d81a85adc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f703fd13a241529281ce3109d949b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02935623e72b52dd48ca4f971d972d42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce66c0d5eb57d74bb87e3ee86a210c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a529cc457ea4cc3e166b42b24363f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513aa2d45c6a908b793510710b7438a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a3880c1aab84c045e403df15331e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deb9c7f44add0a44e4d2aff1a9aa68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089b1d0ab315ebd38dbc0e3476bf7f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cd92618cfa2864c78b407a929e074272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2225e1edb06ef8ae89cf400f01d7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90d2536fd09247b473abaf70a15092274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8aa5c499247b97c827bd06cbd1c227275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8efb01f1f991aed5347113cf17cef8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211d2c4e48edb9c024a4b92d6ded2f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a44099ebb5d4ef3517edca0a40c18e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaec8d3a6f504569fb7e4636c96be4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af6b2d89aab763e9ee53a0cd1d4e56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a1d30f1bada29e6288925c8f54cf6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b32d7cae147ec0a2666dd0a65c1f23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178630e26db8d8a7663e8bf994b1dc4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83707d2f1e0d9e19130e9ef04c28b015284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049c08f1fd1bbd98171a2c43efbb694285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f949e6e47ce876004e589499f8dc6eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad9059e66e42fbf2380a4c93844a6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b48415c30e49c8727cf60026476c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122f397988767cbb8fab943cc0233d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8c134cad1bc8b98291159027963dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab204e49bacccbdaf9fe5c3f00348e68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bae1733579bd85f66402c4275b1fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249fb1a8cf628bea8a0b00ce3667b52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572e30d30131f05b9fb7397f3b4c7e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5351938ea7c4f4ff79bb3fdbfec9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1af80bf87941b3fd576eec6453525296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399be1aa910fee95e60e0400e13f06f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c80fdd8f01659803bfd897b80d062298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c937b25c98f987cab2afa2f2d43418c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcb7388b1d06cb39e926923e427d41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93616528f0ab5258e109be5656e2547301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085723ff952bd54a5afcaf5bef8d172d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665595ae5fbe855f541b7b56dc06e35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07618b968d40150eef1836e49be186bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15451cc4993eaee94cc9d3116274de3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a27448385d848d314ef486c62955a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7884df7ecd7ac1ba6399024f6884ccd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7a7eba2f2584561de60f227da2170308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5d1322bab295eece43690aa01223e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d7f337f37c0943f76742a1d53171a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a5263841d327747addff5b180f76b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385abfe30e00aef2ca91578cfeac39d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d58137d4a5ac4d89aee51d2e880d58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959da651a24e97cb2315a77751ad4db0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028162233ee24ec825594aa0d5dbc72a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00154b35ed6ff2b2487329f10a37e10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2f13cebd4f7fe0b537b2db3a462eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae441acaa2bfea1097be911b3f79254318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5704dfd880920f7205d5b260ac8cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13e9b3fe7fbbd2af064321f746fb9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ec9b0bbf4e0553b0454ab85098062321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b8d10b152d228e8d22918a6b465a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79098140b2ff284644c026b66b1cb9ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7ae0d0adc201c10b3abbb65dd8353324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53206f6d80513331d849fccfc9e296c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64246991adf13473c375bae0d8a22f89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d7b681f3269e86db131997eda5db5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcce4f3a2d13ad0d51c894b5c8a598328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a12ece01cd7c28a12d5c8b26d8722329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f32007fc029aacda5dfd478a97119f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2072bbe6f5ded747a1c1496d912661331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b384945016d141148307fd1a6bf5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06dc8f5ca8e0aae73471b515fc3b8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf33d90921065e5170fe0c6239424a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc40bd9618041b09f89b94d3eda104335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582ad9cdf787cad5fff5092d83d221a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97d81cfc29262d9a44127e78199ffa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a27576b7d6466eeaec20331b47d3f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdea6f2582a210ec9591f92ad38270339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46daf535ebd5999deb6dc68c9021c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b03d7c78aa21b7d715b0c4ef6c23f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948847fae79d812f58fd02093f35d81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa1fcfc8ce27e231a399d8541f4059343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded34624fca3216f745686bb6f87991344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ada01b554e6a9932c6807ed0a8290345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a49e80f4e655ba5c5ccf121a6a4610346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff7a6f6c26f205793a6e07f400ab7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21745cda8a69db6b4b8af68d9e50dae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54554cb24650e3401c4e1fc81163bb6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65db7d97ad3021d8bf121be95b14bb8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91de52397a135744f4358d05ce0a69d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fbb8fe01ca57811d90e1601fcf7b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e8beb124cfbf9ffb10c5ba1b89d58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96256b8da140424ace7cbe1d616e73e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b602fe7e774b08f95148416cff542355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d51d7dd8524b99a8e71f84806fed9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d02457699fe4d6c3548b1cb45bbd1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c8130cf643d131486a621a5444442358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca67e83e92e8473729cf793112e1c13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d85f74f6112ec0e60867a4fda3d7c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869162c795b56df5a5ae8b4e3e3cd17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c229e74cdd38c729e71056d912d46b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120710a613d158106cb8f86c8a95ef3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9fe290664fbe1889ba763dc0f4ab6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b688f4a11397e28804afee4620cd9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0be97c8cb5233327be3e2cb1540cf0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa3c6c27248d553c7c0b1f3d9dc194367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84e09f45faaa08be77171bfba78583368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f97dca497bf56898bad478d2ce400d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549f67e9afa4ce6dc2f96cececd337a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48085ab8a817627a05259c2941f46946371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418f8a47f99bc4ee13286761c2164c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb81782973962ef03f2a400e624080373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b77aa41d0b6e7925416d8d0dae749a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bcf79b4263d92e0c91b680b384cc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9a18e935e063f103ccf4d1fd5ad83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8c4aaf8c520ae53e38c122cd070fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafca7f1318a3989dbebb054683a712378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>