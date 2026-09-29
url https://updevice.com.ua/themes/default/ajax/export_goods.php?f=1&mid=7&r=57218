--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2c731baecb133affefa4f3cd3c18b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237a99e5dcad3c77440b1e2d566bcfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66a0a07b8c6ee5d2bea1f399cbeb4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329dd1d555c153d8d0e448e5c4a0df64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647435bb7c25f181ae5190347fa4d5e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cecb2f1b164c334f24dba556dd05466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9792ea176cba166a697c89564505f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabb503a648f412b98b14d26c796ed78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63f02d45c385f70e6c8322b1cb9e5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06837c100f1b4b8489734aa141150710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603067e2ce834804d4710d8aac91ed411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb8b744601cec13d5d8b63897e13b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff463c0996b25579e314d7d9a5681ef113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b375170cc4042f8a24a7cb8b2784f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf09c7fa65699fed606ddbbe27395c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5427a32ddb549897dd3b00378db18b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d28a9a4a738f17fcdf37ef0088ccc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b79fe9d293566d74cf86247ebd8c6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00b6ca739b511237ba1d757be06c5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fd3017a408ba328cc4242a4f2b12520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1d4ce3e453c08763c354a37415b6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749513d7aa23fbf8e6a0618b9ca1221622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c44f90d528c8197cd02f0ce5f0b00323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21801f0238d582e98acca79c897016f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636749bbe135fea45da9cbf79591713125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e66a14238f46a32f44539532b80e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedfe9b94eccca27f5c2517348c16f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dae2a2b7020236b285f355ab75d95e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f7571a66e7a3980fdc16a97b446cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4e781d521972907cf9905e203030230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0873f74c2859d2c78c1c53316358a0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854365dd541864a6a13de05dc3cb70c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86561777893e740089b87e11999d7f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8169443342930343b50eb1248ce6a6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da21ba0c098b1b43eec7f0ff834bf1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e38c16cc0c14b0259b238439dd1a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483dc80ad9c21cbd8ccad45b74bc39d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b123522ec173c05f9aa616a5fcedc9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165866ccdf9fb6c6ed789ae2efe7b11b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebe469583597f99f28300f51110cf240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5b9ea83cc0d769f05a853cabc1b6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371062ceb9f4936c930c32f56643ef242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c092cf8ed2ed0aead7a1bc626b4ebc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da9f4c50a1d1c842670c45b6eff25644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87eda1a6c47b908e3b524f49eff85245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa710617965643363fff5d6c477f0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cec3bda67076fde7d31242da5692747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c4682cec8da6d6d4ebd6748b9756948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea45506a5ed93350ac008fb47a437349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9996e39617d6e5cc605e94f29c9f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a76a27a8fe40cfa7ad8d4b145ec2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a40bc8f1336f378c3d6b266cdf36752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e49acebf424e796351662b6b0f37e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c737f45c260dc4a832addaad9d378f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03f4204944b4230f77ec13e1fef57755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a0aace827a37fcf5d4b43b9dbe29d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d4645e1204b060fb284d59aba6a0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70812f4f89e6f87e709556a6bd72ff1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef03ce70e41c91e35888996868302159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cc5688a40c173705484a28c28ad0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75b709c9ff3db39f3fddaae119878f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcc21198588931d46b932ec493720c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a24b4e7c9d27afe0381e4f66992b0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5655c43136db73e5ad690918ee203c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcea8ce273520d6224d2a21b12d4edf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb5783bf4c18cbc7ef7a3f82c9c01266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06167fc90c8fdc1e91842e42cfd7ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4757f014774ffd87134dd0e7f2dff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e20b290dde32198ff5db4b7036df369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48154499042d9ac4aad76c26d05ca770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d9d09c5e18c2bba56db82b8d4823971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1c6f85502cf7c260abe281b6f467472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bd614f808b7bc7fefd2c5e62dde1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e4a34172bc02439cf82563e5c465774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bc27046c5e974319a4d4d04c08b7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1aaf28407c57b517faf7429277733376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a921d9d19fcf6a4a2750c78b0a4d4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7dd43c69baac98622da8308507fc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa57c3e1a7ec7433ac7b94c9cf79d7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa7c5194060c39f4070ca7dfbe60f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabf90c5ee6a94e644dc92907b10b1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4250ee9f89e37fb73e79371f656ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c373b1d2e0fd9d10860eb45f97372083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99851fac48b34996fc0cea000d1a990d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8edcb527b0f72bdaf04604a4a0506285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9474d956bdb54e9f5bbf448b0bd1ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc9c8b6002b343ad98cf386a28c6ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2b58ac467ed1f3013a2d4aa977d0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089c11ebe6cf97b4425aa260c7fad4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7609dea08e350f4b106625921087ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93748ce7449478f2d34fdc8166b749a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15ea55389aefd1e24bd1460407b9c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3ae29aed9b82e0cbe7c723d7020e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6438cfa085c8dd7fa8743a978589e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010edbc11444690c5ab2d1bcfbef2ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897766face0d84df98d7099c7029d3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1e0203357a05dcccd40fd2cd2249497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d2d4f9c1c0a1ce61e91a1d439196698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858834e6bab574218f15bf514b363c8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d42de84750e069f2dced6a2a51d16e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe67df359283aac9ea2f4baeb377b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471e7239e81b871751c751f24933a75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8515b3a3a7e398319d496aaaa15c33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a9cc9e6041576f0d10c057ccede93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54b4d4964eacbd55b4015ac98c06ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b0cfb342635ae25438e219342d496106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831d3f9c4dfe2ef893cc5c79eec5234107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0074eb8274d5aa3aaa57c95a0d18f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5a8a0efa6515303cdbb540555a253109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9389fa6f7177204d8ac92736a6615110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fabf6d9ba29b5ddcb623ca6d86a36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c326f5aec79dd381173b6ff89be0c0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d98530afe054f4a0f31a39c44685b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d43551b7aef172f22efeedea4cf2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74f287e00800901317ea3ba0b8935f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b5383061ee9b092e46587e580fff1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f78ab30801f3c2b5229832f5ad469117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117189164c850547958a2664d21ca68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9c1e432fc704f26541ca1e7a63e89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd0481712ccd760c8cd3f0269793de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bd8dd0e7a0cbd3d348b03baa5f218121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a99770806ee291c269d62336d2cc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171e5e3f27cffa6d293a43423ff5af8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205669a40b5c1469fc91e4db599fac89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8c5d1fda3828ce8afb04170e586f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9176fc90c6ff14c19b9282ba79ebee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393a623c97f82669bccd1191e3c6d49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101becddb22963d3264d7e32f1a03b28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dd04ac56522859c5945da1dc0e7af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde46330b07b84f5c2e87f9ac4856eb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb5067f315429259e30ccbad2a4274131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf30d74264ba2defd0e23909ed748e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d135e84fd0763980e928bb08475ef5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0879d5a74c1cf69aea1e1495e730f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1473032cc661714daa41ab5428263135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7118f5e0f56cd5a884b0a0b8d28c05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeb868900438695e599fbace8a7cee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1ef47f8ea650ff97aaa0e02cc6fbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99163a69f93f0b6a1f344644ee448276139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc0bd5f6f5fe30eca21d6026b680b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bbe3979c6884b67962963daa68fe3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd14963161bebc498e885724b377b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3035bc788a7592447a249d823fd41ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233a979f2f8fc95355185317c7f16ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbca03820918bfe9bf04ab96646d71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458e08365df2e6882c5902641e44ac2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16239873a58e5067ed854e08c9c95a34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c7bb24d73ba53749fcde3129a523f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77456a3a543469c6e308fe5a725079e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe42490ccc7e00b28d932bb31bff52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504c2a1a7af8baff724e664bcd0bed5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace214d82a714190642fc3d3a872959152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0cdfee8279fad2987ce74e0402d18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e8b8798e9efc7fc7a8a442244c831154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62efc6e8e49c74186ee80227e32f9e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d8a9fca8bff83041b3b3e06baf9d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead3c3981972500a3bdf7713ff482c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a6270e01f6eb7af1ea35a9997a202158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc84531e4b64cc6875ca927cac8b808159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa474abe442be6a5f5b33743adde2efe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688f8302a7fe9057d9d6e3153ba3e0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f823cc459e5bc91dda40a85bc939b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4d673cde50f4509530a6e2754bc6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb9b304ceecd0ecb92b888f0c12d28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c3e33a29e8b75b742f01be19e9b43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77233183e4f493c34dc823f3bcc6e8ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fd737f72ba59155a3cc541c72f79d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149888c4c212621072ca9d7b83037143168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a82799bc69d7de145fd6b4e609b73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b506b4db1c3ff6aa1e29ebc33c03cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cd9d56a4696cf8c6ce778b6872416171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941f3bd635def1653de91738938e1f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d6d936bac298f2aca2eff6923d6c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923f874bb7195255d813d84c6c83aaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac2fe44e62934633ba6a15b8fd729b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bb06766e68a1e90d8cb02285c1d96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e108ecaf61028c9fcb664470f282ab5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62ac10dd37ba2bc3664d76032194d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247e37f0d5a25d8f0ce60c8cb241518179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9bbc90710aa68a2ff029e31507b4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6979d3ac29d6b293bc1fb4c589f79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b76771de8a62f254c3b0791ecd5a01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca7e3e1db8726f3637c8aa60e9fd21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52b494c9c43e0e4b1f500d798482dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216c41b2677d6034465f5371924ff77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5a45fc18407712124f83ec1cea755186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8227fd639889969096f0ba1b2bed2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68e09d28b5ee5df27eea985c38c49b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5f7bdae006f4622bdd613b52f9b0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b50b05741f6f514b5737a57619970190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27c9b7eeb89eee2aa6c050b2e18259191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01992ba51e6fdc4193226d307a806e83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94510e7f1758860f90d95e8b5e730f8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037d19353dcd476847517efcb514a5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bca0d4290de0c41101b47e0ea220e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595b9a7ba3aa452e4d01d76423e5e7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfdd7d0f39f245cbbe134133cbee4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d4553af4374a5c1e9486e54be5178198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5a0c50c36ba0cde3ac5d6090ba78f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edffd3de61a2aa474098ea4596ec940200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddeddd78f91d6d78f7aeecfbdbd9da0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dc25250a7a94604e12c317dc46a6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1326151216aa9b04b1e1867ead369203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a03fbb802c152469a4afd2628f39c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12071d4fa5e32ea2cd6beeb95ae267a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad964f076b15fe2eef8f5e37693fce08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60aff7b93e4d0ded97c53c3d99b86b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a92f23d96828129fec92ef29ff4b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c874cca907498bb1cf2612d12c504e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920e9ebc363b6ab17dbb6cdf4360b9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e495eccf9170901f68712a2c2ee52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdf496266bd4edd827e46602926158212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e1eca9867cdc49118f99ef9aef9ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4a32030bbcb35cb0c9215f6a3ca82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769fc3eea01ad336437987528911858215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febc7f706de8ae8a2e59bd83ad4bce4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47656cff8aacd041fa2cbd1b7c40b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da16758303cc1443256806161d3c33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacb96cf358bd55b145a804c0cd8f21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624098fce4d5671de896bd47f0c61899220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea629623fab0e944ba635628a5a9e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06377607efa9abbc9f0079d24f096c45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae81db298242862b55910b9f75ce890223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b112ccb5b96460f0e8246cf83d8739b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b52741ade68bdf738beab29ca14243225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a236feeedb6635757a4b6a08d68ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca444400510f03aaff470f7d72fd7ab7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc7d23f0315a59c455cf428d8309cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ea4b8c4159dbdd6d2cd018d6fb524229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676efcb7fbce1639ea0f8db7738ad55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79ea3084af5893ed1fc555f5e71117231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202618c8cb206b82ff97512e0a150ef5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6575f37661df1bc11b2bc9ab2503f14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c194ba98cfe4cd3f56e7c00990c20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a988995d5d7a5778f5f6a98a0e0d3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ff94d7cd4942dc9a35a4f7de414de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366cbdd040c9947e418ffdc09660a1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b779a2442f7ce6b975af9fd7405421238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28f946e739cfb997a06c62239b5ad1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c30d038ffbb1e0c8263adcc36ebd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1c9c1b3c7f8e67e64c19750545729241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171983efca42ecb4e9858e9dbc621a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555dfb7ca0c322bdc00e6d891a00e7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69ad0cb385813b3d68acf7f2b549a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b22ef55e48588b7b9d8af8ac31f9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084ce49e63242673c68de70cf1332ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3368f0b5aa4c9c847fe7345e409db1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb416a11d92ceea2dbedd2e7caa9529248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2755e415c4961a1545ccdc827aad07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05edf19c97997e7c802219ccd3ca19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe6bf0e6b6a6c6ee1122545e11bdd0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6946b9c12ee89f36ffa4b0597f8569252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f7a79d1065788307d28103b6762c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e900ab5ca1c29fbc979c95db8281aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0ff072de813caa1b76e0a1e19bbf1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacb5938d0b8d99b66a43ab46243c78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab530ddeab0071b110c5aa88adf9d5fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea408023c0d9343c6a90e66f5d4f3b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57b83b52ad853755a0008d2e0fd49b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2217cecf72a17a0aea68012669c6d72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842bfe03bc2ad64556cb4dcb41f1537261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534f3ae9640ceeea75b66be281d37ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d55427481f8240a1e4a20ae77a3207263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e0c4666ef2097bc9033545435bd9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437c5130a1c65ff3beff3b6d09b9b10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da74cff9cd53d36b742cc016a263762266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588fe511c4264a187d9f74be0dccdff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074b8433fb9a2a5d690456cdf192617268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57dba7bf9e52040c5550ea7a8cf558269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd21669800088e5806cd6a762f847cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7fcd96edaea33fa93b9dbc30bc48a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd2fe979f2e6774e07ad385187bb55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fa7622c0b54927ad7280ae91f593c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb0d1551dc0e220c9a690dc4c19fe3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07cc1381e4da92f570550df447839d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a123e867620cd22e94cf3fe7aa4b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44f9b1e400b19896e1e862fc51e863277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bb8b0cb150557c4898f7a0b29bf25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365e5263562c46c515733e55be83682279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa2a92f50f388ec58b61fddd49f6c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e726b7d58ae64b124e9dc9c0367cd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1710631897c46967d6b45d173d1b798282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e1dca30ab6f95de0ef1443ec3dbfd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c582a4862627f946365eef024545c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc1df2f4356bb484b6ea5f65a9b25f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136e07683b93a86fb5db2e14ea82a90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4f63d8e5b018129b7a906f6c377ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb04279b2ec4624ccf06ceedd8f8e83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af976b3c66708c7d70131960e5df7810289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45503203e5feb0a727501868bc955775290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd22f08651995254ecaf6df63d528ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeffe71a75ea5246ba1915cd67d000a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329619a98de522f1b23d6a8953932c0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb31d8ffda9fe2597b53ced961ab47e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dc380971f05ad36de72051072da18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a1701a9f65682648beb9a92755b51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315a31ce1aaba9b4f683aafd4a6abf5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b064579d178ce20abeb03b85f71be93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bd28c709ebc907cecfc1ef1c7426c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75a21e8ace01228758bb313e3646f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14387fd9b12e08b240ed3a01a632401301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fc54549e8947ceae468d3a53cae63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5d1afc3f8f3b489dc5776c8221b40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794925806b3f557a4940af6b6ec8d1a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feeebcb1314070040e1c60c6853ee0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1716fbcb0c2952fa46c1af5630cfc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0399823130180a86b0c449d4c367cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b93a5005efe0722199b0625457df3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ec74a25309ee6b182d00cacfaf7b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34504366cf108d40c58a0ed88800cbbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf68c763ebdf8680193adddd54e957311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5353d15a1dfb5417c3e22708180db7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d77ea6dc5dd5d18fb698369872c38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e31c5faa0f8f5ee150b8631f50ae2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432d4fb0921493335ed2c976e7aa205315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf22001346aeaac0366bc034ae0cac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3f65bf21acfa4abcc0b7f35340b16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086db1373c4adb0545fdb6eac747a058318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93a1fbc50386660d8d080224527d6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d352db7f16355b1f447c08006efb44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b80a937853b122cd9ebe896d1e5a8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cb820f8beda5ccb5df81a3de1c24f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa990ddf6a6c8f58fb59e9cde7089f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b338aa2b7521bff9d0023801ef94f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca336cbb240310d0532ad28c4d55df53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb58be3577d84518af85073778973c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffc511e07ec2ec469b45500ba622f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8ece307510dd3aefe26d33c2660ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179544d3970e0e5f1f46f50bcadfe695329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6b47ebf97e1afcf02d705b6b659b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef665d95e8067b7164ef2f256288d87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798435419d9784673515f3e91984b1a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885e52780af2c606fc914cea8285f23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ee081d7b0c89aed43147949014185334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6920597c09035c9704cb7446ceb8aaf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f74804838c71b3172ba7a97404ccf0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934b6e60e6785f5349ebb60ee44b8b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cc353303d0753bd962421ea204c04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe341b0e844f4119e546526438fd59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3769a249ace1e542dfc5b56c263454c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce1f32a588ac6d78ddc3f417fdbfb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997886440bf44d416396d9663696313342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf812c3bd8fe2a4b78e7d503df3c87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d5f4ecd51ae1efd1737051a311e9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b0d11d3ea5d5fa5ac4ccfc2faad7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6b62166ab44dfc2dca103bf5a0c44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e395fd6c4c7ffb32c07cb7426536cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce67a77ac5d6afbfd7cddf1733387aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90b9db822cb6604cc2386fe43033dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eb785bb74217d480098ba797a63e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385256ea3facf58672de203fad576a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa255a108b49555435eb9c36436219352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c7eaf5c79818abc632ff242643683353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff4e41ab53fa91cbeaa9d63bdd5353354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734b5c7e56254b5625ddd9343985751355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56529b995c1d9c2d8007b4b906f2cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29786df3a52d61e2ad9e608d7c68b9a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87358e5c9c23f410fafbbb4798b90f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ac73135b1daa557ae50911f94188b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acec50b806536f6f7c731a0cb159d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727b9cda3d1e55feccea6eed5a7f8d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355af47477f36c1ae42982b48d95dc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147aec47870fdac565f063c37ed7f70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624313f7d816a6d6c7b4fc010b068846364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8be21a18dd8693f62d5ca938543c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac446e308ff96e12f9a1a7ebb3231b3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf5dbdb125dd30e35f6331510bc45c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab27054a9ef8602791eb226bee9fd64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423edcf7b07c41bad5066827f7418754369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9577500192c74f9175691c0d6c48da5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d22af679cbf0dd70af654b0123f8ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e551befdeb3a0089014263fd65f06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d3279b6d6cff59bc025b10c8cc96b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2d55ce80a0a23a0166246cd396222374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb22d0cc896cc6b7f998334cf0da39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ec9ba0197d188f097ac10c5aa8286376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905567d568090df51866e634fdf105c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39eee8c61af946733c8b0d3fd89150378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9184a922cec36249419a366f4c653d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d3d7a6b2c05558ef54315c30bf1f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1444f9eaa7d8aa1bbc4acc90dae8da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff845e4d052b8c70197d2255313be7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8e2eab46201b3db6ba76da589e6065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d153f04eb72f9b2082e9bf91297ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb15f145053710d739f8e8dd872c487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a25efcce84dc98d06e917dd2a696438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc196e0ee46db697b685cf8649a01c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87905ba236de3dfc580eb14973c224c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac8dd84c7a03997538dc3c0e8b6b4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a019413df9a934b8c7089f626d0604d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5e8d8157913a3a8db5710dea2de2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07177ae4e69be93e7265d239570a761314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea700eac6e85c09ac151010c3dd7e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850747267008cb0a251ce1a4360811416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a93aa59a9fe029c87734135e04c41617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed817d20bdecc32bdf05c494b737b4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccb9ddf709e50578146ec969b27b1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b36562c20ccc0dea88680bc04ae04620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31432a2dc4f2d29c228ec4c161bd7cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78068295dd649609cb0c7241d8bf4ea922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e30b99640b73d9b43143c9ce007fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e757428b58d411e9cc0a11e37b68224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac645bcd8bee366b2bb74ea209734bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f869c06fc3deb2cb4aec902eae41db826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e458795b3d41bc0ef88c17ed72c210c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cb70b79aa88d5aa786e7abf6ce0d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab00f7cffbf9ec76a959e7cae19e97329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ce7b5a1fefa5d0047b63856a9882030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d207b3b41e6d3c3294cf166e7c95bd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478aca16c8c473c9076b996e14e1d9d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e8109e21875fbc6c2ea2d573f4d7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf996d636ed94bbe8c5bb4a482a11c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629b2acebb16fbad9083b1b830f699f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300e5931e51f03f8417dc6a30bd595136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a899a3b49e5f399ab7a6720efb3f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb894e9a36f5f9d48d289dae750729438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00870e539e74261f24047c7e4b0d4ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786903944ac342a515fb741b60b3d03040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377794874357076f438499fc76dc468341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afadfcdb908fbc11c8d4a23b87e56142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf0ca2b5f505e93e1040e7f1bcf36943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0288dd8ec2adb3d153b447c540d24044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b7d51373bf5262c228b652b4afbad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbad45aa32174a9430e474a2a7079846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6ab085a2648a44a1433a621dec15c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038fa2c734c5976c3da91fb8bf83ba148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19a6ec52fec2a35e5f4cd4d360292249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78d75966ade3753e1e86954cdda7f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c13db5b4317b7a21de890c216d72851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937e76bb1cc1809714c5628981c2afd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49403c19290dbfde0093dc4c5e39773c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524ceab740d88b8075998fcf77dbac554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b889a85e3f11ef3dc821ae990152a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b012eb0f39e916bfc5880205c14178356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5ebe47c1d3ad76d5005c35f04e82357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28e8cc48241c05bc9fa856068b9ef158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37880b45f72c519d7a8fe4779fe8ec0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ddb7a6be2a21b435930978703f36460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3db2788fd816449b5a8a7ae64633661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea86bebaf899d12e5b8504bee21b9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5a7aaff049522c848393d28f922e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c88a3b47d8f54f92226cbb3360b2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e94e4a8f308d195c2d411b284fd4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d84ed5c2eefff293893ef5dd4549366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafb8164102061cebbe716e3297ffbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae78ce0b6fb8ecedd437bb16e3e32cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd31615f05ccceaa4f1355a240c3b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b82fa3f7ac8f1f0e03148364ba56c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8db025cfc3ab292dde0164640eb2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7505e153eedcf61cf738856625eef772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797a4db1b5de0fc19934569750e544b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989af37629dcf4645f55544070780c2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30638ab47160335a4f832fe10f5410f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171201f95d38e2c61dfa07982ccee9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a734cf464c60f7719253ab101e56777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb27419ec20dfcef4ba6fe73cd32ad578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82730ad9734c4a26530c3de166560df679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f280a7593f8acc81931cd7257efb4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3afbb252e03ca4136d75522c5eb3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360475655a24083d1d73adbc512097282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e54de53b2d8577372de903c03fea783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9209fdec4a749cec6a68973ce7d7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498e56486ea17f93bdab1485e975cdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c88a30bb8f0e3db47869daea3c6df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eff688e15e6bc91236bec00f4a549887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c256b91ae38abc86a61b69d1b6c58d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3a2377a65b6cc72790760c929a86d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952aa941b9a141276a6138e17e6303690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a3c8239e3fe2af68b0cd04116958291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7fc96445dc755e23824163008da4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae9f3832e14d332ff25206fbea3ca693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dead333647a30f11c2cf8ae512525894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14461b4418520225848080513db8a11395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca1f99d84fe92fae22974244d58c1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7629220035f29ededbc7b057f0d85c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729a3c300d21e0aef756182ec0fe74998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae641be8e198729dd457f4ff38f510d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f926fb96f88d459849571b38d0c556f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120fa88d76330a5117033bd55218d26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102c4ddff8e9e085cb684c309d1015d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7916e42ab4ba01e293c19dce46e3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63db54c56088edb9bc68bd396c945c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a3dd2dafb917d62bd46a4fa81e745105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f7693a1f70576f47a196f3733055c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7af9b5f76bf1f0c5c52597756fe2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82004676f00a50ffa1e3429a54795a13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a5a14d4de729ac461837fd14468c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d6f6e0463b1fda46f1467e1d2c6c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b95996ff10bf024ebb52e9fbb76eab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bbb10ec4241950df4ed62145ba359112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a7de964a1ddaa2caf3edf4c9a33a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f234626dd3fde472181c1c8425d253114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e346bacf46a82579e7c20579edf11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b517daf692fea7c6568daac380805116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8885b56a17e010f52558e8c1847535117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35989d5eabfc572fe5f24238c4ad7b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c05008379625fd5e1583f162bbe6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d3c0caff9d4f943aa19b3c9c3a1f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1491b761ef1c4876eb6237d33f2c9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d498d68700c2adff2bcd54167664238122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688e167bdd757639b99b3ad094a85b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01917fbedb7149a200baed72831f220c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6515154172e641aa70551ea1c25234125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c287e617be49b73be0c1d9892eb118126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4caead0bf3689b0f28f598a8e1e83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00a6216f93ab7d83417a74f80b8ae1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff38ae28769b464b566e2f00d5877f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e89540c30ebc19e9131f62a8ed6687130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db277bb6a48caea163544dad119c03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc854530c9254e98a975092747b141b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7ba034a0954f2ce8bcd3a021332ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c62fc441e6c314a3252125b56f317134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160dcc00cb6ce4bf5aa3624ed2d87b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55b38d8599c8b17c3d2adde45c9ce4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d565702239116dbf6badcbda327cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a2ad376d73546b271a15dd9f4104b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21a3d5e66bc8734073f9a50ff9477c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff14c7195a96e0b1ccd4c49421e713140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db0dd848427222bd81e60413d7e7c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7793b7c2443e69d46f63817c4534d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b57dec9082384a36bd1363a69cba6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee425bb1c34bb8a6de2e38eabbec3b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4414c58780e54b41ef01a8d958ad23a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aacee80d2b01297b87d71aa6771b60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50253c6ff7a03786963c88c529dcb205147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c02cfa3ad1227e558f60e790b0e1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad4e1470e42c1b8b21853d4c2dc5a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2e03e0cb0d393145f115d9deea77b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d20232f70fd1e5287fecd13498e5c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577bdfd1b521fe4b70f6f3cdb148ad6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0b24394b29e9a71a1d395499ebb35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec3e2253258697ec9da5fddfa63051154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918be5659c35d1b9e666c2390199eaa2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e1c681b028c751e81af4a7ef437ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a685f4173ce09bafdbad4f1f6b1920157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387cad450204ac5ce75cc7d1f20b234158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285da19ba17ee41d9104bef5e97cdb05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff41e32a6b368b2805fc399e30e554d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908c028bb6e27b894885e44b89b21c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4966589995f400f5a5ddf4da580485162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb5c5c8b1b31386f610865a18ce2e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5f68fc2a5bdc019c5160368f2ee32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84c19c693edee09e56f081bd46906e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50bb122ce98d807154df43e8b22c1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a34837ffd5b1ce04700f3ddd5df79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dc1db42cd5ee6f5864f0c25115f82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074d3cf16e23598113c8d60e65ba8cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e9d81087e15e416046b203ab8ec35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6572227fe67b315c3c76283d7fc6fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5d19de465c0e41c663af942dbae1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf98b1c80cdd0ccac1d7de155a92d6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710154cfadbe2dec27e1b74cddc92f66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebde4c1149c5d61395c7b2714cbced175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815fbc6cfdeefd1345148cd171b0279176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d92b3f69bceb3685a2484759b1546177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c0301b927044769a97d4f3d7acefa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd7c0b632b4b3d4a48d59d2b70c60d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95f96e6c108c5cf5db7e2d8778edca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52748927d86c039a9d5d9a129e6d2cac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798da6b594138f6eac09577f63eabd9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be9892dbee5c4e2780ba7eb7a78765183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83ea823c558d1c593fc853c56f51af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12a467040707e3b13b9b004c35c10a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41596e7d55944a1a9e59fdeb17cf6aec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47d397a27a2418ce951634221538a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb123fb10924711f4fddf17cfa504734188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7759578dd616a2af3971ebd1dc640189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceb9740f9b1c57d09bf84dee8f5b55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48354fcb67f2ec11021ae2c152a7e36b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1e2ce02233f0f6c93391df992d1ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c5f39cee601914ac6fb3e90b91dee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bb7bf99014569c8654e3ef1b0812e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed2f7075913595ce2601af2ee94776195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567675236469c5d4025686359a4ddb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327a37c469ad9376ef0a5941666875d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e71e9d78257fbcecb6588cfa1aeb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e83452e525571cb86ddb80687461f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a75855657751dc2c1fc73d41d46a8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef5e9a748263d6d81722a7f2b64136201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d4ba515c0acbbfc436b2c2432f1da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562750ce18f4f2a3e08ba03a3ebeb594203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df41e1607b350f73af92bc8021fdee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89550fa9b8ace22c977da115e1e21aa0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8b7f00ae4d106c83e7a48adb342a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ce739def82bf7a12f5bbc7cce47e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b605a2c0f0d717fa32042517142d638208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c06bb0dd3f19d1eb74dbebe0b7d7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4d2de30c002a5e5980df4dcd7f777210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ef5be759442cbb7efe46d6d6895e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5474e6e3bb3a0506bb81d08232a6f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6627596543df4ea3376fa8673552e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb8ab23258380e06cc299e4bc6520a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8f3097c20796fa2e5417b160ba14e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5cc8f8a27ee288428d3ad07d51f1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca5a37ad5a6b797df834f9f13e07bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db508fff38ea8512602a4eb502cd30f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006424f2d949ddf3d96531c4af02baa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb20ae1b5e2d11e76625fbc58001e0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1642b8ec54eb588e1239cff2dc02ed9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dbc30dabf59470d1906eef93b516c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba09ff2bd2931e8e9ec768947d7730223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937351cae72b405c17c84bfdef9fe3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd61b2828a487770bfe89c978d7e89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3e6ec8319252d98cb140cd36f7591226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc167bbc74c99f1d7efd70129a5e32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222211bdc537416ee2a9db111e18b8c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd0bcc64cccdf9bcf4ec9222fb4b7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9d14c833ed83420a11a45f9e3d15b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d51d0a42294429d5bc13af78949568231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf6d67fceda6206237090a4856f176232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44993085a2423216b522ce31b0cba301233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2f5b659e12cc4d21d24a30561aead234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34747a26a28addf96a47b2084497d20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d6a712633102183bd9cc8ad91e2b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101a95363a7fe1abcc1af1f07553a37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabbb049fd54714b4e5bd6e08a808be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24924efbef066fd88c53c94470af2ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03de8223e9a48bcf9cb0d3455c13471240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1d683a2d264adb15eebc69791e276241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b52961368f85cfb78ac1b8e8c81869242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c0fc264f91d35243d0c71edb517d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc2bbbf25a4b0529dd4a70ba61e8c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce29b742df519777dec1ec132eb4c70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2169f60ae25d436710ac431b98086246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577bd2c4974836e88072e99cc062b6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0db71692dd189084da2f6156ab300248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b204f3385457fbb34ee0a035a0f3f9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d5166b5ecfdccfd71f736826fee75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558faea1fec5533fbadc6769d90f84a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d247e8c8537152a8567bb0f1a5c23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43ca4e3adb53be104d43e6b5786018253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ceca3387ae049d73be5b1907e53f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20094d30f4c9952501e8206fcddbb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f2c3aa6c6f03edbbee465be6b9be4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359375cc1ec054597fa49cbdfc3a7a9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e071d0cd3dba7aae22ca25a8f8a8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66468454f7112a5866f5fea981cb10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4447bebb5e5554dd3f6798d8475e63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412336d9d536a746fb5205ac38a16715261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f944014444d02ccc7825c63f605219262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d07a8d3e88819387686786b1b8a614263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb4e3bd4354948d072536414a1c599264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a4a187b72e99b9211becba8f0e369265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a4234b58cdbf11eae54533275e93f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a37202939a6950c5eaddc3aa79d028267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d66711a1e10ad1cd65255ad594ae90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4d3faae5f2cf910e0f1087d7d48c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f61668658b7c559a78d24a0731fbc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce882dc0e4087bdf73c15426e72bfeb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098602decca6948ecc11d2f00a49918272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b45463f72045dcc6fbc8f72668f6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13dfa4a90cb0396e2fcc7026326072274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38fa55b8b6d9287b39d3563678883b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d49d117acba3f2c72d2fda97d47c4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df1b5099bff5e7b53bd43d62794528277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e0eb8a181d0c23771899e0f111026278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019a7ccdd4c00ba945272c90f01cbf8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a5d629dfd7232afabf92d4fa22aeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449845054953a1852f5fd2fc65cbc99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315248bf1d43c2c9d29edd2ff685e5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052702b0456de70a6ad9c1c071180c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c308e15ce16e372ca9b623dcb412cb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ed9797ccd0557c812391991018aa3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9373e0a378527a256aae474bd1449286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18882cca5af5e593347272f85de37420287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb09d08dfa9ca03af981b38817365cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e714284eaab5e4caa008fbebaa22675289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbc9d859809eb405724a0f936a89c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963902c4b7bb6c5d5f1b55fbd8c153f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fe008b8b771c07a4db195614eaaa1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969f12e9c1dccef0db7f5180e67245a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c5559a76042d251921d434ccc8e90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e8a8b179b3ce10f24f558965cf671295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad94a00f9ccb19adfccf5ed3febff81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a73c2777a30a5274a03b092fba453297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521ea3e5def246e89d3beba349b0b5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c57936d0d85286fe961c6f37c617d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef96ff7266f745137301730c2e71205300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3339ca6144fa7bc3200b1cbdb27c65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f0bcd5798b758e29002543f6f1602302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479afedc685668e1acdd3562b36bc4af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe910a71a7760839ac2b352b93ccdd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0360b4e4fe5828b81f805ba25ece9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031757670ef402aea6f13156ea428d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dcbf5f15649b9afe1ce67e7599ff2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9efe6a22eac6f4449f9caa6ed65c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b97e2bdc611448eb1d5bfd0e407cc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbdf7cf07e622e1ae576f76fc84113310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b973ca228b29f6e31c8fedaa3d02a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de77d03444ddd7576db092560c34247312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5a95811a15b7b4d15ab369fd8e92d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0818d773f285b760bf99c6ed28e1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc331ba8e19268bdf8195fb33202dc83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd27ec64abacece3e7a660c3985ef8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef54b427b1a121b40f12edbdfd89b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869dc15ff29a9c4fd4d637bb91c7eca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a0e85fba8faf0dff0d164abdddad4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2b5d9693bf4ca8d2a7062a76d4e8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e0c9118b8b5c56ef03adee7af2982321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf230d9778b5fac5fcc1f0d9ea48ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eec6236c3e3c635bcaf7e157ce6c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae865940102d107f957b8c74d4d3852324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a4efeb4cdcdca998729521497e2ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad08c397e9691b7533ae7d322a8936326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0bc9041ff50cd193786fdb3c4a912327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e806fd7653a2b2ce837bbf7b7ccfe56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ee91f7a6dc15464dd83cb56e1545b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155b6a08ee9d7cf571d287bf75ccd1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcedafe22c7010cc6956115de872b61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde5f38e4cb79b6e683ed3f1d6f5f58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3297bb6687688a8b2403b224fdac3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed57360b232b1742c089026ad0a335f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c78f2709a1990b2a2229589a30e1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddfd8d7dc980f80d78c1563d21f287336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2833ebf996b1c9e240782ff664363c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146595fc4f00d9b0616f99994520095338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43a625232848750074c966e02838c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f039736ee8dd73f968af55f3514d17340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6914a661314ef384b2117b1baad14b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e747a29397ac36f859ff0b5a2befa1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda2a0d80a7041f6be38c756a6dafa9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61696b857fbc2e24c7e885473d2917dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99358024140f7bd8e629d9905c0b478345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab794165b8ba7e7cbc01283086113688346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f648d2577de08d42960280f0ed5668347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b1c22df2e9e1d52e985b4fa332c93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bcd054cf9d214e79330a94d62cdef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ccedadcb87bb4cd7dd79884d71b45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503de6e420ad7180c0874de3e2329add351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915d28dfb6904c99fb8d5b6f208e52a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b54d2985e433a852a4d575cdb84e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2e536b0b597f2507e8c4b1a68bdef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c050610c555fdf5ebef0af5ca78fab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31472bbc485852f1f0f43ba20597d9d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c2b02bef28c90f94bd047928f81a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9e1e59bc822419cdc9dbc30a39dc0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9f386747de2099d20619041bc2210359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014750ce8d4d38f8c78ce64eca7d7f5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf66f52863a5fd6098a07dd48728f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070ee057094d0f347db056cc8bfe9d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac018c986e34bb731fe02b42c2146a2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057573ecc5bf879e4744242bf8f75fee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06cc797dc36fe994a29ff5a57608f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdad1182688da75281eb7f5d3769a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff3287e2cf8cb758e2279a1a33d904367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedf48b3a1446cea4da52a180bb353d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71550ddd27e1ffca2f8968010a81a72d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baedb2ff3dfe1b4738ba1bc7ea503f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6532b7b57b7b50f1afa7ec818bca9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f9a3ceb5d5223371863d6030bda08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23be47694dbedec3067ec04b1e761d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47f64bc4f0aaf7aa1a27c4577fdede374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b291b7e43be3e10392168a3043153c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ebce2a3b104c1de93702e60a6d67f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197443dc8553bc12e5f96df877c2d24a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f706f419cd9315f4ad85e21da7c755d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>